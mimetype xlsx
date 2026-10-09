--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56d510b661e742c31d3cc403c3b4791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca088c3cfe2f5fb6a1cdd17c4d21b3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12435c055cee48721202cd1b6b3c335a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28569b95e51e548b29896ffb2d5a754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8866789bf6f5510f4a6da75a2f5759d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80ac810d485dea1a243908bb0a3b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944e1786ea4885957f9a70fb8a42ca67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aedd46cd1f94921b217fbcbd2971e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d10277f2661a7c11b8cfcbc6a59839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5cff4123a222ab771704b4be20cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa9dca9d6a43bd5c02eb68043874411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20766e5e1875e8ef261881226bde543812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a5f9db1347a25c4ea64235954371f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914bff41e81b5afc43f9e252d23aed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163419552292fd7eadb22d56af306b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9151b86fef67ee56ed8b4c2a1a1f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37925cf7f03894ef69e6da068afeaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030330dba6fa8e81d8921d9a74df5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3ffcc46d30bb092039f31103f2c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f373a8a9ba61cc6a95a1b332b0ca61f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454354f2d66e7f12dfa3c824b76d5c6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5799fa3de4e654cd1ce2b1db38bc2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf815ce3f85c5cb4a2e702a1a5e050d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5518028b4d2353bbc50cadcd620bf0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a4cbc93c10124ea2de7178fd522725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf78b6d970ee7cc4ccf261a7f7fbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c73c6081668cd804ba01a10cf75fe627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d55d11692a93e84efdf0766e4eb9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fc0ec30c5e9a9968e24fb928d798d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753da0617e45a4270b4a4c3548faa7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4775442119a753c555eb48167723ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533a7fd3f296abcd5af864cd4c4cf8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ca5905c33f54a7b0aca9fac8419833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91fd5780eaaaa26dbfb3572f84acf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7ad2285e53e47f3b97a255aa15bef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd6edb36d4ed0afcb8dbb2b4878ccd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b595eb599508c741d9c339c5d64b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1547d25425c9cd00c9946ae3537f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286d183eff047450fe3c6bd10aa6cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326533883eb564fe45539926690749340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7833a4b92c1dde7cd7ef1ce829ecc3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9bb3468146184db7e3ec5532af9c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eceb7f21feea7c441d0c42c0bfbf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58b89c8b41526482641967bf20750244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d045dad1244f7fd5fc739e0ae61245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0679ea278c487cc38787f9a4dad06746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c2fbac5f4bcc5ed01f0aff92111f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47277072929946f33471c05876f9254c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d700c61178bd3c0f99d616e07912ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b5329151f5612f0560ee533ed6f8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f5036114c9f50bbf9068353ac608151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2751d5c9ae7ff13988d8ad582baed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11d1666797341a0e126097a9ba7e7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76359a5694db2a0a259cfdf3a4f48e4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f537fa72c78c4ea206734303b37a5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fb29633996d0b4e394b58a592f7e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ced490159f13b29848461e46521e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27120414eea68291a65a77463d4a5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8f47221b8d06b1db23d7eb39a907559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee95a54acc10ddd289f202cb18f51560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ae0be8cec718d4bc89baa9128aca661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dcd5b0e6d3f7cabcf8abc20d4c12a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d78b2a2bdfe784b90d1d443323b8c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc71fad1343daa373b9c85c416de1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982668562587a6073a6a9e5478e499b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf2b859701bcdc777216d45db1136566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3296bcad169b4bedc59411a0066fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbbf835f625133c149d372a5c0c1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b95f34e2d72fc7e37563884c6c7ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2e299c29a18578028abd9919677d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e619a7cad35b467e97a335cf1fd092e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9d82f106aab2179bafb3a10786e4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f846598694ea812868b74219182373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49b2dd16528c82a8a0dda2d5c6391474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e956527e9122825c5ecc35da0f6bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ff48ddc5e993a609b0a01ed11afbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62ebdb0ac1d6311b1a794ba9cb923d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849c50719b25c772ecbf2e151e2f2b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8442b2db1bfdbde680b355348f781b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b32b99f8ae8f7439e34f0c55ea11980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949cbb9a8b45a72832bbfc9f2595b0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78131b13e7ef717c21f05a83a1e20ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a430099aaa971dceb3cb9215ea03e0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8371f1a5b89702f9fe5ba9c25750ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e3b21afb239d4f55d3261a98e91c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e5f966ea4b28de5e9ba002795122a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecded3b61a64510f8b92c2d10b6a6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db6bcbac553d6f8fe9c9b05a7a0ec988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b4f4b90d580d8d24f259b1842130c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9010270b680a904a7854d58d09fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47903abbfeedc7af7b85d83ba72fbe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c7e1487ffcff4ca25f6d9a355e7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494eb1aa9d54f1b2f61ff4e20d5a3b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a703c6942788af263150c6a9e4e99694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c2f1fed6c8c3167f103d5c66bb4a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e11a52f79221ba5f9a30a1e4914a7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de72a7e150c7fc8f6583d1af82c9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6e479a68ffdb68b1ac09ae3c71c6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb7cc4c207d0cf459b188dab5d57499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb7e4846f2c5c405e7308b9d9290e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc47d682684a1a81e0704d110ae951d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e4d871a8bb5dcb3987aeec0e6451102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f23e0ffb2fa2f65f5c106ac29140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b9653e158f4931d1134502d38dce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec193f5d6fcb85f566ac87269e52aaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6647aaed63ac0aca7536ef8618386106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20b6b4356891344092c08580b696a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a790e28970cf728fb9d8242e6be6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ca22bdb3ebe41ff7d764fcea86e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0237410820bd8464c0125dab1649bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029228efd6631f2328545a0f5c8dc69d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43efb161c20d7e30e5b105976bf85f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc67b74dcb2cf446d558f39cf74392b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669081c86ecec4e73bae93d7b3f80a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb41f5cb0985c7f411aa9e4e5edda74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278138ae9df39f0f060ba732b9e0477116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953510ddcb83c520875e71286935909117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d521f417f4f4f25e6eb1933cf35570118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35c57f32c9a9ae6ef20bd38aa19372119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3ef554638ab39b58f678690254b61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ffd04bcbe93299fb6ffafe78c48fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67c096a08d778ed11395294e35364e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7a5e000d1d0f57154b9e98140199123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78dd93a878fd87efa5962ae478ef68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6830fb42d14461af705038320f90752125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229eaa7d7ecd7d619c1fcb2ebf18b35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e14bfcde70f3452e1266b17fdc25c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99a28ed0ea74ab24433bd3b63b305128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc89fe58af5b3467ff8f7d9774d850f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e3117cff91d515713e467037ec7c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab654ce514ee19ef956cfb7899287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c5342572aae11d2df49bfb26c04de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f97b0ef7aeb70e3756c187f659fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34593d453d54930d39592b8348638c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360ba4bddae54af89355505dee0dc03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8020af5e9a970c556ad90258b000ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda3112dff62bd36925ba0826deb06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff504e0934748419a68b5da1117057e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424873fa0bec07d705d1280d7bb974139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8064006f590157511736a606e8131140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4d2fe52cbfb6a3e0921df7f8e5e98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8334c3f465761aed7cc51171a8c35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e14e74851f8de2482d16a7425ce90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139499a6e6e79318fa213d9e71e998bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f34d34ee2795866fa0a0a3e43b90b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed1098c2806dea5c14e5e620c5d3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16f0f27072d45b8463cdf175a75f57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb123e4f8e8ced0d2650d478b5e7d52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da782ccbcd0bddbc984e504c48cd031149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669fd6ac11a5a7f076e9c7e4f4d9d08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945ef6180cb14380a4320708ccee930151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ffb8e25ee14993631d2e676407ce5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21ab9aa67b4a1490bd23101f336db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b6958b92207aa5ab91bdd8808177e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b455e7a444848d3d3756e5d06bf445155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456abe7fbbfdd37d7e1cf48ab2ad9765156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412533e666fac1c29906bcaccf287d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95571f3f75bb77f0f9eb2919fff62cdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e3df68a29650b532e696ac970975c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4fc1ce01fd30618f6f9d6e3e8f9fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca3da0543622617ca26e429f292a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845661dc63a51170efa52824c9ceec1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaa19ae7c85aa1406d49965086af3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a8b86c7a2d5adda0885db762a10a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0e4b8f77e4343542c2271adf2836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114c86bff914a2f04c80105e39fbe62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff2acd353bebd38afa4ea060ac5e06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad505da5c85056e4e5418c59bc0c111168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78e40b538fc51a54f3c216c6665c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c09db37038ef9856cdfc443bdcbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504252fc437ce24644daf8902b2a8fce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb95c9404d6fa5ce307d0a8e68235172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687e915497379185e0a7337c4203c44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf9e9d5941855b1002478e54faa7d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212c5ba06a3efef11d8b4a0f4d07ffc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58d73c3fc6d502a6b7c5d5555a197176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d2ebdd30fe7dcd9a35e2d303e1071177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc15c6eb2feeb0526b061a148212b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0951cf56be6dab5104ee826b3eb8e87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce65447c9e92c33044cc985157a001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e530343d160327cec4ab8b101a8d23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522135807a237ee112c5b5e3d107dc6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1edb0e5c1c6e2da816f1f9b7309d6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb58c65c848201f20749c40862d73a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ea9e31286e281a409a58b2c46f433185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3faacd973e10f5e355e1f70b22507186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8f1e5ca9ca61e2e11456fd00abef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbadc1ccf6e68139fd16eaa3e5e06a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab89c24e1522962a5738d57f6d2e88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf362e892fe3019f6d6f2ac7865d8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a41fdff35819029add1e1961490b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860fb6e2161d9284380e3c9ad7d24ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646eee6362520c20688076dde7feb71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9ab1999773d90499faf5545884202194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964ab6a3e0013e17330d4a31b466100195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d88d7e06c2bd42278069a5527209c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2002be0ae87abf3d3b90305161d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c06b44e1edee6ea58f44ee8dfb374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3f90e645b74516fa945225ec2daa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3987c1e7af52468d264cbdc47f8d2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b52e32f2c1080aa8387c38a2f3687d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946747865a80004a24800acc940a686b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d8acc556f074635eb6da170da969203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71883d6635c90425f7d3916beed8998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88dcb1ab59ed5c010fd9b0488691c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db17ed68651a6d17eab046c78cd5a58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b636f7fa94069ad90f5bab0f885928c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e431931dbb48aca056c80e3d0cd1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13779918a2659d06ef6f5ae6af3ebdbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2d061e20a3f08e71c3ce38bcd224210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18f80232a04b000578cfb668ef3f58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8971071fd7841b000ad628b96be598212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4bc9fa9dee940ddd46cd558bd06a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb8e4b1ea9006a9e7d61d5f1d85d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c24c8b575093d782f78c1a8506522215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ff784b68d4886dc1b2b3ba8e4c21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125f33ceb76f247cf6c526196b5cfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f736f1c1e963ee899d88593e1cb8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a2cd21388bc33449b94757c0ebeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e4ba39d8b72d4af6f37d3db1e82c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e39a9d1f1c665ab5505c2c2a0c2bca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182cb1a7ac1658c560620cd35a30e95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9afdc6e164d8b60b5e66081d33af5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f72f85a0be9a475be16315de5f03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d6b395518ddf3143c9b18be4329e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135791a6dbb611a126e915363925c4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549696b01c292844b7bd1afcf764383a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814688d47b41ff313d1deb8890c725228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555faf91aadcf1048916ba70a4720df7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8f76a98c9e791dc0f5bc85353f6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7b57a8f1fc6f704aee61a98f751d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764a411c8863b4397ec8c93dd43f7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f53b6b13487c6920b2734e253d4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d95e6c11f013df223f0be0e2033fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960134219bc3a4bac39426b19ef3b248235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254698090c99c684dbc999ca3c7b8c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64510334f554c1e4e2f26b8fe0f1718237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a1ae7529d891e57a7287330b42a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1911a86255e037cd0deff3257b91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39844ff945ba111313ff1f0a9c773df1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841343430d8b080be24cf19d54c28df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae2e6a71a34a8b5d9a4deb204b0d88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a332c4f743bc1909fcf9f9f794750243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb34219d2b641b93d94fd4c6611c992244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf680cb7a46ca651c7b7177cf0ed3cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7d6ca212f5e3a9ac4de1822f1804246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5c7663989e80747b6167e73918b0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8246ab467655dd7b8c69a8f4c354248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b73558b1a8587ff0cdbff7d82902c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcdc60a798560931e36bc7d116dd9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a2e690326f9aec337d4a5a0e9ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d5c45e05bc4edc4eb06c3589c3d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0391e28b161b8aab06a58cd219ff9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa28337e83a3d86bdb7f7fd5075c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce78d19f1118a3c31d4e6f89728443255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf780e88167d4dd583e07db178b3bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54cb8d64e582350b5dd037dbcbb59f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f79a8f18dc644a11c6c79dd25796258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755beadc5209599ea829ffebaff9250d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dd4812563209bad664a9f00379aa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc181d5e99a5ec524eadf357160d8a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675881af4dcc6732999edb3b6dbe6b50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f53c5dc39eddbd9e8392c1405a44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939864c90cf29be35a8cdb50a8419982264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bfcd9cab2d68ee33646fbdff18b18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfcc609376f6a1729eea390331b134266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be840404a8517a6b23e924efadefdfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd64ae6955c94bdfa74c079a706df0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4442c17a32c716dd588bbea846fab3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c355d99d53aac80e89cd66123347270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a928f1f908aa32d2352fd5dd93776b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437351b240c4928e379da50dd99aeaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3323163f5c8de951c5bbe6ff300f9f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206d7dcdf3e4e05e5f25e0c1a09308c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21478ec9dc2beecbb8242bb61a9484275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d019fff4c03a0d88e2a817ad9ace3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468943ccfae9f66d762de636c30d858c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ced25e853a920beb03c95d863e0635278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0235c85382fffa83b1b8feae4fc705279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5f47c4778d99cf86acb81783b86cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c5899105bd07daa03cc610d0e958e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498663148ecff627a35ad598343d2a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db12071d42449e492735da8b00dcab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc6bbe4285b524fb552452e72f0984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78582a96ef8c4efa7fa5b1fc150be60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3dada67f94ff8d71652d8bf655c59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29137f696dcac6d319fc86db8814a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d5701870054e4395eb5c1ffc4f785288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c13f0443b9d239f190eb2cd091df24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeff1bb357cf487377291b31f9a630290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a14b112a4309008aa5d232c68fa4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613748afef67d3146f5f298577c9b68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23381d5cae163ea8bbb3a6aa0d424455293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274674b7bad33bf6eaa31d90dffcc182294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85dd1dd4d8e1e9d710a9cbb9ca8d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174d3040361870ba105efbedbcff958296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bfc72093c3f606e38ea8ca6454b62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e84f9a5fe5a3effb306efdc24cc4c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0681b1144ab559f3448d2469f2b584299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b57cec050ccc0b158e58c3c0247c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc516fe50f2e2422f517d79f972d3044301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd9324f837ab3e77cb2ed7e096f9b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531a46cab00dce31b79f5eefc12c4d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d080475bbd84f9246e3e777fe539304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f31b4974699a1e47b857bccb58fa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef64daa4e51ade58b9c0c4068c37db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c570a1d75e12451007d6a8eef206e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc31f283744d702b1342ae1e5569c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98225a22b3074bcb875867ef930353fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6348eae36254ac965b3f7e1e10c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996de6d02388a86f12a596c22079b992311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336028cbf166a85f374639e6d1e8c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f389756eff5e8adccc67799ff5fd5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b745ba167a45ef0d87be5d16f9639314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc05d905fd30aa2f13af7abdf0a1ab1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d53e490df3d89488b5c76a6a6e617a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b0b2a8455ff9bef27d40fdcbb20be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d779742c52af09adca0506e0a18ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde6ab28e2ef2215d0e850da9949b44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d54f63c9b8eff92bdce6aa4b7986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552021bf5aa0a9cbf3771e81bcf495321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997410cdf583df8f4ad9b5e9abf65afc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d476a2ddb2c28d3706c4bdd7c9a1f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a793537ecf9a06e03e08c5e793e42dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91cfddf0104738577fbc4c2d52026325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e3a56afba9362346bdbddc6df612326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b02cf064f8a19441e56a11c318fb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2290b474d4db650f24aca12dc22a042328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2a74e004f47ca494d03fb6e99016d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6782e8b6d8dc00d49048bac9481b73b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331afb409c0fa0b586a4e14fcf2b550331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312dbf668be42b7bc1d3b72871d6542332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca394cb29ca13f466953112e665e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08d932454ff6b8dbcfabd1e08bc7c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dc653789271702e3a9e14be5521d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6044ac1ee1744563a267ebf8c1da83b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15046554959a90057db4f34be820e4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1613934436cd41559118b8b2ec8eb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec985029a3381493e8f89611663ded6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0956b1d5d32737eea12218528aed9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e19557fe27c1a94d99ec1f77c51e30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede6686f16790a6927a330b570ec8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d111c5d25453d812fb734b3becf84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db201dbb0845d4d88f840bbc71bd2d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c835a9d86746f28c035bcc4a7e84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c176ff54ddce7197b85ed244f48f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a86dc61e7dc4177d46db28bb2c0649347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f45823e764094ed01d351457b4e75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dc333085d899c2c99c24639ca23ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a9a2b46dd2ba8be039e8bc4d0d10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88c4415629562b55de7db0ca284ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b7a7f73dee60180ee27301cad7de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72031b96cb7559128d8dbb62ae75b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47b2cbf72cd9cb20d6b9148ec293a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb4a5b69abbe9b7831d0d3ad5fe87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090ed205ccace8d866e7d742ad3d59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14366c46b75acddcd489b78a8b0b9f36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583c710a21b3c8c8496580b2520152b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b56a099c0f2420c1b4ac33057711359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed5f36913997db21eab3ed8a69f2e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0a34a307862e639467be52353c500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538030ed6a59bb2ec6bfaedec3c738d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca515ace5f9fe9250112631a9e2e38d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88b124a2e2f8bbad58e39d835a4c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f79fe867133aa25838b2ae52f4369365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd637609a0a4a8d6982c1d1047f3510366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acde73c3fd98e3cfe18b89013992ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158730964d6edbedf10d5f557d78a0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe89433afd10595c6ee59dd373f60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16028998199dbeecab5e6a4ae6af6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11b627f8e4fc51da529dae0cd8e05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fd2ac9a7b25254a449a4806fd6d35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb39ad19a63e760717d6cfac481fde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62163469acee376211c68d226ee10c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502def7973ad24b0742c91df0b54eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651408e2c07f48274b76a1278b198d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096049e55ad6d21119907291f4297a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d58571a3859ef6545a952b6dcdec2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ba901e700ca93e722ddf3153714c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfdd09ca13456ce79319ea8efb9bcc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7cc2c4b3fc60e137fe45f727fd22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552d682b1114091dc9aa84b1c3f574382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d3f4dea50db8820473bc3c19d362383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b66a0b98f4ed3181f356a9ddc2354384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700625d2439b094a873b35956e0c70ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd7e75197160a247a86847a62cda2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee228d6caa62178f08d8f83be5d22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace74f073dca7cb53f41c4b81708d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2fc9126e5d216f3229564370af2b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a08531dcd78ef426e9867ab76bd2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4982306b13c749ee4cad89aaaa41ce0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0071de0b6132a2b994a35a78efd09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f39272764c4453f568a7152125cca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608b3709b92fd058bd3ce62fbe32bf8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998661e66526c231768c4bed8e97878e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f49672fda7adf1a886dbd5374a05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ab7a3863e2ba116c550fe1bb7ebe0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca288a612ff8a6671614171ae839d2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3024a5bfcb55db275c534ffbe27509b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8912083fec431dd90df1f09cf116f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653c3b2e2851b2b0b3c48692d8af7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e5583262f4cbb126a1d49649d253402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8ed462e05690a95de55220b9ab762403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085801783ad1b8c09a84235f3bdc6f17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca640149dc60d8bc46144bd9976c0338405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738864687dca1acca882078dcef3418406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47234654dba9613bb89995871d9272407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6387f25404f14ae7db38ed5898fc62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31649c5bfa0190b4d29b7c51394c0fb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3027b9f362f06c3cd3d2de8c8a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1f779dd5146a069fa3751bb997fea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fdb0b58f3799a03ed9f2b0a882d2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521af498822723972d3c7babc5b802c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f07f2897c99664ed368c0da97e6510414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6afdb3ce1fdea55df946b41a5012e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09141f1b88e1627cd39b20e8db3e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3391cae5c7b17ac95ba22a0684534417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6886bb9e54ecf8509d3ba78e6dbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff618834b2b35d6c4b2544a6c3c3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e050c5c52fb8cf8d7f50e4e84d74f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a66deb67109e7b07c0c4a7bc6f527421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98eeeb9a6b79b0d86bf2e9e63c756b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66871c6ee26f58ce2a8b7d9ef8f17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7b2373520933862d07c2f4d467b69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713019577fe846770bb627f92f11c3f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089ec281c72847337304caf5c8a511f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9aaac44c56d6a38c437a193899b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2599431461b146f1e7b7bb0c4959c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a1fd2d60f0f12402675aa062d6519429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12d1c9c5c30763714a6b66e0de44a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57262bf1358d5c9d24f65c65dec77d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d7a8f28f062f9899e2909fcab7d7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be88f6c30363bd552b09db4acf7dd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1505d01a98c9460b55e58ad6f99cf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c1074c3a9057c398eb4abaaaaca6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad0354676df20fdf906b550975bef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee8fa8eb452265fc88fb2a37309187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872979abd0997f5b91491a855723852438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb366cfffec268d1e5fb1bb32df2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444fc4adacbd9239a45f4efe3e0b9bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde3ebb02dfb9583bce39b1d0bba44d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a908acc25c7915f07ebb0916bc4972442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7be4877cb19794ba592af2620adda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68f4a1531b2d4e94f2ed87a4670af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4fa280e531ecf7da27d3075b74028445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f62dbda3bf178a7d0c9431d2aaba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c5393a28361c5a0932d16c79ecfce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f001d03ed8b101a70d761043cb5e967448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec62d5149539d48d063bb1d7c40bd8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e265eb7749a0336cbf478086c80067450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000f09ba56f14321ee8d1eae5ba7490451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2a9fb51a1c9ebf7b87ab3bdf56e9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efeea4fa7c3da537fee4d4c028c89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e348a1e5bef98d19cc263d2f42c0a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345292cc459f48f9ef97acab008da7e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4dc7b7e432863ee24a5cb8a00d3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831003ac10582950bf3207bc36c86c37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6c75d74a772ca8885656dd5b1db5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1a2b944533573045b95389922db2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08058f4ccdf49505f3e95e9e87232e3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52948bf99a81f4341345c2c60a3da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe336dc6479bdc4da5b5f53a854e8bf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f96b6a3db655202eecbae00e13ce24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806349d1cb6a40ad77d9d136160a283f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a59caf36a07507d30d189846bd547465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a1767153175e107ea9a1797d9a8b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f944bed116e01b8f1d6d8690d33594467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d77402c24b522a973dd419b32ac98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f0984e6a4b1aaa5ceef5d07c34eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5de9a4f0cd2d48066d05636c9a8c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4cb500a4499eedc86bdfb426c49b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6964ed866abef9442af3879f31ad166472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87620d4a32b8a2374cd96c4eb4567879473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643ce944ac7577b7252f6c777a38890474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7379c01a51394dc6d9af85f23b684475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9990f898d9e9f4405b1dd1dd2a8b4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49daa59ec829191bf68ea94cc88b33c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f8989b67dd5d10e69ffef35ba02a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c0bad1cf98b70dedf20d0581c288479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfb40211bf47167f06171cc9853d6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681bacb8a9726a600ded578548f843481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d517d89c643a043b45ffc44a60d8b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a8094eaabbfd9a8018c4b51911342483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1603191a40b8d9c43ebc20a4e949484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883cea21b1786928f9e43e713c4b5f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f874421b732e21e0625de057852ec9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee4f9fa4015efca48ec98045bc7baa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a322142a98ffc4ea8b28ad91bb20f3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a021dc1fb068a270dfdf6900be404489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c172fd10313a83c351d2b580a0c4e6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc275f77246f4be6141c0f80781e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92436c0d393cf7e63f90d9fd6e6263b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e190520f61d24118215beb59dd8f60c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f5e639d474ad1b923d653e2b5909494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c7df2ddf8008bb22400b09bae868e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0a6dd83be531040325feb899546ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c16f36c8276928c08dda4cbc8f2977497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48ec7d7e6d9138fc9877e2978af631498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaff67f0d719be0df04b73eed94c560499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5b543b238707721838bbaff2cf4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af065b100799b2908351b8222aa39bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d21ef72354c4a929912f22711f39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b800e9e215f02d248a111d28af5108503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c65cdc193421f799f20b3d11781b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e061bf7001381103901e068d957a4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984e82730ceb198998263b813ad4226506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b63b9b2a885dfa2d130459ce2a097507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d29554b73f4e8093a7b96dbe5f3dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfacedb1b3c347fb68090f8a6c51b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383f71f37e4fc49da9fcbba45a55c32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98435ae6cb786c4c13d6ea1e415f2a2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a2e48060ab4a078a0cb5189630b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8e170387e0989a2d34102c899d1ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c50c75c6c44ef714523c124842de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e981a042afaf923f4c17925e9057a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cdd13936143ab7f69cba274766b2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a0593d212fd1ce63df6955de712e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c91247babc709bc4b631a039dda932518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6caf1c23bfe129deaaa872709039eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db3de914d277e719ba8a0703cdaec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02131347f8f8b4f28da523744a4b86a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c25ed201bbbe2d988e3ff8609e0831522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcada43b49c8ae5fad3273c78b451b02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894672bf11a0398ada90317b1073093524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2362bf7a444b54833cf109a3920fb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d13d2984a92fc00d9345629dd1ad1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70db8e3d1f20061742ba651aacc1029527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f026a7ad2c4128be54ada87a67a35c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d68dfdba85522c4427b975bdff583529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44dddea8b3f2e6bdae7fb95e35c9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f1b04baafca2286520a1dc9cac84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f2a2118a3761902807ce1531334ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac1895aad3fe54bf847abdbf659a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5acfaf2bdae7ea917a4b045a23e070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b93d225cae73920da8bf455413d34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af0f8ed9e31ca0a342621eb1325c87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ca99370928dac08fbfb168cf5f36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30280cae40c7ac0ca07872045d1f397538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735669d09179b7b9f929411231ac803539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02334f72439867f9f420585a0761ffeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e47924a8a08610a8cfbb1d39dbd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c5e606f988b8dd55ab5628cf951cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5fbe8015956d3fe05cd502fdd09d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb6fc70ac15092116951b3f81f527544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cde1b5cc5a9d736f475f4a82f41162545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d134a3fbf8ffd22ab6f2c9cd67063d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f612c96bed69a330c113d5cef126547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851bca4a9f93b5295a4eeb37d86832e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33611fd22a45ced085c704109bb17b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e194215fb642883c663a669d58cb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ad3eb5ffaef2f98b3556e980a7d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970df7ef8985fda1a6784379d1cc7ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b633aa320b55cf6706d52453cd450f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90afd930167bf47c2971a121d69cecc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9083c969be63b4315dd27a22e4663555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74eab2204c61b8aefa41d89d498bb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55c68f2736793d6e2c76eb2f299077557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e5f4b59885f69b13c1cff800699f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f3e24ff7c1fa3003fb7d1a7b17a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263e7802003b1e8070b597b3ff4a1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd9cebbb074d875b675f06383b626561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff576bd723e035d826b2b3b1970c3cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54fa0e6877160bc6845c92849b990a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cd7bde4f5900f42938cc9cfdcc36c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c2019edfc293bf6c76d63bb32a380565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b23ff96bfe94bf6c1ccf5f96c3d3f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d618d220b2514c0d5e5f9009eaf4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca4cf3da2ee6827a483ddd5a812fe6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7155616541fb08ca6a983a9a4da7fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b86284c44d8dd8362a7458c0a8a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928383050b7d56871562b71418e9ef22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78748f73563a23e8248aebc816f9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc40195bfd14872f4b4f2a5500a67c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe186e0fcce43e57778f2a983ca04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795081e89c3c24d410737cba790605ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a043cb4dbcff5916da1eaaea98a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc6ebc71c4141e3ab5a4aac18c620c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5af3b90bf7074a8a0a3e7d0d8bf3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f71fcc071133228106e61f6860d04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c7653be26ad8da4bf99342cbce6a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a893a696440ec256fb925adc0e97a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985da63b986c913ebc39ba83c3b6747582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0a5a3a603cd858c5fe42bb2b0163583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c751061e2738ed035d540eafd483c0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a639199c3ea710dda18acc27cfbce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38021d83e42c9f226d75283aee5c2459586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30501ca7a58998c917bfd8aa379a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db641b28ed99129e019cecc846fb04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76272127760d6eb1ac89463e93f5a8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d47ec889e3d67917c429b6d6af37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa613ab949ae766056fab724f459a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8f775f91bb7b7b525c02f3b4b622592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf2a1a1594ec798ab71eb62cad722593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24e284f3fbb477bd77525b5c2a502a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71caff8d6c23580cfa0edf7f247b96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e7257f9599b784ca772db4159189a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e748cfdeaad57809ec3872bc695dfd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9c0b37932f942922a3595b7390b90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdd1d6f7b46da13a21b196b57ce1f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c53e0326c9ebf7bd7c2b165fc6f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b42a7361373502f6d0ebfc220fe3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc426c43403ede204071ffa8940ea4b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945be4eaa61cf4bfff4d5d26aa42a9d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e55ff259f8853f39e48aec228ed4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4127c55cbf5e22464eda42e5f1cd53e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dfbebc951af9c51b6c8c1c285533e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486434617308c437a8a4e863e863929607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a3efe5fad241a3e7816a97ed40d92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717c626077dfebf69708ec064fc854609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006345f11f92653602a1c6fe350bc72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfc7ef9537736e91507d353d7ed4f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456af9f2a4621dfd42daa93db08f3247612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07a6a93ba198a5b901d07f86da0b98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f1ad832ac8c6c3737f9bd533f5311614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a10ad23686c558e1697ab022bf2896615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3860aea16c78a758fbdd2fa8390fcf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12890990f2b1abb666f3b5594df3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52916bbe627650672369157d716561fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014b4b2b36241f1a256ec546681fd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e96d6a1a51cebcbf25e3ea3ab46f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c318b4e4e906f8c48eac2d638835c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d0b8ed3164b0e9a6966748d9e729b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126cc1c405242008b5e29c3e1f754bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70eaca53d080d2efae74184d096f7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e79c06cf8fa7fe475921d8d93318625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eeb65fcde84d28d8f80c7851061ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817674539fd55cb8241db9575c6cda70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03f5988b94278648b3dd489ce5a6f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512074f359d53199894ef3d5a2008059629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c568bd451dba70aea7d2fbda15d808630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e8e340ce3a06e9b16a12aa49c128e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa0129719c79053b3e8f5339413191632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf698446a2fe76f328160428c3e01a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788485ed5a7197473fa4219cd87c4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054b07da418ec92b90ba13101a1e35f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b70586c910c1de8ded955f6c4f762a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcafe7963cc66f9982329b4e00b4be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a57e24fd03471ab09624615e9481638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56698514c44aa14ed1998811234238a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d935fce9e32f8d730ff7b6425b0d815640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e30f6ab951f62eabbc7844e6169144641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727cbea24c90cc33b297a396701d102642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a616c3df388970c9ee7c5bac0ff591b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bd706f29e7f06c0ec949b28043323644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dd7254e71dfa2763100af0176a7a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a1581fad201208bb9b4ac4f9fb279646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34b67cb735cdf3308645730a6b812647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d935d191ce15404e603c283b3059609648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804800319bcf70261ff54b9d836529ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c04d2667270be75da7ca7d9637cc40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888ba5e23646d1044641066310ae1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba650d945153f8809ea5002746545652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4f38bd876782ebc5bee090c900325653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef333027a0d4e6737a7ec1cb0a2c996654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbe234c55d1f1e5169446ab74403d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26712a13794a1c82b6cde81292362656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f0f04af90f4a88cad973792aa54af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be680f159811c5d8b83e6a1c8d859658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21024389a2a8c13029091677879f6ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ae0955dd7ed54f3e0d4cd02e6015660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ac903df56ff88c636db8b2ce95b4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f96192aaf723a88838fc4e2993bec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b9002422b9a2323a869a49e909a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7aef1a6684b828fc4ad816582990d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc31053c4d44e6d7d710bb1a8be79d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5959baf81df7053a623627f1e096da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d57863b87ec2a60e254c863bc78d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16789caa1ee431c5813c3bc98f482c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb29d3064e6dcf999384a3c652e093d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e460f7b61a605a68b9d184c62b4ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a6299e829167dd025d6f5fa88ead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c3c3e66cb26d8226cecba6d4948b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace2758a6494cb6fda6fd5c31fb220673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d78d8943e9b24974062c7838ccc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36077b4a0fbca30bbbb1d9b6d94afa84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a7f5e1e7c597943266c998681e7b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898fe5d0a5564fd443ee3a86e7a204677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8123c8387f8a58d8b8759e022920a64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11585adc34362b966036da28ba1890679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed789ae7778cf842de1e584a65dd3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c143c455ec97d738ccf48db267ef5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559abf1ce4243912699560fdf59616b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a41e40b5bc0b40a3bf6e681e90644683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae5f00398b808e2563274a56ec4d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3c2e3fd0edb948743f5a453244492685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df989f1165c0b58722b786ecdef9854686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df4398cdb06b60d55b6871011eada7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5f10d7075b4e93193d66a67cca3f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de51cc183306569d635a6af251cd0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d325ceb2c612a7767b10d260ff5b93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54abea93ca6164c651b9125f48c0209691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e0d8dc55ce05a7a80c0fbcf7fb101692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab468b42de3f3a83e64f46dd6fdba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fae9b5a89261bb7dc9ccb3bd4c2bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baedc918d835028062ed1a2f9308d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7170e9a00ecc642504f63daa8f158696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b8db10cf5b9ba507c36503222879697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67e7370a34d16af5cce3634b20be5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b74bf6115316b1e0ddbf4650f1ef03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7fed0bd97d6e07e301daa1d378a8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75419998c1315e6215a8b57c4af63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d96ebb86f3140e82398954fbd0473702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609811184e469c8dfe1671b5b986aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f4ae536f7ff336a9dee427e06ce60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d524373ab3a29f2f29a5041f1b33788705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7807899783f2ffbe7cb55140d2645f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a1afd09cf44e6f8489f78d9083239707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96035795c99f3fdd7a1f878271764ffd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc1a68a4fffa526e11267e84ed07b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6e275f50728b90cb1f7e7d9e4daa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f77a523d9218b89333d7bb10c3740c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729b0f126e840aa347b8edd73d5f660712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77256533b8ac6b3a652af6a0542650713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a9960ab31f76fdc9c39490b81f54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903d5add5180eb6664e8e4c99a99b4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbda66c1da560b9daf0a3b27669560716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed36a20800be0677dd2b8114f25868c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6584103c7f45fb27b70dddb4accda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230e05c1bbb42a2991fe08a20dde22d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196032262d5adc93c1f1cef870aa2de7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b13a7db03f5b29fa7749f0ea529adc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346f83547541b4cc5bb1bda26c3f98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f895246f7fe3a555482b6d2aa99424723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1f3664f9c8487f6484cceb6adc5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65bf0033fc456c81268710439be29a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477cf9a5b9e9554034fb755a0eaea7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf4cfa969705e49eb92e69eb692ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973d8e523b44f2ea81c339a35cdbb18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324a7e49e29b7406cd9e46226d3ff5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e98cc909c52d2b407cbb20d7f0bec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5ca93b91cb7f9bd39bd0e3b3b4ff7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108deb5298c330a1d18cc328ee55a04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cb1f2cb12c935d19809dc58b59cc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb303952285e1c967999797c8c0b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca3d8c9161b6d4cf861134a4e63fc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8662378545cbe5774ce0a557ce478b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712180519817cbaa4ad554d509df4508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d90013d5cd80a246ab999af037691738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b533645c95a71b978201550dd55d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da36e4ba0804e38e59b9ecefd67bf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fde95dcd3d802a1c8911ae4b25d820741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5db4ef6af741aeed043f3afbd1e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc6c001a5f3d10a662a551bf134aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd47b677afcb134d084b18fc58cf49d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df61d9b4c323a76e6079da93c25eb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af1fbf3e5675dcdad64e40fa5c2775746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01c6b3f2ec837fd7509f8b3319d966747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c97489267dbadfb5afd8695ea71394748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc008bced1c2306c757d8c82fa5c0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e254e9658c85a42ed5234532d9b0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed27062d85a4176632adcef82d336a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0cafe6b59b1c6fe4a3a5e59cc406752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb93721e4d1242cc715d163bed5ff3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab67e2eddd6a4866a20c11e0897661754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e41551f9a6f32e2762d132be31d13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b625376cb82917c94951659eb8eb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf51fa64443606599a54cb49be414c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d162f50979517afb406af46811b2fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdaae2a8053d049c81c191d573344c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096bcea7b09d99c555a1ce035a11e8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806c620793fc0959d7b25e91ca11db5761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bfe65ac61e3adccb3100412c92f101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de203b92e2978b14176ba253a5b8c5472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d73095c70720e79d61fe656cb42ee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acba7549f1d9d4f049b1589fcf488f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233bc19e0143c1d49ef1d694d07e40a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765c56ad05571c7b892d4d4ced3019b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e925bc458a7e88b79cdb5e3f1860ecb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af186e6ca1bcd14cd5842eb7a283f6288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6759cb3d1462981de2d88b2624bd339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd3e1a838c62d8c0ddb2c54dbbe7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b98d333627e7c58cb4c098054b3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f399c89501aec6cd3ba101c8163c17712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6d3370d5efd0650af2d00dc3a06da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7436c96b9a896cb71d5fc54e44d7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046c27b0c77ab5ea757075f6c0922e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a1c529d39a16c1e98174b16a0369216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5306d7cb4441983be6a49968a71d43f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308a4cc07f9985884f54cac70acca2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f93edce526cd3167ec4815e445a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a8131d2be7c066861c2f4db24f72f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c1b44ec6f336bfacecfe71b8b002e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8dffad11be5dea197089e4b4861c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3bee16c82e879ec373f77719460c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987b1955bd2110f0d26a6e146ada2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd85521e210694c177ba92a4378e6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe26054185de24f2a0444e945f7b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735bdbbace5ac1016d0dfd8579199327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c9af45891eb81b78c70a4d69fa6fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371c1a9f17f55442f0a1dfb8dc422f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56658082284e966ad6cc65e01c74c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa7ad2b9281c00071ed73f393282b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2867ad11e3d1d57dc59725eb88cc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5dd5178bca598a12dee25a950c4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578c5d2d8a478dabc64359eab0cc5ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef2a61b3c48bca8d427885ac3e98ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b27a522e2fc07c26500d0833006bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d35fdeaf7b6c0b95d370f1e70a99737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645c16286c261852978bdb63e147b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5fb37f4599112362f6038034087539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd565f0ba44ef3f71a3978c0b71a2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c00610fa99db8ad2a25e71f55a6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada0dfbdacda4a7113a60b11093bb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb969f3099bd310841b5a75c36928743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e47455b985de06ec30f1b04cade31644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d41ecc0f874b211dd2dea023874bf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a6e639e5b9be2716e67edaac11f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91171c3a6d02d67d38b7261ce3bacb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b454151dd725b412fa52d1691a329748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302dc73bcba90ad8565b827fc265ead49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e73b00a83e022f98fa76f259b8f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed30f8d65a9fe3dbd0a86789ba8b3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adeaadb1b3d303a5a2b44252643d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c303340a582de3256a0a12b65e8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faa65f5ff54e3587b08173d047eb9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaebf41cbbfcfc4bc1e9ab4b6afc9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b059386b643bca4ec82868b8efcd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04b103c518371372a459fd7f314f9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f62f6d5bf47a57c88f17109350ffe958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354aa0a8ec07d86a43dbb18ed4edf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab99799531ad345772a85adbfa5e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac11b3b659ae654e6a97def1884ef061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d03704226f5fc2a0ac0a11724dbab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77839a91c04364073fb269ce6ed738e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2fe7359db43bfff5ecedcce5de7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7969fd3305a5f8a30260960a5ebfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c924efedd91ac84b766e8bc82aead4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd146c805748eaf060539673eead7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241afbfb7748c49acf0c6bbfd3eb7eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b478989b548f87e18b0d262eba0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab906926d43fb3ca9289bc8cf29a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b15418b8da3b4be90859a942092c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568c8488bd4626629435eb1f30a6cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2eca53d35e260082e8c2fab98b88773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6111c24dd945a160e9c9c93f4a2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844182e84037d4c301281d935e91a98875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bf528ccf804bb5a8372b9b69f3a7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df685ac50995438d5df2e81fef0000877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646db77a76411f08df2ad35327164b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb99df0c0c44b0ecbf166e253edc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbcd25bee2a64ca1afa9f871c118e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7879b72de1119483f796ad2e52868381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cee7b04c454704ea79efd1c09ad6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bf4933e115b7fa61a48c893efe97683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecdf218a1cfc9d0595390b176eea9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc22a4594057457f5a56fb7093c706a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5529cde6deee83c61189f395592aa5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d4807c0da9c18194a45dbf4e6c6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdcded2dbe8d15374982bf7378cd3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476afa6c76a23b531125996b74ee0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc1f316aa41d2643a946f6d674a21490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6184f01fb3797e15678fbc5c5073491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5374a6c857acb57321ebb8b7845f8c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c85780f63e259422047804d561a5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4488be62e53f2267fdcc27398f3c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c6077a88dc8f43e55fb7a21c45f1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09978b30cfbcf41233fba3d4fd39781c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6bd5f513cf7da379dc002ce8597f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd55a228ec917021dce888789f9da298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207552d40f9551dcbadeedb91ec405d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4798fdc8f8fc03cbcfb7e84fa71ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb1b07b15e8bfab1c866d30d1aaa7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c235ee8dc7dba8462f8046eb40c77e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317458e730fd961516edddbe035f0e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d3f5540239e3ff4cf0150203f8aa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84111d5fdeb51e55157c1528b5802105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9ac5cd30633fccf7c40a9030f26e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b8dc5728a5f1fca45f456a299c720107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7f420a7e0a7791a7f7060e27e295108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6362baff6209cdf9d3a4214891bd9e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676c981622f170efa6de70820bd5fa3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ad27dd921609bea8a4dee377b9d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a18cd17784d6498d50d26bcdc95d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64901d79cbbc67f45cd8843f22d942e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004893540e3f20d009e33cbb3be5190114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26ba15a352128510687c78b4749c04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f63b7e3e3f7919781d1dc6e2ecf6c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f970fedef331b741174f0a6a566151117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a23427fcd7aa499cc4fe8576d517c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1334606199b8875e448c59931a7e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cea1b0dbb90bb10d81aee34ed3163120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904418c7813463695ff01ad83d829453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a61d8f0b9945e83d28e8b146fdcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e59190f0adea6f808cc9afe3d1fd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa1f15134ac3d9b55b889297373d29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a6107499b40ef52a9ec25a54ccbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af28bfb8dcba019df09ce5ff22d022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87f461ba3ec38623c287ca5c2741d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4893549c30bc57a2cf338da48143143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce431d3482459fa05de2afad1ad4247129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c5578d5f233e7258fc6373642c0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d0a3a7e87e4324380080043a343c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf3596a28afce0b2e4f882a72e881132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00cd30eb9b68a01df51636cdc72b3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd2ef0fbbc27807e9198a51d258a16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1661cec313c5dcf1fdd6d2c9899bcce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaa950efb4e7d73fa8945a22373758136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345393127492be4f4746b39a2fa55089137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c901636ffba90be9429fd75ffe720e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1325d9ea71530a091a6b6ac6b9791139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f482f5b83185c9f3b8840f0f4c757b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16662d1a4d93570529dd031476a0d94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b2fa46e69d77a6cddbc39c8c85761142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d794f9db42bd4707af50dcd81b8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71a8be2656a4447db7712862a70811144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e21f292d1ccc927527eb038b3f4da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4524af6d370bfb35744583b8cffb7fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8e47a04a9ad9af38f68fa50a910c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fb44c9445fffea18ae385da2400b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ed817873e00d130ff19a7885fb8a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab283ade2829f867ad1da8b0fee39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b055c7a6518259168a9b94b5237b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23cf494f3163fb048dcda9b875b74c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf7e75bead1ec56466c12ea49e0428153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58ca89ae30c9a82aa449cdbe88f21b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f4d97efae13b290d5351b05b107e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a918b883d3b46160f0493012ebab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cf7a54240855b7b8a0aeb0953d77f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec38ad9bcf4df2eb2958da67a1d015b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba0e5af0fd78cc7c6325576a748e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e91cbded0eafd2c8923e9c4f7bc6e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85933142cfa67e44f5d72ff72a554161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511836e0ecafbe71c77151706337fd5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d2d72eb4812865e88dda15d0b9be5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff6232f60414615bec02d78e14428164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8f2e022b3db25c44d896a00b172b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b873df7d3a6e2592cfafd0d21b79305166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e6d862045f7545d4ca640cdf591a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea1637baa301f6c56b22221a1912c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a8740bc2ce80f74672571e59f40e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f8d502495d6664ae47efbe881536170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26400f14f176d16971b718520545771171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c09ae9b4e3fb823e37231246699ade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e980fef580eddf8e3fea799bc25719173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c690acd4ccf7b51aa249261f02d780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcab9d7d0661af4944d4a12f49104b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2bde6cef5a82abe4fd098dc6ca99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629248bdec237025ce8690e92cdc1b91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba5af9a0a2d1224b47170121dcb6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c928a3d8bf23c60337f96acd6b7110179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60219142ca9bbb167e1c2b74a05a05b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157c5417c4c31b7adec83dd36c8093d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cbe43039f5ab5d36004ed8966ebd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bcb43027561bc363612ad0e0e5d36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965d6a8d1cdedb8afacc0b8d7c1e46d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c9d383da36b425d5bc5c9538d1740185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d855255f3342bc8f9a17c0a0083cb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe322aec0d77f35278ed013661359a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674923279df8a4d67633844c8bbab02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d82d8704fc91c377e1ed44700e9fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb393f88b2d6e0160dcabe483277b6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f8c49a413caa90d058122cf06e60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa1d06228fb1c81f2d81d99c5bbf7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed2cfe793e61472d8d7f479e0b816e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfea57556ffe8b885e931596b77f6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c00d65deaa96fa94ce3121b2cafb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae62f6031c1a405aa56db64337e33d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9371aa21789f04ac6a4469404114197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7f65964538e1b55f1f8ec4311a0d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e6e9ef89fab0070a19d0d453da5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea26d9f26f8f649903be018d3d7cf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59390b029f4b9f769dae7936244c2bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7bd7ec3abea98eb93f660239fda4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e8513ca98954c82a40c5d68d7da33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cd80d6147df0cb34fa96f60391628204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebed5a605c44ac7e49714b77594dd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85edf8cc3de1772c78c962426a163206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6240a3855e542398ac091d2330ed42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eebac81756868fe4f9753d184220d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f2e27fa9afb8af3c0f0d16790b26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd587ec25afe09dccd374d716386c316210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0969a9dc13b687e8639ac9cea1853211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9c32636a5cccb2749abbc7fea2033212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bf81dd57cfec4ae709d2a895fca36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102999ae16cfad9940b18b8e140cd37b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8406bf741b97631da87a59c56d275e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e59f3f1b251de95dbed31e31a9317216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9039fd63eb9124d75e2da60295bc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442cad8f2153b6dd80efe8254d793cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb328c993871dc21681dcf325eb5316219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c2a14d1eb9809ba15b83ea1b2d2c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eabc0f14a7779c081b0fbeb288e694221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b2d9c085ec86a3e7c07d1d162ffea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910547917ffcc953d774e24beb0e614a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef018468211e646bdccfdf0511ba7ecb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bbc107798d342385ffedd8d81db4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57cbc8b36254dc069e7df063dfda8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699d815e34273ba149f3585f390f5c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2669b26ac136529fb8ea67cb06bdfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909c92f691a86344e17e14c1577a0d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c0aba73bde2ca88e07c8605289f30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8354478d83c4da76d5b47e5a17ce8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1869a4316b2e624ce9c753e9effc62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd2a70b2bbeeb435dae9ad1d8dbd55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5fe5b6017fae64374266db30471cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126804d0fbf3b95bfcfe6855de445ce0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d875defa2bad1c61ec2fb733f59343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ee090fbe1b6c468c8e3a1378fc67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170925b3bd965c518e7dcfde2355534238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf44277f70e6e0f9bda3dc6fd622c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079732b7620406ee5d91dee41093a439240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec391dd93202b12528e18b40df5aa99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d145a121a546aab3a09926e71957722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5228b96c12da0933f7098feaa3fe095243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d265851a1924bc0314870668739960244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637801819c0bc1b6e7910ef943c0f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f44ba28043563c14c6b1b271e5e039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd03c016855fb35dbcdad2ad072237247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c88a3a63f8377206a6a835ae51139248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2d79a36777dcd9f693a60f86162d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f13f430c5c94df40c863eb20ec31d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7341cbdcc55618fef8d3144e005b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71c8468f73295a99225fe0222ae2b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6730bc3020970bfebc96149d3c67556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032ceb6097f88d1febdadf7ee60812254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7324ecf7eb06c978fc67558a41c04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b6a288978b6e7c9053c3e401c03c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23024877f4fb7f0727e4319d43ea7222257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368800570eb6c5d9544577cb778d841258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158d550106fa728050684b0c7ada548259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8d0f406ab374f2f3796deb0a6996260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a9e2099955e4db362da1579b42839261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78f22cf664551436706d67b48df3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8a1f42d57612f876d12793551dc8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9bd9586b8d11ffc35bf6d74ed6bc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14822d07ddd069304b04f891243e68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be6ca5f331d18208d9ffacd7d789e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac75d33266768e1a5f40015e7eacc39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2ddd35d94af2a0f0280e63536d1ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e1de9c517ad0c0ae016ae2bdbc817269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c57f8f39a79e6360bc822debdf13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceac1c35956098b47bfcee94832454271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f16741e6e54818dba7b50a17695123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe27b711ec8b8ee3bd0f1bc572ecdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ed7601a272c9fd1d81c53d7b70c03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762ff67f7ebcabefedc06467f4b970275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7a2772fb1a79a26cff49bddda8f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb05c6213ec9ba2eddb89dbb399a07a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e8392bdb903b9511358440725e6bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13259bdf8e84760b3579774f52e9d5f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f27b6a0ca98691901d3a9eb38b39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da261df0bbe2080b5b227d61ddd9cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71788cd429a4614e78a1e7cf11c31a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5385e5254f266c02a81ac9d50c8ae7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9dfa876f16b83ecb295c8766e398284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fd00cfa8e2ca88e9facaf558a0101285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7307982018d124f467faa8e6ae4340f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c163772157812ddca9105cec26be1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032163b958b4859daf08d1052a408753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf5de6fbd124268ec42d0ace131239289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2601c007c8d89c27187d38bfbd6251290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fb4405e91541a8af72b6670a48da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6586afc8575014421f3936febe04e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266a69dd76a8eb2bd6c548d523a107b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5b324cd2a72b1a767810ae290eb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586da2307ed9d48700898e5ebf74057295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9894f1b06dc23809682f869b930e32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14819a7ffae063b08aefadaebd70cf5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbdd914fb15b90b3d61fd28e9cd4a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701263ba603fffbb559fce352beb317299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07668f295ca04841affae39cb318406300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8882619f0aaa260b3f1a82ee193ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546643e40b930d21bee9fd355241aec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be81b11b86d52d411f50a5de3ee686303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c66b7aa5cbaaeb0ebe1e8c35afa50b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a48d651dc70177e358d3d025f087305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c12c5703c10aa4206f7e26c81b1ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15d538bc003f5b979519446e39b5d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca53d3fe8e4d50c25ce0279c487dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53242e83c12323db8fdee11475fe99a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a877841fe421e98cdf0d70952dfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea15d52b621efba3a61f3e33c7d3c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4becbbd5f578e456425c00938046e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda71f726e900eb7f7e9d940895da53f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a79207fb2084441bc416889b5c2fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e34984928081b9d652a79807c806f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c55f9a4333f1dcdb1cbbfa870aedb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0fa84597a4e3c74bd74f87971a517317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf81c4ded2f153fc56891bf273b346f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7ab4c558dfe01e0c47b3e4f5f6a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52d578c3525c3737d79c915978cad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e3e87ffa332ef43a587a765840640321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41be1177dcc875a3acb1a6c4b004234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fe5b9948fff8b9978bc0c98215cf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befecba4d5f2f06e0fc5d230512702f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e43a97ad72c472283764e7ce38670325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f5aeb3ceea60bea3956dad64bca2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382cd81aabbc580621291fa99c83d7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed283e6b0954935d1e9dee6560e30b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17580bef74df8401adf0c224e2ef66c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0500f973255b5ace1da7140d4db3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1f1220098df596920e215c2585cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a99a7c9bbf7c9430d4060cef1262ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3884c0332a62c0fe712d9323c8499b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c513edda62757493f8c41bd56713334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a681ec490840a5c0c9cb559dcc1d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b044a188a324532ebfa533ed2a988e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b744cf0fb8907195674332c5871ade2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815b6eac7484cb3fdeb83e6ec6f41f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90134e7e56db07d58a55111306a18bf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b350485109a9a8b78df8e377b82301340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98ef6a29c8be2b13767248528be75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d9de1dcb4187027a6a720290791f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517764dfd0c3fdd507a746afb005fff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b0c5206b2f28b2f103b27704bccff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee808711da4de11ed3043dffde3f58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94a9f25f3aa3017ceef52def4a060e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac681efae4191afe8af1c89974ec019347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d29d54e0787aaa0fc343b3d34bf7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e39786dbadc495accfc1694740a9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79264d92ae9f82ccfa1c2dedd4c8467a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd90c2b3fd52672bd83ed433059aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8180b7f84c07a0719e23c67a27dde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d3579fc2a1914f608a3195ada797353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a458324c4ce30f15f72333d9f495fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55302ee27c17dd8d6b0d5df164208098355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b16b888424be3d3e49d404ab543a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92782b8fa5bbb039d14d29d6db64b6c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a257920726e14177a400b9fbb14f67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459cc591ab690e256450ad5b679541e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7289aa0f6da4c7d7c0149b11c0cc7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ec798c788974e1e8c27180de519d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fb508a0b6342168fdcc9927fe0f8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c941efa109faea04dceca5457fe0187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953ab0aa9b410adad15ce136c144266364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b0e9a3db08098e4efa50d5677c77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eaf9be19a9bc58b4c94d2b7d7a4a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1741ac8e6301c554aefae34058a98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe37d0eaa3f63e0d5ae18c4d852e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db200d2d479ac8d076b8756193d6af5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766b1278d2186f1a36017fce7d6f5be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b792f0e4d0d72913a8868ae89621e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846823f5fc830cf9614ef19463ab00e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd55322c0995b0b47e882b4f636637373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8e028bcba091d6bf191a8304e9b22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef07cae99f12ef37cd805df027d5a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ab082c281a03257a51bb90e40f7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c1fd069e66e7323e506a3e369c09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadaa44e9834cc6c5ce82b630e010d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92aecde4afef339914ba5c667abcd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554a12df51c2215c74315c1b26284b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d83d215d319f233cc35577c8fbd51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68a1adebea6c6af2f563f7729102ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41920f8d88acf8c7f31e331c2fcce568383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc761246a75efd524ace162f437d1675384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910effb41fd0e7e3e4f274b0ee060e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d17d827f7a96c511e58a1281979ea4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c014cfdba61778191a0aa70e2c726b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4f10f240004f07e3e44cda195237388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e7ad37515b009e8e79d32540b7e2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab823cac4191b9c647a4979b005e6e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f0252c4ccecef9e9306f2f3016c55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7058ed13c23978c217e1f499f2272e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6a5d37a5496b2906195478e267f5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194503f36a6294718c53f2f08a461dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65069db849834b38528573201192f01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae257e6c13b03c6c89ed37532c15c86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dda05998bedb9b3104ca3cfb5e402f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f82d73db4b279de28d8a53e30ec643398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a33d6c419d944ddc832926407b0b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acb044e6467d6f7a759b60600008b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9cb838478757e390f32a9119f5d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928ff9591695b308c0f4e3db9e25c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba130486acfc0e1f95061754a6cd625403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c5e044588c1160891381e4d057cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b26b518dbeb6eec1d318b3fcfdebf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2168b2cdcb114262bcbc78906a74185406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b336b014eb5086c1a9b8cf03319c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189786238a4add3d8c05c1888f8c28ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c273dfd6e3f5e044887f23cfaaa7b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b44415415640aea090335ac04acb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483e92817fb44d1e2e1bcbdda33e40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba11127fd2856aa380faec4c815d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a40c806053c294d63dbeffd7c52c1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ffde0fc991e49b9426ce55cc7f46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73221575725ef376b26aace55e4b1ed3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e63330c77dca4acb4f3c98a9dd5187416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c573b9c88eb5055a8cdcc466acf75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af98228e90c62ddf16885da9a6accb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4438f6d120a9c758df204dbc61be9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437318671d3713bb55cdd4c8fc3604420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675deb3f68af0396c837c987752fa369421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7255ff794703bd293617efc7acbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6439324d23b58c4d63991162d145c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7fca0d051c870bd5b2ed5f8f64067424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d1ffb669e7ec25854aad65be45fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4930ac0d1cdf50c9f79421b1719a80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9419bb87804b071660af06b10e29a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b98b72179423e638e54218ffbd99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa0e86364195af14435fe90823244429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0d47dda3cc2eaf530baef108ae76c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46699b2783bf81ff2cceec282e925af6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6380a15af1715d83005488e2e23e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a7bcb3b7085bac3de4cfa96a92b81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cecfcb782e5304d46fb79aa150b83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f3a2fb24cf0a9ef8979d9a360e4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953fb8624da3a49e6b6fe57e8748ed3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc431869632427560393b6f20b0731437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5126e817a2c8122e50c8d9bb44bff1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c97bf925eee097509211e41617b45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdee6dab9be1aab515a5d683390e1b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad272b0330e5cc9323f0bc909c0876441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f234dba00c57ea257e05398b8f3dadf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126049fc555e1e9bf9ade0e4ba8bc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16fa2d4551348bd81318835f736e99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70429822798a172e785f8238fc40ed24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb4e6b0017dab123292f0a7348468446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac16261c9f5521a0e9e7c7de5f698447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67028ca8b17d2f8190a45840b634031448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff0096c5d4241ceb8c43a9de7e157449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878270913daac6c41ea7c6d0ec11259a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53728126419a164caad6e86adb97e202451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588faa09a8a5259c8c923b33d0bd08b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b871d932daabdbfca36fa0d497484c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa691821d703bb894c0c32413ffc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3c9098df3bb296239e83bbb9f4ae4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54c8173031c0d762fe3588e3361fcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa7679c352241c2a392da7fc53b158457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918650ab9473f25541cf3cc65bc566c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e105b909446cb3f9a7c886f62e6d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6cbda80d258fcbb44be4b50fea061460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416678612d828d0b6a8abc06d0737cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513884566e46dd173d4179b37898ea5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bcb8c882cec0ebbf32fa7920b4960463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb3454b80751263b81d84d00371ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083bd8d487409e3af2360a20ef3104b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410228f9a8819e76f35a231d1f76394c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa31fba50ab1aa926de5b6bf96c001a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8179532a5d5891bed79397a371cc353468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b2a7aa71bb7f96f9843bd2dbfe94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb4b761c562ee8e3e346c98720cb60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0fd80d9dc505474c8cbd978a27ea2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8cf879347aeb1887364bebfe91f71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96479737269fea3d79ac480d79c82351473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0cba52cf2696f02e7ca7ca913f1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a52fb15110ff04809cd3dedbff308475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a9960e6ee912252649494c83c1b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34bd35a714b60d1d65171bc925f401477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a9167e2981dd586a1ef59e148844c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2517ee9c9c51345b629bcbeff9756ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d527920b3be4884e601cb0285eccf7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7ab0d6a907106cbbf838f006e71c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ffa534a6318340975a731359d69ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a99af3742f3176f8ca716b2db37bf3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80826db8f08dfc637aebac36a141739484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accf82575f4f9fce1e0a80739311f1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2b7e595d23e1077d5345230da619e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84148898ef7be3921bbf41880eb4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e09218d2d402615f687368d766885488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afb170bc71b3a3fc494d0a698448b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9648231406286dcc8daeca039e6f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187024f56fb965a0a25b6cc269513c29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e403cd289f3f301c012887f1ecb02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c72439c4b271ebbc90c56ec5bfc83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eaeef122e6d9634a0311592b7b04a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544f5fc094a9fefd5a8c5d7f703f12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d7f1ef1d739b6a8b293d73b988f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80584c922848adb389044a584afb55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ed0c521aa4c808d450149220fb052498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f839d28d5a460f4843036f58722c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7838e4f89c43e7c7e570197e24c0db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743eee4d0b2381d39d509a29c480fbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1e115f97e25ebf0bfc008734e57c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfef72cfa6aafbd86142ed5a5d654a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af176cd76b1f6844ea2b6a325e9a616504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330d22de7d45e693f1d16c9fb39fc0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caa4d1c8b867f62d8493950951261f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f548c2a2d3da8510d798b8d4e1fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4f084bd8e759a3a20b7ef4aa97a3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca62581868373806669f73ed6e149509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40a0fdc05b2467b2759f20e19ec01b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda775f415e46127cb525e53a7f881af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d00cadf4088116221efc8525a6efa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788852efdca1c5d820c9d44ceb799d99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660ebb1fb33ff9e37b9e4d816cde196514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc909e610a0bec181b1846d2b41d35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d754d98e65ccab5e7f539e24f14f488516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b6de91d73738eb32603885640b4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2bb99662bf3e5285b2b8c5ff2d249518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9460283b4090ad6ecd837adfcd4d65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d974d0caad5ba5bca80c03aaba2e98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ed4fde40e8965eddb34d86072757521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371226584b93097481fcd8359dd9828522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51c064c92dda5db07e66cffc335f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f68a16f561a2c3a04991eee1455e16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a96f5d93d5207c6bbf12fded8391a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1a1d9010797e4845f33524a475006526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c56926cfdcbca9b3316a443ed97c14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7288c9da2143f723381f7777317f38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8677b352a82e3467d463f2cfb7453f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a592bcb189b39f34fde3e6b59e3c9e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7a668bbb237f36cd1bdcab72cb7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4a498d6862e325a3f387c95061b7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9ed1f3c8e4e79efd9f0962746fb02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052949e4ee8674e2cc6149778e8f008d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bc72aeda18cbad70fc63ec7397ab1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd058fbdd8d072038480d41a0b4af01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f42c52a4d6167d61180c3fb2cf00c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faec41479b8357b008b8d958769013e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917b81656dc5a1e6a0d76a4f4245eb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faf81a442a5fd2e441741d8f65bd90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af005c6f916d0cd68f1f0d1f8a826df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd873e07e2c55d01d67a58ac85accaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2b72f321da009bb2f1db3bbde4257543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2802400f23c4840ccd8f2347487a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88d7137c19faf0cf54082cb6e497a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012da0a9db05facec97a298109e8851546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef742074afeb0668537ee8dd9d693bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e728f879502e6c59844ea36200acd67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af13bd18596f2ccf5ee55f414088b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9172e3661e906eb216d52f46250a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f611a6d008f04b0fcc23f0f8d5e4ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df481aa825348caa5c38996aed1b236552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb4774d260a5519d0a0ffe196ec4b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2371192367b1065cf94c3d59275e39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348acbfe38c5c2b932d5a2a38a95821555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8f3e5c5af6bb57e8264433db39398556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c190dbd6620f8c671d536b4590c30a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27533cd59a60ee4580236832744e160558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd605be08294d391bc0a3c7fc999626e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c3d014da25c7acbdbae842273660560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65783f242dc0c7a2aacae183155e404561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ece41a589242a2bb35dcd86bdedd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7100023f6bb9da0b6260096b7f7d665563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0589a06fa54620fd1c9adb152dcf00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5c7b8ce5082f28a2400c7083db014565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88f53308813daff4505d2cbe9565bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2370452d6b18f7a96141f86b56fed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07efc6ad2bf3c82d40521d46432e81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910c499f9e05033d5afc81cb759dcbf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981c23a67ad0441c65158d474f0ed81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecfd7f45f07b2a1fe59a6f3c02910f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c1aac1630e996bec3e64123f1f0bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca028fdcb742637b947d3bd82bfc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa2d821b5af931d2173536901cf2fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94dcd1897ef967c6d6011b2225eb38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03566258982516a56d4a465c4caeb9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e111a103b8d98f766f3406b33480a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb04b3508e00035eb812abcfb69d0da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26095f89f8d75a97bf318d15939a3ad4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423101c5e96a772621a4c226ba79aa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076959b2c23a9f13ef38c9f83853b91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7422860d373c826f25689e7fa6be3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610e8fbd9ae357f8453d1ae78526268583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d61f24c2f6ea48933cdff4fd597ad2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974531797025e3ec49b813b7ae9bc9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1af475559e0c5e1777928f5e9ec4bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb1562e3a7a5200df739a189c4c22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3862539b09841aea68d730db41f81d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051400af8da53fdc70e461394d70ca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d992b71c379f2d185b1426a442e5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83e4eed1e9ad43d0f257958305fc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d31fb14aa08b65de88f3d6254b71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf366d8088cce236d1802e48a062e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6117dd76d7c8f56195e662be2dfb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430d3075b6ef7745ddf302fac187ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b5c228aca6740dd9954d96e23735596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e5f49871894fdfef64644c9f95e46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc70f82fcb8a55a7c7650ca6027145598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104dd6b9cc75b9eed9c7661936899a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b92705c99dfdb11c61a6e83c04c935600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafcd79790f5422bdaa08106093a6a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0641c4890baa20281f941507686c835602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d5d5b23de8bed6bb33f08afd5461603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae55f44365343e25cdcaa6fddc9bfb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d353a005287ee453a56d7f020a914605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d094036a6e3daf68d4e60ab6de091d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c3a353ef25f24fcb7e7ad13ea230607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a297d396e80f193047851798b42e87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec71ff276d016b9b2ec6bd1713a3f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a1e6e94210487877d62a040e0afc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49be8e99bf7607365124b1cfb2942f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8058e792d84c1ae3369541d9ff3e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e687e7bb7ee4d56e950ee4ae90b5ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f5c3e5ceea238e4bb26b2208492d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1ad8fa3e711fa6dbfb09eea436407615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c132cb3be403793e4c66e97bcc1a8c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb44604c1b171e64089f37db1855f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df52ef9dd16f7b2a313725bde78c3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e79bbe7a63c45f992dcce3662d3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dc1dc4aa22f265582644e7cfc2207620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc069fcb6d73491854b9e1586cf1a7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61221ae5272a8cbcac19096a0cb44ae3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0cb3b57a7ad78ae206974ea8cd4f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d599dbf284e43e7c87994a4b5a3e91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff995c454a4e237da8184eaeb0062b26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c19151bede57a461f84a88b54a080626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022fb0b92f1862b5e6572125b63bf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88631e2c11e49613175631b44167287628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564944668b23940126b2b51ff3310f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9945b40fc25d95a0cb3b5a06e0497630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a5fb4d570d1bdc0cfde80cef8278631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45a5fab9e57c3086c8dc3df102c7f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677d3e7ec1136f83ae2bed780729b9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70045f01ef7bf356a1dc08a3fe34093b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2589f375f076c5dac921dc7d288392a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c515e4191ab63fffd5f86fd241c3235636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae750a0cb16a4bd617f7c4087f51eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf6c2d6949f62125d5df1eec64ed1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275df764422ffbdc8ad5a2a9938ecc49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c245130326eb3398ba2aab7bc511c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c91ee83d4c1134181fc409bf4bdda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867389a3d4b26d652ff76b1c5cb92c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89d48920c0c2e430f3d30d27fedba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba87056409b241edc9f920000cb38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eef947a0c054a5a38a17839582c67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcce70370c96261dc6d304e64ce2f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8727dc0853ae02cb0594353a1349647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7f066616b70e0a5d3cbddea386faa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5296f86a4fa7efe818650d44a5ce38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4c270f1dc3f2e17d5d2e0ee537772650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6570c9f6457fff95aafd0f51c9f6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eecc7f2067fe96dbd0729ab3482c4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a1f1682f27aa4f07dc8e2d842f23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c58c2cdbe4286d7a09e86c07dd0a50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda6d8ed9b97e2775fb282de5a5b33c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959a299bf80c72eb908caeadb622e89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe24ef36911097061650a9981265f91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de367cf2bcc1d02e9006abad501ff774658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcc7f13bc4af6302fa7b80acac3ac8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095dcfdf0afb86d63b5f6d8ca65baef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e30ee9ef7cedf05874da71829882f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8735d04ba2fd724fa8a12da36ff78f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59def4cc4578395ea23f550cf36f569b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4b60344255b93a5a32d3608c946a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320d4a2dbbb03812a4d0bb8f2e82ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83423eea71e231855c0a9abbc20ee6b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9d670be74a34ba26641ef93e9f02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04497e8b62912ef6642cb6ae96751bf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d008469c87ceb55809e50dff1dae1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832721a5ffa39bc6a895c3ee15f1e7f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3efe40ed9161b61a58999cfe0e2009671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219caa71937a1f4ab97d1f333d61d3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca5367ec27a7a7e94ef6ecabf1b2e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bcf7c10028692462dc481de243d5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1bde815b91634088c4927a8ee1a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ce425900694ff9ceab0fe71cd3b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153596619c51a05f65cbc7cdde12f08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ad69e1f7708e674cbfa54f2a0fe0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a042679ec85806ac52b3d7db650f7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01444778e28f275398f5c25a1bd303680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291e5321384c2f8f45b9e914c7465d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd55a468e5d483c2a51f7c587bd812682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5677736c17c3a0be7c9572a881dea4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690303b85e536e0ea10c3598e180eae1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0437aaaf517bc829f7efc0102c3c13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a66b311fcb043bd641378332af5da3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e816fd24455f15e93452b2996171999687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da860f27fd155a7288e1433b82c01103688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65a3b69ff83f46ebd879a5e2abd535689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07696aa257012832ccf2d0ecae06bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75a36e74e9131f3e1bd294e080e5a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d64613e69de66bb0162587cfc0d0fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727eebfc09b90e5120d75c580558e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a97b5527880d6a3c9da86ff7dfef4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb5fc852797ad730ceed1315258fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f888a7e47e25a2ef973138fe50a5de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaac8b36982435ddcfa6a57666bfbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cde1b2d30607873838d5fa122d521698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e6d4a4f9549cf0ec1950e59477f9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc6edccb66da9ccb44216a6b6340f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb65063aac3a13e9b87daa8b7d231701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbff8c0907ed64e8082a624ecfd11b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8311b3968fc09e85dafd8644ecc8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be05fe6ed5e8011e91c4fe67528cb91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400843096dadb4334b5884c40a6e050705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f2bc9663e9fb9dd37be0d46d56755706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d33b80be610c852ceccd01a685e701707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5831f0acd1f3a41df9b2ec5986895b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f8644b90f568df61974266bd9043f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673503b1bc3bf6975ee22d40b4c1f5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305472f0fbb874149f39333286a8c975711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9220336f275786c2804134bce8e0de9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187ea34cc6982a29eaa39a6c041aba3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ef17f249b4d97a265c700f2d5c5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66070c57f9fd1c570d4623ef108c54c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7170ebbe503f6b57cd74d187d1dee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec000c553e2cb7858d717144bc297717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b15a03508224e31ea847c5c7b05e70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40235d6139bc679a74e464d0630d3a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52328bafe7340aa629dc21b7627a16d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0afb9dfdaeead9618414df5fd133e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a3023cd8002892c0ae8fbbba2327722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a34feb21e5b76ce4baf528e274e43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec82402e92413ada22491d69cf505724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e07f19814b2ebcea08de7b54684b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe722585c9e2711f1d3540292d16de56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420cbcde175d7b86c7f08c92e9eb58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45aa02aa79418a69f69b3bcc196de6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64e368febf2a692ae00a6a6d85e24b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857e59885a8541f12c4fa63c515a5d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786d7b528b9275d0c3fdacc982c5786731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d11985cb0f83f5b87f963a7ba67b0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850add37dd567e4161403adc68b7b6f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4ba736ff5b8fd17812349f38f8fa7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c89aa8a9e5a578d9910be26b21fd8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30536593df91d338de1044548223661736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9ac93b54f0518d86477d2051ff842737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd4020815006dac8ff4f1d21325a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679db8a5c2bfdbce3f7e2fa0a068217739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647e271a6fca780a91c6bff75613734740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc30b8130a0b35d3132690848ad2ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3f6b034fe117d3fc0345e976df230742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eb8d6ebc978acb8224fa04ef53cd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf63cfc9f0a5a943a4bfbca405b667b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f64522a5c5b97188e85639a307400745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f13f902f563e2bbaad049e76b532746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608eae63ac8cab2ac31cddfa99be29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffcbf183ae957793bec73af7200963748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007a28c2296aaa028e3c99bc8138490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b0b962399cdc7d4374d18b0b7bf6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdfaf5ba3ccadecd7888d1fd64645c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324f6abfc206c47fc1c81ab8905717752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0cff12818f5e40221492ccc43cf8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d63f52792f290730649e4f9b5d0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa3d1af889663f9fe9510bf753003755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756b37cbfb83d973b025ad7c90d8c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f75b8c0825dfdb526ec47fec893d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b4aa1b97abc50577817a381f0e21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95f5b85c07f28500d1c59a2073bcb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>