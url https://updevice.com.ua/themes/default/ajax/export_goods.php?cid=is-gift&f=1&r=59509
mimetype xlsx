--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85460ed0d02485009d2d521ee58d3441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4948935c1a331045a49cfa3ccc24eea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d594e69a47d95a335689262e390d993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8128ca09d2ec620b56d6f976e615d3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ff89c6123565f937d03570ef7667b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb8346ea09cc91dac8ba8d35e911c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a0aa01f98f0b9f528ab6ffc8247fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a124ea512f3f94865ca7e80a532518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d6950ebce68f1f99f46fe187032639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e64698c409999a6e7fbf03a1a8982b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b8f09f63f4b2b0c5ca793141ee78411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ea1e76f56bc752d41183253728f2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969b3e9b20d8f193aa161921cb6d55713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bfcbbdd799dda997d5b2e807a726014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c88cbdd5800b39ef467be83c0a44d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df02e82103f23958628efe9d42a79216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e263faf619eb388bd8e695d589fb41517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3049a8202f2dfb212d62248556faf9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8ac1815537d63ebe8d9f1c81256219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4877f8e566182f71c18eef778f90a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa792359aa2711f882ffc6979d8b089721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1de3bbd6392dd44b03b41723fe45522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd153329ffc4d86c55f56a769e0c8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f761919d9eddf7d24fb392f6f3ba99b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5a695a266796c3fbf512ddaa6a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239b32788b0984c6cc99343166ec6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521fb8c23a8c68d75bae1ef5ed44b1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ebc5ddc3469725c9981c4940e33f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85365b1514bd80001a2de757673d632d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbdb0a0b1358a224099fb42a4389d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b399059e8ffaa01d721b47b6c4385131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f0df8a13c363dec7386d95a68454932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a594da980a53def71d93b385f80133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c13a9852b49fa916710141b384f9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa665ced39073468ea35c494a9657e1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d2a700897a2b79ee98bfafe989e8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c47878a7c5547713e3fcaa0b5aae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dd9c434210642492c9054ae5dc79b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5a7a7e6fd1ec8597e4273d02943a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bdf838db3b92b39317bfe693f2bfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2d099d963a1f249d965268b23b0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f5fc2195d8f70ce1a5b9948a184142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094afd411f19da46ec07488aa8daee243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4be1385575570e71b98c9c2f91d3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92182ab4f91cf0ece4ed0dcef4b63eaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a603a0950f7e55f344ed95e7e50246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8a8d6e970e0099e0968351d98286747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa1bf404eaf8dc31dc26cccc36e1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de31647c84f86b37524f71089329049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0bc4939c6c6d468ef7678eb1798ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de67fc80a6ebe3280fc193a2fbec251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a2fc17d60842a3e4ef0b9d52feb1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed2014f71f8cf0abca0d959dad2f5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856134366c84893a16e80daf19a05554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e858ba1e3ad21fca58c84828e4ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf2916a89a6ff55661542bd3b034ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df58d5d5f77814dc8aece4b89ea91157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dbe3b1bb89b2c5151a5b33e04447158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0dc8da7b91ed2c054756fea0b59b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db098f81a3bfa428ab79397b76ec88e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d9de2f953dd3f886d62fdf4d0b35e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbdd861cef0820d93665feff22924462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222d91447092e0d9fe79494d6e6a6dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5885a8e71ac896437455f5979f1a9aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca68f33bf5ac600f4a969d2b2c54e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bbdf1b2bd745e8483645007f006d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12071aa926378d0cdf8ef480e430f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deac3202c05763739d0f7b5d94231368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be42fc9f735838e5487373bcb92c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee93955413802659299b3e9b46c03170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991900997ec18a54c4ca30e09e3fed9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e2327b2977ff71c95a0105ff08dbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd91e85fc6a1183e26b0b40f1de31db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5379d3a5594b4e765b5f11cf4c80574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd9db6c50ea964759f8a7d347876f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc06a038a97c7508243c79bcab262176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5bbd89a035f83ea3105a57092875077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb25118cecc9906eceed5e3154e95e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1bd8f2d599e7cfeedf16fe1bdc69279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d5a0d7d95a30ab0259811a16786180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7dcf7c0ce66b60a70d520956e41581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe31485d31c68cd54e74439e9ea7af282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c64a54b4d33959a24a55e2868b39883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36b44cb0ca938ae60d7c093acc69ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed8edcfee939175b1644169fa33c8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421211b3023404053284df0821933fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203406e70a89ff8905d9f25d4bea6b5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dab8e8886685cc9a69752acdeb0aca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fe78908e1bbbff41c202f20183ec789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad62529b817f5c68416d9daede9ae290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07badb9853211512c997a98f717e9e2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d446d2d7c3e0a465d174f6663626f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923797a7dabc23b0862804acb713e3cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c081b015d9371599f6a7d6daf395494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb02888d6e339fd5ac0f00757e58595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61533bdf4a32f26feed8c9116e8b30af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4749195e9206a6445dd0e1097c1334c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e24863131b890b68c62f0da48f17898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5359c9a5307ab642f3ae56f6ef010099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b247d35e1410749a2bfcafe38c29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a437c9db6812a0b4e3d50efc7a5d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fabdf2241ae0988bccb320298b47b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a7167d25b0ee0945f780e4069730f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63debe3b20138ea2aa30c08c3edf985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490692e52ee8f6eada16265ec7a130b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65572f80f48004afca3f31d3f577a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260af6e9d880b0a65ca94c0413aae62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798366aed8dade8412e6a5681c18ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb88cbf6160f34058d0c167d0973c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091e111b5b743a99673db54f9e2d545110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fe8ae61d2960704eb1ccb6aebacad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42652728f234c026a2228129ca80aae2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb899451e886b2e3ddbb87fd2ba373b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3025be50288d364d26f4f25d421c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad633243268dd91b16fc8a5b83eeae3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4385eff7c5e577d756cd3365599708116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879e9dd3e489bd42032ae617076785117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b1abafe0ca6fb34586bca5b07e0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d7f0551d937763a3f68b2165e2be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a35d449df787e0d82317fa897604f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dd7800eb3947bd19575ef3693047e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb0e26b7df5b10a4422de8d5405ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbbbc024067c2172d747bac8899187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967998d5a3a952d07cbea406bcf14d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7d9066ebd868e410591c2e346db08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e66d7483621124d9eb90b799f7ff61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da9462bc2242ba507dfe55b14d11b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049047c8531b82898a0b81d5b702be1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91a4b795b984824e8561fb421a0397129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee78554f0cb64011801ef3acfe0fe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f7750c779634a9b056ac1484d99b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf90a435c901fa4c5a49eb44b4e6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c370621950121207b943a665dd6679133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfce0458c265d13af77e872173ff0c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fba87035fe452af3f23230ef46f83d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a034342bf82be0ec1069cda420c6ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7193ecb93e937c67788fa80819d02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3c05e7950ed78375ad265aba16a26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd40f69cbb3e9542b33dd93937daaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72950ee86679a7959ee275b4d3f55787140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8930aa9d5cda5a6ab4ec18ca220c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0366615c93885bac4c5d4810335d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d94128e7abf7d8f08db54ada038b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9bdbab6df6016878abd8e82933dca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e556c9588c7edc4cb86963f23c6327145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1e02b2b51eed81687c65fbc7d7811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1661eed62eebac95b565080b1db3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb59e367b0c9f8754cbb84135b1aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd1176b4a3233f2ec1ed66e1f795e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa999e15920d1c0c363d99cb0df1e98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7b6995dcac281221d847559ace1a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc18292d3d4ed0e0d2147fd2e18a63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585632ed642f5a75d8e96b59dd855e0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50d855722d22340a278fd1baba447e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503f11f84f032db1f522399f24eb759155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db476d3d2b2ee5bd36cf71665b1cf4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d58d46c97a1726622f503aa03b5a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e883e92e5e102d7f3e204ddbf81e859158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9660e91415e69da554f1011929b8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235ce9d686bb2d8ae413ea57e80d55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39fb9f3f46ed40db6f05652d901ef2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab4d1bd79744706a6bdc268649064f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c41474580560fd5c5bf83248bd6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550e5c96460f904aac193e0bc9a6310164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e3557998b01e176601864f0e12c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd5aaa7b3902850d3ff9c8468df619166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd7052ca018c5382a619825661ee7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dedf62fd4a7f2f45a4f358cb557ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5d2a9dbbfb39739b847a735e5f7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a190c8c5402233e6a42994ba0b2afec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473606c9cbae1c78c3d9cf0166f8fd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8523306380cfdb231243abd13ed0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f58eeb98ddce39d83d0b853ce52a19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298da80ba57c6491734abea0946f5721174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36b59c421f8217dfc1965f57687cf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f06c84a40ab5adf681261ba5132f62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f57c7ac969764dbe8b643acedd09d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293bd7b37de03026ff87d17db551807178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83666c7502b1cf4b60b64365a5fdd77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac47148d359b4a11c024dc9366e0e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd924402b3bffed29cb06cc1bed6fb98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a19e9ff23d9e06ecdab5b7adc81d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bb1cca83c67a1a43b957bc4ae627e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af02e9d258beca8350517a242c7b27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eb5905f55f7268e1d8f3f2bd8f4b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09cef945b25548c8ec1470e8b7467186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7106684b7fc77e780e9f58698f31e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4eb9cd72fec4bab6f548db1696108188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f353ae6cec06c7947adfd1317d08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59603c6653737ac699d3fa79b0f491190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aae6b7d5b67cf364cdcb50d3eac8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba46f4c2f0aab71f634a77951029ef6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2a1d1b00a37a1352861f08cbb4db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba293a7e69dc3737b6b3a953f6ab40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa51dbed8af50ce37d90d0e5b8f076195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea7ab8f5a6bfd05646113c284facfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca6a0022f8432b60467d9f98f2f22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78699f4607898b25bf8c0bfff3707b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b002a785f0f227c79ff85d4b9909e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee396e99bf2ac6c3679d456e7e0c60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422a667ada6bef269094f5e425842c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bc0ca076c417e1ce805228df8ecd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae61bce3834e1e31abd60d75e9dfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d36dbcf6f3f6eb9944ccaa171596c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683051fa5599be46afdbacc98fd4f321205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3c0dd6b25bbc0539c72957efbb630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54201c02e73758b32468fbf8637ffb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92c32df98185560482b8b14bd65d4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28de95553fe042d5b877e67ff2201209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fcaad162c079e3920b7f516aa0a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6366378c1ede656a183b7496c9e15ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bce7a796aa62d87c971ac797f38a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8803d3bd919f374ee0aa6c0e736da1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e1cb6da0e51043726f08b8483316c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22184e4174966ad01129dd477965e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e72665e08313a646955d466377a876216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593086296025c2f16acb9abfbf2e24d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d4d16cbb7ef2c20d9a8094bd9e1a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edb7f9b1c1efe01c3fae3164f18775219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9899048a416fab6ace5d45b7e0ece220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c3a0b8d551faf2c1ab8116240cd64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b398b090c968cacb5e511c1c0cf0cce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea1a2308a3df3035bff1c73a3d1b34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f3bab1b0e2f99fd9b58043b58ad9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213d6bd3d3e7f1db55cbbc72efdae0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff7103ee02832a2c2bea5d6d3438af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb10269b2bd99c2514b57c27e5c8f04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da78c890e70b46ed8f33f0f44d92f35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb80556ff839fdb195067b3f5f861a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586a8c9aedc976f4357cbf58a07bc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cc190a67c84fcd5b97431af90706231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523d8434a956a54301ae6a0f2f722fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c6eefcac786677af98867bb4c6e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152c97ec2d4e47fc11e02bfc34b3fa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8881e9ed97dc271986c8336d345ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e288c4f797949941b7c47db52b612236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6456fad2b2496d745d622f00730e917237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e874947a0e1fadb19ecd30a4e01f11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778adae7742803dd9a4c96cce417bab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214012f35358feb3ce48ace3a965fb44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ebe654168ef948caf0f27434e9e06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865115f4d539aff52dc024f3e2b6c138242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d868633a84db80b6ef7b77fa715852243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edb65eb01437a27d42d493a851a381244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b6877cf23f702a8648686f3e38122245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06528addb4617de855bb46a9037c357246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aaebc0d425b998a50268459b97d63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8804732af0d36388eeb8549692fd9d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aa3442a7907e224fe101ec32b394d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12150079b82da419b4aec6a39d0b96aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958a558ed78cfe90ea8648203b86674251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b65a9b360b729d78f71f864e60a316252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a738f30efe2aacc0cad3ffe54dee3e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c025eca8a4c197c2edf67de4fcc35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b3bad53a5f83a4047156d178ae34a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80f25e0d62d4a5e68628bb396c482256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457565cea035be600e19a782111fb2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788e157bc91112cc9e26c780d6a2ef2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03ec2c9a96b09461f181db45637000259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4864b7c589307a082264b283726ed41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453167899509e224857f2c5b0b4aee1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412a29f2e2b22de80f44f60e28d845e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d766676d770aab528fe17de4bfd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e093aa34ac364d04a90ba792d1de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d037f4fbe1e2b7c383d0d41af2594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4a0e177fae67ac83ba407371eac6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3513146b1892ee504194f8ae123df62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e572ca422e7cee5be3951b8734d4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b72e9966923eb1439a832ed4938ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d56a3c17d0169a95ca90b621160cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ede257177998baff8ff0075d4930fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662987412fa2d383bed9e19f9ca15d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d21c6874dc1cc3bcec2fd6ac38b8a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bf04a12dedaf47a6d9a6857c4745a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f525a276c3761ad8769bdc2c320ac1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3a0bf2429e80e4e315a7e59c3942276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60405dea52e3aace788f160612f490277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe72f98c6c5fab5d999ae52f424f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e017979f6e960b57067e4b6254c57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6959c10b84541408d40575a835701c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8836430ccd8919e0b83cac06cdd0572281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445aa5da52d3ba7222f37e7c52218c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c17428469ec1ca3b86710eec3030a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9918e33e1a4590f89b95084317ffda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fc55e66c765269d013e892dd41004285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6891a60208bcd04b56b223133461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15eb220ff2647ebd5e91dc7e8ddcdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839fa2fbc53d32e2372a0379334724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d982eac5e01b1923b416f9c7e7c123289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5bcaba0b43e522d488db575fa9945290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32dede8f0dd660193389862a84c1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5ff248f54a892ee89c3ed9130544292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c80fc3381a18c599c402258385c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002b40789c8e822abac2203b04e287294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc48cae83c212ad49c3a4325722846295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa533004554b7f348a08f6fd85d49152296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b076d7e197d319c01a83071a543c89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af32b52acc80e5079c76e92c63dad5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc4f587146a3e18d32cc5c656ad9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6f121fd04d97c6e91de722625e13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675093ef5d7ed3d0e53dfc0ca849f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69f56a3d9546dc47bf5ea5b6ec7e88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188bf9c0903c99c6b8bef13a08d5e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a44d14453623c1c7049c7024dcfe5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd545131b82c1dffced7c3bb749f9bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927dc36ecb0157565297aa17d6dea73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d965dfab25f9146fb59e62b5de94a68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f94f1e388b565eef86f0a2701f60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060754a72bfe8d73e072b70013ba8d45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f998bbaa14957d4b6cf73566a62169310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d588b6f5f0f3d6883253bb7e64051c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20573be1ab97c4d4429d095b7cf4f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e716be86446037e0b9f2e9fc6fd28d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835254dcc18f1b1ec29e032f8f3460b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca1135b99ce436257760a335262af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc6512b4e127a26295caf3e060f9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ee78fffc64d9d7b398d87caf9a8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8adcbd9f1fb43eed4bd7915bb788de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d36f33be609e19a488be763402c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742cbe656c99328ee4c7eb6451a0c1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4b794f5f7a252d0368242b1812034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997d66fcf70a6e139f5a75e223c44d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa59cc5794a51308f8daee08717aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13cf7143af9413d1528e528f5bfb0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f43f4e011046adb467e1d50f24d28e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634c1f941eb4ade597d1f0b79db2a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eab2373f8780ca143ccfa4afc9cc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa83bcf13ffc994b4a766c94c7352e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455df527edbd215bab6249d833c86a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76eab3fb440917fd0ccad591fdbcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea24c55ac1c7ecec7353a69b936f261331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fe557236d7d270b95753a3521491332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff7117f2f8e967e2818a6db66dcc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e53f95f1f2eaa704b9ecc313c8560334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13ab54308b86b03f54a90ef9bd4962335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512bcd015f9262a3f00cd21ff44ffa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4387ec9776ab5b7def7391e837a238337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bd17e3c22eae26c2103f58f6bcb79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d96e4821c9729cebf7a920536165339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832fc0f5b70d38a4818be26a2ac5f58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97dcf2db9649c8a0ef33e4038431a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1be61161a5e10a23388196a4f9b081342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e40ef7d071ad4f12e5ed492d37db27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adef538ec96a350e9ccb1b75b7bd2ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1e3a27cdfa4e81db47adc570ce45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac19efb97b66142b9f95b4d8725ef6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2736cbf4dc4b4e17bc1eadadce4cab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534147d20cf1b30586e9eeca944e82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a68f51d7c917a6d0d62d8b5f59a42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89da62fa3ff5db1174c898a019a710350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a8a02a781848dda24bd1b72ae0602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6459f82a3627efc95fead71c8ac926352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9192babdeec79510e2032abc2f172353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce54208462251a6b5adc13f693252354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75ab15c77b198f575912eff9243843355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b6962e18dfd57c1453673553de94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0092fff7cad9e4737e6c7454cdef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f1a14a22fdc301e605d8db518f42f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4e01d569404f3c71dd7054ae1b207359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371abf24a9a9628ad4428b150e47c9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29044162f92a6e99343caf21938f77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49b7dfb9ed824bd1ee41be7183a6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ba521c4fd12af9e4582954f369480363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60ac01b53e0d018123e42083bea94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818a24149506d4fb92126ced951bd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d34dc004a5a06b0eff266f8a0bce1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663198cf159a29ba2f9b9844d937fde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ae139f0f7bedf2ca9b2d9f24856f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaea5d5d47e6ef2149d80e6748fad5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c657b9a22a31c61697502f997f23a70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140bae7cd5854baba6cc236195aab4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf34c6efb401fba66c3851523e77f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef93e3a5dce8226ed4edacf5f05558373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f98f4845f4ad06c68918a2e2e8395374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d474ebd0c34c841c81c8a6d1e6fcd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de3e5423aaf22197c1b40a29801c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c4582a5a2e40838473f71cc47b02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97bc267cc4487bb3a82001132ef974378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e2934fc42437521362ba9741bbe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae8cea159e50e90a1d503daa44406380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37982c6a9612cf7e967c347c36920e98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27a09e1731e91c3d6385fb5e02f2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb0726279fc313976d60387670c6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaea5fe7d092e72d2b054dec10d8b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199092c7a850c3b9c56b65beab722c2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7dc81e44b999eb9ed2b6fecc51134386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7068f1082eb292bd9285779e44bea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f800408666954cb48b4ad9b40b490ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68824923b2de503bed53a357a7d7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557a0125c0f930a1a61c1216c0abc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca47d7753b8d868f126feb09b55302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fef2ef69556caee026d8afaed5b84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79f16d6d0dcc461f5ae0bcb917bfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75f52cac180ab689fac77e532ff0f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3167d25b4d3e95bcc141bc48b1d61e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ccaed3d2ab45f13c645beb70a0e94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b27ce29c468d92520b49dfaf9aa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99fca6b77c442ffae2d2b8071fc6d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad29ea2884ff2ea521d6ad422c2e26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6472258fe8a6a745e7bd6e49c8aff8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30ed801b344a57fe2382b11e8a2dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d0b4cb1a0a3bd81f7ca61c806283d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2654b135207b479f88121e7c9c19f68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ab21fb7a7af253fb9c92755a48b08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819f7b6ab56b5e89786ca617186832405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f840df5ada69a80710ea8540cf3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560c9e60dea9cda4eb0d6bdc448101407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bf52476d1778640db6c337205903408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e34607b14fb0093357730ce14ff93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3e1f11a27cb8b7473dc4125398f2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ee91c2859ed52dd46cb2cd766dd5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1d8fe2243df7798a4596d77cc23e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b150d62229d2015cfed91d877db645413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d01200bda874d5dbfcba64c30aa643414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96f91ef0735d7ccb72eae911a11ac7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d08d4db93a17f4f0ea9ba1a3215c2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685331d20399a08eb0b80e11d8bdf72b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8501b8d4510028273d0f8cf8777b2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045379f54db0317d6961d5879c4dd1a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac8000b8f157dff1d26d87c5a9024420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675a43593979b7c1fbd483748d3ac88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39808d2957b438803446c2965335b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c55c35a1dd68ff638ac857b65f3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f8b17bb8742e9b7bf876b5f8e9fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2408d6d6c94394c1c34c280398c262425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ebbe8159180a2a4fd69dd87b12285426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a895c654862f384577168e97627dd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34eddb742438e91c02e31416da745428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54f7fd7fbeae27001c2cb02f6c0d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e3e8bfc9885122ffbdbce08f9bd05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3232aede193bcd37f7d2a764bd9a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d60f9326aeb1a906bfab6442125f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8d93afa30bd28608865e45793f73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80384f476e1d4a7863a5a08b8dc73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5532d9534007c111c7486a2bfef4331435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872cbe04cab93d4a842808ade0afa82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891965edf74a41bbd52ceaa1eeac4a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a3824a4669e519ec44b49d96f1f2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f756de289a6ec253252511267cf1e61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98839227079085233980313eb211126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b102a693f15b45e4c79b262bc5eb15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17772b6fd0c905ad245423e9583911bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680d9b543b06cb3e77f259bde5ec7f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faade4f59c3d0debeeee494934326e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf761dacac821238c404e873b2da14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49c0d4c5603a061ecaf95a7d6c0565446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde6870366405d42545ab68874daa3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63e760b0e1228b1870077e225b023448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb5e5f167ef71684f6bd2f3c5ac9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed53749c7c5e31f6dfe3d4e0058591450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8149dff709d7f6df4c3d2c6c82780d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c277d0629866d0e94d68543b0da4768452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8351f17764afa917d05c7dfcb7b472453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7167a91016b189486b8c411570210454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86647229470f06c9425a4fb86cc89af9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b260c6987393c6e366d1f36c73298456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4d2a08981075629d1aca11f6a9896457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c0a427c2fb45ecf1cb55049b714cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fab099cabf8d0679beb0ec1575edf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2e7ab64579ab57d42cdcaeee4ee04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d01b3ca64ad05378c722d9e64469eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7594754583d8665c0cd97e925fbcef5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b3612c5a6367c57b3391c4b3fc3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c8a81e81549119f4c26cb18f2ec7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2b341a194a134499a7556a69afce8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a058e8362ac1787b3a77284f86a38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e9caaaa0ce4ecb586365386491a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847472974a281f0ee305d449639fb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bbd7517c623c31f7f5e3a80e413eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709389ea260f3dd1061bca8bc3e31dd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c7767dadd764d71f87c34bdec5b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ed7b41ff09ce79253b524152786aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b588b5f44c6c041b839e956ee4dac1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d3b31a3cc8a5ddee5c2d6f5c719db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24826cf1ea19be73d7511600542d5e5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b657c29d3dd7acabcbfccd0399c582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5852ec7f4ec610f1f995886b5f0a76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516553fb4060b89b66b291348298f82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99626797bfa1b965f51090c9f419ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5dc1d24ef3f47eac0d71fc17b64b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84701f7c87a3f090d507dc70bccf70d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a11658b127aac029ccfb1110874c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823d030d3951f35900ad7e8c063a45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee560dbceee23d6077f15ff1fa34f1db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f395e941f9cf2bc32afcc202e36c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451f5f139ae0776a2c8df66b4d8a2ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b209b2f9bf31106e7cae0c9263b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc274e6bdde747858d9d7f7071020488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b881413f1177686f49308e36b484de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174101529d54755bd16707ef879175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643c44fd33525bd29958fb55df977c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb4ac5d030ee118bc5a948382cf67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b703ac2853f197b200c4c37bd9486493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4af3da3a9ad6d3d19de063788cf1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957ada7b37b68da180e725ec58ef7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4c3b3d45c3df5389fbd4f398ed14f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d299519adbcb67ccbe3c8a23d8d125497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659602fd1577145620de666d42be3738498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ccedcf3927db3ed3071665546130499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bef88cfb85a53659b8ac6df2fb014500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc5dc31feccaa929cf686b4d83c87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bdd148c1e1919f8af56409a6d427a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30716009656acd8bd5e895179cda1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e920fe219eaff5bad9acb26b84aa2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9052cc2e9574235ae1184a0f0f4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be33094e153f86376cc83eb66e2b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0eb035951d82be7f8ad90d29ea280507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d99230e08d39d87c4acf8194b733a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e1927ac8d4099cb6be9a0b3355c93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e1d817fde1f2f783b52ec073ea41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66132120c234761e9ed2e2d108fc8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb303d7019fff6f4e15fe16988f1de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855ac390b3d2ac4cd911980e5e2287513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d71e2eb6156a1332c85befa6d438d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae56d890dad9d5fd4ed820c21a850515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce35b3b65db1d74abb017877397762f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd89fcd401b6f0a38328b28b3affd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc694f0704ef8f47c115536f75b9d6a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302d1b48378836fde9224fbb993d87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccceeace1d65efa7ac74a29282e7b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19516573a487f85806ef1dfece1d3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753d0833afa4d8de5fe465435efa8b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2421a8ef8c95baef3c2eb5a4df977c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242201e89a25c35349d2968435c4eab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c375da9448b6514cea282be161c6254525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb572cd8697f661803030db972b0f4fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efab0a0ebb01cbb403e16bbede087c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b53fdb08d4d82c1c3aab8e67c96f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aac0b3c7f68768ffc91a422eaac78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ac3863c1b42fdf57ed49ea9c6bd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2a22385b2f2f201c3cc16d717ffd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6627bb6a4cbaaf98fcec044d28b33f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c91355acb63006cf0e06436d94a72e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ac9ec709c5d0e3f4326921b5030a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a778af739c3900fa49972f82dac386d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6759aa9e14b312ab5155cb69cfd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db6507bf33715032f282167f8cf4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bf745be9c07d9ce8f89fd44a73d89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e05fac40cb620410a6910d4b0613c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba9476ab2e6532093e6f01371b7f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8ed327e1b8471ee1d1345d33322d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269823f7e9e413775d78761c99cc3d4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d46ff82e3001000bc9bb8b6f79783543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515578feacf43c273de081191554e31c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590b45179eb4660271bf49b843976ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ec9a93d2c9fcfb5965b74f76d1dac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0807ebb34ee3500d3c2b25f7ab6499547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ca2d11c284c42c3c5fbfdddc39e83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1063f6da85c4a71a4c79d78c3a40e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee121cd160d86460ba4dd6924620b545550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3423266b7c61afbe41ea6a38ec8f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ca8abf280ae0ed2dbf1e9e08db16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d282a9be8e4c4f1db99ea56a313b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1121a127d984e2b31330678c29e4e62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d3ce31ac8c2ba66746feec51926b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac320de2e72fa009ae1ac1b311de8df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7f20de7798ff0979d9b6443a2512557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cca3f993ab72049bf190e47bc77795558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60663dfd2b7acb09988e0744ead9cb5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc8555ab2856c1b39246da3ac23e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033ea33f982c491c2ba099342ea636561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b302dcfbe41ba3df11cd6f426b50f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715cb8f5ec73c01698d27c2a5f5dafd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3eda93e7afee91ab2c5ce5159875c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c613684e90e2d97b67e9c62ea9fbf44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace96e8b2f873db7b55393248bde71b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b941ac03f65ed00cd5c5ef8917dce5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211dc399db4c407c07f657e9b1530b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a459c50edaca937ec87adbed53a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a538a256b1ccfab4977aa9aea8906570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ecc631f5f51f8286a576c452a866571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac056742d5a27e53def4d28ba53bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13157abcbf4b3ae633544fdefc0566e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ffc908125b942e7c1c2a843791a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28d9d3c30eb05e625886f83faccce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbfc657293c701d6a7d294c9ebc421576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dd668c68804a2a67822c2cc2b93a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6c7293ee44ca5d9fd2263bf1c4987578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c0956735e422a4d9938d730da24b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e33a55743c8ba71313d05985137b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864333c3667d267d91c4cf6cdadaff40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea416acb3f5ac5ac2b4637deb23febdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa63249d7417a92398c056e6ad2b062583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18625004cd59452c5a36fc7edec507584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa7bad544c6d8cb7c34dab726c70f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc067adc2e35738b9f56292317cf90d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c06751d79192fcdb61e6de53730be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f18864d8cadfdf5958aad7919d2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948b0c37a49468e696717a8fa160b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1e30ba0da7c02407c4ba79c22cb32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8cd381d33f550202490b70141fc88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae1a721698de900a7f001a42cd3c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed775f0507814639977f58a55ab213b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f7516a3ff5e6d63fb1f31c3cd8bf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b378e8f386b8047ccf84a2111a8984595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca27f38b6bbb92277b562fc022ecd8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cfbbd16d50af00237c74f27dd4521597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04283ecd18657b2151c73a425e3db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88171e3c38d7e7d1ff819d16e72cb25f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be6af9158fddfe9026db6d2840f7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa5f9848ee89f6ee05d27ff492db93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98c521889f9a3c078b4a4a65892f55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94306ec6d40e31b767550fd5735825603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fd8fffab40c02876a0f3d20bc653f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907122442726d2b5390b5af4ece60c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fceb19332c880ffb5477a64baba87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642c54b468d12215c9d1b2b106d50a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00daa2fcf57e6d03c5b2651a98981fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae93a0bfadf9cb69afbc716dca60973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96310b5e12db46ae67dc002578c6ef6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196917adf7263ab1e9d6b81fc0da0ed9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fd7e60d5f1624769067e895994ff7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d92d498028b1efa82c1ccd3b95a16c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fe9d1908d403e45a8e30416c4fdec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232c0a49a5d28c6a304c2435a97bbc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a1298e84f1b5fd8198a82cea7eb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62527ee64ce5aa03f44cd4d8081d8596617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6d2243aeb4e6732464498918e633618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64577fa850aacfa4f483eae1ada48b52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7206e7112eb43c55099d75b62c5fb54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491a3735b0a7a2312ae72bb7a63fbe0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061af5da63425d746ef1144a6d003c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568901142553f0fb0baa42e078ce61c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b3a26ff3226e248c88a4f810f1001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a4c2af24225bb9cfe83e9e09adc8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdc02dbc4853815f490759fed6d43e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183437a1d9a1896cbea95fd1565cf79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b22c2de6d8999f6e5f8d0daf318ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f202ee200bd5dd7b0186541f05d5010629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacabac1a4a32ad8654a86fca365a4c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3db59b7f73361b612cf1da5a0a6d36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d47c0ac4af8384e14b2ea56f2e4e3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914fff8aa41eac8f44fa727dc0e903d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616846352534c550c9971ec94cdb6577634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e03dd6289d7b01bd20137f5899b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c6a214b7df54bc8bf42625257eb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601629bc3360c0e3cec72487df1227f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc3ec1094cd568472de6ffbfaf1e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980176f5de2d2e21f1ca8168d840b888639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ae78ac8bcdaa4ae5a210e5aab2044640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11869be9968095ca8cb9ff410285a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b68e2ffa67a675f6a599b6679d719642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac1ab26b17043829c3f9296e0cae4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e8e7d2aa629da0d291c2727a7eab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5eade16672bb3c75d1e897989f7d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee0ad9a9c9b29c2e4e81589c55129646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1cd309a53c10c60236e40d7b8bde4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a146e8fc704e358573d08441a596648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75b2abab7e8cb3c6ab564955e722c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa203dc74017e14e24323b4f9c1dd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ca83f162da9e05c9c003fadd326be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0533fdb25ae978f3cfd4dcd1451e2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f93a76f98ccb87b2ef9cd21dea47d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9565cedc7971c55fecb5ed4bc8caf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c37db16532e9ff226de69e5e16f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c64657df6a09364a2fbddeecaa0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97f744e64f064dda4317a1673e36c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb095a0a8dfdd99e5753d89cdb4874658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e7cac502fb36fea2680d6b13739b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2bbf3c3717b9bee36924d3f1e194660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869c575f2886b2be3431f508faf4fd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83477099887f3b73c23778269e2dc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e6c40a124bd2916bcda83cc1a1bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd1b51ac0537c379829f51dbb9cbe4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f86a4ec3d3818501e9ad9a6ba76bd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be4b04abded8de9a84ea5f2127ceff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7bd720c1ad12dabbb6a06cd53c634667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45aa93def94367ed2aab7344d6625668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e8809a0e825462cf80d49a8041848669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dcd02734e1542054521da5d52a518670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213dfb089cb2e0a240de43f6a95f2b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c48378530eb08ca22a60d902cee0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509f4af2af93c52821267f8d0a35057673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5071e0f63adb93d451c71535bf1ecf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2f414840883b0f3a480d998b5fd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eacec4a47f259893b3e740a3a53969676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211b33c55f48f32de2128b5542eb13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8213b9cc38036111ef79bb6cfb26387678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b3c181ff9d127a6d481d42e9621f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da35306f7bc4e7af5fac46245eb90ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da923902fd228b6c6252dfa6da17e9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1ab4140705576d9c43c0269cc30bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd09124acc5561446fd7b50987eff2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a4616a33937b9c76c165a51da262684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c060fb7db530b9b3b2f6cabf6cd339685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547c690011abf93ca61f84f7931ceb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe41b425db515e8b415a0fd81ac20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99511b7acb7dbf8a9104ad0e82b2fbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197db3b87b1946ae647d81b9f8b5fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fddbf6991eac027739e633d196d0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bf4ea04f0b638f28e555bc129c410691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7a33161f4c16211dc930771274f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427532e5260771e69d1a57bd28f3b6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185cbb098a37ac172ba4987a34e803d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df42f1824e1f5d463245da8088c140f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8504bc25bd90fb1c06c8047e3f14d45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ba85d5010568810a91fbc175a0152697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb91254ef41fd84b31fe2f9426b7e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98caa1d78a219870e744562d66c97f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960e5a2269534a2d66f00760ca88ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec794d6cfcd134191e95f3d62f11f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3bf8fb8cea5c541ae60dd06872a0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36838a60cd4455b0ca99ccec586676a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf98d6330c507847277be0f98d1022704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f216bf9fbb0ce96701b007352745b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c5e1442f4edfd585916e5ed1835a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13255a60a3eee3f015ec34f682b5822707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85203761b29c40cad8cea4bfab1c0196708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa976d5fd1ec4d892095f19e05f94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c94fbe38a6959dc5a08334505c1289710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d09a54749fe831b60676faebfa708711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d497de1817c91c18f080bf43664074712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713ef24cdfcaebb6346550455d4a59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16016276b00269489d272ed4e286411714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c7a2f5ede910348dfb807c21324d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121e34facf8b1635b1d67a0cedb2ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d3fe7798db2906fe7919b583f8ec0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf6e9d3db4da1e25a2c1acb990be1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b908f3418dc03d1f806d89f49acd3f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca2152ba0709c72e458b5da1e14d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631034627e6a348c018ab786b5881d8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162643c6529882a413d529306df36d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f3474559c0dcf24d8a141b9eb74a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21765b79de163cba4998246df007d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f0410aa4093e32b80213f3b0e1deb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61195c87496c2ff72f37e5a702f197726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dde0959c767230c3f6aa0e4c9983f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7895a89330a5a319b0224b3de2234728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02088c7c685c1fb51008d16e36bc48e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269cd13e592826bf7d563f80fbfd4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b4ecf68f25a04b855999fee5ff93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8f28fa661777474aef6c6c1f763e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2ba098b3472acadc80892593d424733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11e797b0e5567d0ac2a1c8ead9f646734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7867e4e20f8db0989544900f09712735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8bc7637fe4818fa8c4088a378e61c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67e37e832ec0c7d1faad4b4a517c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a5266992f9f7d19a37e5eb7d2776738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f80f60dc1162749d4162e997e64ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a681fda3fdbb17705fddffb1213af3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad790afe9ecf4dffea1f9145681d2a1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a465ca37250befcc644084bd1ffff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d54b3c35c354a3060d297483c779743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16982ddc979ff142a41d7d4fa6d95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc64a7a8375e426fc97561f3743690745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab65696bcba20b1f2d0297aee7bd15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68bb2d199b38b8c681d839e5aa6784747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11e9cafc5379863c56ba5f6fe81e48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08571d195fc4d2cac3120391ca1fb476749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16cd463bf157fe527f37b80b171a4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adb3464cbc68a4b9284b78c1654ffa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cc9593ff64dc8f94aa9a08ba3f665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb443bfed25397d281bbcb90602fe0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7336e466483eecb4a4d199d9fddb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4196997ebe3e1210b88f815f2add3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829e67117bb000253577688f1f3a69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddc552795b7b2040c859946fffb9c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f83486200b3ca30b178b53d96211f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d71702629bea7096e1497ba72389759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac512e0f0e30a67ae3503d3af7e2331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530abb41034b5e8f95bb1fb824ab9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcde56730c682aef667946a6b09583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a9336abd6c7f2f7770c5bc8be66234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b38ea06942f424486b8dc957ed15f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb7135f33f2a5bba6f38c0492f1a176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa2c551aa3db47f13f5ceddf2e6d3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a4f2c35cd30af3408da1db1cc85df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d09efbecc7d677f7267fc21fdaf2779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f76f240d868f1ea0b96889a94d45610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98123cbb7459c0964471056631939e0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5ee1f48609e466dafd93732e86be812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cea8aeb630b13ca1537f8792e7439d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c90f9a242ffad911418f5a97e6f6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571225068039b3df020bb2749de95bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548bccce0ecfc5cb4a595849aff66db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb426b5b860098ca05ad777a2c79219717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4364a90157b300fef26a108c800118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a68cea6c754831c9e5f9f629914019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f93054bcd08e864d033aad3e47ca8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292d4c3d1e5e94759c4adc8ad67bbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb1ab026a0b8151f4ed98c883002222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17a6fdf2105725b9e44e2d5b0aa1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d862d81e8cd446b3361a1e11f677724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c778c6584add2e36da7e60f4e64d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad218ceb1763668e65b20e169e3756a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f417bbc2f81180431e3d0c50a2a6a6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97384c7cd4a3582a919ac2c107ecd3c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a9fd01df16b197fb4a03ff958c68329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc1be2b807680bced2365403a3674b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2c79e6df3201e69e059113d30d29131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2393b3083fb5188bde1ab85e88caa9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195bf75d96bbb595a479b67b9aac05833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a67cb3177615f776cd862334fb18134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecbbdeec86c9e43c7de2491831fac135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5727b0309db6da577e63b20911b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78380c1e256b20a0ea3f255b8ab3a05e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c8a5c8fad08b790df167b9ceedab138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a51afa09164656e98e6f86d5d633839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c6b554db80ecb94c5b5bc416081140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d7fe50d5513493d124db631b5e4c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa407031f746ac9bc8bcbf5fcd9d52942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3c3346b5264dd84ef3e93c70fa10643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f0b44aecd5b9ba8f864049fccf6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693445b71a2e159e3030c9503a59cf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9bc0f5c0738afb11e1df30c3b9b6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d8e151cbef956f0b47cd09f2a311247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c03a50921b3a5cc7726ad5e18f6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c86545820105eb990bd162e43cfc2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b75c05c6539fb460c4dc44f449e9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460a60c1e3fef2d1e3012483e0726e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a39153cea76d2d7d1b471b033cd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756d7b1c6c74d5c4c7b8d86a35c22d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c632a0ef1f03854165436b409b3674254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811235afd31dca828d10dae871df83255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858cc20ddead8ea02a503972c83f3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ee965ad89eb20596a54181d3c85f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb067cf12329c77ce68a4794356782f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef720372bf040e437156c468eb2c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9949e5faf0658db27353e2836807b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572756869f2320499732a2405af73b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd35f9cb4d5efa4d8d574f844a1e5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d74a8b17fdc3cdbff8be24571ba7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d234b0e1b1ed2d37ffed732ae1e7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7f7012da31afd0631285d22b62b5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a589e37d9e1885ae999557b5314928366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc53a5bec90b6a3f58d1a98c7a8a8ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3028d7082e6d32d86bef78b43bb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dcef21ffac0e195125745f2fe392b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eba33f32abc87404b856942009022a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f038e5491a18fc2f687b11f43167dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55565bd1a1bf027bc33f297818b28bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a23b6a1e90977c502f03e747fcb29573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c2293b89dc3c95d84a3a87c83c7a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd63d616723759a40cb51c592e552b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233dae7618d60bfe30a69d42851a7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ece09e5ccbacddf42a105bf2ee8e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5233e28dfe692e1f18b11ceaf051c2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e0363a7764c1e8e9899714b68ff4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea833a090f2ba81e8be12bf9f3f9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0dd590c2450dac3a796a01188dfeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f1a042e57e6f2e4a49e10b7ccc4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d90df29512d1bbab1c2816a59ac783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd31c969a2d8b7e8bd256fa134831584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f72cb09583af093fb9f88198cae0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c081b91150c4109ec100d4bbf77d07386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ba39a96f15e49974aa01548cff3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c0dc9b104cff25be9968690d983588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac3125cb8992ddf27730c1a27687789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf673fcfad2437965c64197dd59a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4586baf43e46365901c450616de5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f70017b240dfd9f96f2230ba62c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf4c30b60ed7dd41fa98f780ebfece93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b3b43dbd377d210e82664dfc0078194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb1445a844bea99b3b53db51d626ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f23986bf1dead8e2ebd1120a67bcba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047431942009c8243a206283dcea68197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea688e0993d27b500620bb9211fb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5440adb57a28b0b81bbc32025cf1c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271426f26241a14b9aaac28dc2ad07c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153689e050279edb139058cc1b607377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7472197f74e954117bef46025b799f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b641375fb11154973e8769c5ca66f3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5c70c736ce025b59219b00c7f0fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958644db7f676436246c340e9b4866f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9761105a437185be5868e1d867e26c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b04bddac670d0e4d6ff46fd165c8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2843133ac10f7112fc88cd7dd5368108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9272605cb5a8aa7c265db63ea440b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645c6489ee8eb851c0a99c207446e75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f583c3df49a8d1b81b5b5fe338fde8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271280562cd9bec6ceb0e015c1b20513112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340def2adb071496ff047b0365261da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5944573f2a092d75b5513e7aa299d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f3a51bd7ae6efc49bab7ae7aea6e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb65f7aff46ca60a94a4f43bcdee0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7078d1d83cba144170a32d3ee0d09a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c40158d7a908ddb032b505f73bee9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b774941348ddcb4ba61d69a49ea40b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab984a26e7d7f212a0c54ba63cb76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c55393f169aa7445d1b0456c7fcdc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c990584f9eb0497c2d2ddfb2810af8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9af7d50115aa1b4db60c3dc222ede123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db61cab3ef259db2e21a1c7da73ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1877f3a6323ce76d7607b35730c6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114af02103e69603b430cddd4ff66ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67a3734919045bc031f7558b81d1ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3090157c1dd1a71ee1a81b8a132a03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3314999efbefdc3d9101e63d7ec16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2ad76ecc44512b9f0573bf4f858c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edaa253bf76cc3ffae55c12e9b76d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfbc0b60548d66fdc9f59f2d3f6b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88613131964d3bc58021bb28b7dab59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ddb1025a82d982eb4e7ee45cc4622134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afccdb80c2ddf8939012184c440d82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb135fb6c5a2b109728a084f41af5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805f3e16347194c1e3504637596dcc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be14f9794e2bb1fcb9a913c571dab7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294fc026db57a8361f5a8aca4ec8738139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c1b083db04a910b576c8fb7e9c78d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52ea5a9af3950cc4a59272d0d4f415141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb49d183e5384efafc3d1d924f9500142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2228794a8b176cdbcbffc13b29eb81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9494b3dfba6854eb0a5c062f662668144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3d0322829c3d89e998ea7ed92f028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3771398ad9b19b97ad21fb09767be9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8f7ce422d968cba9f81e1529d63eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca73e2d16c9882b3e6dab880bcc28c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e910bade101a0ecf4b9d3f6ed733516149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310c0beaa8b731c54750b725ab4cfa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159487e6383698eb4aaf7a4412723d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68584f8ca7f7655fd30559a78f524590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6955e1cd204119b9b4534a87c1d8e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9842ab638e58f817d30766b48613f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7bb367544367ed04c6b9e4eca68a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6353b284d6688243b294f24a227cdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cfa7c3e0bc48651f2bce37d0250a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f42e4941820cf8cff51861eccb5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a7374522935349f3ac3b824813e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e902f9dc3d477f8290c2bb3b80cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ae3fa16f6f7a46bb96bcf4d215be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db338e2b1508d09148bdd5da2eedf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a026116aa128e54654b0a31d4927ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f89b7a83a4488521fef390605682164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0f22a5555cf9fe2291cf7e58a8d49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caba8506ce7f8729a57aee863698e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000c38320db92e76ade95ef89f5bcb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec945f183c34ae98c467022bf63e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e2575ae146170151272ecfdeee189169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c423e390541c0fda372b74daec14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e8b34c2aa8efbcf437211eb1f211d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee85128a796d94192fc2f6b92a931172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce18a75ababe34ce0339fc56cac8db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75cc77569615d8d9306cf1b902eab7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ab1923d1b2f68d785c4e2b0d6f2b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd02de68259dd405d72b607ccd6a1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a0edcfab22a4f5d52718c0a07c98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767081137fb08b7698a13551ca5a3e6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2070cb40d0484e271d06086c3b4900179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef047af76cd934177bb75f17eecdbe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681520af42feff67284d8c130776c15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df5fe17881c47daea83f504ac598c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f9929003760c1d205bdd313eab22c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d5d2cf5ac28c204c4ba934cdf6d29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7996c9724dd47615cc501ddac6768e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71e90002616aa9cb576dd001f49bfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9fefb62aa5e84df3801054a4c9606187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f26f582caf7aebce1627924d5207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b46bf0829cd4c8132d358dc007cc62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ba32b46f481d16ae34987d3bf085190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283143da9066f0dd650d4fe67729d246191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12fd796bf908c9e23075e6f4a16d41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88b9b518949be9fa74895bde93f20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a6f2d4598b6fdcaa414c742c92394194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c142c4559bdec91c2dfb313517eff28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b36bbb6fa66f7bcd3186bf535743196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461546b93fe27c1cb5b38c5cb5378423197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c1bc6c2e71343fc3befc49f18075a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7944929a2d8045edd26812f45ae8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858ed53a69a2275c73e54896b48fbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157331c548291d34dcf8a7b35526d76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c970980dc55d2018e0ccf315d4059202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5dbadf537bbbd00cd6aa2a16c0438203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464ba0244b7bcb0066522a97ab3427204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb9cf043987dd2f5c7cfe062230e98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda33ab1363ce9512ec0dc870aed57b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa9d2eb695bfd93d4c5a16bebd97b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa736db373092161450d3b80d2fecf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720aea402391856f8d670a846eca95c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370319d7e8e6d6c8b957ed1b5ac6eebd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f030d5fcf63788f7b1eeef2377f36a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225064fa0c91fe133c11c58072d31cc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20468f5dd40653c3bdfaca0447cd87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f1d24cd14218a65a371216d5a429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47699862fcc7c32e83f63d62435a59a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872498af4c673c15f3e2e00e87d61a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd1054af363c080f8ba96fc8cbef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963af1f66bd4b081bd90ccedc4b389a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf3ce981c150d92dee06004e536eea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5247527d5f4a74defbc559f5387c8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d169110c0ee38d96ad6233633ad5c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632236135009127ff8637ea80591e47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce0f880e666b4268609b6a4a81b5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fe0fd06c42b28109d4f8733177804224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716320779851ffb9bb5ec23fbd6aa20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7ac2d70f116f6659ffbae98882d4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73094df91d1360ec2512c17084dcf7f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991892c58c1390a7af069661a646f5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f065a1de44a059b76ec2e5296453e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f87f5a313686c3da1f475ab779ee4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69cda943e5a3e40e38923f07e298de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b33787b6b20b453762595d70b945232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2cc55b617af40928e000e825781c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cf5eab820b6083dbcc079f9b2016e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41051b4e9b6502b4e238ea9a0742208f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2928c5a22f992c508d70be2a3ae4cca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d661416d5e25daca5f842c01cdb9a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76123bf7f9414a98c9b32ddd5fd750df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b024dba6dc1e41ebdb0ab4b3d9cbdd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e549e3469e901951c610a0abd7d53a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56b815ed0ed1e59e07ea61d71b270241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6c235cb1222c9de1fc16e9a70509242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffee97b07178623a0107781e35d08c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5c9decbdfa6ba7a3c6309491e098244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30442475d6db9fd0332fe4b80e0cc2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a022e7509172ddcb4864d9c34a3f52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3031178cccfb4815064db8fbd31216247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d889609f084100492675f9bcbe8b13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528c9f6a30b2e93b5f869f466211dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608f2614fe4fcf73d03ab13c31d5a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568413d183bcc4ff86c5847da06785e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253eae402310636ea7db59755e44ac0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966e615098ba4a6d119f1c9d20b4d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b69e25430ef1001d6c6636841bdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b744f911f17259e70378f9697b0d2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2cd201ebeb5762d8b81a415614b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624747ac9f07a75394d4e7f16f3802257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff6ba994f3f7d4b209666c08fc802258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabac7edc50d388f799382b9277bc6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ad5fe400e1c47c81960458197b878260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee53afc1670df0f687e6270aa43d5a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac150da3592aedb4f2cdf1e6b5b285262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa5f1ee2531bc318b67a5aa5530b3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e42fe614dd23c1bfd1df7de813648264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9218898a0304945d52f2c67da0e4b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc432c30e55cfc9c5bc2f60c73b849f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ee34aea39c1e1df6edb4066c6ae5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14305eaf5c32f3b44dfa4c127266ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454c45ef57474916704fd6f43513bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71dab498f80ca7033ffe2cb3c34423270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462115146500ffb87f63ebf2c962a41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9127cb3ec28629414867e2efc10d5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99279b72e55f317adc18c0150f4cec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb476a6733e9dfce93a3d69e563188274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c05d79becf5666dd48959c2634228275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a399ef4b70eb84f5566d03b2248db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bbad73129f05f56f3c62883cbdc26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc52ded9bf6c79f443276f2055e6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815634ea282d0d090eee21d16bcc919279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74259c3b3eff1ed25524d83f9458892280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfaa029590a99eeb5055547421427a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8657ba0b3cb66bb8d646e4b6efb1a84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332744496581568746071b93841f8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16827aeaa5e42be4bed4fec9fdcdaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b39fa4df4cd22cd4df6f6cd1d7af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8f4892d61be02067e2db47830226f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d29954409089d174da0c73d015f551287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279072d6b88f37afd7ea699ab7887db0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb4bd34e297021fe9706c41a41b76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d4ceb6386aa5d4558badf7c4339c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b82eec3749e5867231e010ef919cad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b77bf2d760014f9aed16524f77ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74069ffa7f8abb314cfd6579b2ae3314293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb943ca921552b594b1fa85bf4d2b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dc3fcef396529054aecc0b9f13238295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dacb55ea191ad3836bbc35a89681eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50f076c942f5b18dd28b0fa3f1ba60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c848a944f699adb72c0fcf12e2e6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5c7d2b5ed9bbec06f4ae688d8f797299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14dcf6d06d09e981d5043e767c94f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23a46eb4eb2aad0270be8fd0c2fa06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2824383e4b54553a3fd3fa7ac5ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4dee12c1b768c1281159325da053f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7fa312e28bd3ea3e3365f64d2d12a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6682deeb86195803a71460ebf7f4b1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02403f6f72ea9d7faf1e88fb789adc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80321ac8350aaee6504e8ee87818e4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df03522e1a9952c88e9a12fb46f48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adfdabe1aaac3c9771832a4fd128bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cc22db2e8db87ec49c6b92747316f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee243bbb24288c6fd383686ae6c1e9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf57354d3c6abbc9c382e7a5e5908312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0101bef017f61e44dcad773bf5496313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4495c2319c20c935a05448a1a5f80ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82d295a7ac79a1d21a99dae8fb61c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7fe8afc602df2117f85a57e9a575316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1afde3b68d1f88c80b8e2602e7bb1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d554d6c026eee3828edf56135495375318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a4e4ae02caddea4c813e8589824ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078c24ce13422d327aa1021b08831f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2874a1fe5f2184e1a7e5eb61764a33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e8ff17f0f87bdf36d3210a1efdde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc32b90ae686dfae7dba98c3da6729323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141158ee39877bee89386e1deab54ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d307cab8c5818ef88fb1a6999336e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9b48790f1a0ae14e30c5fc1ee369326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afbf466c15ee240fc44445868e8425327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5582192dfe4c361214f7bb07ac3f585328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493bb4703abfd5bb0cee056b8d3833c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434840e87c4e2095e873dd8a4cf391330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0f1f508043f605c7eed3ae4b66fc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b7c6cf44a45887ca3cd393df7036332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736712611491359433c6925e7850c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882a0300feca185e22173a44f7ff92d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d263072f17c2bf864a6071e23d08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8e5d60bc68e6b421a7bdbe887820336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144836509fb18c8cc2717703fb742a55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63feee6e96b40ceda022d14acb2c6bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b8fbc61845c57c1d3b71e959a661339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e98f99a2ded92e54c10b55abc8152340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c5084d68c44d1a17f65ca31b5e94b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1875e834b7d597582d09d1080b315f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9d3148ccb48a05bfa8f2dbc578826343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ce1c2320c52974f17f0fd8762eb9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dd42f5bead8023305f3e065a0ad7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb634c536de07e39e832185b2a04bbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11741b18c3dce5ba2fa535055e23905347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8a39985d04160d07a9e99702c4235348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cbd567df8709a95e30ec48ba76621349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba1a7ca86222b355d60e1f93f80eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eab3478c7fb852bcce4364c6bfb0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff3398f370ca1c8fe9d2ce3dd7e5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee8146c4e12102dab23e0b49caa35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab25394ee85791a5bdb25b386a8a09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cbe3882acb46293dc5b718a490bb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a39bf342ddcbcdd5485af5102c9009356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cceed73eeff72eb32848d0b9a816f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6987fd13974a0b85f4181c490e1cd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2955d6c0ab5e33c43907e20a3954dd9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b4a26b2f78d4b791f974494ed2dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eec3912b5bf9936ecacf2d0309896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f4bb4c38f1133ecec6f12c7cb658362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a382d1e077de10c821ba3d537462363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad721ca8b97347e0309bc550d9d156364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eae553551e47d7a247aad2e3e2cde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33217caa38f3c5da37fab5974c6945d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c281d7a9aa76b4171c7c65a48888367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b179d6d3b76b71cb37792b554e76c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec6a60bf468b02cba19891b91cbab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb93ae4b5810941bfc4461a377ee88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4304a30593cf5115afc2ab5678440371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1ef393878d7feb0a07c9738e2730372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ec814d24e7929b30bd7f6c6adf33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457cc044e8af06c194663b69961a73c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e5f0c75fdd16b61ae4c85f7ff334375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316d685f309e98926760da27f83639376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147882f8afc1506baa1f03d165ec12c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dccf0d4b293883b5fb9c37c1f4fb4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb12e0b657e4e7d213791989e493ca7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa52538fb647ce76f1357a6687dec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264ecec3693f1b1c59ce130c90a480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097f8d64322822ba43e3aa8f3ac12f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da3cc36670bbf4db5b9feaf7597f83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48604d8d8ab547db7e3350fc50c0d13f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff656c8a6d7c31f0518b7d2b8720d433385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbaa5fccde3d082d3639d51f93eac7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5c49d4e864f6d7189e43b4378eece387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923268512d389c6aef3616ecb064438388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ec60a292dbc3c13bf4855a8f023e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae66df77596f0ed82607052901ae88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7d37edf1b9e959a042dd4257478d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf4722c026b00e9f5ba642d8aa0e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638349468cce4acc6decb207200353f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfc81a8f7e3d0e5b367972bcf17d61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a455efda8de4ff2d0b0b6838fdaf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861948dfdd00831225489f9770a5ca09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e909a69e045c7d2eaf71429cc6bfe1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25a27c927eebf28a1881166071250c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc6a10718d6ee019357f498e2b98dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f222bb3add59e4b7680141e103e39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106214d3242ec98f19691edeba9ddec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077f60d36529059ff7451caacb97db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50134ea14f289caecbe7c3da40e3fd88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65376f15440c9dffb9eec62bab8c32d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7cb7168b6bd9fef58f06de6ef5a64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5859f994c1469390dd0a1a7fd26e51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab035597c315d977b67ccaf1bc7842407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd7bed935c423ce82579597e60739d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e9b4ce31571b6042b83fe64b20eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba99b90d24277067663e28c63d4cd8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f31276da4853bc74a0ace5aaab04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1549209268a176c2049381c63b3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf078d67ff3db5679bbc4a85f4a8328413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f9eb252fdf7a74250af44c0ebe89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499afec952be590cf697a28a2c8d5bad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674496d709ea3525d0fb46b3b1b8a4c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4c7d4447362741fda9ed31299f6ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5e39c0ecee30d4d48b23b4ddb96d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00995a7cfea3646b45ba80533a7698419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd9875d1d580adc09189e4f887301e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a30d05fec999da8c2af6b3e0e9e1ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9ffb23358f1acb79733811d593431422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a34dcf2e76841a5028f09f726aa4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9b5c6b38e653b72738e084ba78ab6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da3bf9a0cdf9baab87abfc6cf8e1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03dc5a966fe16fe3bb9df464bf4016426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b31ee02dd3d093acb4cd60fcd1384427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a720c6095798a0d19f2b27a919e5d72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed569844213643095e38513ab165cef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd4505052f8cdfb19f9c27883bf1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507a28b625ca0f22a2561e7e8966c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d240e4fc33198c48e57fa1136c75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff118cfb4181f890392f0d86b8b70cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24a14a2428def07aa27f9977103d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b3c395badbc7210a8676906b8f57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513f921b739079aa6c770f5ae58d62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332cec9efc5aed5e645c5f4cb5627a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ca1c048920793efc72b5ab895bdb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57be28761d6d38ad2e5c6e1a2664fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d7035077d92aaa047509804faf8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b28a1ff6d7e3a6094cfbaffbac21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb6e9cc4e6efb63ea7667a2bb8d91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438475d96a0ae75d439c0c3109e95f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f0b10fca82185932ad5884338726444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6979d9f23e005d69612fc06907e7f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f7ff3f21ac0ab1b958d0c2695dfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67692d79cf6354c590328cf1fcd21657447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebab214b256a571257c4a6d48a0a39a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9768b5714ba67465e096bc45d0e13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651df96d090b46e26c76b21b7d098b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac621c19005d9d8f1e23abbfa57787da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9834ab62e7450d8243d5ea0bfdcd88f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959603d8a8fa970278ac33545048508453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d73a01fec4b8590c585a6ff1064ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74c2c4a7585bd58e85a26d8dc8ebe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317eff4be899145a161434c28bb1911456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd1514a457bce2c0528ab07cb351dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab33e38b57673e57fb78b04818cd57e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc97b1059be27e1bd1186136cb3bf40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b0e2c0839d1335af4353c46f2284460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bff82c6feb74ce3c76aac266a6330461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a79e7de5f0ccb05fc8c830652a0bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387dfa1498c69294cf6771485529a8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e0ba82b7331cc34d548cd54a677e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763aeea6995e6652c80a7899662cd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbc2feb1c0ab276b5b6ce99f45e9d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ed5f279205f77131da52e898250f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef5e61c7fcc8000d2c971bbbccaf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774f113db9316a8d9ab8253cecc608469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86671a4cc5a3ddd9cf3e79a6a21671470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b24df8f5ff9c4b9905016b4318010471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5be1fcc79fa96ee01d436d702c88e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93083cbd236691b3ce220c3832e2b616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ee78fb6bd35ff65f8412ca20c401474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55edf3f35a14464420cc5c000fa6130475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd8dc4eded9f7f1c04e235263a3db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f004734406b025ddd0279631a2b314477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477e07f2d2a4aba8fa004a2fbcf2944478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba582ecc63498bf955e993b73a1339479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31217c93c7693863fed8c6ae8f9668480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027535ffcc67d6d3c858a6b4afac5ea9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95404d13ae4e24eedd3011d448762d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37662d1efedea67c357695c69f2a54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf2dcef62f6e30c906c035046dff4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c00d63f23a5fbd72e2471edfbec89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe46708bf1c267286681b8bd168551486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efa749165899e54466c84c7858c6a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a9c151b5f6496f950c696fd576c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5bba504e3f6ea7bae99e42ef006bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0adb84bd1c399c4442fef6f64580cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484e3f1c0a0b6006bcff224509bc97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c8d6dcffdeb1d07e618ddd66f14d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811006b3ce2267d0f81914e7e897075a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec08319d2765f8d4b3899a9c76dbb3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03d7f4149e66831ba342a0ae9393e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85eb54f548418b8422398a70f20c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76447319dedc66b7fb831eec117b15ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de6222f64939936e69e5de45a9a8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5150a7a9f6a08c925bf095826f41d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f91bb6a961b36538440ffcace76eb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed1670eeb3cf467a25b6aadcdab6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c8d4fbae3ea39a4d4a6008185470502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28858bf95cf783f421c5c8af5ac84d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d31a43476be681f36102921b5bb3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58d94e600d48736a84266534b5dff9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b823bcf88cec10a1a5a51a7054e9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f72dad2bcad7a875553696422ef55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa3d71a5b8416b43e4e57011904d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fdbeeecf5b1f05da3387b9cd8cb93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718287e240c83e45c67d36d8cb24fe0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff52c7e7fcfe2d3a3f32d649c6e18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5c6b1904e37f74caa0f864cd226ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3376e28b09a1e08bae3aa22e36ca2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e84a5fabdc15f68f3813a97c63bfc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bb995f1a6b1e2ec955b24e338da28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba1f5f023fab67b902b7ba97bc391516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab13a48a264a974c00a8613bc027eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da21ad2c29ded942e17dd1ec6fe9c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d59c7142f1dff6b0ecb70a9aaca9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f56deb571b167972dff4623d65b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d7923067a5cde7aef224a2fc5d316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504952d54a91a0a93109551e00724b04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a662a0751de299c8ff33f917eb095e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83aa3f22a6d96077b152d3ca2975cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b1b21a8f1c0e01e9253d8806d5859525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53599af8034d5bb38a535b655455a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe595321c4f155926c055b23eb1549527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f4fce1c8f91db70fabadbe219c0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eb636d5ea6e367f61f86b2fcfe324529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144a33de98b14d8b9eeff11ddee543530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71859e7f5344978ce4c52ea82af472531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5529be4f28f6684bcb07768c1b4b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ac5c332a86ddf6140edce0c56c033533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ffe01aafe4f1a4450f4b9e387f4b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c446603007678430d05d1b181e7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0eb4efb8888bcdfa1a116b82ac860536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515b7e84992f53569c5f8297633dc56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8747a447ab1815d4dc41d2542630538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a15918be36782dea87914364dfe84b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f056764db4858e4b3ca64c142da3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6d3b4d8b77b2bedd451e9029899b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358631bcec01225e98dcbde5ec85891542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422767a43436bb6c30bf7509778ad9fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18f617acb01f6f93e561c164a0c1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08636defa0f3ce2250d6b95b0596b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71837479059cabc81875c6db070d672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20105798531a0766bf793eda01e8c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310477706debc94db0b074e448d3be3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbc248b1ed3c54343ea4d2f499b75e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732db4a7217c38d3ee609abca91289f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d790103e8c8bea88a013612dc91f5c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b688f27af42572ce020f1f268a474e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de6ca024f192d4588507b0c1bcc226553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edde1866146542ab37cc28b111ffee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff972102f1caff45353c1a2f50c445555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b342b3ff65f2a5f514f344e255bea1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb0db76440ec680a5abdbf3face6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62950c8cd51d34e04a6f5a04db5a72d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac01bb51883862906eca408fe7d83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae69379dbc4808827eb997591eda1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b108c6e278f0d461ce6ad84efd32db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f76b454d648b6683040109aa9a373f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30700f405846afea8fbef96e1fcb83c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efdc3dea8a00373ce20b695b9f116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8170dcd4b90e958acdfa97965eaa9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1337faf5ef408e1656d4df6fe15136f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba5c832c416b27d8685c91db3e28ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef1ef20cf9886e7100a6e836d2f72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57862dfad56edc6d688d7f9a4120f910569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602a13d2d61bc0606f476a7ccef6ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d027c167dfbc7452bd0e5ed53d9cba9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71436bcafdea72e29968b5d554b67c8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe787c1d8b9c3a61fb6060d83ad9fa8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cdb624f3e88d951d3f45735503975574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd685196407769dee29535ba0e3e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c6f73886f233162713dfc10de1fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82f924b105926adaec5801ac0b3bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd95ffff3a8a6e27671ad8f5f8b808578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad26a192c16912b0ffac439834393a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a0b92e24853e38f8d7406c6afad9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40be608d869abcb93b47351c59248e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ea470a36ea10273c6e1490b7eb86a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf101eaba582baf08c2a99a2762d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dde26720f249e76cd590862a26f6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d7b566b0e4a61731d19ede62b015585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca287f8de0b1d94bf5d66004dfad9f55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288c500ce809a581fb10b35e53be26a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d396cd0d55347fdddbb9c03f1d45f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1c25ddac77bc10412efd041877d6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e497e397ce9a77c6b6bfb6bd424bcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadea60c5a3f9275bbb76d553fd60d8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e31856fdade30ae07135e8f520474592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bda4c108cc50284dc015a2b761172593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a4c569ff98c1a3a995885fffc6990594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b7196c732cd14783e6a268172a278595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a196c15590094387908ea494ed6ed5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f6f38938a091d032a1e6b54de637f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9de964b26c6b8c82a5643185f5155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106364e8619621aefe06af84bcc9d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508a9e79a633a0c28f7d555051528f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39636b4e5fda0d8a027395de3abcc973601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b4911973adea65d4ff12f2d2e336602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6fcb202b78e9c2727d7a901eb3117603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c503a4e29456e6f396e59f3f22e6fbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69704f7f6d59928ffd18a31e03b74626605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafbecddaf2c5071f5932cde5051155606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6bf58c10c3bfe031833e1a023ad02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda5672a7666ca60aab2ec22086a120608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c120eeb416ecb01226e1b7b48c5a41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5735a140d7f569ba9283c5793dd30c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c936521d83b616baf5e740e9159fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065860e7a0a522a5271316a63573c65b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880f8261944ae4965a0833fed97bb33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c0e3eaee32f6ff570348ccadbdcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aab2f04b6a49db7178d6208e86601615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1d4ddc12c54d5931a51d615122873616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32215828bb18f9b8dcf8028982e21eb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb9fceaa51b9c803fd8d2fcb960da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03af46f1364f246def42600fac484e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b9bf74b21ed61a204e5e2163ad466620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed4f5ad724178e21cb4f320a2d7800621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68812df74ec5c9ec6d75036ef32e6ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782f9c830e1e56be1b276a60c8a3e8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f61f819afd4a6f56dbaf00d7d2b2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ca67ec2c97ebed20c8615547ef54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a3393b65cf53ff8658482f692fd39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6ec5a5860807afc26cce5a0c46609627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16721a58530b2d4b23bdf2cb6c3b71e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452141fbce75eed287e7a83175313f63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e08d9773115f2ee3e6f73859e2371630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb5e774e54b9d8775011c28c322e34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad4837d0081a362ef7d994b9e3a7ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f504318c1e529dffc5ac85acba2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b0caff46722099d61dfe8d2a1588634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede267fe0129be8221637f996af8a918635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b6ba2e09b79f378f5a639e432bf52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e035c10fc939a6c7950002a60344e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e67916fd7d85066daca4aa3ce28a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f9df439d592db7a59d672afeedbc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f69335d57e4c814fef23894876c2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657f88bb446a53ecfc8c83ae4610aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd6d68c334e3126f77cd07bdeb786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563e233633b7174080cf34dc8dfcd89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e54031f99a1915e0c7908b18ca72d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5cf7d2fd342cc8a5d73f30a08af6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d39dd71f1bedf89aa9f0c12863bca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31ee57ec4337a0c749daaf42933db8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99682207382d3d65dd3f8c34e5d5c499648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477d802ace148413076a6ad75e0680649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1008cd6a71173fe5ac4eb87818db6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183b0917a28f0a10727c5aae57db57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894323b594d136e4549bcd651194d7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f672a4c25521931b71b960c71a0a45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e9879657096ba4ec1d747d1f4ae73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625aa689647f015d5922bf5da46fe98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3e52c786b594b6f6c3938aae9033656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66864ab4acd61cfb00201f62c24d5f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac6266691b2a7804aa180e1261b54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41c19e6328d8e6bbd5117f6b23c0bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883c717311b7774fbf0c29dc5ca9f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a37d40e5a4b5da18582ff568ddc1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea47a1686df1b5a58ccce52609688a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ae39c81eece3c8c83aa69e5b8d6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acaf4bb40a855fb1392df7c22c6c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448704d111beb9bdf7cbd48d43e0ad5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23717d40c7ac92e02e9617c6e76fa5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485081576bcf58cad032736437c5cb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a198cbc2cf21dc6693cbf34679ca8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6708970b4999b7bdd816bd6579dac14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468de21d8ca92aa8da2ce60494ca2b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873e8736998185620909fc17232bbcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9bfb19b7609121456720df2207c41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e26398bf6c0f29807f950f6a964add673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b008ed99f774abaf1e656082a1237e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87e7382aa01434f8d8972749cd3783675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d7796165b74f6e387799d855af6cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483101737de1bb81452e5cf5753863677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8404f5ee737700467f6aa9394cb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75d8718bd89d2fee68fd5b093b82d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd47c6bf31e0c2b027149fef7b8a7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac68c2494772b373c60ae9fde1c38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c0e12bcd65d2ba27f52058e1f768a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b64fd4f11eb36426e4f93f33b0848683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321726aa17bf1e12b516ae06f680c73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64910b230f63d34c18fbe8b40356236d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e600317e4b5dd8aa4dcc5789ccf41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee70f45a8cb00f815771c3c0bbfa9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a20e32791b97e6f4382c1047e33a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd19e0c8e2afb46dc2a0858b26b63f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93097d42ba15805f81c1fec86c861690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd3f5ca269aa6415addc9fb356529691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a80bd1ca36855b8917708e63424db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4c23f4740f5f8ca0fc4ba16923e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282390e29723b739169e47dc14db3e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38265034001ce5d8876d9f147bb29df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f1c038d2ce4bfb311bf17fc384b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d759af3455bee55cf9f803d59951fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc9315f8dc35b788a5880fd6607ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eae1f8aaee9e504c370f4d7bcb3e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae20dbe19d1d30d7bf4e65bc8d29c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2d257eb5a14a9032f082157ef559701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b84f23a0f82e438339e67da6e05a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9a8dfecbfdc707c5e2c89b5b4cd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b7e9b57d810e204bdc008a96250e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6fe7037af3ed03de209c125a2fb24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c029992997c2620043e865abb2c111706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb14ecfd7b6fedb02b8b08763ca2302707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7c7fe4de273cde6de4317cf601881708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a209e0b32a7bef1094bca96ea958b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2bef506e3ebb3a87067b71510a78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddbd7da6fe3d4835e9bdf46d44b479711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13dc583b8213e2e49024f2fb0f8f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad95e4210bc200eb8a0bf703309ceb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9324c33daf312ec24ae8e8a3a9afce0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4109eac2db96ec1aa65a86fcf105ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3866ab95143eeb7d5482a7b0add68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258f89696aa9fcfa3c97aac5b447a05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c4448ddf1913f314f7023166375f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b717c925628c9b9582dfcffde3662719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa844144a7f4ea01f83e7c7cfb18b8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc38c58dfb1967a0865dd903d97d9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6014936dde16b75833cee54d53628d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a0763e7f9c7dde211a9dbb2f304a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d368b572b2573788a55720fa8c81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0231e93f1ecbf1c16f3bf18b37d80be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab684077b474961fdea115e5b18a53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a31c0356d5229840d58c0c875d67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46405dd2c93676fd14bb9bf509563d72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab47172bca8a646f45560ee5e1c6bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e30b077bee5dd5448008d8ec109de3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3613072f73053fc92f26dcaaac82a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61785e09de5e568d142aa2290aa7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7835512d11c1526986474ea285e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469fad0dc781425fe9a1eddfb8c8451734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37536050de69947ddc6dbe0268688384735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906336bcb2f881d3685ee91d072e0236736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb865cddafbbeb51326455b27b503a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0d06a0d7af500f15a273262e1c07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd9c6064e82cbe4529f58e2b3ab4ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c1d9d0803388bff8a6649a72936a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c599031acb126195f1b9cef598ac6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b95abeeb130bbdb85d50c2da86c593742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af07e4e933fa188f708abcb2f8fe39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b2a618bc06df0328c2a60e042f94b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b679c85f846a3e2fba416fa65f2b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5873cbb9df586411cb0f1cf22a5655746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb13739377b8c7c1a52afc4758b063747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616400527e60b1d95474c4aea853611e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846e904b94d1edd3f562cf0527056d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80798994dd0ee4c86114bcfba9986565750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affff67de0eacfc95c2945ea629aa33a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19686e27be015e5da9737bfa85779a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baecbbea36e5df53e39bf088e83493753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3308fc2a388cba91a3fd3364ccac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d811b4453ad34d23956d5f52d973b96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad98e766bde38440c72db85ca105f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736733f965fa2d54e0534252b59cd47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10f2634236c52d06b816e0fc04ea70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d78df230cad6da69fe636828695e5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>