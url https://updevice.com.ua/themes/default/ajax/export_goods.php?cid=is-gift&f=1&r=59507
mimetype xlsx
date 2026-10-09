--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b5077e6a78a956f2efd113ad604e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b36538e680bf5383ca93b62ae8bdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f08937d625b6378d3cd582d31422583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14afa6beb1de22fc623d1c656efc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45211ff93b27f6525a21a6d8186612d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f414184c664772c2467db9e30bb716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e885d03c487714212fd29316a40957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5890a3c2a02042e734e4cacc401049d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48531194819a585b554d8bb1a1ddad479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7c3f40f31945b7aeb10129b18625710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dfa98214deb6204aebdc2b9cd937911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7033f47244ea4ebbe57fd1b42fd1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eaa58bb34a272b5fbc63f3700428913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a766c2da6cd68f68f84feb699521514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6186374977e59682d14ff1d59f084c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786df9fac485f56ef7d1edb980f4904116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a081fcba67760ca44efc3cf91ce84b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa295733f54be0faab5de56f8da80fa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054d1e34cd6d6d72ccf73c77905b74719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ff1729d0d38616069825deef57b2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d53ebb0da129148becb680d1520321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b10cc9d3433c91c092d38ffd30e0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eee54dec95dad3cb80694ed9a790823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa794754bec1774415fa1e622229263b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc9bee854f3e62156bc62d6d4115c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aee50bece38899fd579688c50100f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5d78e2ba76c5f6eaf45bbf37b058c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c835aa1b8fb09351c3002158a8f0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd484a7e2c0f87055825ada444c9da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a576293e159bcb03dc49cdb268c7a5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47193ef0f09e639bd87d1fb006c0105431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacd38e797aca47e6edc343f1affb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79910b5b4495931940f8d54e4f3a63233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e70b51fc2b8959c04a6e0140ee3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0b4d65268528683bda2936055ded635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b1ad2a5be39b4c7535871ac3f7f1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18fdb0b0984e7938da6db9b2d5c36d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ece4842cdb1fc1de35bc380b083438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d554cebdae1feb0bb8af6bb57774b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bcdb27ccc5ccd55bfbe73f949c0a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3c4e06fc0824596f0da643c6eff841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566eabe25fad0233c6928ffc7fd3cb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f976bd4420df18739517ad63bbc5ac043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b433338c89726ac6b7ee5b55724c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c10063468b89b989dbb209f281ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d6b645bcc868ccbddff6e9f9d145146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2b0a1cbf2e47b04baef747822ad4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce24090c4d2974a6f61bbbf9e2c15d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4edb13f6e5d2544891d635518b4df549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc5182a83a67815da2a136b6f9e5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3589f806907231be3a6b9f99c55441051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff5c72cb4c92b6afd3bc6b437b65b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3370c3abb918ecef246dc7496d91ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11de8169e92e9eb7623bc86f0525a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7ad272f26739a9ce7b168a26aeb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9df41e140c54469cb38f4fc82380f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0f23a1d59bb6d1c91497f4ac9cbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2702103bb3b03a6abc3e0b304db040d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00281672a2885b7a8660fad0693092259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d7c7617efe6ab760f1ac0c2afa54c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d54236229bff0defdef9bbbe6e86bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524033f1e6e3621b22d22de1d4efd5f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865cfccf6e823f9e2831f123078769163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645cc8f99011c8559c1532fb9a232964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653b6a41ffa1b1026b9a866f0941a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1556f37d17aaea2ada13b5f70871a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71116b39cef1d8bfc9ebfe166772ce7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b60f5c97a300c6929cbdd22f1c2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6237a727f3a17bb7aa8eda71d379269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8640a8363b95767090ed3289a862170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b75f8faee4b5cf4b5bc452bb515c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca1e60bb4230d93fa9b2cfdce381b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6aba5d11a6761604fe5c8e42602873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e1fca32653d98ba93d33ae5ea12074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ffe03900e2b2bcd088a088cc18b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e4526219678d601919a898910b4e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b85e3e1ca9ae0eea1ab394eae70cd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b9d6001ea3efc352f12ebebebb92178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594371eec30ce3c19fe91ffefcbc596079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed6f784c48cc9ffb258a384b5ab3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aad9b163be12885ba7f5f15ff4aaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1603a6437033dd11838052b7cb4bfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b7c239e8de593bc8ae78d96db43683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa828d3316f6f92c276a091561bad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e7b1924ca6910b1014f7947dd07085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd56e82958932b38d779e7b00608086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74a4a855b664595b9b52f12bc9e7a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bed572ae6c981e95f27bacce98b7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f777fa076b91a9afc1583e05810c08089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd941746d783bb273993990d01142490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860e55e97adf52f8e5f9e490f95ca891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b0d3c34f9cc33b5c1ebd89833dd3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a20d35f4b0bede0e340611114ef5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c7070f5de669d64ed2abc17b00f2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b81fa3b15e29eaa3b020ad97c6be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f5dd07bcb2ac26fde46a76e27086d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116903d1ec595ac5cc90e6d9dd0a83ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f71115d843d15cb1d92b770a33ed7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399d6f6b89a4a07f699243370f17dee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832987a23c19a0b5db3a741cbf6e798100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f2ad0963a95e778df23075a03312101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f74f47969001a99b30d75213564a54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe39a43db7c3dc42e6c0f810da1984c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d42c7a1ddf7a430a8874a9f15bab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17ab5fe893020137e9cb19c27305d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dde3b300edf2f7248acca6e1773ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f170e085a73001f0c25f2d23acbe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad73842e789e6e1a46f15e8b043227108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2579d19208cc791ca782f1737d0ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129a4347d67d5569135ce0d9604c2e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdfce1950012e3226a7f929162e42f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb2aac3b959d8a90583daddd225d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa05879f0375fb80134ec850027e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262a1f0b9401ad6ba4f7d48aa6a4ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b60d77f06df8add5d503d7ec7e989115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ba3e05c9bbdd259b38cddf63920ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1c380c192b9e945d83fc7142c10c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e7821d797fbee3592dc71c60c3a46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c203ea6d230c092aa2e1768a00c4595119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332f00bf4056c225a193330aa35f46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e16006d66ec004074e11019b91d666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d44dea7f9282b36fc5b2b3af6cb00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27c6db11f97bd5ec127386d191ec08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54a4fee1f233e43630b8b802b3cd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0aa43f5caeaa349bd22240df4c333125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d541111e0fc7054f864acb168b84e2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66fcd7911ef8fc70d7560245ef7df8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3116db98689559bc15c615250ae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68b126639dfb7462fcab499ce794da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afe8d89ae998c400e9ca5ad6de7ae5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250f7787ac10e735e081e3bbaf1bfcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce163fe03707c826be1c633da78785132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53719cca86e202b7a575f664d085e81d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac61cc84358a94434ba76e2f12d465134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218cbf938a4d9f8fade4ced4642affe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19e58542b1c0f1651e1a7254a8eb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7594cdc5ac1b22a967c8b4c212f7184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23ff2e1be9354f731fdabcddb1225138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2ad237cc4cbd078f8f23983cc4ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3d1314b9219593a977ce2db7b3457140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292587c98262be9d05d60d4aa121551e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b06566024f4a33d79a77b9aa97b88e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e586a9d3acdaedb5de07bb22ac7e54f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f59ea26fe7730cbe3c75ed41692ba3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18f20717648b13db8591f767cbfec2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d48411705fc2a8ebfb0a28824cb27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81170620aee605d79b683354eac39b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f23b11c9e0c5117a37d307c1709c28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1552e14c0cf9b959e1a65a159a1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0b80f64e466510d250204d0648b98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349237300855e1355a9795cc9ac2aa0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c728042b8cbc11d251d0e42f5c671152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf11441b05f977638140a3c027c5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd2c4e59f82722fcbd739afba122e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2d2977d69e910c7416e4f0ce7f95b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b0b4e30f16e59909360817a8924f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050fbac000d1d14b3a15ffd1864d68d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33f8dfb08fc281c0a37df4fa16ae70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadef877b49d5484687344ac236f88e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee10a7e282b438066711e361d78a32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cc2f2140a66b7413db89354a5f363161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452137a0e9f889159d6df7ad587b9f1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012cb732a212ee2a7defc6a7333374d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531ce565cb5d79a7e97b0407f8ac14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab6fb9e8084ae66f0e690e0906f7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80176c42804f70310a32b5062e4e74a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a5f21a1d15bc8c116247b2479b37d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705ec295e0e4a1efdee0e9730252c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4a98856219911993d5876a0bf37cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e257f5f761333f3f267205b77eb4fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63178b12afd4f81208ed13e479a9970171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f300f6972bfdf3737fdea25c184045172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2be1658ffaa9f9b27ecc8549be910173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2fc59b6266b5ab6c243a9ea22fa4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3ca431d7420707707c7d865c63118175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58eb156bfa1b0ebfd2bc3c813ef04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79cbfb73ab657194447ceccef960ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cfa72dc1519b22c2869af4f427834178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c22a48647ede79027502f031ee8c1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f80b906cf35ef8e36e3118b279fd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34acc0fe36110e35def4ca8b6bc398181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e44bf1d71a9a2473c6d8c52472f20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717577df8767b48aa761994be1919b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbadd70af5f7dab42956bcd352f213184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3951aa5d49c8e4d35a7747cfc89939185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fdd88785c4cf4bdbd2130254170f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affae2c6280e86a927dd2128155d2a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b040defbdd679f82e7bd5457869f4e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012514f02964b0ad236b8b9c8942a3a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e556d5a82ad9ced18315ef7a02958190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6dbe0486e028202fd7c3c07aa500191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853acc2a29766cac990ec02d1c3a6423192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dff54b7c5da527bf51f7d54a84cb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e39b4b9d7b67fb69672337b64e13db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416578aa2772215e2a69e6276866cc4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad410a6e73238fb6a07d230eb718ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018e09eb04b471b43812db0b8f7703d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ffbb191b7b621323964f879f50d97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1217c6227baf1709b3477f230b9a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee00e493fbb19ff5ef721dfb4a61aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc08345d37036e5dbd73b2a8dbc698201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f96728e3ede03d89cba0c4aba256b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed29b4250d0516de78a116cc74e27e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efacec4e3e5196648af64bd22d0de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d7e8507f718ac71c1d428584fb64f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1026edb1b6e3d7aaeb752c51ce4c66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357907291e9635edede90adbff56f15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5401335993faf77fffcfda4a081c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3981f8122aad8718cf2ee07402bd86e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab4f277cabb3be7699e18a59e33a81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c3748a8a77436401482ddf23dff7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1020058a8370009f8c62c6b293b963d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717635a0b3e55931e77f02894d59ef5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ebb97b5052c2ce6e8b1250954c368214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340511ff6c7ba41f2a487011ff93735d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d8012b53512bf169af05855bfa03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17effed50f3a485901ece5c6319921cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba9cb13a045a73f07b28fa1a152c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113c88e91d93eebc3db6bc30042295219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225331f4853ccc30e261557b74aaf4ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619f13a56ce4d5a32ba6b52ed83543221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8d4d0dda5aeb07552c768c5d87a17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476b725b79362ab6568022eee23a5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7cfba11af7cdaec809c0cc6c43322224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24a8e66b53aedfedb5cf5c69e4006225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a44e3490c866fc47ddb97283e8f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b242be185a10a874a7167f204225227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c8d1f6e34d46ec52e9bb4284ffa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9c4502738e6a9ad51cdd4f1433bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cb09b9f54e24a4cec730cf4b1717e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147497491d44be3a69ca32cd204895e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c6f3c0344a6139996c015b136018e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a778ee44ed0181ff30edefa89a1c4da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15861d641d88280922e6b0e5274c7f1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc59ccb57ab16a3309f74dd6ad972e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029ed99e15b069de86c03d6443a7aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120c0f23441275947aea8bf5986a7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc65d133f0d6cbeccafd99b15fbd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797f3c2d5b8028521af91fa68b8f00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34338ab586d1c23b1ecc6f2b2a211d7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa17ff29320b063fa5e0e9dd663c45a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a782cb9386df42febe8d210eb527f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceb6e70f5aa1045a8688e8a78a78f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a6920b7ee68e4bf65d0e01c5b8e6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b3a1b92577a405fe5e4cac771ffbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a237841855767916fdfc7a49d1d28e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa97d0d8ddb644be8e1593188565f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b92f27de0463a25244b55ae2e676248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dd8a6926c093967b5079200b83a4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45199b7514f04d468092ff4c9a461aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f911f7e10a6f7075de5dfd577f53793251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d00c0d50cce6df00fd2bdd1cd2131252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0171442a39caa35733ecf374b144919253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067c37c8c0a8bc43e4c1e1ec528ef62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359424011060463c5cc0c284714e3a7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096338fae418fe29dbb0ef69e0bf7a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776737b6a8a095c2cfac0fb61a7daec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdc31dfa27727080617a687f46ad4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5438e6211cd97ac822f8bb411b9b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210e6541746cedce255fd30076fa010260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197562ed097f10c82bbf112ab0e9a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d21f7b1ae2e5f5dbd5199c4cd8045262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3193c06f7a4ebc1b78dcd5b9144fb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d955af266b16bad6b66afe1a92343264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ba0d76c758e8e665ab91d30ff1e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e1df0a71a7999dd4c625db52193d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f32a7f3d9cd9c3dc22d0b6746cfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c0470efa9c97579f8f725c1fc80d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5c7850efcdc68937efd1323d8aaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edca5c33a4b109bffd2872d4a3538c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd395774a7277cddf2d8f7a56188c52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8a1851e511eb13930f9385cc62f1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d6dde1ad4de09b3baff67daa7f9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9e22f18b4a86e1b4c4798686c92b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c42aaf20e37ed0c9df955310b236275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1fd7251e1e345d426003c9cdced4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e001d74c9dc412a959e5fc267d400c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bebc21b9c7a9dfb9ec595fa1a76ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ef412ffa079b5d310d02ee86672e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115c6a9238aa9187c4d632a05de47f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3f4647922747de8288e7931d4e731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc70a56704d7b1afa5ca8662e60b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191aff5c108bb6d359370a9f4f5d120283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdec418607e266927c627505cdfa24d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb29bdf0d5cf07fe1cbaf184862fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761ad4e8b19be3288c1a67543d1e15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb090d3dd55fcfa03089c35c62a1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f81962abb43b3fba1f69a74e1b9b65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de307668b74fa1c2683ae23fd5e59a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58e2abb2cd77f6a066ea3e78b5eac3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0928fc7776b799caa066b6feb1eaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d58cec7c77e3a4c15e5a89491ca8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289611147674cddbea1ea4665442c62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4814d77a8656b304a7f5a90ef556294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285fac759463db89635041b51d09c4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c698345c3b573c028d3bd0a6af6c24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6df57ebb1f1d7058b9e2241feaf0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47bc727a26a39ff71f8c243f499acb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1adca76ee370ed99caeaf89e838b7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1750ea1bab5db23f95220dd3e4775300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e50184017eb3027b9f48e181973d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2e2eec15c3f6be21813b06eafadaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a4f182d6145710d0b602556e4b1c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b956526b119fd517b557205b82ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608789f4615c68b9c655ffa09633da5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8892c3c0274a96405d0136e3aeadf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b634291cd4781c7445e181d3c1aef3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38355836a0c002799a0c9b7bdf487447308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa1dd15c9a750798971de4be3fac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7795488a0ab036b1e12a1357ab925d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4455597bc64d9a40fa4c5728469a80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33eff8a989965583725b49c25f8d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7277aa06ba05c7bc238d6340f4507a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dfe0891df8b6375c4fcc0c5459477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc560d8c5a7fd5ac4ad33b755f6fafa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d4ec947add1d237549c1c5b8b9f18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9d3ea82ab2f85cfc173b7df0d368317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731aa53f38e3a34bb2e11f758aa0dc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70a76acc4ca420b7e663eccf379e35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367058596b98e13b786a896f3b5923d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf007f249d2f3fb7bad0c8bea4ab7de8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d49861e4dd762c2b77c89e687ec212322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2623d074cd311ae6b6f3fde0bef92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e312c82b7c91805a68a25d288f4d4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746169c30d0bc555b22b20c8b4ba8336325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7926c30789e83598bb752b2b1bee1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c666207fc4fd27ffdd159ff50bb05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8171fac5296446ae940463c74eed210328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc4a37359ac2082afcb638c7e65d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67af667edab4748740223c65902bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a44fbfb84d659d635b980c2b6008f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35e5726ca529cb9f9b6a61d47952c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dfd8d8057b0ad37b4257275bac7c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb56b4303d990518a5059e448858cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c59426c7d15c65069bf35a0ce5855335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50738e861011c482910acc3848310c30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c21e5e7c2c275020b7197300d373337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f15aa3ee8d5e946a901cece0e64b2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682320e8733ccb146e39896e631793c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f8d2e24cfe7b143886468ffbc2f62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba5ea9e78c4b06a8ee6ec7569771d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca20381692e34090b49a8227caa93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337d3e3a5ab87b3cf215c2e393c3fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7f685d411d7b25daf3dec59b00065344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da58673c60252ee3798b1117dd241345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d257f55f96b48267db8dd8d0d13d85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df2f2e6b0b8f2df6a1ab4242b5ae1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b4792c6b0188bf2c36f69fcdae8a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6670d120dd763a9ef90b0de99e3ccb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406d4de791c8f2864eb551840458ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3285fa1ba58bb5d14b7070d11474a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37c35a194c835f2de4f88c262ba88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7977dc9273d967b22ab94ec3fa27d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a9e13e36c0111f6d76c5ba6abb1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e6c3ea93b58c7cde54eccd2034f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52ce743e214c425c57d9569eb62495356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95836e113758741048f5fbde76798357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e94364632305e86ec1e83325d68374358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da73c585acde47a296e5828b151151359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d0879efc521d122bda674592e68d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364c1e11eb9ff19e3e950816cdf65c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1fd560e8e3f6caca270011c1aa72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fb8456b5f3a5dcccc7317f50bfbf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4d51fb182d64561415d748344e67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7c0a137c9f6c85ba4fab9837f924365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c573ed624824313b44f1c16a956eefd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bbf44996821392cdc77125e6d48e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cd058765514f0cbdf29156c6cac94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886d1225bcb2327322a81bc93ec8a02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56454292d722d20254920066b237a733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d451a78e32850e2a46d367d71302da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffac5adbea09de6c284c939c17b4cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad09cf78b04b56966b6558e62bc9fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050c78bb0cc08af9851cf744e5ad03a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aee996a8f7a027831fdb88f15f8bf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750171f6738f2dd9dc8c481f7b1ea1e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad99bc3b35c0b91afddd1a889bbb85b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4c7256810bfbb642a990238ad73af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc4363ecc25a1f1345f94f27ee0c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fdaaa27096b1694c5d6209786dfbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f2c6a6855e0fce8c093f4238c0038381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd1740df6a17ca6a7bc9f721c8ee63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b45f463f2672e3d1575772aa9988be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107caf3c15387a923e91350f3ae82d28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e1d4fb759daa4792752a52a24af1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847940b8b856a1ae051f7e520497575386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fcdcae9778a0ab098d059d0b20efd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991203734063e48a9231d054be2e06f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67018fd58df650d4cfde9ec3f878b337389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850f7c9f87f0d839b09a29dbc5c093e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6520ba9186d58dc2c5a0969d449276391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b74cf9f690a935433c98f607e4a772392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf06bc124fe1d89df670f6b3a5f13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4311f77b45a9247f0f9e3a2691612f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410053d977495a8a17487378dca9e022395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5fdaccb6334c0d3e937c23b857c3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04312700b92a32cf4b3e67ba69bd2f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbe0487407af3cf27f8fd549be5144398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f2b6e4696372225a4dc413e8dae9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f164d01bb1709f6bbf0742b6d12c7bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a523b0ff9a49603685f16ce94c28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b99aabc5c823a4895da3cecf098a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c1635e6f07d8026e262651166a404403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2a40fe6b89e834bdbb2f7384bc74f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0cc51d82eddb8a2b0e55700433e66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000563b0c858b6229f824429540d7d65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a93c8519c065f303ca365ff0405b6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be82163d7446fab6ee5e224e5ef04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84d1109dc2eb5070bcf8c297297917409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64442d20d9da2ca65af8b033ec12bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc08f75e12a0a553a1f7010c1388a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac676ae1cec9a975876254505b6dcd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172beb4febde28ecb343f74238b01a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a881549f0012c7459d3488c4890533414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8a1a25f742fcbe828c75096427e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc8502bf9048e8f4311bc29080323416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526d56da23cf48e378e75ff26ace73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b1819c209c9cd8f42db94d4227a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24624e6fa6907fb67bbf9dbb934dcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157fbc058122707ebc4e906fcd7d1b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfded3987a5e54d25de6c8032df696421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de1f8bb0be6b24e95084f3f38ee070422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab1ba7ba76ada9aa23272ddb81ce6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b06aa92133e2573f0091bf62e4305424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b38de8fdc07774dec52ebff997218e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfe07b94bee76c8297758ac0a5dca4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cab633ef166949364486fad55a0123427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeef44c158553c317e5d67f5fa90e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a4f5a66c8317794d6956b501be0fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f14fc4fcb93dbfbf83f0ba9fe9f210430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd38c8bb0dd17a96c5283e002be1bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cee613df71f62c5fd40a2be53bbd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b752209d226636dc8a0854061dc6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937698cd7b57eae88bc288749aab5d4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca6e0e0a2038227d0054a0d2c6d285435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971366a4aa215e74c9c350ad539c10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb73b2dcfcd64c207139342e03aa13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057dd917457e60ac1926644ba386228438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356d8d0ab8a89833037182d3a4ac9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b29289271d6d67937f077ce462eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4843e1e6f0f13b86bec3c30022b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318d040ffbdd55c92567d1c57b464e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544dc5345b6cb6eb25e8285401e35ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc99debba14cde3a3353ef9ac0da483444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ab724798ceb4ffbf3d17327b98e6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c163c69daee7dede6b72398a7cf671446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf8f18b4b1c99dea5933e04057233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a0edd497db7bf09fdc58fefb1ef12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48df775fb7a71b7825cc84afe016251449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51be6c807d660b3c9632bcdab1c45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0cc11c41e3a13aaa9b3778793ea70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615e1c8eb9acb828d796892f159f49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf121c997010b4acfaa737d471f051453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860fd08b7a6d75cc62568ee82290972454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad4f97f7ba0f7654c3aeff83459cb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcb5b79799b72a3c3e70a02877b6a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462563f3d9239255a1a5a819e845ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f647a706314ad9196c79b15cc3555458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa71a595a9da66492c1002754a521d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268072dc3efb5f70c3a836c922bffc54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3eeeca865238879e6b7c14a122fac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618878196e12d1767928624f43d71b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adeb8de73e513dcaf791a99a37d254463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2615b7774631a15e4e84fe330b25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac36194d0794b7eb6ecfd3abf0249e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dd8a113265ef410993cd25e043324466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec610401bdb433b9c9383361ff0bdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5925393b1a431826698237cb73a66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c454f4252414af65edafd3fae6dd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7753b02217f41d8f493bfa579a53963470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752ae005f24e2447beb15356524b4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1956f617ae0ddf7f190da2943b61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c61f33a104bdd1eb96f615ac60503e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f653db9793a460b0b933509d5335319474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141553d0756e14d42fbfd6855f77856475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b371353a24f1c5a16ab79223d7bc3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6baa3a80acfeb4974e18195c7ad31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385146d3e2dbdd698fe2e42c19fa8f42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db4cb1876fdded1eb8c17a9b51d3a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3903235092620f76c896a5a8dc3b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcac62bc404eebfa7661479746bf52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8459416180b1c124aef6be835f23e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fc43d17a5aadef6beea59ff2ce1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06955577dbd6dabac1b8f1c7f4425361484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0813d6c0fe358a2c1abd055e99530fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee5daabaaaac44f03af44c07b5f234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b55bcff6154546617955799e34b0a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b12bdce8e043927a029b1ee3f748488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737b06e409a6dba2bc640785b255bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20007af1437534abd7852dc52d411e85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb7b0ba3d647ce2a29e4785c714701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c956bffe9aff22fee5eac843955918492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ceb17f92fcd199c0e0db6cb3d817493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9d23216101e93ab978223b55ac929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2c1895bb9021591a8f4fd22c5edac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c90e509692f4fe40e435051e090ffe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7572c0854e396b6175620ca19470463497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb197917fddc1b302ab2aaf9aeff7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2f6937f542768fb2d55ab3e91300499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28d914e69ae64a36bc7766cb4a1fc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17acd931f818762af7205b7ed3a51dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235e4dc16e1eb68b1b404906a1c59a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2428a7d564018e58eedfbc4259ac7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d292f776bd8c03cb046f5723749c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a6c955c5cd341f51aba9883817568505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506edada0d90bbad42aae9de1590a738506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df271a839cd46b478f1849cd781985507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71ea222ba1b56c66d132031c72cd35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d087156886db603ecf9c8612faaf9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577a892eb8ba289c7ed378d5c7e9f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2cc9a854115613043058e50b0d4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c653553508926c512a6c88f85f2080e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aba963ab6e278611e4cd82e057dc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ace9f6af841dee593d3b4d0d755f12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910935c8b333c5f602d61d95bb90b33a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05033c586475f44def89465cc01ade55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc6465b80a4681866ee4b8aba10baa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3414aea4ff1175690ac13e8befdb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2317eca6601414d4e7157602f4c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47fa9e10fe3604666128df3f7fce3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aad2f99f703128ebbe3acef28d5f11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695819e33bac80ab70645320df6a6e29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c486170e2b343afea634a7695108d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec10c74e9bf9c44c52198fa1e50a19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e2665c55e68fe0f03c5581708730525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89540fbc4eeebfbae265c155eea835e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af686bdf91bb28af527770a650bc432527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb36a6e45c352e1f0c9b7d867823510528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ffbfa10e56b9fc975b1e9ffd30287529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d009159b9f12d024f4e8ea3c70ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c335dafa75b079a15e3820d666ba28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6dcd91a984eee3967296fc748e3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290c274606cd77d86587d0943da04d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b833f600bfdb49b807823060772f4ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248723e87c7b8f8911643828e8e1c79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c3af3ddfe6be1c94a1a26f0a214c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ae31a32a8c898c15233029ee8daa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf22f551a7d1dbb7cd7b1f627db936b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451e14251520352dd42e7bf6ee614bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c0478d8f45400114d25f676d7390540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8efe9b147c5dc4d2344a41370eb0e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82200f6fef8ca38dd7118cbb2911d6f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e5929c48e6e8f8b6ade1dc338c938543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fff2fbb08699957b5d2c3ddbb311c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372bc68e2d172cd39ba3088cad54d31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970484fa5cdd5b7a3fbcd81b5d9efe1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1f68707c680ed61f09d80b712e19b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561242c8a5ccdfa96ccb96f6850c9401548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd747c84d2ec920af833dd71c306dc10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8f998162abf44a4755cae5d57105550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8c6561e927990fdf89752720750c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b124a12504d59024f6120ce758d44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034fb57853da38ea2d978d47096a40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090dafff5f7bf2b059669225d1abd02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae40c5d8f5c29e7a107f449f3ede4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cfea9fa3bd830cccb51a40e33b14e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c20497c0cb92759489bf74402f1b56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c0221085290eeb7689cd1b6ba2a22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4ff3e8840b5afd3e20a8aec9b5fe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04858478e2019ad7ba48a212456ceef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12f9007f79323c82f9db05b7c529a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac2347cb10525cfa53c6921671819e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926294d983bd56398955ad6adeead684563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e4ff2a8133ea1e7a86614c05d881564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f96e69c71166f43e555e222b4781b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb6fe83ce2e1727f92c41429cb74e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf44ae54410051025a5c9b4672125b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e8e0c6f71acf0e7dbb31d9e177bf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a9dc4e5ba8ffd9982cffb0a36194569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2426773e6231676a8eaced57627ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4890f9cf877527dd9a5c09a124e50a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780b2d98df53b8e12c4ba7304c185e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b5c746ae6cddb341487ec879e115573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81ef0a69b77722ba33759e9512ae2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d97d7507abfb1d58d71b2fbd8690575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a5e9728167c8be63a3f9c1a649360576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501dbe982b3bc98e0424c0b9728fd4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce24c6f705b115f26d630b141a2353b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924c1e8007f70243bc334049610606a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93815fc19c3130ebc9049c6ae4d12ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1697ceb69ddbfd6adde985081ddba6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5081dd3fb48db68c659c672b50199582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7265a0f31f706373a5361cff02d93b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e130ba482a94c859b9f4ecebf9be1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd077e6bed34b457801e15d3719960585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134f5a127c9580126aac3895291d4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2c3386cc6e77c63cd82b71e80c21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03348f7e447497fadc877772302239588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8641997179dc71c36dc5f24bb519f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeaa887c482c29e14f20196cf5d2c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dd28629860166de349d8f08cc0bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c8208e7a9089d203efbfaa58e9f1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12945875baed5d37abd71f4adf07b5bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f236c20dbc4327c499297a42d6523594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfad48f551ffdcc96abe217c88c54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ffe42af6c63eab33d33f5717ff7e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982319a92700b15b7bc18205b2d8ee41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924750f7eea4478e5ebd1da2a6539e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7130d5017f48d846cd155c10e889a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93a0a919390ef9be641c60d668cfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849e6562eb2f350ef19fa9db77da69f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b0b279c974f5d4649f77e5b67294602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef503b94ae1ee9da0b5158348a314b8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c78f233b9e6518815537ae6a890c24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a016b1bc8bfb23ffb6ca4bf3a701605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e26dc3fa0d818accf57c907f90f5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cfb908124c42f6228716c0bef9db9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94e7f79695813d65c62e793dd39f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62532792e3cba22e4566d1e295bf4ecb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb510cf9abb402beaae33828b4cca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea713772cac777f686a3b7536289f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385680ad3ab3e213f019e80c3919015612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c863fcaff111a8288c9b3b8b67f8c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f72268a8d520df0c875b0536c01a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae3005dc3254632f7c3c3c3fe93494615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153ca4da301a0749b17a5cc4e3af97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65704c642944c239228c48e0fa0e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67717e6e4049fa6816ec968d423634618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7cdd38da4e3ab21c9094e4cafc259619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f88b42bd5f06e213e695222c9edef5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aeb0cd37ced7c9f3c0f508a45e137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17615f6dc46ab71c670b613677bd4e3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cb8157e574bbfa57a39660015110b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f1db87e25f1b3e6edd43881b8178624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5c5807a8bd5c8c8355743cd80b084625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fd7044a36e4bfb823c5535de4e49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123d5b186ec122bb555daa7bb798e6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c3597615d90d6765f228cc3b3b56d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac7e7cb6f10831dd0419f90ee50806629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b981ff6e8a85d2d266c7ea548e11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89887e25fad5d92184d13a3d0ac35f5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7a703430335f1e3dff286522baff2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a15f31be3138e3fa897d9c37acac2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a32bb80da6f0f047541380cad806e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0aa49de1582a00f3ec1a1b00d79da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e727f73e1c41dc7d5a4053844bf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ef9776ebb162ae831662ff3f1c59c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fe895e5f442d4ac52feb6b5fd8beb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698bc64c402e3d5a1cb56b1a10eb6bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac4408bf1cb9f3dde9388cd5e0f72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83fa1836a51a05f78b1aff79cc187d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75e69f569d64f59cd2fddcd13d57d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e49f89eb233053ea7f7e3efc9867643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0b7cba38fd9f0a7e46d08dc2ce2b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bff16ee0e9ca5d1de82d65782837e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563a65ee1610adf1cb14c86635e6928646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133d54272e2511cac03db21db34b1db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25431f1328a8d602c25b3e1d11957c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c4ec7e92387554851d872fb42ef83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960678c97c0e60c59ac87f49aff29688650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b178b43e51d496d5c6ea9ce9b0002651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c67fd5df8b142a1e47ce5f4a318367652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01341743bfe4a61ad5914a73617a9c56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841ccfdb3d295b09e58f96e61a21402654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c94d5e8e96843b15221ba2c238835655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef414a5dbd1cac7f0af52456d47ebc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec670e1d4fed9b7761de0c3958f3bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613fed2e9008515c7cd3deca3337575658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad957f00bcc4c1e39be71eb87ce3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf963f76cfac67775f6a32647cd8e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049fdf86a019adcc6d616e1bace9e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653556bd4d9b457ca4368f1f673ae0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90dc81f700fbc1f8ad6e84786d126663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf984e3925728c34e38372a78238142f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cab707a63f34d09a0ec3929a9f0d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3693c1fe4966806d79c851c00653c17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754878e36aeb3ab48ee9577af6300c3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e88f21a6cf1176a02d308ce25ca6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb8892b859a3b7c7737a09e947ea23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aba939200d23aa2f1266b19da071f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985d16a8ef2114b085ee215df32b711671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb674214157dddece95eac26f2f7314672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67871b06b0aafcf4043c6299783172673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d6c78ccee74103b751bc7bbfa90e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a214f0441a0734e72b0ad268265ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b3df0e3c4e72fe7b67e009a3d0a16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c96a5b614aa68ec9072ac1daad685677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a214aec51703aab5f51e7859b79a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2825db0ab0de68984cbaa9b3ce18bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e87279cd3837545c37b9933df456680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c6d7257acd6584eb529887dc22ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd23f1cfc40507f72d93e04eb3f3ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bcf341ab67656cd34837827571a5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9caee4215f6966577ea75d07eb73a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054b8e6fad9807d90aa501f04e1ac0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adea160f1ac5020bcc9ccfaa7c196c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa2277395687818539985c3172395d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f580b46aa082c5ba5719d95c91d61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0f7bebab8bbb32524022ffa1e0c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd915422389c5864f322b640b5791690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfe347222c5371b377e78b460cee68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec9ba349338924822bcd1e46e0928692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b6cf0fc6a95dd3ded4194230d3b0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05590f5df0fc10c156b81169e5c86045694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a5b3ed80a9dbfce8d2e3d643fbbb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b07d79fd48941b180a3013ee301c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79432fafb96f1e15a5d5f71ffce797b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d803159d4612e0d880a3f639750d13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857659e46a6a4394300293e6691b9c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fa20cf0950996a55b9c6112c699aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91de3223843dfeaa081fc8a44dacc17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd39e64ca50bcb8c01b1ee7258ca51d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1bdd51b1ca87e1c54d03743dbcd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d956acc0fb12b1f09c31b35df2506d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9cfe3f249121f1393da1b7ece120b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd04a0d3f352bd2875c82184acc3f9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83234a87e24d30e08934def72531f03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c67b369615c9bec931bbe967e0d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789376033e94f93d4e93d8bd8e6d39e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af2fe3e485b80b7ba634d72987463b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74b1b22ed7108fd4f4af66a75e4b81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9868dbf259c2258996dce5b6444a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b8e6eaa9b7c51befce5c09b506ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8249c64b530844be90f8ccceb3ff5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdffea895a056e8dc0d845ff6a1192715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c87e2aa10ad4da66f7f9a1fd52f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4342749da8b9b1973b111aa8703fa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad90d585dfb1850ba024110125ec11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6414f9a60dcc9a9a948461b1598ba8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedd96f2f2eaabebfcdb9380af84108720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf33c0f42ed969c84f500cd9518a879721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102667b10d48cc387192022cec034ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d506139b7b07874004cc58ebf96224b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3885ac385944455417b8ea0ac50e1b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7ff284425769049b2b070c279f892725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06db3f725952b319be69f9417bd046726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427acd83bffaef2d37715759d84d9e54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e719d8c5977d29bbeb1e74db41b3c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239fab19004264a0f7ea13c326c18b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec50e5abb26565e02fe83d9ee4cb47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9284cc641ea1f85667b5e78bb54bff7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af057df7567bd45fc20f3354406271732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a923b93de91928d51314938cf6639733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4912e0b9244332edd91b3b03b94f0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365bb0e4f61887eecada896731977b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71922f062fcf9d35e19bd399c344add736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7ea870a8a201e3ed632b21e945c21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f5f7631af76a719dd53a1c7b56ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b46c179cb1191d0c92b608b6f0b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c213738b4a3113691598e2ae3af2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cecf07f88e39d631768afa8dbd4659741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381c8179685e3ba3d33330f05d2629742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177887938adbf7105a95628565ec1d1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641194851dd5449647d9a734010c6d32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506aec20a092ba617be807f5eb742d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab5cb43fdc53f7f37fd909954d89c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90753850b1a32347a92995ac9ad8fa4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d2a1576cb51ab6678db6491e2835748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a54565b4ebc6fe51b5caa1599d7dc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa05fc1797aff938ad0d82d0c74f1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d86be8bec8bd8545a017861316908751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af43107a0af85899dae4a2458e57d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bb472bf8e9ef1b2667ab6e1368378753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ec027104462c5a02701a7f8e4e92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc930887b88f27784c6608aa95bcc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1eb08ff521249e67066a0f1c30021756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0449bc17361256ed52ee64b215cfc25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7301b633f466bce079448895eabdee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23d9c645ccf6a82ab57a56d43df90b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da92316b22917f800541af07cf42c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32e135214242d326d622b55ec2be72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67a8a2155cdddad2a06dd0bba76713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa84f566ffbff5914e848cdc18276d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccea02f4dadd9ea7baa004c24d01175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f58cb6d2e9857abec31f93929c8136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fffd647e3680e3ffd31e567398327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc98e8736b24a3c1c51bd383fc000b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28842206ea063ca81fbe75fd848e27ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3c4f98c55efb38573d2a39ff137a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8fc996e01334cafa1285bf227c76111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f439f5ef2ef3f168bd56a34461acb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a86661e43f18e3fe162b844f8f3af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0395eb2b2477afe38ffc9c6a96f574614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b685792bfabf40d7a9cb46a19fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb3a547abf45d855574d869191fc2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d8ea1771e0b374022cfc4bf94110017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d166c6d4170a5284606362a66288c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b77abbb85a0e4c6073417dfec3a28719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d652907102f08d7c7aeac3dace3e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b99b210e46f6378b726170c1821c7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67a5a889dd74b5c93b52e3e10d3a5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a2ccd276d96cd8748a1af272fa4c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c299daf0394faca0869035985d49b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbc0fd577499b82a336c18fb55640225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3ce8661168aaf979cdb39190faaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc61384973cce888a1ccedca38835627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9211b3b54a70be37a9284a79337c5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9191812f190e4f96acfcc53d1d989a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730ba2d4e5c91e84721d5e8b437f45630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b4773ca33ca69201f57a0c5c403231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c2545f7b5ade9242f9e4bb4edb11432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eda35826dfff48c6312033bba24b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890fb9d6b7a232413da89c8b4d6ebeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68bf3e57028fc8716e959e951b32b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a3958e14738388cb887a2ae39ed8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda5bf3643be6f30b72a301a6fa879437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b345faaeaa459fd2c49fdcd0200c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ad14b42b63c62efb1c71da19bc9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9abef0325ba59197b5fe44c6cd977540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06d66ac82f623b366bda2c0e00812f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8fe250314a6ea107b3981120f05c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fa0b308c3fe51ab3823ec2014bca143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813ebad3c51f0a17efe49eed4d816944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c643a1ddbd2172c412b2d0d5c50e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05166cb999d561436e315e9a384ba6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f385d70a470987edffcd0a3f57693b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312c983c4f2370646e4bcfb6b6c234948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494770f617967393d78c7dc7d0cce0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14c24812548b7cdb2af9e8b071405050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418dc30b998d293b8f7d5b5629ab0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d92a8a2ef9b1a9b48b680034d0d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad364006470c6d127dfd6003f85042653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4abbcc2ba4629b3e4fdd033d1fc3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ebd6d51b040718b188fa8831813fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc3001ef72fdf002a15aa9024e3a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9fd84c2c6a6ecdfd43edb5cdd1e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3681516e2b75d10745fab2a0ed670158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708f498f57655d70e0762c92fb6f5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab481cec799af9ca57b2dba4f6cc318360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c3cc1f3c9be4424be91578e13e20b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4316df2ab882b072ff39b17bbe3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ad68ee69c9296a3bc2d97e10485963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd04a8462cebbfab623ac5c141961dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fa66fd26e9ff41bb7a7410509a1ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc83ed12ecc158078570c79e07bccb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c83009154ce3103f3f221623f98467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a20694c3c415700ab312f3d1fa13b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b418cb7f26afd1a3ff3ce0fa2849869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee643a64d47093f47bcee1b70b485d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c507d2869aa926690e05b3d42e79f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a1c1303c95c4f3dad9dfabaa8d2de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6346c300a59e40f76cade069e674ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d90c34bc9ff6ca97f23c04e4aeacea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fddd558a02605b16feb3172593044f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b551d10209b0e796fb493dcbffc2c6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901112d9ba9d975e74a5269cc9c3af8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8523c93f7284dfb39910a8fd158e3b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb012bf20d5ffc3f558613bd481d8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039e1da50241a35a19d0443dea6a31a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2346d61b0fd822ceddd8e042c46181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851e55fbb0b93a72a475ca9ad44617382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd08fcd5aad5ca6629821e26c4151c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f333c94ed16577df0930b5bb74f9b2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e329d67a65c9973772114d67d5491c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d5cdbde15d7afeefad2a623fec6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd036a2d8331913a25136b37563200b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e3695a8a155cdf07437f846ab0d5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fce9cb6ec129167bb3f4498b711be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd46175f2094e75d4f59e8a942b94c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a62a4c0d2ec30370b0313e859ff8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3217fbaff4536021d6710f0a752435f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f5df6972069c4a1625418fe7907ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970cacccff34f6040726682b4a2e0cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755e76dc601bc9e00c7d3d61837866395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe24002fdd53212b3386beac1568d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b264b914fec8dbb43ab47af30da497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2a32a69fc7b9ab20c07124da965198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5fe4a8bac906a48b490b73174098c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fea5e04f857d0d15d07b72f24a6cf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500093f6b24e90bfddbaca68181145a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404564670f18846af34897b87c1c98c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a0cbf9a3114c9fe012115cdbb9356103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a5dbac4205900000ce30210a519c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39a148ff9d55e55cae70bb9cd58b9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5e79ebb87178e3f64a6e26bb7d2a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9879def45599d8a796fbc7baed1af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e6fb67539c589efbdab3db79df1d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dded0a116d12b202f5e7340cb09503109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165863514720066814fc69fe75fe9da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d723d9ffd40a19d5ea56dd53dd5de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dbe07612673d39d2a123c901512aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf48ea9b04d09b6724134e63fc0203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2939f055205815fe3d16ef275840df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a92e043281e09d6637a8fc056a323e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa82a6ff25f840a24ae346a9eccf4e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8595b0c8d6c955576c3c3dc22590c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726287aba0eb83d4e6f6269ff0c6b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf67853f4f75893ad06a75e3c1a6996119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9156bcdf9a902329bb5fd94ac80a801120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9841815b12b990ee1420a4319fbfdc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952c01ccbf76b85f2e6a90b0809aa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9041b7af0be7dcda90a108209293657123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28e49920babaaebfb5b9f90f25ea17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8ede8541c0fae6ef1b2a6193ce793125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6253783791787a886113bde766f46c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef7e3866455fa9c86d5f8d5b5b48ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b593bcf5eb0e7b18ad687af79f7d919128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176db85ae5048da17914df044e09f46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b9c8ad35376548d6f355a06e694f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87206b39b8aa37e3a141c41782c60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5d9a172e93b676d83690ed50e3ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b0ebd69e47036c59c3aecf3cb93be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed786cda9a8fa269941cabb23fd3e05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd591ee78c21e32678fa9377d596d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d6299b73bab2aded25212d0c3e807136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99c2b072933a1026073e61b76eb2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a246948317a4ed8aaf8bfabb7ae96c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb232eefa5cd8fa0a710fc639e333d20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afbf9838669b62d2aaf6afb072f319140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bcd497d0b785b2fd6e53808abc170141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61fcfbaa6390657f49a8ecf29239fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67153720e30059599197cd30bdb20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aedadf865c9da787190e77cd177878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a210c37855373912d3aedd7081addb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56eb27fdd672c43f00ffcfa8864c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e08eb3ea181a1ce72e0b7f282be195147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f942c57106c5a49d0c380f50628d80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b35c2523bf0ec366acf03e3b3e14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8554755dd6a2dbf69e32416fe70c5d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66edb0b2a6c30adb22cde4b1e73161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6361f27f129e4f42d5bdd57e57793a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68be219d54ee80e160e5d20b541a63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267a65a15497c11a572ee33d5a5274154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4018a86c0e59a54e0f17027c2df903155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf8675252f180d66f5e828e9c0398156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e861bb0557459607d1ffb9f55b9d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77c4f49cc347a4b222a56b270a8c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e81d2e99d1c4fc6ac747cc3baba49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907160d5c64ff8e0dbaf41ff0e38996160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6e08cbd154e37257bde6837a18a78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd86c55b1aa3da1d5ffd5c6e59a40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac63cee189e9e2966600be02bfcbf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361b95c1493ccefeb4e31f9f86d0ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af4d02c534c90e177b5862fa02e46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a9f535e98574967dfa107fbadf48c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0393b7e7bd0efdc713ae322825461a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e62d6d9dfed30389f340006d7f71c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d38c181412e7da76758deb2216044169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a18e57bdafa4bd53b88aff3829ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fad85cfb8708540058c73c4a5a7fc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17953309628d69dc05a5ce477e3127172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ee8182447ad7beca035d746e7e9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f80b5e23faab839adb47d9dd0d45d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b7f1fff9a401cbc3d414cef85ce5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34bf2a81890bd261facf45c804a91c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4eccf4c52e83edb916bad3d3d17e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e09940ffb1949407fc9a83542c13e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426032d9d41e81876b822f2e4f67491179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa379d86adae705f41769f2b28c4bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3e5861c293cefaf7ed11b6572a19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b35e5b4698dfe8ad7cee493bb5da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e4e69198fa9217adf8fe864883d8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbefbc8f617fa8cab613b70d98a467d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7feb7136927d162998df4a538192c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979d2b7010535ef970ac694b003b723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2562064215a4e0f3f84946601ac0ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f549747471665e4789432c4b298a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8486e2f4e843f24abaf8b51b8d1ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9a1a355de0d05024607ed344f0b28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac494f0117c73ee1663479c7f8dec87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f415f7e8309389dc07c75ce75e2b51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378ee94cb817b18f5d58b713bab0192193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d55ea2551bad173d56078d89dbdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dde005d0f97db3c03c8807208a51a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31227960b45d431f5b48d4c6cd8c4ecf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ef9a5e0a9589cd964ea5e0531ab8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687d08f80d0512322fd9001277221f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279be8fd97ae3de2d1eab13d591b4d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba8174d3f33fbf96b9709b4dee9982200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c0ae9c6325966b8773bd6a0b1cebf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c37359b50b0c4ca4c58093d85a9c9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa4f8551f0c364ca3f30651d613e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ddb64819464308a149bd94afb020204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede43b323db45abebf659a6bd333092c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d84c1af74e73a1fcf59db0e5a751d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77258b77fb99586cf4d480de0760b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569a7d2c08b08d0a28f9a265fb968e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eaf62b9a24e3d5f8e7926c3c40c84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d214c009c6701bce6b59b750f6d29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664e0bcddd0f57b10e4c007e8a7a97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059566512c300d409f8adee7f545b46c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03d67a741d4c96f66a63231c009fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d46dca59b457cdff50730c2c7b917214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d36da6667a41966b155af26f663641215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f5f0edf7d704d75afada1c04f7868216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a834bcf9f58d1e373131190ff245f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4cebf03dada5774c25cd2b996209e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f8df40691ab49c368e76bc8786b61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdf6aa494204ef9ce4a5626a7d2dca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53343a0cbd19991fff94388df3d8d2e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5636155b0bcd75d49815992c1c5af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1b340d541207b4c2549f62eef007223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d09e0275e608c3343d8d9c37478b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd0257811ab417a7e22506ae87a3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f847766588cdac16c688091d774c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76eaae718b617a785f0cf6cc7f8f6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899076890d73bf9db933d9f1d2d90be6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c682f89a9102b46e337eaa0e5931229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebcfc3443403acb3b1828fb1df4e7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee7fb2a4fbe8ba8cfc6d56b5ff0554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff87434ae336875f9a29a589b31675e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da951f594c483725b84a7d56846bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135411eaa99a97ee7c9079977fc53634234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e75d23fd75da4c676b139dfbdcee60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16a0095f4b347505b1003e6d1a705236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c93b9ae355f6918677905e09607a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59ec67ffab56002596f8ce39c9442238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15005df4d83110ddb59e3973652c77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7308567b81d5e767df014a8519fd43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc45009819b5a33aa1cd5390ceace59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fce499b7d45426ad9112f876ce1a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1b64ebdaf4e0a12ec555b9644a943243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b434e5ccf5935ab1fdc0b4c3b91741244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e41ea71f66010fb96828b60000b091245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f0d8925290c099615495136f19025246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf165a5cb78cdf3473ba73a2b3f186be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28d72531c15e0931b20511ec13b45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201c40391353a77c1c3a443e48858a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1285277d6cc5eceba925214a1720250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686e32f1b91f597e09c6288c2831532251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0b414f1911f12303386b3e369f42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9044a0f3abf270d14e701e9a8fc5a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f8596f958c39c494ab6dc975d9cc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5da9db2cb1492bcebd5824cc762f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d113ac51b45fd2c786f9d165cd2df8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d72239d1d794ab9aa086b73f96ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c34b20d1ebc2eb2ccba1c8950ba24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450164b9c13ef8d30907663f65751f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec932dc38e221a3caff8d5dcd33e942260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2716c4cb4774579830838c8c99714261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf48697c20c353ee82a61c2f508f9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1e43ead68feb8bb4006fad86e69a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0783a7bc7a8e27acfaef8b2c730ea4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7453c8878025af60b3ae0136fc39bd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22fbd53423ae39b9ab3f634f90f392266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f092254d3b9270891d8ac72b528db48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a51a7f84ffd51a1c1c46918ffa5afe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e9eb352c40eba4d645c3078157ce7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db231c0f63e97498629a278fda154144270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d24bfe4c507dd77cac3abbe8f8bb01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd4442764e97c1b812d3c93bb9ed39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063238db4ad7469e6d8c8ca5abc930d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229df5576c1202375f0f5084dd6a980274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233fe1deb667f453bc41640e5efd141275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e97dfc0a203ba791e31fb731ab7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277688e7d762f89ce7fde5f2fa6c5a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab77c46049fcd9b2bbbcbeb1b52ca7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450b588b8a54388cf4765cba38d637279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4bcf9ac3b1a9ad9803561b3a9a78b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb33ad5eb9ed4fb394a6a5d414f8f8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089b48bc56d3cb81369e7dfd7c9d18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405719fb4be53863da3f4fb8fa3e1a7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13f84c0a86a93fcdc4140e3f0a161284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a85e78f4bea9b3bcef76cd5bcac44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06b6d8f280cb732c7dbaefdc96bfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d28bb7d6b87e6e034a369d25c8139287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2796e549979c2c1b798c646e0271df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27b8bec3bbe590c2cd2a96a091d5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a6618813c3d7bdb6ac50bd164706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08229115223134991b05e918b0ebf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76694cdce4cb4c0a58d275083ccb096f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf884ec933ecacc5781b697c4c72e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caee65a73062b904c029b29da4dd7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d700d8311aae64a6e3294a983ad39a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88d9671e885dbe9920a3a4106526ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba94ff3a96a98416a5f6356562c5850297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071179ac34fd9f67a66aca7a23087f41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245191c41ffeddf4377a3f22d4fe066f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca242c98b0d244cfd53027f567760300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6cb7a69468a3ab0679e10cae50d2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eb04fece4bdf0a704f77f141a4693302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab7c0af527d565fd1c8830047b25a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63abf630eb256dc75869a741e4921cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7742c20bfce5189ca1538542129b44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae67429c4048a95c678b0c41ef44f15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb84f379b842b6a06c6c46ddaec82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c845d5c0e4e61040621ae69d27a8fd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9ae65cd71fa47ff7132a998d02dbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031803867a9b4785cd7edfaebc84362310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b05c076fbd3db653dd0bdac20abdd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182861b6fa271c6d6d628e9980eb650312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f09535ab1c333347f903ccfaf1ce1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20fab97d152b96e8aec63bb56b1da6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3598b5c29879bab61032d4dc3f60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd476ea1355126d1ab69d0d25c1de93b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b3005c58a01a077976cfbf2a0a1ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a93acdbf2fb93866fed7f9535b18b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1719a2f8bad2179fcf790793ad53459319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e4a99e43579db30c5bf8429797cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0a3a6d9c5b343504a513272567864321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538233126f8eca3cc41f21f31e17dab9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3307057847158425f87cb9a147b85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7f2fc98e3ded854d19c4c1a4bc3d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a94dcb150dac0e107960acbd9587325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001be5d7db16d4fa2cfe8b530bd09f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff4f51afa43181fb19cdb5ebc0b74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35755d120757c455338ed28621277f4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7152cd4a5b62520723ddc5adb073329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84687d82229a152d4bd8da52eea9bbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd48821469953124eb2f5b6a3afa16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e973e6a159aad326131f56baf8b20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1dac7d0377561e0180276ef73a08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d0af900065c89e10f97b755cb31bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257db737cb8242f34b4c7f90f0ed0dbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56af3352a7a324374e220196c1567a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a199a5d5bd00e5483ba260eb21da4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7b8dde3f15ff8ccdc1dde88e0ec5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56456d6739c8bbb05870332a8db93d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31368bf5e7d74cd17547f48ebc488166340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171b951ca7c0b93d8c72e5da546cf5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4612ad5ebde17e3d26da83112a659c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a6c5c500b8cd45987ea5d173249f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2afeaa886503a2c0cdb79d9ad00d28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ecb327f9037468cb7e552648e900345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f5a2007c2ac6e42cc60d2d68099a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b8f365c6d1a65c8f948d21fc42a32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ab650064eef17fdc7b627890ae11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c60a5f92e999d0798685b7eee1a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8398a15900a3ab879600d091b7b6c77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d4b86786e2eaabd70d4a7f7aa1c5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b558156c6bd6e9db8097bfa239ce2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331ae1db193cc51102fb7cf6de12c95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519221ff3a25d33b8b669a5b080ddef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946c627d111923bc8d424c809a7a566355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90473389b30a6ba97a83e077922b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65082c6377a9ef71f5be5e184f0b890357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d71c4cfe9568492d5db06795e43766358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7a315421380f477189be6f8cd621c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b6b849aba92b658b20a6a7bba6a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d0c98fae1b6f461d05f3dc01dc7c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863530ffc781c887600419384d143d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaea5aee10041135f4bfd571205cae9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb99427707eb6a2c4c1748712d2b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35468bb2dfd79a69e6ce84d14a6a135c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1cda3080bd1b1961d9d8fb3c95f0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e658f94c1554963c025d68c4df9686367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fca895e7f80ece832bd0e03a3fb82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cb674f404992f1c90290671e95735369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf4fd38b0087c1267640dee7c582f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259967e9b32b0ca32cbdc75c8780051371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0413f33c5a4d151dfa0da7c176cfff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abdf87f6bfe81738e7353605af9cd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe4cfc9e15541ab4da903bf50817dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac169c9a81c45fb1609dc2e7aa1c0e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f210003ced4cc792072f755ab3b3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366beb36a8a293b3d6497230a5613afd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f249b3368dd1c047d96552dde9bbb6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd903fc78e10f86ec12fcd81af55935379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595d24e5679a938e7ad271bba632fb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecbcd7ec0f5386cc6758d77d176ee1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be12d0f0793ba61bb475263421290382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd7d6d15c23f7a8d55fb70cb3b7f0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71839765cc5db088c0be44602509f20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbce0b7c9243d78acd6e9530be0b6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6813807029991cf2a0c5e3b55ecb5fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1dc5ea8154b0fe2b6dccb063b56cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735a23e590002fad8d039c22e3e078388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564341dc7ac6e8489ea6cc3b380cbfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abd9a6d97a6d6453daa7583abd2cf6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeffd5c3c5f99f97c6ea871c41b899391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f474dc54dbc314bb5c70a1d0c1f505392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df8740606cecdacc1b441a9f5c5b33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a41b07aee2685933715225419122394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31437732bf9bae335768ac4003b279fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5433b98c9f89419e1d73a7cc0281e54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c73ac47261247e1032b0cd826ae73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4425733859f4f13d098aeb5d2cec400398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6a292c44561ced08fda9bee46961399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2123bbfb79a72fa91a6b41d8c9510400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a627d0b122e5f73188c2149969f535e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba31e0e7cec5dfeb9a2ca9007129400402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f845ae3af7d4c5889dd4282efbdb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19bb2000aa3f39b01ed2bbd144224b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c168a78af17ee245f21de16d5430ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d142b0f4375e5fb3ff71ac3183ff85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc89e3acef7c24994f7c1e0a312730a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb921a4a75dbef1bab749feab3005cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6159fa76e7238fe3e2b5cadc3516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6547eb378be03cd7accc324c35039e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9364666c431589e99ed7468a425da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3dbcc69247c56f1b83f3bbcbfcf59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97827ad1fb381b3209ab3b52c14aa28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cee4ba91a495d19ed1d9a7ee6da7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5820fdb950c896f189d471e0d95e42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda9d521d561095395c2d7cceda135d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89e520e3eda3a64e687e8faf317f0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4929dc37dcfa8d0d97a0c5a0a0fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48537a0dfa8aadc003e5de82fb1c21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db30df38fab0bc1e823bfe907f099420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745e25cdb74754d7aa19b7f7f87b4c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ea97fd2608340fd0fbfb223c0991422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba99f665be21d968b8d620d66db32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca164b822b3522d202ab09acef5a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1e4cadf089a0e790c8939ef981dfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e215277001bb4f4abe02553364f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c687eee1044cd834d0ef9504ae84ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8365a23f3aa3bb3838c1258f49484428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d26d73501a8b4c600dd09fccee2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051533faf2267a4c5185044b4548067430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd92de86917df5e349e0b0a8d88eb08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3a31664615c76fd95dc6fef76452432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100be83f45ef9e72b6b50fcf5463ba8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e6dfd5df8f637b17c367f316efe9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6c7aa0fd8ddfd073f3b9e8c99aa64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4addd7e672853e8ee294a5d2f84308436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de4856e881f0aa069828e5e77e5c37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9446fc77235dbfab8116191f2a61fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ad989eaee78e83c4c64981790bec0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131315adec834826f9ad4cbe0d1127440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6381f2993f426765120eb70c145012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3939f952cb2c20e46fe7995bf7296d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158d125e4a64dc1b3602f832bcf1b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ea49abc67c086c089d8815a39358444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd040d637b509a98eb7c19be81add4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5bd6f776ab7389e8f5b6ece52b39b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364449cdbfb9846e83c0e537af75ceb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86bf37b2ec2d130bd2ea128fcb93da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b178bf8728af44e0d48556cf0e52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef15d1425112b33706e8d1053f04ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cffe474aa5aa37308de973543399f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc342367261ff0f5903f1dcac676e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d234db2a26d769954684db60e802e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b6f61acaf0eb8f78b7ba354d77ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ee1f35cb7ea224237dc43df1715e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d0c2c0f9151d403c0b60716ed862456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97c3b251a65f02b0e2645c7c3512a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119858be7778a1b09673ca381eb3f743458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05682e0cf47b39a7e28d4c3377c4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b3451472268e8733b814dd18b5d9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7eef0091943cc729e417574d363e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f0b1699aa1609ce953c02227f1f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed971542a14f45666489394314bf3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed9cf9094e4586d4ac9b072a53c4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8aa01115176c5329ca440de9d783465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f39fca0c730482ac58295e2a299ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d4e9458060f0d1466d8f517a4e49b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee56479f40a86cc6dc6c6252a806f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a5ac479220e60e00e41b1176d20d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc28cd97d550392cf55d42ba0f0b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daccd1ac3b1c9a5e5d14565c90229fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7638bd0daebcd68d7afbc6712978f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed43625651bb9739720030b82d5be8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae3a8f1a3bd60a553273992fd45afa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd53f4b6716c6879ebbe93eaeae36d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd2241b8a4ff795d2caf54044c6fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42b7b5e57e794039e463f5b024af3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ceb96a2050a5e0ef1b9dcd6dfb1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9c37762e887406d1c9ba10da029ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca06247b6a03eee3bd9d6d41d87e64f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563750c37df1013c275805006b387355481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81272a865ea6bf5d5eea7942cb7a6b68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f403eaa288f28fff18c5ea7d041d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa921762eb22a4e8929752a8ba189ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b579e64833df236373868102533ed6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d36a6b5d1a412a8fe29bc99bc8d5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16e2e73c1b11092318f90991a5ad2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027bf7864450406a11e878bc069d986488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25b0954d6d077d887b8496001489f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0b2eca192943d16504093e7627620490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c699256eff182bd48bf21ea722e75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8dd9e192a7d714e021433938880ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3f8f3be9e5b7d9dd3646c3dd4157a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799dbec7970a294ae794f3dcc5d3817494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fee76cbf83e866f2f5c601a8b5780495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d8021a078070261aa9afeb62886c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc25a47f9636a7e846dcb0a15baa85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda6f920bd69f05a4da31f8a895488498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89317629ecd7c64b02ac99cedf6f98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab171c79acbc88d231454e72c0d06e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abab021afc351724bfc7fab1788213a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d810726829bbd943f8a0cee010a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddde0224511ef4a31668d2bfeef18e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d9b97f08252e43a0e33793e4c2af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab10f61129ed4cc9cdb600d407ef2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936d95779955876ca5ba24ace499775506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b28e768a7d1ddfa2781f7ce3191f53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ce472ef3100d5c814590783782b76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e56f9c814c5ab140ad0c4aed79e00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a9926e4c9077ad479613b81eb2926510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b50243036ea96d3a06ce854c9e57d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac533fe6e46e94c427b3b0fbb80689eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099753984349d7b70052739c846df98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db038aac7a734449ffc8ab4ef63906d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0cb7a81b78e5b9f238a0e1baedb83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb74179ebc17fe87ba6f402099bb9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8794e0af332277920e1948f99745ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56fbba7583bad9283c8c1e9a3311db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab95dfbfa8a0337935483e26e3ed51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d2c95075baa5a9ae7122d8f9e89fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2ec9271baffd6f22d55306842db3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4fc6f4780924f499a204dfc1e00cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae1c62e56468818c8a697960202744523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e95949aacf31a8baf88808d536f7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073f74c77b2fcd0d9b2c3f5edc37d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58264d3a2022606064bda03fa8f60df7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92a13434e6e341be96a4508acc095a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac8f072800acb01f70b856c10188d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21685cd1a9a249ab5e58c46a06097782529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e44491ce436e27b35e0a42aae4efd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e46a6b9882c0782ada1c903224efc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd2a171734d3ded80cfecac08780cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd356d0ec7d9ecfa42214687ccedc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b9cb200d0cd88fa6bc59d74d1479f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a636739d98c49af38103a5eea7e83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5066f8910458abda2dc9613a698c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97185ddda65b27a4b0ac1dcaac5d1fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378b9b8f9ea5895977053117a1dda69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1408a9221796bf6e2cdf6122a2225a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3e628d427c535708e3fb66b9d736540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54434522482864ae566b7039859b64f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c6d5edf52074f96d723f6f85c0e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e85965c8b49c08b949a8043de156543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83048e4351f1832a3668f52d69c345544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf0c6a226186851110b9a6fd471679545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81404f5cadcce42dab8a46738212c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502241463b3c9e387630cd63ef08149547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91685f3dd0e8a933ddb605d2abd04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9951121238ced69b0c492e499d21ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9659148450361cb120fcf3af9410b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284fdaa216cff519456ba9d947677ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b05d55a9ae741c108e6e0f59c4ec25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3828701e119431c02360691bb6c3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec84d287ca6f09cd99151f465db4b08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c30c01de6665a803c73c9a5029b24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463d45876aa4fe42891c2dc12ea423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61c01d31f7383413b4668703ad45d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58ccdd8e5b968b25b4985461d2d65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d995ecfe90377a46100fde65b399559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae8b0e707f4d53f7c37debd144641d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3375787ce6df40a62b0a4a7374964e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e889a5899691af92e51d18de2a7f1d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee1c84714f5470886a4587c83690f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d0241bb6d93974484eeb42ed89d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a7cab99ad9ffd1a7c693cc03aa8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5736f396395c72a52b43653975af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf89edb4f25d7a719ee13252bd465b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f79bd40c78b48881a97ecac1173953568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb7c64947e89b64ec3c5fdeb36fe63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaae900dd4a7bdccff7868d933ab85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdfa97329bc33e06dc88927cebe300571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8ad3462bc554308e55cf4211a31fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12c71d9ed12a55f712f9869867ce62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84fa0c63e3e5470484757c6f28340e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c1ced39664c5b955311c563ae0e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47482fbd220024125beb4477989591a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b20437add1b932090cf783d41e5836577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfd32abe9f913c9e3b07520f3c3ea3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b65d58547ca02dc765877444a61d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5fb9f66db6f12402967fe1dcd17ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfdba5d207a955f077b11026eac1ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecfc6dcf04efb6c45f855f0fa43dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cff1497eb304a58e9f5781c54b03c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea0181ce9f7315a24d46b262e8804584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529c524f616a9b4fe375ec49fd4d0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1997f2e29713fada7bb81bb311bad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91a6ec3598f193b0db0d63001a87f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c6742f6d467f8670bffef8289094a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee41a09a94cf2903c5001f9f6f1249589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9d3e57ce84b87b2160b4fd3057f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2566e35c0bf7585aeb0575bc15925c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e38fd04f1ec89dec8e85b51e1b290592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e964e3f86b113b8206e1a2e0f08260593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f6f61d54009384ee2ebc0abcaea33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a9cf43e4beac7a3e005164ca294bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1dd0f0ce6c5522596d431ad8dc069596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b3fa8026bf6aa0fc77376b21646dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e98c33db1f97da254268b6a8d0ea38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d1671e67a0a824e416ec1d82f830599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f7c861758def0259be3cfa091c81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f2ef6a3c4d9bc39bb975545c51473601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7047d2dfe037078b0a7aaa33dcd12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6efd5a7601d98208b4dd7ebfc647d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed4e92d889025861495f92927e6f17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188589680e139e0701953dba689ded5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ced6286f9fd790270c87cf0996099606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc23c235f89260118a801cee06cf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51aa1fe4c1068a75f3bc58c47e2c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4909bede9ff30e1bf542635f5d020609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67144f6efa8ad8292c8982fcd009298610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e12ced921dbf2535cb8e6ee39e5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b149549c65175f13f2e96a1feea5f5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d46ed50f4e70a2c12e7710e78dec42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ded1d65d474ce8e18893e194c55b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330f6569faced5db81382c2c9d544d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877b2ed75add35a15183f5b6821bd4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986b69c173c5284d1c57d1645bd1fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d3a470d288de5629787ad0470ea60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfacfe6b4c2353832cc80cfc6ba68a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347305c00855a29fe77a58a974e7e40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58922a80355ab2d03fc5760f4d60f41b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3341061214c5018eb1e8e405a8fe08b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812287456afd88fb1f90b89c2a6f1e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f3ed3e65f88e7f014286ae313473a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870827606c1d2c1c80a3d1e234e94ee3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe5b8c35db40d8628f7e95f01b2bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fda005f61249be110562cc615bbce9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79faf49f42618ac25dddac9e53a1b87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156e7f9e69c9400440171b9bb0a3731629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e311c95a764b17fff2c6d012de2ae7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f0fb845764d012c46cc3b264762ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d8d164b103ca57bc0aea228faeaf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7dd01597325a4a5f64adf9235b982633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c67807a3fd1755127ace06b5bbeab3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67403944daf91794d1e8cbd88a6ec94b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ff2be062b6b6e1ccdc9f61459e68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8fa0e8c55c6f3d2d033b30fd09a9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdea23f9cd050b2b0bca6135815dbee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1a6261fc52d19ce7668b1500cac0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c617d73928ac32736c231509469abc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8feb9951cdce15ffe6f6f71342b0d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c619b1ea55a4ada6dde2865d7832642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d5aedb0bd578494a31a21a62678d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd016fe410b0a1855e9df2e1447fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf7d5de1c8f2020da8976a7e33a61c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdebb8f1aaa2ee84b1caf7d42085236646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ab494e65cfee44a036f2073da6c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529c4cdcecc177c450776400e1571ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6ac8c9b5f26da33f7806dca374125649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0f89915c278f6f4d6981de5097f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55723ed995c3dea9166ee63592acc8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6c08e548278f7844175f5facb8523652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfaaeb437b34fa9363894f4a71fc51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13371e02e1fd21ac25b397ec5ea0144f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cae06a6c4291d2f5b8b3e514f3eb7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd91e18e6ea8c52b6f2ce2cc58646b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d622461a902b81615503974d4e4e9cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67da1c0eb361e2c6e8fb030882593f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5d70f61a9040fe716e29dd33318f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d3b32cde4e8f45d1e0429765eb314660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e532597bdb84e83c023c124c6ef704c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ed7e624e9e0785043dc88bd0882af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07bf9e3e96a09866c97de22a80849b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f33b5231f95d5e4ee8a6787ad80d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa12f72e2cc6cc5e32a465db02b9d18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73753b40d1ae4b97437c9dccfc55dde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828da3da426f0828ccc9c0f9bb7fc091667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f16e432a971e68801163f5234b659e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6f55c493c925617f0b0a29f94b861669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf74e70c62d9223c44b60750d68c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da140097117481ee8718f7a77ea263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba55780c1a25cc4f05e812de6cac76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8bd01b3f0e42d217e225e3d0529b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a82873438b42843e04ae8b8a01df48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf027cfd04812a813ac3a2b502ee5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b222f28f2511b4931bb9a11f6fe82d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d398c2aa124df0323e8de3aa5a21986677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662988feaa0a15f9ccc46df53b90f4b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94786b5d01cb255b15da1acab8dfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e42813512e37a63f5b3da6f61e0a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c32e2e96eb2260dd2d3e4c00d039681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ea77e0d6cb6892588bdec59723da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ef721ea4d8e5227f6b4b0f3dff8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958989bb6d437c5fa3acd502b04d765684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d693af58886dcbf557a4e4a5f353685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f4b809d6e2363d2887ad1aeb7c98e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb83943b9f10a390d082676b2a63447687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828363be0d8aa1e730b9c36e6930618688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d850d6e709fe03205bc5c209c4a05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c103d0221f64359639e757206c9c83d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919254d9e632bd0f1b0ce1e1b2d36f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c70f50010b50cf5aca9449250fcc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486027abffaf90c2ab0b655b6960f35f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6da17c0c96ef2bb28f3d178de4247f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb01a2d0f3723717713cec26e96bc29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda74f2c81573ede83c93f0a7de515696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b320d9222db22b11f2ec953869233697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5dc90e50dffa2051c62eb8dca01a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a4efec629ff2e23f95f94ffb1030699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df1b36056a71cd074b3454fbb3986b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe169449482c7640f98f603d0d5dc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94206cf46be45de02da00b1aa5085e3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e2b29f6d2ba1f9b509ed364ec1d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc9ec48a053ed629a703b46db07dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea2cd7bba73f347f2ea42e48a4742705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d0992e772ec253713589379dec7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab36c22666b6e31caccc7e518cfbc90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be5d4e412b3595f9bfededf0d5ddb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197eaa52e6f4ec4cbfd6243de333f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857c39efe3d453224f6199d7303289710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11549939c56672a89af981161daec7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa0f54bc6fe74e8570ed3b4def67a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c1e34739418498c6048ba6a79d6a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc996ce3dcf89824516b8fe688566c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345069274414eaf42fe87597361655e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59800bc9810dcfa4b5095f734aa7ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b0984ad9d683aa4d9cf8e7fe4c85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ebe9b9b749484afff76259f5ac6d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab3a1e8f902af3cfe2f0af80e4c03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3983d86c0d96ad3bca1e3c764556720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60f5f00a8a1e6e2b35cd36280da07e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934a0d9b43efd489d10ca1408f7627722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b7e81d8246f770598cd82ddc9f192723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdfed955567d4fae824e80b9e9f9fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1210298d3f120e96864f2c14ecfff8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54274148cb6c28f589b127d7ba95c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ca34b67216d9d01a6555d4e1c9fcc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad8f30af3fd583278f889c04dafa1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d75eaea198ccf9c41bed37516ef70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d551733d2fcce19e8d4bd51cef6c36d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf35a31aacbdc2540b1186b26dd681731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdb2ca910fd035fb59763b490cc8a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65c1fbcb74d6d0d93d37cfc177607733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15545cd0a04f701a0b7067dec509c64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e5b919682ef4d4e17d66bfc1c980735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade987a0a00dc725fe003e021b742e24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052f2249b659aae23a17f10e73a4f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52657d213264a703d3bf2e25b15f703738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68454e2434aefee2cf4c24b181fc4d4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af4fdab63f41d8cf49744ac463aad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5703332013e54a59d099e040cc73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550319515669a2495d15b247516221cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ee5be40b731c0d8fa192446d84f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361efa89cef00b264859a07ecfdd9516744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69486f4a6ff78d5ea4c237571df652745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26efbc7354940314bb39ffec0db8132746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6ea60647fc6371f48084ab24b797a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d981a3b3d769157d771a9395c68730748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723f6226c2272a82ea796e3537b072749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e3e473cd3797e83c2a0ad5239402c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d57bd5c951c284eda097461f16f77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82272b768adcfee4ea4d86c2366369752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a12b0de6df7339396a3845b860490753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f29aeb0e193383ea3302044a9e10f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c512c3bf88bfdcf7196731db222b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab91e04a1c33b62940d780a4ea915756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212b369e807ddc784225286c7702f49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92539e1cfbb2c9e97547f047138d9f69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d497302bd1c6014e0cca499e9498759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>