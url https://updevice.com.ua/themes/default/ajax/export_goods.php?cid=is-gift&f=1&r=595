--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a840a1fe8dc82e33f9129d88bc44f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a40f65f3286aae86c8eb7a81e40c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483353512f6c7912708a35fbf74c2213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3420cc74b27ae1e2b856e6fcddebe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676665ca5e0f54d4161ea6bb18c135815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f5febee183013bfc8bb10fd6ed8a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1cad2a5bbff5094585ef6f39cd9c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce69d488101752f503b26c0e50aaa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107170af785f37b7688d05961bb661799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f72487350d7b149c23754a803b75410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109a932f5104d834267be0ea00777411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa07fa31f911067be4091d6299d497a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0bc1b68f17a544c4c8646426df3c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1c04cdcece3d7815481d68f59b6a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c101187e3a6a107f3b065def98055d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4f068d606a8bbe51d2a0af8c4b5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dda1e0168aa20624be3f6a22b2c4ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1943600b439fd6522da4ea2c6416918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407788e5e1184eefc5853311bacdd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c918097dcd2f41e5d10f1ad2685220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcc2b69998819510ab5147491011e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabdf7cb3df63ccfb0f587624f5a9e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3981e33dd1911b0d5d298a112f4e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9833f88c13f384f49aee5d7162d611424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223e9f11af56ec7a71dd787e51e64ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41b49cf8289a9a16e7e1a89f6666726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be95a365bd5055ef1bd366aaa1fa3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821486cb75d201164cf54ef385be87828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d1dfdde69bd42a0f6ce94f347c9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ad742d003d514a9de42f47dc364c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29ba3a242ec0b9e4a0013d216e6fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b831869e005099760d5512991b5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b0332dc8749a2ef6036ad7df8fdd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd88ba674ae51c5ca489e42868479334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0dd3176174698fd17838688189bb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f61d344d6649760d71b3b77776c8a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24aa65da301d14c483dd4eef90f4e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a26ae099531a9020bb0d4e4c9474538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03485721ee913895f75e3de6e3eefedd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9da67c8b3922e9a6ba93d98f87e7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63224a28b8ea94144aa7bf1fcbd53841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2456b783ba86325ed64067072ec372d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa50faf03bdbb972fcf5cf897850fa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b1d9fcb7c73b5107ea541b6afc3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c36e9443a3294c11c88b4bc138df245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687506f84dabb45e8280cc915704b98746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00435ebeafaa5fb25b27fb23aea8090f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bec0b337ef37cd68cea7225e1a91648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1715a51fe4c37ed0aa5718cf2808c2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d0f7249b9bfbe7ef2779faed68e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeae53384834fb4babaabb05518b3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d41d2fe9d9255f039b50f4f843ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41afa5fd8b3a8165df5c25833c23953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b58f1297d5caa92c219222013c78954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cbdc2120b9227aa9f29e3e2cbe81555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624add05bc630402744c18c0cbac00ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532b48c5bee6d708c1790448bd289e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42adb900dd6f1eafe9c47d6c5c2283c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a144a590ce606e228afad90c7928859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a341c87cafb21224005d5e67341b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62395d75b156576478eee097e00930fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e6e9f4d8b980a52f224af433669162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc619ce872ffbbdbb14c5cc5cce171463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7636ce3627be17b101a83206886964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb000e65a892d7f1090c1d1a8febcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303b8df113049c280e0a061c89f159666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c042a329519b350aa017b94719ffc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7476f9e698061b60f803c6fd354d5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411db04c7fd6741c8e287b4328e697469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa42fd77e078428c0817649057961c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf0f7440ef0ae5a990778afd57d9c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0b585687934bc1ca6dba693d0ac0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e7e1703fce19a35a5d44516b915b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761abd324a7605af97171f4a09c4d4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73abdf856378f16bea9b3abeb87e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48442fb233b481d5073a6bd481773d2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a2705c9630d4dfc6f838500dbf7c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd94132a42100c673b2cfbf000b61ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c591f821bf54bda27502ea665270d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8583b0ef9a17e03bfe53ac9170ec6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557a1dd3d884be38c65e77c6534d44881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281135da32ed2f8488c68886b8aebe5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d066eb865eabd477911bc3cd5ba66583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f1ce62a8806ab4fec8ba7b347097284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab8d4ed975c1890e70c746b8cb814785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978bed207798546ec81f5daca51ecde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef26200e1c085e6eb7097762762cef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a582f6c9db32bd68037a43a22c397088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75158d36338dfc6886bcdd64a16133a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e543bc559a5042701081ff389869590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb6dfb496f667f7c1daec1b3c19f6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09308a51f480db3da7333d21ca51bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4180f3ca08a661cd4db691be0d662193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7d296c6a9f790a4f9b3e46ccdb71794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eda7dff52c92d22cb58c07c76373295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdca5b2c1f2610dd8663d15d2c33f3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e37c5b4b0762aa5c54480af53a0b0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3bf1959219c90152b8f283899acfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328da30f8e54445101279613a7fe62b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97063cc79a034c485dc2c919e50ee508100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed7b95771f70f483aeb39cbab8d6e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71388fae1de9066fb1654fbf69acdb67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a99356a7988851bd30dec2dc18fdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d6cf485fbe1fd26c5608e61efd995104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf0d801dcfa5446ecaaa81c5dcb0bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ecb09d39257d4334d588e939b20a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649fa3e7fde386d70a8391dc40bc1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861c8ae337f990d5ab2d57d71ab6cae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f49a661d0c46e0862a0179451aa3bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1cd3dcb0fb328b75744caa4b7edfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058f2a187aa7ada8708ff72a5cc7685111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27056c5d558b42e581ab187036f80e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275cbfbf03848c535b6a856a0752fa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8013b89944cc97d919db89f67f1f34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284448fd4a17f5eba6e97d82f4608cb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3275069e4fee8ee8b5077919eab1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf0e155e9a10c1715f20ad4898d54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b281492b7f330ef0a144f0545095574118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dccec8e2ba757cae8d51e55fecf32c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c867c7cd89c040ffba0db6fbf114120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cbd681449f209763e6a10062fcd9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0083fff5b94d3d83bacba1b07db6b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665d47efd783981bd1d810c6023bf54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479be4345f87f8e94a993590baef4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b22576271850abeab1b62f6d4e66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32facc875f96f87396ea889252bab8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122eef6e495bed4dda27ebe403b350127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a80ae2ab95a5c6a53157dffa6b7b81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6b4a459e40409216c937479198207129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493feb837bb7578b294c359632ad24f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbebefe71d1c6a3eb5c02786889fd94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc40143ff189db1a3bba486dfda886132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6640364d34be539c1f6f5fb6454e21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa63b20955715e99cbd259941d695c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ccdafd36d8682a622cf266308d66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558de25296aa756c961d56a2a2469f1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7757517017057d2fc06dccd416424e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd72a61b4dfdb32a3cec0b69b32f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cf2c7ac3342aa9bbd6cd1fd178bf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe51ac4e7066b239c6c31d63a892f02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5957b73c6733b6f31f7709d3d79716141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bbe65f2e9023d0f749eba26260d61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6631fd61c4166c1541b4cd4eadcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d66ca97a37da229625bb6e86400e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb728afb75870a8d0457cdf70190c41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5982361c16c4134fe8a9d8fb0cf5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dab9891b6587c8fe9c55e934a11073147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2dd12384113e457bf26e3397a03cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e74639badd87c82c3d8e60cdae85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b6443b789ec227a89d3987cfb7ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c6532b3691a15cf598cb581d53869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3a1f67c6e22c27a5d04c2cff6724f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619171763a13fa27f758d7cd2d752b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45397bda53d1032a494a715ca00234a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251000394f486184cbf67084119dcc32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a81bbe7f3e9a899de2193d0c17873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c94d71aca09f3d999d974677ff58d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337a5df4329bf5fc0a02538efa1f793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64ed22a3b1cdec82e28b2913ac3b85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b34b51bc4a3b867b595e639027e27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f968f3b6121f3a00b3c3d376942cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71e6e902fcb2577cd7767c03128f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649d3da1ec9ab28fde9d55f54e624c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb94f5e9b957d711c776684547c1db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1850e802a8ca8068df6bb55e2b0c35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b8bfb0c82de13fdbb53542a0f9595166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fef4791561a1ff18e6f5cb0e736cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2125cca0aec446dcbb9ccb636a2784d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a754737eb8bce9e7df19f41a52c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310894b1c777d13573e8b0e8f5891f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baef9d1e1de1946bab39d0356f33dd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d4e3a146927774a116db5c7e6a724172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145b3e18f99df1f6788b9ace1101fc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f8e0a7c806ba2165d3a2dd2486373174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0ed09bbba6b6211a9cfd2ef070470175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df89db90c669921c21cc3179aa90f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ddd35a44a74e8d8868e712249e37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a89501f9faacebad91df8d41fd248a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa93b88d6bb1e1b762ab73f39dfb69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf7d60992c1932d542b5ca25b0877180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97ff2fd1ea8e7aebd6beef349da9a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341496e47f1dbe5c4f22fa69dfe81d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6681491b9ef1927442a60200726c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6ca9663c758b974b624b3b219b10b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f8b757d64d2e81625c7861b95818185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461cd46bff16cf2d1946378bf56d4d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9341beca38603868b82380dda9c0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6516497aa65c8f1932f3660f7b602f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9112659c4b31e4c5b50ad7574a16a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff80fe7bebd76d37373150c76eea45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3aa895664c73c06bd6ea54c0b708b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af934359419e90171b7db1ac1cb6b9a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be257dbf9ab9c3451efd44226dd8dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb8919a871718645b7a3d6f95a805194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb524ed22a3608ad581c6501f017d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e149e5c00bdeffe8f212e58d71786b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4779497f3d867fcda1f2a43ac5bb54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b34a794c9e7d6e666bef14a3d0fc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f00c1a8f10996b883c3ea998c5d63b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bebb9d51dbcb05d6ecca9ddc4aa5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d2be9735f92582f3fd9d7c10e79be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780649c980f8e1875ce2be90a8188c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab2b5f28c5f16e950b69c8b59276f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25135337bca3d5d8197ef4bb206387204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976e88953b4c77fb5c192335d34abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de809526751d4dabfef7c3c1ac3e3f3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79760e73b56dfc691bbb91c9e146c51e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45697870c88d5465ea283a43426cda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7094a2b4b381de535095587550b6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e17d53ab5526fe661e6b83c06fe4f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c604d5e6577797f206a349a35d8f3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb68074dd6271e137f7fcaee5e8aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5682e0f75cc8c8fc590bdc233752b57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5a9a6bdeaed4c68f2d22d5af7ae2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ab91d0cebabd92ffc8810f9961a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa786ddd4f9281d123c6220bb53ee9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3fdc0fab7d07c2bd8fe29fbdd78a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43db1c733b45da2c3cc73df15a6c57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7dc770ff360ca9af394630f937f81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1d5d387c7f237556e275b935b14c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2d569279e2e749686cb6c648400ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c5717e0035fd6441c2a561b87633222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f56e416ff66f59180d56a19bca07e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb170ec4befa960a340e572f1a30619224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f2cea476db6ae9cc8caeda3b429c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068054b21b8468d654d8aa3b44799c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec02c496016a96aab397511721b847227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c465d9c01f80782f4b2f357c12b18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76901060db682aae14ead476f486b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346dfbdd1779502705f52a4e306ead230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06794c2fc09091bff2a22f2a0ae737231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8397d769ff0f9eb9e3d79ebf7b4478232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3033057cfafcf22b1d4dd5288ad5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8679c756ce0315a691520e2349c51d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76587902d406df05f0d6b08f58465c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b253c403f37a1f6ac8bdf16a58f6544236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce84b23c2ae925c456d9fd458f8c5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e869d8fed0db1b376c9a152f63c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff5f2c3fab58b19d6773e5abacf348239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea27eaf36f1c3256c629e9c3dd70906240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ff8415ba7ae225b4cbedcf31ded6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bf38f4ca63752638d0a9236444e7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8e3bd3a735b86346b7569a66b468243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb6ccffd54626a6a2964064d765b4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3463dd97fcc513c327ef81df4b2c3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaaef3b29f74c0f12a481125d2e976246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb436138f7817ece6bcf5d50d75be2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523c95c359a8c6372a731a69423862248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d9725fa1af61ee84da52572cff374249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f630c501673a7125bfaad1076ae23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889971c872d66f78a0ebca6959d943f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dabbff4ad90dd432cb37d071905a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8f2e637d8563e3b08c9fc4d9cb177253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adefd5832ae7f399c5d213f5e0c46b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886b60b09f60618953f1a634dcd32be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a6e13ee8287d8da63c9c25d77b88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb9716738ea4d17d400f2bef02702257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc18befd5df31763c8df1e74592316258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c251ad8330e63fa2019696bea7884259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938ed0312524ffa8b67aaa8a0762cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f51794095239a7e2d8164477867a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641cba3299cabdc238ef68538577841262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1cf66ff457ed55193779d926edd36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f0c04f79bf6fb422e90c9f7b2f2ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848a75b2fae31f9f7f4f4b1e1ca396265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203236740b7e1d4e5d54effe4674a7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525f78a8f4d6fb73226e14472ee0a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8256277783ed7f8d8f0a618415295b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb9ae8c27cf895cf61873f68354dc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c00e862d39aa9d493461126bf5a95f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca945b18c80c03f2d300b231063d852271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687197eaad9f413a4679c9fcd68f8c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f36bb56ab24bcdfed9768cc66614273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444641a8d9f4b8448f1b9191ca2789ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586956c2769adea749b7c7beba3cba84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de412bfb3870afd6c1d3d47743489e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13504d63ad057d6e7a3c4916baaf4c0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495fa7b7a226cbec1a9fe4c21b6a5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883fc36c7188c8d46b1eb915b5b25ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21282015b9a6f11ad930efbf8e512e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c654dbb3404d958f60f8736ac28f41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0921bb6299a6dc235abfd931ad314282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd055a97b64bd209e070caf0ccfaee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c5ed88fe8d33be69497f87ac269cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2c5dff82ef3a64af190dd49cee72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6dbd002884208b4450f6e1efe3b56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb951e842e58a0d78eb04b452b2e3fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d7bd408808f9802373700db9d4d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd63e21f8eec6eae6fa394a88b9549e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021dfd6e9c6a3962f48fa114991a18d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7149c0535d896afc669f767ebe068f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff396864e5c9eef4096c0960f18d53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569a98dca660c980890724e130e32c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e7e71862c6690e2bc33658e8927c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8dd5be236a388d5fb3a2c34db300d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c98f9f9ea2ad4b5fd0e762d06300296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c26b5f7c149571f85e645c83b0e964297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa414375e500a3421c4a4b047c514dd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af29a67d68b600fb2e73a0c8663822299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f4cafd823216192e4a561c7d521e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd1af1ec313d7a1820f317f9026905301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317960a726335bef919d2206193a4ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86543f578338e60783091f7aa106fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896b073cda3b07f5d9de3eb8a5b9859304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de39fe1bab245066416d762b47c07eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48181c594669393c2d92c4b39e90ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3478a71d85f53cfd2974cb42c82d21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4f2d459754703bb922cd634490cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ceae4b7e84c3a4e597e4f629ff70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04abc08a8a1d2659367f13e711d305310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f46ae7ceb30651ea3751a6af6fb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652d0ed83bb83cb32b8d317fc39df3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecf609ff0bb34bbc1b877c3f969fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4a64ccea8f676dfd77e50b531863e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad842d24196a42c0d409b2dc7c12fc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de20abd4ee8830f293c82fe5c40d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d965693c57307637ca7023c65628317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bb7c0d6319d2bee103442514b8a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d4c0fbe87647687954252a37aa48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ba1d7dba9238c5ae24adf5ca83ec9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c81abe5cfd811e688aa91c863eb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bdbffc1897ab6168a01bc67c2646f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff61b9a4c064e6a459942fea3760ad2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7010dd87f4e29b251d0af6f7a106d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec0b6572c25319a6d68042ab18978b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c171144bdec9a95963e9e1091394d93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d13fb89e57d4968642d2725b9a00b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987baa9fd4fd18fa4a8f7e05ffe17e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0a1fbb0870b7090e39085f29f7fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cf40035727a959a18a91b496a3409330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579a3d11f9af7ecce2e15b629bfeffc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80700352a1103b3b784f95ccc47829de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e141192cd4ae95e3e5e4b52a827f4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8ab6f031f28ceea75030cf0d8e43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d127ddb0008dd6403b045dd4db8aaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6d8e48f0c94733e3e85b5bec6e86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a84d09f4d9358e3a879810ae3183e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377577f3ab5c122038cba7fe3d26e37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dca5db665821e965f73f8c06649f03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a5d6baa547e5b07c0ee70647fe197340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ccd9cfa182ff310065bb0b5078cb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036cc5b52125f2977b3eb44be898eeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1cf3b7f118fe09b66d008a8d4f31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4124857da3d6f0600e2a7093014b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6328b182f4b96b4283a8280326d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa6e505e417914d0065bb43c7117b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e8c042fdec78904ac6cf832cf91c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90243bb771cc2388c016447086faa9b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab51b6716db5c4132b1ff96aa14e878349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f4c64cafa5a92eee747ae9435b509350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f12d1afdbcbd7c3bf3bb7a80c72f54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59dc1fb580cc7def37359eb15e916352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571cce788dec81947c533dd9e39d665353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a222c18d4fb7aa1864c960a4f1c1d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d8534e12d3b6ae83f8668d1860853355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e80347012cc2d802b3afb93f0c63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289484d3d1a374939e3775e08dec66c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02319521ae3f4edc7081a1141e72fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a6f1eaaa8090b87fcbddcc30a37f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb070d2a17b79c950b02ba515a683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46da894404cfd88107f64ea20973f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f9c64d34d8cd600a5b743358d0f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970cc2861da0db7fbbe6d3839a56a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e115e2ec24f17293a008358bbd95c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d61685e9ac209680ca2513a0a2bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71a8e46e47eecfbacc840ed23b1645366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ec2215cf6aaaf8a6c84b70df17cce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e910fcd79bccb28a0563ec80ae3786368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3169a9206e8c93e9628a740df7014369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7e7d24b9c5c75e7ad7e489cd4ad4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e3ba2f19965fed426ac89beab3b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35f34da41355042d5dfb45cdf677e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc338c8e8220660ff91f9f0de8aeb9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586918276efd121e9be1e69b85958277374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba9d89c1e08dab95cfe3ca8b0de84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ba054152522d4afdaccfd2a17897376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34aebfc996ffb4f1b7a8139bcdd278377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45151186f516e7fb3dcb0e2f3000d785378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2539310442684e42a50a7626e183533379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a7b022f1a02cee5e4907c51bccce8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88458efba77cf1c6a3edbfdfbdfab4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1f285b5ae86a5107a35d953222dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91fc0f391f83a6645f63a29a899444383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c46f85d90cd01a3e1dce6ddc4d242384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868321ba2b9146d9f7c08668c49db065385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710dc0a6f26a4f5539275f3c8e60edd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de18b306d7693844db924b99de7664387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc965512e6a1c453932f5361a114b87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7492dce1b567e2ac4d0902472cd8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b855d4120699fcbe75713cc1f3f0ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b2ac151402aefadf91c4be2db9d5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a634a0233c3486e72027f2f7915519392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b05ab893c343cd46cd02a17b909b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2695f05992fb91bcbe6e01bfe1b25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961b96ecb724a7f1b1ddeab5b255da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d47f948adfd8fa37acc958a7c42ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c3a889ca1ef7c8f52cd61f4d12e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a7d0329862ae06ee01848d7bf69cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c018c1383a4f129bd5af69062a27f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d557883024c7802c756272cae15d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf274ddc3a0ce5641cd7da053630ef3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494238d2c146109dc99fca65b44e16cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49fbbc73f1503bc2cff84952f673f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1007b5f01d3dddfff752526908789404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d425731b50d5abe155f5fbfb03cda8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd9e0fa9757dbb3344a88d2a1567ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6102e6bf1e8d56791d8f9b5e038ced407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f093954e540ae52009d6d2c2516c13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d374c32397bd09735e7227cca082409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ecb490fd9790d97cff6806f8b0621410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ba7505ae15fe76a5522620e9b64b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae9db7e6286629f32214172e5c353c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ba94559bfbe638c40df2287ac7ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a426dabf8f5220f0a69a9273748e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20666b5dcb193dab9f19e8d70513a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476a2877831db97097397d90e663c6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf1d9f0e09cfd467607401a462127e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca75a9e95a224872a74e96d1ec44b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead0691cfe5fe11e131dabb16546ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8767e71ac932c95645118467ad3871a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a5d8de4d75501def18647fc9dce0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32a5187bb43f90e6e15096051ce01c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7554a76b86e4ea5a064c8a746a36df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a23d5812113fc1b121e1193b149d8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12bcf50bfd730e61ae60e53056dc1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764363454ab00920558b269c6ca034426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c94b354448f87731813ef7f9483e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7e6185227f246575d46a8e46bd384428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed667f44c8b38d3715e1719cc58a5b3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5636559c5cdc52753c0547ccd1e63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe39257c20cd081dc39cf17bff8be0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4266f0bd2099976c9f528e431abfd49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f87c6a6d022954e0408686fb0c47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0644857ecba2019d2aa3e32e63e26b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addb2255a083b105c89ebbc34051091435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae38682ea73a186b06c70a2f9b929436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8345894aefabde53c3375acf7ff1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b31898aea7e416330fa542974637438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b650dd2c1f2e91b8cc0f755c81afc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c4d9e8d0842e31ec2c1ed874ad5d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cbe817a118519aad09f8c5c553e97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862f30a3734f9de7ba84e724fc8947442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfca8258a15234f1af8888a0cef2e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf19a801fb888a4f4d5ad7a3030fc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a5d5fefd3a176a774525d3fdc7431445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db54dbf2272b445fe83dec0e691f94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cac1061ca60726a31fe82015c6a09f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb034be4740de0a5e1ba44af5710ecb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec872a6cabf6bcd58538bf1a5bb3b5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd00b6e21279c9926a6eb49ca513617450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1fb29d8aff28dc815243fa056aba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6586c5388adc81c85294ec5ae33c29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b3b6d88a864413ededb2fcd799b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3834fbc1d4cc012fc424cf21503d793454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e31b8e0d2dc054432d8e7b7dbdf8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6582bfbe77bf00d3325898a430e1c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2b53b54e3ca561bfd04712b802b12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a145359508f1c411d58b91e48c18b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b62f5267b7298eb58d86f5467a224d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc712fefbfe31ee76132cc554c92c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb105d2214ca4b3ea3782db15eb70a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234d6d778522a2693be0cad7348c4ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d4e5b5524cfac9d07ccc2af63da1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6178e984e7a2745ac6b8695274b36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11695bbc6357a5e8997697121dfeaee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088aa566eb270cca8a6232f24fdb085466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c8bf6db243144a480e694b9f03c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bf1c423da3d152286a0c09b4541f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6600cb8776558624cd368072475a7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff750dd1440f2bf71f93fe98696758470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99123b28ab02bc46dec56e9ca195fcf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817273c93154e1e57832e5d22e63ee77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a706f916c0224d4ac0aea7f0920a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb019ee76a5a864902890404a98b20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c275f537af0d4989cdb0fc76971d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca2c12ceef6edc7622d6d5bcdd68fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d6f65e3638e0d3b82a0082a97485477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d202eb93bcf7b6936fdd35f8cebc53a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2117874543344c0f791be8683068479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320e337ca4c69327d07c9e7f1ab1eaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821c8edc301fb06e1d74e82ca9bdfde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc587a4e9367e7cb8ef46726c527880d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693da3cba2dc3588befd4ca11234e8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489cb0edcd687ec977f8dc4692479e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783f99c1c9b82142398ffcac18ec732485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68529a3b911fa70f0f2790873a42d95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4475d83cd1be00280fcc60f5da849d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182187a96eb0e3fc9f2390d638039dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930945dfcf682706292a676c9cd2b976489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bde702d0ee42f7635a292772e6dbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c488356a717fce9e48dfc4ed20e1e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c53db9f3cf6ae2664c843aac451c9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952f87e0ae1b9fff65e19173f33bfb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d27b1f66ab6151a5a9e9c7c9ced01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43475191ce1478453f115a01ed16b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9642f5728f97859af39a06a3e3d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f918539c2ee31fec0ef6f70bfb98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72129c88065f45df84f278bd05ec4d9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a1b7af502f351be54832c122c121a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0233254a0ccd3bfad8740bc388c2c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301106f6fa5ec444e045255da81206501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9032d9b4efd79bf9873f2dd599c209502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a2443cf5aba1507e7e5cbfd0383c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d108d903cc44eae8e3f3f5ef9957acf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f0500e9a1e6b17d0a11bfc7c13e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdf84bf4723ff60fef5cf9578a4e24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8787e1cd9d4793f3ed905ac794e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424cc29f9392eb849d69ff2fd51c017508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf9e4a276de16966e7bd9967e350c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425915af5335a1a871a42f2109088bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc9e30458aa77413b1666e7039766f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977883a3c977c579abeda0af1ca4b20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86711f7804fead55edcd596a3ec1d1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934eb43bf2bbb0f174342a829b8a649514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795dda8ebd65bf8b86f809283217849515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732c1ddbe007d01817170fd61d460b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde2b32c245c2b568acdc2fc8ed961517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfebf3ed58fe7e6154e406ab3a2bbae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45dc89a0154d9e784c62e7db59d166519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f71e087427c7f91f1e4601cde2cefd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2070a7c89c6a63b1a93d4285079c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950c00fd344bb5fde6ec8754745e670522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062416b74a8954e4cc9179674da0f296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd15085db2a17f00f1a70eba379be60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d99045483d9c33d033dbd8d2d7587525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc16e9581fec4b261795dac80dd547526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc057a3b7c9c3872b1beaa8fa09716527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf90adb555718714041059d68280a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c298418a450dd3d02fabfca18a8b3da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a6555cb2400e2d1a3177257d08f71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee9401b7b2f50d7bb894b9b061b69c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051812a23ae3bdf7e17fa10d31b4b4f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99088ecf2cdb56beffab37632e9f76a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7b4c23409d5f83f02e107fc18996534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6bd076ef1c66d693b1682530a6dfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8cc45a23ccff2ed771030c26b95c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c004790a9d9c39a91cba1f4f539322537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a68834becfa927c819e5f0c4cb84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696baee81574ea27b1b8737e836cbeb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8431cf3302dcb2236a1246ab6d23e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359653bfe28b3aa0b219d6052fbfe16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9da86c102b1ace93aac5abd3f6be3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a56a05b060530fd3a10092742cd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18d8f902ee390dbae60a31d29d9cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060bff50acda9ea5b96efef1c5f448545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7d2d258e2164c79a2fc43da45b76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f910195c21409994d28920832f7baa9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c1cb7d1e62779f3d877c7b1fcee8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3de104b35bfedb3d301f4250b3136549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487f0178cb4a5b134d0e4fcaa23a14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bb975f2e2baeb8ad53f95f902ca6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f907672ecbb5b1e71020b1b3897dfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d1dbdfb32e6e9c86c44645a1cccae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc7e71eb58420c201d189e621f13f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6f43ccbfcfd2619deaf95e5c8b9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01043468bf9b51d54744ead634f00bbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e2c3ab70a1e09f47a4b3a764f8e29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbf8345015a8d28f906376e6f9411558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984fd1c50bfbcdb7be929a7eb61594f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f537cb616c02408c5437fa12b8e45e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e15caf1b55bcd307e36f407622320561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35ff51db45ce4a70506299411613cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab3d22317453dc02c1e4bbf51d4b27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b484ad8da2bcf1eb0bc3a489b0ac62b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f063273d903d19136b556ee9b6009565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb70b8490c487cf07abd42aa4cf521566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb0930258307ae9fd635876e76909567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e1f468f24040fc9e06fbeca46d6b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df0086630077917a6f720db5076d66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395efbd403360f5bda10fe2ee1ed0859570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b6d2038cc64e802669fa79de73bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3fa5fc357b8c5d8cb9576efd581ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab634958e353d7f6332d731c8dab18d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d24b0c53604773d5b39b48fb5d06e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789c197a30b6fb1183bfc1b1e374c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a430de1cd6d48c3d240a5a1a94eb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fadb938672a50ac4273ee250a0bc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843181d6d87d906f5c7f76db6081ab6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb6770c4d2beecdadc4824b32898c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df560e5befffd5ed3301923cfb3cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142651196e4cacb2f4b1eb808038e0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8005a26f0a0db9a4d250c84b833d25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2a778308119e44794fbcfad343675583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80fcafb7c56403bbfd4aade3899ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a0918ed117a13871d6328c6c1129e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2df83aa1a7a0811bda3fb1dd6dd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb42fc46fdfb8977a18dddce0b61073587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33ca80cf3627ab1f769331f5470b60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124b8e6de402196abb7c498756a0b11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa1811cb506cc1b63190ea93f8d708590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301746305d968797ca27ccf09163396591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052d4465d9d5c149aab848e0b7fe944592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc4f9ff5350cd332dc245792f8d148593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d558b1edcd0e41ecde906330d8c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44645583e833cf124373e30519c3d01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f6c6dd2e824490e53ee0f18907118596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829f7ddda51cf470a34e544d01a89e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffd9815575c40a06d36301cbef1337598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b61821444f8a6ba1840acf62056a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ae185e9945509241f8c6b2bbbf40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f39bf91ec9f205ba42f771914d70f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084712f8dedf4628ab5c7aff6674de83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037dae43ec1f10498819e655dcbf2e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6006bf72d8d084a84070cf999df2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a961d2897fad0c375308b29b8f61cf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd103a5368eceef73d54b16e058c6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dcaba76e35d0059a3e2ddf51b09bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8eeef5bc2a5a1b3fea5b5357fdf2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079115fddc92ed5ca3858b274b53b302609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951301efb3d73526d4cf4133b2812485610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbcefda823d7b7d6fda69ed523be52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eddaeab62aa1a169ee743d25cd7a80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ef8a6843cf74ab77f66bfa90ea3ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1591619836f83720bc53d1e98a3ceb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2b4d99bb27980653ce0b4d157e351615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8808f8a899c27030a19f072a00335a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210c823466338237c1ff054862056bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7f7b51473340e0263447a01243b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a4d99dac197e761c262a12e619ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18079cb33a729c030c9f3470bdb96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbeff587a47acd06c53c3327ae5e32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f33d4a7e2a604a36f763ab2ec966622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232b81e25c85787db51090e7c5ab191623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a19d616421c430a207b0b28bc92c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402317d94e381d901d51a4c37835293625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd948922a0e07421e5f27f91305c2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6cb88c0e41ca4590ee7e9da4d1c3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66409a072cec998307a2738c25f187628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8cdeb0b090236b97e5f21ca772ce3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959019636921c0b107c78fe23c7509d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff346f3e26678a0709d05d24be3920631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d6be2ce9a9ba25ed69e4468f2ecc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba1c517038a6557847bab0ea0c6d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bd6d0a058cddb3fd6494e10476832634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae40e38d94dca48ea7b992057cf7997635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac70a22204fb201580706f91405cb85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210566ad6648ab351ffadd85c5ef8c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58840e9c3d153e55a4f1dd2c9191fda9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c1456ceb615a5b88060b3f375b0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1308adad9d8780bccf0327e83dfc53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a68aa7be1dd93591a12b4cdf2a45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7653662691abc779b6ccacdec08f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f87aa3a116ae6ec62ab6ebc07220643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2259fccd20ea703dccbf5327a1f00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6352b960a4f32837d10c9c612be61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81470b0f33ac27990bc0b2e7060d12aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d8f75e8e23ad381709e5ce8f6b84c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38040a5ce763129662727694fc90cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fd68397739b45290a1ff548547d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d806380c65359f10f86f06e0ed4a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429ce29133605b11ff655f610e37992651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417020ed107b3c29e8d56bc28c14f5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ef51e11459d8ba48f6782cd402759653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb62761536242a6853c22041fdcadd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0246258f41057adc86d9e301ccc76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5afe2b20ee9511b39a450bb21ae76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2256328c9fbb80496b9c55528d6c60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5e6979b6acc71cd2f5ac5c66d6c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501dc9823ddbd2b45790d7a0f960184659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82337a0712aec80db4d2840e940972e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331158cb5f75dce9bae4d9b7f0af4ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a1c39f471b72e5a386fee88741c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a274a15b758e2093eb2e326849250c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a8d45172552266262795aabf9fe4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ac615792c5f394c927fb89579fa9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af54900951ebef0d0706c9518b8818666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036d3031fcf2ff2e0fef5be14a618ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dec3971ad2e560bb5ee4c8c21dd9f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ee545639a6c2d6ad4630edc87057669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893f954e54161ba21ecce7e78c3f1e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ff206a021be7429cd89146840956671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ef4555e6932107a730446af55cf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172928ddebbe45ee17685b3be468979673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc59bf08e302b3b4fd6b4175ace761674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4a3cf6a261a0dd539ade1bb9e6cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03fdfdc1989c19cade0fc893600f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a92c7f58b420962bd1f8b7f7a3d86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cf3e4ab3dab259a7b0f2e536aa9b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b307129a95224e3dc8fedfbefc44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2db28404c9afdec7328521b3b054b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe03615a22c86066ab53b67a3b7ea6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4170b11048786a54adf4a27e9f75a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20139a9b3d122cc4747ed7b8085230b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9720dbcd92fd3c7f4cc5ceccd045ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19c370e0944cae030df3a96e57165685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f0f8087b3e17d52e4e5f0b3d9c78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da67df21b0b3fad47160341b674f31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6de2825a6214fb5d8da155ff80469688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4ae9a87f2426fcbfdd318d7c1dc02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb02b80eb23c61556812166e67e9cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408985b45f94cc9fa0f0913222d22d42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56f0519bc083984c9928d76f615bfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10703035e76fce3f0fc578ac3bf929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482b0b605d8eb01dbafc83cf82a3c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833455166ec8ec178aed6f1da7398632695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba5d4e596093999759ba3383d6e377696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ae875f5bdb460a7fedcb126a04185697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd899be012ace09cf1b4da46082bb16a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57761e67d1e6d7f0422ddc6f855326b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846ed7954415f5ce1f04890d3690ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fe96d0c0fb5ad566af23d1f34ae47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a2f308ff5c56b525406b9738ed38b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac62ac9f1144614bd60dd90ba4d388a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1dd14c2a51af6f46c3e2995174c6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc289e7dbeb44b36a30b2bb05e1906705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6bcaf286c0ab24fd0c066409f4fba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd037e635d924ce9460329ef77efe4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8023d56ca4c64924abb77a1ad84d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d1bf09a688ef38ff34be56e5380c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59252aa6dc5a41203c2ce902b543ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e9ae0d6bd9173a0998dbe0b3441d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f35645b8142f1e8a9370446d737e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3c015ee43dc6c533065ee73ea40e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc3915f39492e8f636f0ca3b5daf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b123c664108ab7531e46a8ac23c12d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee04788c806c85632c3e00939113cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a36b82a842f435608656117927c40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01a36f788c4105f5f8dc2efa7936d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660356a0a6849e4ce7f99edf26fa290719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f83f6de8ba56b8177fc4065a0bd0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152bebf95f0b0a7de08ea6f2f3326e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd04e7855485c59723cb94f93c7e0fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ab5de51fd45ebb7919824498a15b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef0e8422e6fbc2f9ab109d866b512724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db82833dc29f537bdcb485777d846b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587653bf367f25621dc1a55cfc8fe1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7356f0e239132713e71cd22ed4c3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d6b14b292a76a1326d0b46afddfd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a00ab518e9875502e4c79bbfe52a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f53ae701623523f550f05922e9e8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e32814323904ecb91d7af619a6f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcfd2519c6fcb0b6bd1152cddb7892732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a5430e609189e4244086222991ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066395dddb2d3eee4b15b0676debe67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d74c2b05c8b92a6380427b7d5b91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc2ca56cddcc3ae4a7d11cca988dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9bf6174ed1e3016ea4a08556bd6d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8135691b39fe4c06660ae04318896f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c59b1b8061043bfb3050f7eb806c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e23cf39886f04b2033997ecd2ca0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c09182c1e4b3f2667f088d9001c557741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019074010c90cc987f7e3f77f4454c99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbb89dd5042c6c6b81eb35d261bc3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ab3dd25825e7722f3e80bcbdde3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efb1ae86ebe779e98afe8f90a32d93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54338ec25b5445f6783adea36a29123746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84c70b437a68caf00262266b93043747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314d4a72c6c9786894a908e5f3762e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f3e07c268e6672faa0cd7eee447a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f4a86f2aef17abfd70427bea860c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd44ea8e9ce3c692f41501379084c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5a62679c2faa708d6578563bf52a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7a03c9a2fb13f030bb3b507efc043753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8549fe187186fac6ba61f48a67072754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f555f50827c162ea8ba5b02bf80a0f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa928e6a7ee2f806dd086dffb5e1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558a6db6aa752edf1a4b9cd93a32654757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80b5a90a1b6bc4d99f17e0800d1300758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fe82e82d294562c32e922702ff56c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab68c7dfa90968dc8fb9c2fdc3340d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d20b6297781f97c26e46cbf3a9cc092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af484a486620d3596787863e414011453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbfdf0c01cb7e3bfe4eaf456ebcfc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39c852b1f3daac71ba3302c84b54f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2c233f60d911f150b57949fe0208c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cd6ca9b28fa7a65367c0b66af5bd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040261c64c359eded9ddd7cd4c1a67e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54085d4585119d5794546870672e63f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eac5fdc32296f56ebb653eee589ce510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654008405c200dc3bdae8c90273027011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebd67d7483fdc372eadf23e438ccbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63dfc980c76d55243500250fd781913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f7134508929f758ed525cd4fcf2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7100e09150fe8922ca05eaae57a50f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f59d4ad6a76c186fdf6072097433916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd813dcfcc3c1466b8687211d5a511b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346e997fdaf5eb6a6124424ab32025a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f86adf235dba89c331285614b7e2d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857299790cfc17234badb88fe2667520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ef42c61fd0b4a6f8066945ea512aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993b1973d53cf6606e63f3104f2cab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bca6de040276ef98a818de645847f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e135f8b4228916b8754fcf182db7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f210991127ec095903f5d59037ff425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ba9c3586683b2f4ee25e0fb839a9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf02306c1879a40b9cb56c302c411427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4ae39906889ded8e058fafb2e542e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23ed646ee3b1ac9ae0be911de52cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908457c12f67bc4ae77573b2513e0c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5a0cdd727b024a7cf1df715f2037231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ffb03e14003083d79299d353aace332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1d5b4f8781bd0717b66d2a4744fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370aaf5807479c794249d4c7f8e3bb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b40825d66d5f5e0bae7061fa1763435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b58764e2c82f802eefb2fa2e36078d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275252e9ad24d0d205158901d66b90a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795d90b86c8958f9e444b235cebc9f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec75a24fae8312a1687269498f18f8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebc45eac4fd14771bf8439cb7521ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f1c55ef31bf1e02e18ff9c6092eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b14ccf8f6e09c991a65796c08f2a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2825ff49ae2ec82872a494c633375ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd864236f7cff55e7137a0a35a40fa6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ed17b5507bdddca86ce7818df217845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224568aeec44194e3e200f397c6d0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55983ec0ac886de4394f2332a5b465bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd86b10db5c689fe33d8ba547e8a2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cc90a78cd59e5a75898b4d871143449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174820f7eab36cc27a6fd23d33d99f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6bb1d160a0c5b729a4759608169da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861af47133ef86bd0d5f6425c50555a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7790ed0bb26dadcddb8277bcefa4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431fc7e7cd232a8ac01e2e01ecb36ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70256be78f793fa3987629b6aa7eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742868b3b1d5876f2bcf9c4a96f6fa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64144eb70ae4db56916cbfdfbc8eda357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63de8aa9e3eef3b366a43cded51e7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b30af04f0c3a024da49d8249dc926559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2787f1bac1589eb675ea9b76dc0ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c50b665ab976d76d6ec00fe4baaa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23799914c7479f7907923e8429365e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa0448188a0e05f3d3cda87eafcd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb1561d784d0028792d1c87ffddbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0735e6dccbe767cdad0866c11e7e4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139e045b1ce7290562343907631ac6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa20d9f57692d28daf0df3226cc4fe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746359b56490bc048c5725477e6a744c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc50976c228688d4428af0ef6a815469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f53189adc45db621035c18bb4a52d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504bf43a873eca08b70307c7b35f44871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88851e6df9a1cac1876781da0b5e1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a17fd23a04fc892dd3654dc8719d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67029712c084291e94af165347a3926074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3d401de8f7b6cf57ec01e058ae0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b84d47b38d1af7c803ca8c49b32876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1448659793202f3dda3c8bdc9351277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f28e1ac5dcc04780ffa6dd96f50f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea0e0180a6a72b1e34c0ba84200bb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d5305be011acfbf2c264b12c62de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f421a7caf600b64bc08befbdad4c04381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a0956961c87b4cd8faa8ada4f0c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950285328732ce6435a3826a93a2a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f0285186c69d02956c3001aad8a5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75a062259f808943b31dca25becfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd10004919881976a9cae4d58f2159386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e190d4cc6c5608b5981ddd43ab88f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b7d3bb438e6ef2b8a06460d19a8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583620cac07c07fc373ae71ccc522c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8f0265800f7c659e3a95e845da1e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d55de0f27ee1de03c0e1d7470125cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ce275a1b8d1760a83b88298648ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88047a542fffcb5c17b6e94989483793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a540b53622268791d4c84c193d97794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed95039c7a94e81bb59db90498d39d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e5e54887dd7824278134cc132c00c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd7adbdd13084e0f02238b0b30bd0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4788c3e4667f5e32f753684b8e20f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff52dadaddad479cdbc465e4e04b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafe012498a06a3009b16154d6d9b0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf6854567750d48aa30da381c180ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0c63c2ba0a14104adeb1cea91bc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c057097415bcc5b89cb2518bbfdf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d5e152017f5950f517196a390e56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6166678fe8f81838528a1984a7d284105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a6a58b731d594457204d0848b2daf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514c67f0c5622a562b20c338049f3a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60897a40f32adff15dc809e506f4bf9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627866a240c993472a550b27a08b0d2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c701491d1c380e2a90186991e5228110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9a62d073da16ba508c3fb6ef9322111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938b4821a7f1f3e650d945e59e225a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20eaf3c70409a6e01cf4c132e7490113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a6506f569c51c1ad8c7a7f3b5650114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309a1b3646eef278adbfe191f2d3acf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b04783cc0f8203f09c4626ea6e7c4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29f048fd49c48b2a16358e515f08b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f8f9f9fc7b532f14a889bad1e342118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919eacb2e0fc09532cdfcfe52daf690119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fdf0561f2dcdd3436c5a082582791120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea7f2df059aeba17a0cde720115032121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b103a090709e201b349bf34c793ccc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765453866286c0c80ac2ad7e6445a338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d21b225ffe01f0c1e0848372bb67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eadb0d7af989d8f1b434bc5c0a3a39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786d421ed27342775bf3d71c52f7709126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99648e8bd13ac40e6af1596e6683df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8068a147c8b17fc2e98358a0a4e5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671017310561ddaf76e4770187cc416129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2b58d81a1d6a449bda5e1d21a669130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b369c3459a44c9e21155045e4d0ada7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28299f5a84d001a16d5e7a5becb3929c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d641c76c859f008d315287f3125fa26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce71a1452052bf6b0bb699e5132adf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cd5ee2bc93e32c504adfb9db27ab3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc09e032ec94ec46a72772f5f9603136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd274117fb1b528bb21f9da5772e42b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d635efa56fa5d39e829da1a545539d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9668fd5b5ba6bb42bbfde2f7d8da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035ce36a8de7302ec725dbc2791f786140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93929e550d71c5c1655eec5fe3950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0760f694cc1ee42c2dc8fd962530142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56660d768daf049ddeec3d7201826a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c269b6ddb13ddc1f0d6e0b2c2c340e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f223d5b3117b4c8fba1ef7a7b21adb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609db648a0b4049a5aad74bfa2aec384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5107ff08ff64676efde4f793c255d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b0b887a924a56499d77b044954ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c454ba082f785d4eb54cddc606186149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6dc3332fbf06d5cf7bfde9231a74a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5df8e30ae9b6997c75089743fd013151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a364826a8536bea99fddec1b4d62ec2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e7a62eb90449c080389f6bc336c93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a066ac4309e08d175a90f542528a23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd89d7a178a2345f6306f62e93522c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f07b310bad8118587e18a3d5fd40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf758a51b68f2c0aef0e8bd63decb4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daf173023afca28874ca76d5b7939c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b3ed130894554c79f88b7662d9045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceba0fa77de32e168ac34f26b1b803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe702b219bfd7ec4588b4ce54b575161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ccce361b784f0170932b2578807e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3527bd1ccf21272c407309ae5ddb3ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880f836ba63d9367eb2f6810854e02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea279dde4072f9510b6533e79ff1b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e24d9150a53d98fe6515543fee6bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4aca70ad51ecdd6622e7fe950e5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41ce9fe14d75294e8c5bc6dc08ef8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998c8918ee07be246e2fcbf7cdb40d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaa3bb0fc3d64e7ddf7e8c88876cfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6a1500dc299fd887b2901b8ed8bd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a13fd84faf67a568416447d15aedc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87baa76f85e7aa74137e2589a01604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb2ccf92d83b877f4e93f96e87e44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9257381e455e808027af7f84a75e0f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3cf6e1175e0763e819b01ba23c3cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8f5121f39454c21d6936a258b146e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a15d0586f876168377f8d3f52fea3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d6487537b3232af31a814064427b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320fc20792b65dfe9ae57566d5bd434180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7699141bd413ec3532f29cd444d58c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621346e5cc732de6930e1c797723a2ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530355c92416d81a6f175763c37be38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2794c49f29d8b91d012663b151203d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aab3bd8c9ec0898d857563f47ac78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4a0f83b7b6fc962aa114a76354196186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b509a713fc0a84c4b9e6879871e797187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af105f996ad8f9634bbd65938387d8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74311be53f98fbf4a6fb38c6a20c83ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345101668c02087c4a6c1900042e7811190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f554baf2f72b35d65a43ce7af3a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b918e3d7493cf883aeecc9b39f1a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8574714a45eb419807833e67f74bf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225014be56dc07d9e52fe176659b66f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6c213627679dbb7128478f335af6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f92dde8951712a1a648b4ad94b0dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1198bbfb89776fb84d4d8b2b3ce49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1e5e929324de02b53e2d48337e939198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcb19b0d61982d1c846b75bb1c7c23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29374e6bb2b1aeed72c6d10b6d4b6dc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c733aa1993d3d24da22aee20dac1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa266b29ef64e1f4db6727cae664c0a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66fa5170894a708a1109dca03ecc36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b869cb102c45e13f010d46de18fdda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f008f676a2a8281c21113f6bf7e6b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef4909fa638287bb5b05e26c78f00b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b36655492be62b807f0e4d9779b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d63871395ecc5d31db31bb4800d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da994a2ea91cb12902fdd29214427209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df762d919bb0aa45df0e8e41ebf01a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248179ebe335bb8d266cc5647a889a7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f0b4a1f0e3f87d39effedaf3428f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fa113e500c5be18a85848f07c943d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f867eb476741cbdf1c5f0c2d3db4f8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2713cc727f4013c8c1ad1cc8dde80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094905df1c837127f31a8b26699d39e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eae6d31817f51824a8ea8cac45e9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de653b99263d709baab540cebdfc3b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cdf33df274852ac87229e32bb2b11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002059170f53848420a593e211cc819220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b8142325c55ffd49ee55c4f8e8f0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1feed235bae19fe4faff037f2958222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6994c3c564841c3fc4ec5281f2955223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4c40bf64edd3affee5274f609de93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9dc8f9a38b6645b501fbc71afdd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de453a77c8ea70e440cba65e89a0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628d2d9610ff9059574de3e8881198227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c14de477236d318cca53e2cded8c6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615183f74ca43e5615b0662515c9d76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3bcf952461d4b8daa2e3e4b199ad7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af538e193dc60bde46c6c28bf55f5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123be252764e7b9e99f9159a5c672b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b006f643016178b811c8ccbfe578233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88163c0f7f5f2dd7c2a9e31e4e6a5cc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9ef694f9344ce82868a7b3241c5fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87905473ff4acf2743422763788759236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911bfcae3eec4d99aece3cb48ace2d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01deef71785d090a95886feb68c766238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0a62d2bccb14dda4f407595cfb977239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfefccbf37814b5791c0edef38b462240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be6b7b314ca32506bea2251cb287d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28467b98093dff1b78801db379a6951c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4718999ec73a1088b38b9d4b01db34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dfa4ecdc765c8452942d4071899b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806475ca7faa2cf3d34d3330680ee60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76894b80529dc2a26d7be8827c9c2a87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b6e2b7957c74f36b8ed13b4b746b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22dc5324aecb295073c0843578de1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670e01ad13e5f5da6053d6571ff9623249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a04b0dd5373e364e22a428daea4133250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4be67238abe8d3c8349af4787b5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf203aa5ef6806f6b3942974f4428d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb636c426734e078e6192663a176e16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc8d9e221e88298a55d9f459fe551b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb1bc906b01053fbdf58031e00e1e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e45b1c9fab4ed40ccce208626ea1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea95f1fb886c8b1d270cd553bf0b73c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1af8f9a962df3efc06dd47594cb69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d57216f94bd65f3d73469dd4de055259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7522b72c8d6e2e301334535929e9827260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d225876c5fad9a06fd6b567a20cf23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86021e879626245a7ef28bd950477f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bed423684be9788fb6662024ebae4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fee3e3495c4f3fd95045f0cd7645f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26b2c667f0497923ab9f7077cb1477265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832d44e7f70867731886cd44651baee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9afb9ade2f48f6fd1d462380d3cd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992dd6878581a8bbb3c5ce431f9acc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d84a6f5dff4989e50e48c530f77a13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce611d487000883fbd28f8f3c25c6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14378c25e064fd0f27879138690500271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc82783a4334cac01a1b930446a7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cfe43e2f98b280e84151785a65b46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04144ce3a27079d304915ea03387c51e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3bb139335fae6f91a13332bfa1c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489f11a35de704a016aaf8729491df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd19ea6c5b775e5b91889141897fa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd59f09b2636f3f8c84f974e6f324278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1917ced0e4a6d3eb104fe36baee6665279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a0ace3711c3c1b075be174474d73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0357bb8d4a58b9d51760a3ec6165247281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d593676badf0fef08a2de8aacb85272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e11d13378c99e77bc385e71aa2e12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b97dddbdd5c3b2b9655b63111e6ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc8e2553e008d2e568926ed5b955d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb8cc90219927ea2800508401b03ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a542ca54a4c6f90cc970d99ed60df6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568aa8cecc2fdb2f47088be7f56a08b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e2d229e5bb78c5e471086e31512d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053d9a69a764e70ccda239aa61a1eda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1fc3b8227b604fb573979f1054680291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014bf04252c7997aea99efb0d8db8bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e4bd09efbf586c90850d8fafea901293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066743586d00e3a9479b0f7f5995621f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcbcc980c87a5b13f0d114c2b1262c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506437124e103fbf56a0c8ae4c1adf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd7b0cbcc8d8baade8fda8f66eec9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02b7dfa313d89204d77dd5501607ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59686acd5fc3b6293ad79bc15017c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a591da00b8600355a9d60c27a95d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab4de085741e3efbf1daa8368bf7de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c93f9b5d7316064a9a49f0dc0cab0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbcc0b21cf04b2f7cbbb7210c9e6b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cc700e2623ac64cfa37744eeefe68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61401aafa974b95231a5e9a2131aa985305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab964fb670ddaa6374768027c058dec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c2aa4af0d03fec6bcbea9ca272d4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4db77c4670c8dee480395c475de14b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1766597420bcd10ee2f64fa5bbc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df4bee20afa63f0a8f498e844caa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a480983d574ed843b10c8da73f5ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b8dcb4e3a9afbd7d1ce594fa12d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef056c7e8aacecfcbd68ccc57e5258313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253b9130344ddcdd1226c659c23c39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf117f0d70b565e77755fe423da634315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33873af51b670abd00fefef55549245316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c06b59963e5ab746b2a5ccedda964317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4db6ceb65fc9fcd16e18522caf6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f177683090ab3311334f7fd36de43e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45308c727378b0eb6604502ba1e754a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c9a44901ec1e98bd76a27ba0797e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45888a0a1dada4a98c29bba683a0d3fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1650fa17e9d003e1a7bbc9ff0751bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed72fdf2d26d47df85495e797fdb2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942283555d8416d37a7cbea637d8e885325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1399d5bef5ae8c043fe519b578478326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011b6c52548cfbf532c35ed300a68e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716e1658a0ddad2bd8c384fc4841742328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96b3559384cd209ffaa1f43c87c21f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93bb56b15a9e1f35f529ca03872ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef35c10c17886c45bf8a77129e28b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080789142cb8a7241fb1d11e9a0d845332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec0f54199e877d500c576618c45f75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445231affdf2088c647a6f87c056032334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb73d673ba21cb341d3d9fabd57f9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b2685d1db99902268f3b0cdce5d10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8172a1d6e840b0cc4efc2a22b766db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd45f898fd00d2a08e325b691846132338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c692cdcd108a6ab2fec75a5ddf120339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d64530edc0aacf9a4219348ac8edbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39ab12ce305d2731b410e64cd8501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee6c25c286c6aafe2aabbad4a5ae32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57892598919a52f6db97bcabc396f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9053c12a0450805a195860fea5b31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3a3710b8a4c9c19a1cd00029f0715345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473413ed91515da470e476dc680ca69a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac3c1b02594f7ed518edab79d40698347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a9ac87945121d9c73e1ff86cb23e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e052175d622fdbf9cb248f76e0712349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006095b7143f047a8d32a1d942dae536350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da93d77cc9f5169727dc598bc88476e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf175fdd4b099914f6cba0063bdcfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40eed8fa866149c74e834ae843203353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71a2533f2c0a53b567e48d67958df6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d67543dd133da15e123cb12117bab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc09c86cc548c0220d31544b3fb09e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bbf7f1a414d5adee927f69032d8c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac8bdf1b532e6ba50e41cbe22b449358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fe490025360a5838b3958507bf941359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23cf75e0c51814b755f1fc6ae2674a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1735aaa3f780c10b70cb9da690c47ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529bc17e5e4f458203e65fd4abfbea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4001f31995d1a594f5a770145618dd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665c36aec9c83ed7496d16acf9a2ac3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fed243aac7a7d24d15bb9d2bbfddf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ab598fa060a68d15f29710b75598e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634398b0900719a98b318c5034bbf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc779bf23fd20c051ed092a326efcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009c0efd2017cb6ceef69c1e559963a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d9a9d3fc955dd2506b8ada222f968370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fd91d8eebd72dcf19e243287edff4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5222d4c73015cad1aa7df945d8e54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4d861b1b0e758867876a779018a86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0561760e8966efebce0edca9bfcb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346519f8ce4d75d00151365fe1ed27aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21d15abb13a2a1bef5b9fc29f8f42d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e7af46d2c9795b35cf272bad05dad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6552c8c665f56f0fda9cc244f26f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf177d6988734965cb4623d313953610379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5281618a08f464ad5ed864268c856d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebae7c7a2b8ca5388e6a1bdc4af41c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e9fda02851b43f12a3dc0bc0d281382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29118e7f3481019326ec0d1557357383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d1d4c9a2455cdb45ed7b4709b672f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf01683c89d0b9b4e54501487fa267385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74c7ba003453404ec8bb7276d1b9b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a54b5bf7726434cc40d4abd4414448387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61438afe2fa01350983f3748a3ed3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff714de00c0508214f9aee32ce6efd8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f50ecd16bec6c57d3ccb367bc583390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa7e8091f60f693229f243bbbcef62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ac8956993de9e39e88454a2808617392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444145cd28d2a49106dcb3d743c202f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687785f34f5dc5066b3e4f8b4d9876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9557d286c311c376b3886136e5e8bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc935bf191f4a979f16aab8198d849396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72df2f53b0f2e6aa824367a0834c87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a780a1a7b384a3d34288917037483398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a7b3af6270fffa7b247636c41caa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d343b22845460885157bfa245edb4a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb13983c213fb8937671339f8226d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1394ae1b5828bdb5f7bf54123f6f56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e67e3021b6c7ad4beaffc9bd1142a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfbb8c453c98cf9c307ca97cd99c3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9b39f023981bd39ff466e136a93e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2fc8c8d8a2a5cdb14499f139fcad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2156f1e933248d51b23a30fe04a211407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49329dbfea8ea6b4778f0692ba57a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af061bb50972f42441181f6a2d805c28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac36dc3aa704641e9f295cb0bd35941410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de31d486aaa97687f945ea5b4ed9d69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d1ff7d50cf2897608d912595f655d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f641d25a2444ed6145dbee53e24f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b75bad6265a1a00ee89bf2b5705ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b58f4e756977c5121b24bacbba9586415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a966531e9a58285195c82d66cff4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c045e819d71ef902b619b499b3444417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c2ac44f38b4c84d632a76fcce386418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262165914d04f16224d6d10c738b8718419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aa09517c9969402efdcb4580e3427420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55757307f65ed445dc7b1168e121c67f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de412d7dfe91a863568af48d6083c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2f0338846ed0915ca7f4075ae60a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a08a051fcf7e408bc6b71c13a89c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad254ac84c56845913bf8b9fdd4c7ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b6ca6188cf6b1b6e0ec76e08999af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b273a9c1b9e4bc08adb292fda9612427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f1f0c7b745644148fef1f1b520301428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584d72db395d04d42ba964eafc2beb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a55dbcf39617aa196f0c952a7fc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405a082b0bce90927359b8aeb937aae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b0ef19a5d3eb18ab249ef0b72037a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3afe2a57231ff8454d4e5956c83258433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20394f685a21aa3d6ea18cc63351d9d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0d4787f80a53d814920ed6baef80a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e081a3a449f6b28ad22d9b4243ddb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffc70e75e2c976a09f3dac67ad0000437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bbeb667ef27e8257656e243770574438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607569d08b9aea0dc1da1072714735a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41247f7d4e3c3c1e7cce2796947da0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a2b0a0b604bb1edbd3e68177ccb87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd596590617e0ace7d842f730e6245c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d2e9a003dde0ea2b06fe8b724fa33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ae22ea427f2d848aa46445b6c117b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf0a9d898dd1d07bf0d4ed7ab6c033445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff7b585ffb53baccb60e7ede5f9374446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ad84b00c175da55c9bb3a8671c19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48752625bff454d35020f9cee277061448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c5c5a68434b7f5db60dc7dd7f6bf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3038710fb536b642092bc028b18954450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064d7572f95a42bef5d6d016b91480b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d06ab03235834ee1cb5f033bad6a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f179aa8e3058d48d9ba100a0da41294453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a593ea272e06e9bd226990bae66a070454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e251760a91afc0afb6ec17845241290455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77173cf4ea029139fd65a80b2e17ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d6166e33dc9404a63f05135704ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7dc05787c30602bea6b93fceb50e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f6cccec7a0429706e73df5c359ac8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5735ac7e4d0c62a0940a5afeae581c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9536c885f5cbbbbd5435a23965d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a48acbb6b63debdc37a48c4ba8684462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdaed112fca56f31a8de27eadb5b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d217e0818b6d47f6792d00ed1072f0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af749fa7c2c71445b83ad24223c177f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c388ba546db0e6ae36cf4c0260f1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac01674c12c699b3b47aef184b2c68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8a705f6aa874ac325af0552b1b0b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721aa584ca66ce1a6ee7f7fdcaffa05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6184f38e945c2e9009e6b297ced0f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead329e6ba9788f37de5289729ac34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769497846971eb8af9c410f43ea8b0e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1a2274831a54f53f9c0294d2c1072473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175992ad9af480de01978e611bdd6c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea1d878663c0486e9402bc75ad2583475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e9521b7c7a7bd76c401b742860be8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda779d4f23a890dc8f9b53e13a03c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d143d6eacab8931a3b0323704a82b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85bab245b208c1b412bafb1f21d653479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a7979d0a8ed968b10f7c06f5d286480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aebd2c0b072e1c50a0eebdef2abbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f97a1afeb750970ca6b13e5d4c0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1da69cbdf0ca724cc44136a022566a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20de06ba2526e647d50d6e902c6922484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb330b2255bcff9ff161c78573663b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61c47fb3a8128574d727794e0dbaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1807fd5f97a24d7cdc682a13fdb3cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf440b7f0abbd56df4af0fb88618b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5bcbf484e6742a43cff25331eb83a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0333d4b94a4b507e0bde79982d3b07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e53bb946af18c5a80d5a0f87b9765491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e65ea30d1b93adcdec81727473a518492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f7f2620ecc09adf53bd1e999d7333493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378adaa34da9e235dcd642439fcef7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8e8eafaaff0569f6c367d70414e1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e7b530ff220faff803de8d0516935496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217709256931fd47f989de00ca466a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac274f7c929c8efcc049338482ad9cfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772574e89a5914c4dbc36cf1f66c03fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ead4de8f597d0f916be6d31ec8031500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c8f33980767513120ea45e446d5fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d098b5a5783be86568d3d2fd0cc82b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf1b0924b17080ab0b75f360c60e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14db928cc07729132d0c5fc882fcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148c482243255d5688eec9308d65267505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3f8c5e71954750e5753fffa8c1d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ccfdd6abe340e2d572c1ddc8def9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d87cf9810cbc9c17f94a954776033a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d91d1ad822ae25f0a140c9832c51a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa39a035f663a9cbc0c49f8ec65f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddc4745d8f90e20124330a9ac9347a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaea1dc59b171263bc6b3918b8ccc84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e3284778a23740557d4fea83c51b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d2397b69ed9e6046b78fa4d0e9695514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d6096608f3205c1c777a86bb7c6e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7f5cd9bd71d2df2812c3eb74ed41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9008417535082f517ac742e855575517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812784a78cb8945a3cf1f1ed4e50dcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282cc9dafda99466d9b163f7587ba4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb5eac4a80b7dc376cea454dfa392520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179643950da85a0eeb004790cd4d5db6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fbe9f2109f07e75f6149b5a84ae33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601246e0a90d2ab8015ef714a9387c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4958a720ecb6dafe137e828a8595524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88517aa6f9ed8c52331385fedc3bc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dfe282bda9d442ded075db9cd3752526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049a2a88cb4d70c6294917a0f417c1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24312608c4139c0c1e5dacf05a28ed5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572f2e54259668cf9dcf3fa31db042b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a640093cccba55a36b204561d4f5a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765892ba5a4494a281d59ce402e6ef5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd179854e4bebd4fa57ceb80a33181d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d93e0d82ef791c18d26108da66767533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138bcdb0f377f8a7d766509a31401c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154c229ea6d1e2b5c27a1413aa2410535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb810c7c8d26cc5dfedd11356d026b86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dd8258b71332924d2049521a406e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474193d9e3b87c6304d791a8170714538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556b9752a0716aebd889494b166a057539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374985d4972f7dd7e8f5569796a82ca1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12dd51dc7a37499f28e07c8b658571541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab515642680fa9b3ba903f2fd2dd9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a020415614801a934b67af5439130543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf46ba7e63a3620a7bf4c0f2e9d60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aa4e798cae502f24fa83f377347f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc42ce2945400383b672134b1a272546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6e91f6fa1c4704566a7790e03901547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46f02ac0cb5d168079ae9e6ed09aca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12927b7d17442c88f256bb97099a3eeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6ffb0c55f79481952b67a1cad3e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9acf23484b4645d2b21c5b3b21a8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4b6591df3ea792ca95aaecb78a8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223295958c34212f39679bfe931bed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f68035dcedba7c8bb56aa9fa85ee5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d703eccf3584c6cbf3860adec28a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1a5abbba209b7230baf9fd89ca23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73efc506c56d6c2ba58b37a7930dee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cdd4a67ae59235ace6701db2c1dba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868bc30b801879462bc35c53ee5f99f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9517a0056196f382fe5f4bcd4bbe7ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61133f3d6af99fce9e4501b3092408561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b78ddc320160b5116aa879c574abe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34897a49ec9e0e3def40615c48a301563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed478bec5c7bf51497fcb34140fc8db3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d616c1daffabe413ded967aa6a605565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936fe38a309628cddee787c3e09aca9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861249f7ebd1754c3bcad2732cf23b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ea8945b5205a307e54332c11e4ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1845a7afea3e204f3f73ced76e3c6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8eb7d568e8d480f77fce5a5b369c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a28c70d1bbffc083867621a1fa70b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd05d1cd92d43807739dd11cb2854fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c15e086cadb07bf2ca5995ceb5c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386b9621b1c8e505230c54f7584a13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270074884109c06ab99c69ee1600fadc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86f606127409462010fffa1e9fe1da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e95b5ee3aadb4b075b5af76b7ea6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f85bc45a61d777c540bb3962df0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e274d372ec1b05d6cdc1936ca8daa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef14344281d65bb220e55cb1fd262cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e3d175bedfa6efa42963cc90ee20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4ac7fd6fdc86b842dbcf61654ad19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c5719c10504beeccfaf14c494b74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3cac0218bedb497cca72c3c3534cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557a0b5d2167038c71a6fdb1c0ceeea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c67237d41abe26f34f84da5aea63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55497a7607ff446e0e9d4243ea9e1e4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f24c7c51b95d587df2ff59ddbf72e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cc60fa0d5620561935984971dd264589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc474e786908357e3f7e14b98f2452590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eb80e591ea0ab5d96ac40ffa745dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223cbd45ee31c984a75ce4ee46e97da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc161edd46df0304f7052738914bba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846efa520d1b05b149c4cf79aa6881f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a23e589e8ad9be67bf123ee89a12d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c03d7dc56fe5ed589922455ad903e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ed9f15c18e5374ca314290520834d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda4a4efbc8a452222730dda2acb609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca67152e8c39f2498c67128913bf8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f15688b66e0b949382d7f9335bb72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1c3b56a8a600068762befcdfc903601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad10a293d5f88d7968c162c7ca543602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ec4ea961abe9b429532ecd7479b63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3cea1d7ac718210c5482e3272447d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f78ce31f90e6111fbdf0f8d01952605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16924c7b05a78c0cf5f2bf5a12f7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09d67dfae60234813003f56a0ecdf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4afc59f2183b291ea4875febc59d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014552e51211b50e579023cb287ea6bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df11137489a550f6cbab61232aab050610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136d15eb3a2bd56847371e5939894db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38984a3704f15b9c0e8e79c3f6f210612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf83c8a148f3af27409ae109b3b7474613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d855d82a50c47cc35fc959ea5995614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d962b15fddf4ecb06c2418df37b52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4932e53a30488aa8cd3f1218b980082616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7800528de929486f25945693d5af8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748edf3a0f3f3ba0814d7cfd751bce3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0f0dc2d57815b15d88721195db073619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5265305ac99d11284bb5ff967b554b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc8aada90b3a2747390bd45fe194a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340d72bf9fcd9545d9078a35e490aaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545a70d2d51c46b6d80243c9dc1d62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441fe755c3061f62089b8291fd2f342624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829987863f8b2b842e34fab0da8f76ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b3111979b82f8b9c050d617b78a14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aadfa25d9bfbb4ccbbfa8986abbda6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c60d3472f56aa62c14711d26f3d5b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6764052378d6a56cb56ba406307dcb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7831f7e1605a186c124104dcc1edf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af35e6f864a2dac03b4dcf272066b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cedd996831869846d281cbbf6d657632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac313e43bc7469222a82af117a059d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a935d87f18a1fa0d0acbcc414770c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4590d6f33a4e7a185995a7e211a13d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116abdcf6d5b7dcb36d6e9ab54cb8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e476ddbc452784502aef01495f7789637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e99042f08fd320c0be7ffd0f680edc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011605aeed949e0ae164c309c3766e0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38b7a1f823e9d31f90140300efe69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd6ab99cfcc6df978fb91c664c8de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf65398d043998e9d3eeb07c5ffcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab6df0592cdedda5210f233dc3c8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff41ff68127a5d9ca4ef117df6027a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae78f22406bea7de56fecc95495537645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a744e8ab9f37b4826b7e597dc0ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384dae1c752a1e47b79c42212a2d9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc95629c87f8fbb4a7635b49445628b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7adc3611a5faa76f7d86dcb318ba9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23889071d0c2bc37d3b1d8f6293eb97d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0d9fb73b66fa27c2398abcedc5632651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6005e39d396b4533088576da26969652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b47132b58369f87b3e8ede9c23294653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9310075f6b50d200a9b70e22267a42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef4cfe49f501b041647cdc07194c9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6e0f3774da9caf042e78bfc140e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492887cf79feb7cc2866b1b25fc47b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6828617e10f0007e56cbb0ed2657e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca5a0dbdf9ca3ee21e7a27890261c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e3e24ae46257607c71887fd409e70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12796bace360aae5ddd9abbcee02e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38009205c67a6a8b646c1ae57ce249a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0ab239206c020f6f97b5b4b359ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef58b3f6872532493039fefdbff972c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ff3c22ae52bb753772edc7a1374d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31fa3991176737ddda1906f54cd6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e5c62fc49bed70843c76e012b394667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515f7bb597c474364fb1b53fa7ad02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f70a1f38720d70f4313f21ae4b6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91acbb46ad2c799e6ead574c274190670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2896c6c17135cab70157d61baad3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bf0af02c55439a3b57d2e2f730a64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72547b89a2ec9435c0dec1a1809ba4f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef359e16a306d57e0e023c41d7e0e4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf63a0fe49e310921531cd0cf44e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b418b88eada759523079b3916d9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1ae97d319256a668d74e40eafb1a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4013963cf21b321e14224d7271d12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cfb6cddae2a5f44217e47e209d371679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e64d2152f82560e543e436022502680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f43937fe21eb2a86900cfce3a421681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099916df6be50a44fdb244338980962f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b190d6024907628cd454da4b88537683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19013f8ab55da634ae688a25b9c606d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873a370cd88bdae20ff7b701f2a3414685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f73e219cb991bcd8b394d99c1f86a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2807f99e9b8d49c05f7d3420f36460687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1cb6d9c8f985f4e6f233431f68ef5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3907ad08c7a8e16396d3071692d84e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f5f8b8d96a0f9b8f4b92ca93e2e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1d4d198c90740dcb93b0a8a7b0ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf500eff5dec0500b6d11a55651598692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c6390e4a5b55100c5514253621db9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0d157f152b35739ec29b9e748775a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cacfc5013b5d07a0b476832086a8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5072ae29a244b6876c8dc023aa575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1898261f5049d6e38cd02e81c69be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa696754d880c7d58cddfe298cf0a4c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dcf4af891410d15da20c6381736a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1284979a70d41de2d4f586ca294d243700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe81cbdf5f1f7fa2cbcd7fc2000f5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b2bdde4e9dc214fd39e5841f6b82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6502ebf45b51c78d2a81bfec11481703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db30c6900c4f8d0fdf39fe5a596937704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e40724050c571ff8d51298c61cec64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef89bbe5331ff07d7ed0e4d1ad728a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361928e234c179bec371275fa1af6e05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dee496f5b29065c2aa7e9cbad11b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3bab7a84dcec8a2213fada60b4fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1f8386d2463da408dc2a91f57095710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7590c8b6f1e4e4e0f6a899fd5755d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023f781c9f72331a632b3c5a2f014c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d24f406a672eebb217bc7df91f0f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ee57863acec00fd103ab31f2e076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd681353675cb1cbbc25e10549bae4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e02fd81aea1633263c726de05060716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7b0c6d52a56701f1d7dffbc8933b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d164ea68ee65181ab1a6b4595547718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbcf0e54310ea86bb255473ff88efa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0c349f9ded8dfd1a3ca3fb2bd5ea4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a2f9ee486a3c624d091fd1b5e6512721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251d4a8feeac5701cf831fca521c38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eceeb5618453bf3550c196471ebb37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6a315b3a4f8e1078c3585272e18db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2825ba42d3c08900c1939f752492725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d507cdd2d2a2f7a106f462ae9c1eea5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907510e74cf0dbb62e3fe5dd137f8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020ef72adac76460921b97fc40b2423728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db452b80087e2342ef40e39e2787c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed299f7c4a18c2bcd77079487ba36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44a2f7fa9b5f71e57b5d2ef32541c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced50179f2df5f998b63d193e01f989732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee3d3cf881beb9bdafa7b0e2c78cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf55988a050d4d65c84a0b05ca28e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e843c39bd8ebf7c94ddefad365ce82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f124d2be9e48d448dee01b54554ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00147782dfd8b3e4661236326d23587c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bbb993a646171c99477b2acedba90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a176f7bc1d215507f77a4508a4b8b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228ffa851d40667475dbb70aea1d55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95e1a5751817829cdcaec6ab44db2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3a2b93b396679949777f065f644a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a0480e95f1c2aed391a1bb93279a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152a1adb8f18b420e6ecdc603662555744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47873eb1c827624fed055b08daeb89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39839cab4b672ffdcec6229b520b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd5e79790d80ced1eb02ea77d0cee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746089a072fa9b4c95557fabef9c9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2740c3ed08bab5a84f98d0bb9df73b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d622d0faf3daecd93e2ab29c982205d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047596d14f6e0bc7890b24bda774d563751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89856bfea7e99854bfd615a376f94dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500af2f48ffe64f7fcf8bfd2c6f556d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4d1d41bd5488ded4c1fc9de495e0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec1e687bc4320bc48e4d1b93a7382e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae3b7dabf9c22ad7751ba1cf86f96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cfe86b0502e60a76e01b53b2a2e6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f866f99d5f7c2baf8415900605acb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca7f84cf1171dbb0a7932749f423f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>