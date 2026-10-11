--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c83ebe29607bdc4193bcfe1caecc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fd1ae7e19762a1f6daa4ee039ceda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae8605924683639f0b1e06d42c0133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003544f0a33147fed535660b2176034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec461a368225716e65bcf5848a79de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73a037756a956027bd750b1e98f7886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9d9a3e5084106a64df656977b553d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d6f6d081ac24e2865cc191cbe96d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6c9a6990574cc18c5516c964ecb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95c4afba1dd89024be340e54a7b3aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae444e0eff91f1bcaaf7c60885c15811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab5f8c75e8515ffa37fd063badbac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9ed74bf4fb4ed57b3fdd11b7984a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b346d9b0594266c7e57071234ccb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403c32b23c15efafb14f80a5b6ca8c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c69d599ca01380b37d103edc9253216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebb3b8287184d8fcb34c81bc491aec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da46b0b3e103e6f01a75f5b65e860f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f74f1c8da5aeffe22f8f09f33988e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac602119148918ba996623c3267922f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7105314a54057231d0d8c967c2c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d141472d5cbeaf98e89baff628a538b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c3502ba77dcd981a6d4ef43bb6cf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9ec63375df68b7759fb49d8a171a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32429784f2b9d0d3a7f99b03f0a437e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9b9e13d488a8cc22bf003c4fa96626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfa05ac9edbab8939380643bb777bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582bf3581d7aab1c5fe653b59c1fa2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24135dc73ffddbca72e404e35db46029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f1036079ec8cd08ba9eae3cb9c2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6e7aeb2206c0f2ecd8ea119d337131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184df0b887464372ca499cda8f71d6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe2a01b74b58461539876ed1adc47633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20f833d622172be57a9ea1a53074f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68c992699cc5f55f406fb0b12e6ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60b60aeb679f39f7fc88083555831136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e66f870188c847088a79a95f4220837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e9f4c0881261e82ea08f4b52e1b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837220421dbf397584339f0dc591c9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efca4cf253dbad8938bd7398f8d4cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22b4b1d56b426ef0ec78043af326a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d5e1a9129dd961a580288bc37af5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23834e70c1a50e356ce612a4139606f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897f36b90f08dbe547b224331de80b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088662348c463af839302adeef295645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b50c60c11b1eda2a38b9d504e9f0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5724841cb6408a9420c3bb6ea347a6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaa55c75dc4e013ea82ecbaee0d2c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea3bdb152cf05b7981acd7853a2ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3b93a7af129fbe4d42687854a83f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a87c07ce9cea09e2c4fa3fb48ca1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079575a305585eca7e3900d476b43152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72bd31a0b7420f8cf7f6b3ab54592f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e158c31a94369d56109d0bd398bc28d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89771aa400b3d129f71cfb9afe8ce44855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9d0057a0c0ac1801f24ca7ee2c1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4f383551dcc13a8c1505f1c93ce957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe0e221a610a074f0a0ede4b2b62b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdcbdfbf266757198e26d3c823476059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7c61f332e6dda571c4323052fbdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb44513f2f29b06be4210c91e1445961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642a866da005ca7f60c138da28ec8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9688b8b4a38c51c659cc868a44760863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710f9d4e26b1f1ecff438b9818e258864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcb75d4e169fb44798c3d2ff92bf8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c6fbe7b4d7501abf3215aac5e80866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6981b9c73abb8b735e012ca9795b9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4b3ee9cccf5b4249d2494803f01e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a892adf373d7cd1e3a8fb858b9acdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab484d60e5be8a8facc8aaaee23df370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b702ef64a995365f1e4f49d2d8fdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33f6368bbf25413009006cd724da872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45f2192265af8144f3ae16266a13ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a877aa70f82d4e7eda894cdfa7ca974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab6d9fc9e2cdb18700f9b4ecf01d3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f1709843fe085b24c1b0e55ece4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d64ef920942c403a03e57d82c33d4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dcff92278ef012774e3bb7367cb7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9faf698e5259cff67eea51f18b3dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b432804a5243bdffe14d40acb81d74380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c7048c0429cb8dc3e868c6069ea7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d9febd3f44500f4b9304aeaccb5b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e608c17b812fdbae23d58e5cf12383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ccb04b7f5e3f54ef443bd1e99b7a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19055a45a059bb6fc7a4f863e6e4e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c25567875a4251612f94052ba06a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c9c06becb205686480f5b304c5d5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1687a9b11ffb971302eae6fde0088f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b318bc41bc08c5963846deaa48589c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789bee03b3c8198e8f547c1251270e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad33d5ffd78d6e18ca114bf60be6a6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539adb64c0986ca1eeefc51dc63b2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2aaa560a6f02568b5def55ef1d5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2b12ef00bd5265ae6a5eaba99a01094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb523cf68acea9402d4ab5572bc98a7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353a25ff51186476c048aeb7032d6e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fde9ed7e061eb987b827e58185d4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835db7f4104780e25fc679c4d46045a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e95e71f2f72d0591459233a469ade99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400c7470d1eada36d35cc3dbf293ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d8fa6683f978c2a36eec60468e4d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a97a7e149913c609d3337d7bae3037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075eeb6d2a9381e3f0bc924372ae49c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7874f8d21eb06d9f79d57d40f1a9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4ba0355cd4377b126b6fade024b0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c71b0365d0e9f7cee0aeebd6f8c9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2dde42d7d6f6959bfb808fed17ecf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b222a1feec34bcb893e6e8e2fc476108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb86cf3607dd90f4ac28f31837a1e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1c0bb593de282b866a1b7f39f4863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10d5b742ebe08dcbc6765ad35072b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542b0db94e4f244dc49fb4f1ecae267112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fba6376faefc4ba94d941c810dafd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8703a5534ed8f8e4206a01b10faa00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa414eedb29c00380158e21be80e994115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0af6a9b6a7be343e08bf3e4614fe7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb823e5befe9c270a2839ed51e79240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c8884924794f20c980eba93300b4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925c9d490e12fa888b8e4b74d3d57db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065603a3cb83debda8f725dc2c0252120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207a10456db28cbf224abc243a276a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ccd99bc3ccb76436b5616cd72f493122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc854800c1e2343ea50c7f82cba0ed0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbcc1cb82f0825fefa62f82822644f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec3d59dfbcaf3749753f0b4b0ff9a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d509114ad2eccc62b8e947d6b2671126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67436399d48bf806302d00eb5bec7816127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af8467cb34682050703bec92fb9d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805786d89881298f6da7101156c93384129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b25c2ff1e6488d5d2efac902af08e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc65004d1150e640ebe573439bb23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137973317d43f54effda53bc87bbd483132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034acb329dd565d6fbc92a43db2fc53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee398c136158fc8e740e5589f4d68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f4a1bf4d73c184113ea8d7eee8fb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5fdefe5337dc4cd5eb313b2ec3333136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ddfa20cf26fdcad80be676ae0e662137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bfba9e3771ba18cec17bd234a3e81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ac567e94c1db7bc8b9ee4e3f4440139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b203d1b85cab9c48865baf7d46bdad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b40c3d65081fd65c5bf612a199bcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4e79d21bf0a874bb8d4359d4950e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891ee59f41ce28a74109c2dcf0c291143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c47c14b37c67f35195464fdd21f09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783df2533cfdca8d0dce6235474f3a5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4769a5106f59ac0e36c5e4de2d27fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564801689a5d49e461a3a7c5d0c511e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61111d7c3b1fa48cfcaf2f3d3d8da23e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cebc88e2c9a28242a187fb909103ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf6e9e0108990f08138340bbf1eae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833b421d2c328f30d40780f67ef7637151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b761a389e214206f29c582fc8ca61c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873b528410143fc621bc99a6ad0d1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69cdc616c9f796d0e45188c4eb634e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e0d46b5127bf55a3a1e0434e05dbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb434711e0dc19e3ed86ecf13497b76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296614e62a0258383730114d9f366ad2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e0dd7046c1a0c015e75aef3a2cb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881d209ef8c7e043fcaa7fedb91e8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54db2c9eb6967ce494eb5778c9d8705160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58cd0adc0c0abe7d4df3dadb1f11e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17457c79a8f58eef0b22755656f8a76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325feba555b204ff59ed1eef979a961163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe6683c46e59f06985d5ec8848763164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b969925d9d43b6f172db91c53a33d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e5ae9bf0e408c020190e8595d437e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f8877e96c099fb1932442f0dc8ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39764ac36ed91b877fb887fc04530168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc99f01eaca85b62c932dbf70c642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b3256565e7b4eaa2bd5edc78555a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f4bccbdae78e939ede57442c615f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09c0a75cb601780b483173e1e5a61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db74b1e96fbbf4f67c727534f009af6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006d0ba9e9eaf4be06623a14a500fb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e9ac75efca59dabb9ed8316d81d40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a7aa27143770eb819fdfe306b9c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357006ec22c73ad77e9fe64359d71d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc8c9aceca347414c34702702b2f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88b070e77568ce5bb820348275a65e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd27ea01783460dc00ce107f6a0338180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff031bf388f42611d4ea2b76b3d6880181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd5699175ed98f88fdb993f9e8561182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdaf5adb37649a645bd4b38dcdca6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b15acaff54dd7d008374eb8486a62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e44787e6314737c3db13803e28388185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9944b6b125349e47dfe60c5123c1f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ed80cf6fb754c0d5b0f09588793f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805462e80ef2e96dc2bdca17cca334188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481fe54ba84a141757b0b79298c7f9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c448aa095525d3f32d0435a37556b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda87d9dfb8d0a3f1d3697539c46710191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9c65fb6d152743e90ff723b2b546192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df655df582d4de2f9b67327dcdfbb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e12884774fb79e56320bb9c92a079e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a8b15ace93dca6d135ac0244cccd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224b9db8cf96f07388f152b3fb3609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83d73526f9117a5e16e87905db4988197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172151b523b058a90a7c30dbff2ba348198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2017d37640b277f4032776e07b46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee6ad018e54cc75065ea22fbb59eb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ed256548b5f2c2caa33a1cd12b7a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c995ee6f0ba2916480cde0db6be1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e2e123ba4d210e1e0d672a102d0da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e08c0b08cf3c788d3bb478cbe63c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2264733007438c4aece496ac4a4fde6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8b884925f37a4b57c244bf14f4d2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e6e5eec95a298877caae50694d50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305157062a7f5b90e824452384df876208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a171013d299237ce659db16643f0d5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d338a29738a654b55dcbe7f5ce933210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9df4cdee01d480445093d37f9e884211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953db3d4494c2dd5f9ee9558ae233c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeedd24ef626e4773a4c35e14b6358213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96faac09ade8ace6f830645a1e97e5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13bdf703449917e2c0497d0312ebad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee93e8c08ee5c5e0a91cf9542c2891216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161d86f5da7a84aa90b5f183ff4174f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f3ba4507cbd6425f4d28131a1c42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76352a33ad431b7efff9277dffce257219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfe7c24329c6636d3852f8e963713220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75188a4d107d4931970e9cedbfe71d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398f209519c95cf3b70988661e64292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c92495e2186010f9edcb95f30a3889223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae776f1a94fec8d0fa2efe9383639d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dd0486fec831f92774523b9abec81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ec8c42c30ff07b4d652b408e1da8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad844b1d4a01ca39a1581f39e47f9efd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074668e46bfb7f5867ffe82afe51bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec4d566834da6c71ef541631537172229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061f7b450a9e52b2132de6570863bbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dda8cbfb431911723bec5eab480e85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd2656ac6a83603938ec65baff20b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4062af542103c3117ceb67f96afeefe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd505b3fc62c6830afd8322bd54fd525234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721b32bb3e4007b072f4e210100de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0553e34af9ce4802f730e869c06cc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c314629fcd90caf38d5ef16d4d23009237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89e82c56ba3e0e5e253584daedf14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698407ec6471f04313ef031933f884a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507059bf7a6519bd7efa36574164145240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bcbdc5e99e01f38b412772dab9646241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454d1bb97c9b8c1385f1d2b4cbe5d62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075de88c76c0adfc99a2011f7236497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800f388681bd8f01096081257323ce6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb7b804a0aff103997c238e2f3c3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1777c45aed7efa93ea7cdaa3d6ead246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f02afa040cbab18b190b9eac557d0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b796fe6ebb66534ed151c0f095dcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d262c5e7f608446c4b2ff4e64027e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c633350781b25fdb5bcef5e707684ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070cf0bfbe4839b9cfb952a24c222ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247f1549fdd86cb49ca4f8f33e8b52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55722aab525855d496b16f2f1f22885253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca0040defbac9beed8e135ff33fba7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d63aeea8296055617a7a9149242908255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b89e1165724f2bce7a0f40a86afcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd19ae221f29361e0d476004da6ae4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed404287e51ed97ee8b8a9a2f0caf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a519339a683ed97004fcea6b18a53bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eae087971709059a2de6de7477f084260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ca0f2287d2bfd9119dd6bbaf759b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89402f2b5c5cdbfcda853ffd712505f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b500c7b83d6c1d3466f59d60e327cd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa1f16ca4cd9c0314ce05b3b2f77b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34fe7308cff00c8b8424d0b1616c7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecef4525e313aaeba0c8307728dcc5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb520d7ec169fc2c33f908de86e5d32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2795e586f00c9a30d9fd12746653a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec94c0cd46b965000c93e48071039269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6533dbb188c724a9d41ed6a2ebfd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fae428caf18fe85c9541b4a1d72aca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f06e862b43802bcd9c17070c5597f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f99da497ea901deba54320277e72d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42412467f6b14612d0d2ea7b3b730f74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2639863a72b6cccf00a4d8a28eb11d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a89155999ea04c336445c036e7e2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be609265de1032464ff704f4b4e42693277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6276e0c178088ad061b59d652f50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da989a57cf61f9609bbe7a971e72246279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5f0051607e2c394794c06a12c7f7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ca9668eee27bdc47faca8ee011b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d914662bc6f60f5823f5883086ce329282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b79de011e36ec62fa8e13bd282b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072431c71546f41467642715c497411284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350abb4d53e750e25f692177fd0a16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9464d1fcf0a4ddb6a872fedf58ed05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654b83b73ebb954012f653b66e4427287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22775ce9f29325aa9f2ee6c8ad8b90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4071542aa5db79afb21c16f7c838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b8ca8c9720a9175749f24b2a10aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8eed391f7b7e5e2521373dd2c446c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4c9aea01c211c353ab90885e9a116292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde9313aa6280603235b5c5f047b7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd1ccf1709998c354fe39319ca823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467acad0798fb10981169cb3b45e279d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5de8735989915d64255d2fc00808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d281db7fbbc67be933d26947ddb6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca5c6384f0acfa8e15fc8cdaad2637298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7a805fca1254d46d03c95eefad0a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb9e73252d4dfe8546a0a8b2ff3a15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7988b001bf209e10879b468831752301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c9966bcce7637c5d9f2c520bc2fd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6640e032a7fbd8071b6170fd31a558303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc782301d5922cca5dab4cc0ac8f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663febc26ecf49415355b47a83c47b40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a81f4200c5367507ad76860ef84b9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6931dfe1758ab3d77ffc0f401812903307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e298a2c89a3e0d6f4c696937ac657308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8eb9e6856aab9075b11d524538794309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f2dad833862ef3a50b5f79b3af59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360982625d913be87d2b294184ae5b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e3f72f9aa58144eee2f91bc9e576312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7fbb2b0b48d200ba33bd8f38a5e84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace8009cd53e943412f35b929d6ed1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb553c933c7e7aa1a622ff48d96d962315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698303723207c23a742d53e5c0cfe549316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7b07fdc9d73524d8f8c690553a9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd22432f30f5ca6d7fd49fc6fa634318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c9d5c93d0dad775fb0b7bb6f964e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e7fdb3c00d87fedab672a9fd2337320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff62e2277b3959f21e0360e50579de7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7737f8b2ac285a62f5f9f71a8572a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07dd2bb4eb9e166aefaddc35e4ea0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662304a009715a6c12be0e81c2d17bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03cdaa13badd0182f8162193f10260325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737811c94d50cd3f08c8264be58db790326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8fd7c6f9f9d730ebc7eca25be70a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185e8ca15ae6ddfa5446332bc7d11d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e0bc510c91348f884dc270790a8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f38630d76a404e96e4a0f7dfb73ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8007723483d9894e017f5b47916b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6400c52f99aa019a2ffc00e91bfa44d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030fc95ac34000b3ada1aa63eff9ddb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1821447d5f06344e6cbbe255fc38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d4ea0a5a93af5c12952ca863f02e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e99d032cfe414ce078dc9d8484be8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94f25f4187c78ec37e50a232fa79f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd645972a47176eb5429b9b41201efe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200877ac00c8ea4143141efda076f3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa61e6b625a96bf3163922fe01a07b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615945247988423b9665544cae041384341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950fd8329898cb5dfdcece9e2e2242342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ca32b4c5eff76723160a55c4d359343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ff9199efbdc0e2090efbd83eade5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88566d3fe2c00a4a1b52d110272e88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6c112ad3ff91992b822cfa8bbd751346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a3e097b0c36cb9fd274249348104b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b145689f3fe35ff748c2d1b793851e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb32452eef1090f3cd8711fc071b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570242b58bf329fd60a364740634e1a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a081df050f42bfcc3e1b4e65e73291351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb49f33b46dc1ac70bf43bbb2d43d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de42dc91b605f0af110747894754a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf35d1c6b01525a180bac7cb8bd5f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be21d8a96c1fb82c9b545a4573f271355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb7bcf38402e5f461ae84f38aef4ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f6c93bd232cc062dbe8f857f184ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023061295bc358ba662c42e796121807358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492863d0e4e03721845ed55c18abe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb35424ad410d32037cfb702eba67c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c77c7cc6452eea8a60b2719df0ccb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec19c918925077f8f1f4c334b803d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581628981dfac26c50e90c70f5fd33cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d63c3979b33321300ad48e781c65dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124563b956456d3636ea1ef2e3cbbfbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a95c3a543d13ee2bfebb751c12f87c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec5af4ec89dd21e550f369d551cc00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693546f1daff0f480fd7e83e286b655368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5522f0c8908a9277977efd927497c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acc8c85686f6986fa453a208de9703370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b106c07f2327a6e02d505f05d8a3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01243c4953ebfcaa8db45851b742a9a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83867815c356bbfeded645e1e6f5b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997b99352ce041bda7f92608b889973374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7163637d9ebe4b02b8b13d7a2b293e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e9cef19a3d7f7a8ea4223f481073f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa2db1b8575444b18e174f099e1aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b9e5ec2695d559682625fe6a379c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6315afcd0aad840c6b728e94fafeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532f659e2e50ff96224d624011a32d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b19cb9d7a2d3b525241ef15ca11ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee978853d8fb8d3604387712d32ea67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c7ebe1d87864081e9dd4f78eb8d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53500aa3dc4a6d459073737b008046c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e8090d320e24840e0cebc865f9f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443637da6eb0f1500e073ead44cfd6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94778a8d865e411eb1cf32208ba45cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ec589704e445fe81d631a10838cb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271472517950fe82e2b6ca762982379b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89dbbbe8dd29c76ccbb8d9cf18fa7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c217b2b19b8602fc799f5b7419db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c49fef56df9df9a2fd7d2e2ff6144392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac8f0d12ab79a2b21bfd7bf72c6687393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d098a81d31626246afa0b942f05ea3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08d12a6ded913a3f5ff36cd210766395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb4f86f288e3a85dbac6fcdf3d823396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc5d581fc6b016dc15180dc8532dae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda35896563d5bcfaf4016aaabefd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31c18c4955e3c01af2266ca39a9e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f13b5d7f4a22b1cbdeceb66fee53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3114b2de09f4a529cb30a1a86f88794401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578e31ee5e954027f0323a1409cd91a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577ba035f6d71051a7d463aa2296c71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb58b5860010e688448037ce64a3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fbbe3774e14eb9aadbbef78446a41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91078a6cffb229e95041917caa8010d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375ab8503314901e772ed6efb0851ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b54aed4af54ad47f2b1961fd59a427408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0425b58d22d1c0d03e3f1c1e1ec9b58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821ea2f773db0aa0c00c916ed2453c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba4cbf6e7143dbd289b11b020cd8d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fb1d5f0ea88255722c4f1398a8560412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784b27b4ff76ac8cc1f913c5cf9784413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74be82456fa21e876a3c9dd21abfc21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf157a4c1dce6dc36cddd4f73803dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f943e86a32f1f9149e82027d4d1c68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e2440a7c272c18ffac086687703b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedc8b2ff7e5f5b6125166add65ff48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ac6e0232ac3d15053a27b66fc0203419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dff686f059efab0cefd49bf6fb5b23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95142a72a60b07c5e6bbefbf29a12e55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856e107ec1bbc2edc5925512287ff19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd6952b923e7eb09c19689d998262d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb47081e2e08ebb1023f375084da04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9075fcf6b9fa5ab34d139b66ee48cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46df6b0ed7052d09538f174be8bf17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97928ed4c6dc020bfb59e8f1a44705427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3970ac0046139859ca0d3781d04a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204714554ef33b7fe909619c05d78b10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d284a31f7c85819715b66ab8be65b11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8ba0382bf50161102fa11170c2d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123bd27e6308ada67e853d306be103a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91426099f4325059014b7940da660d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806b5c671df54927b0ae02258f6aea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a5dc2bfd119a465c1b68a4c3bd41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe8e0aa07a4299ca206f6a1d653f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e2e27acced7b087c69a52ee70b350437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363e1db933c1611916fbd92569d4b9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a773b05cebfed73bdae2c2b1cf034439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0885cd04a54bf8b2fef012e7628a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330fa38499f8ee8aca056a49138e04f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed84f6fbc67fa607197bc3b6d36dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41902d5aabf066374fc2c4fa673d1d33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830dcf4e28f9dcec365500bc4a0a5df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9e3341be5a9e284447ba9115952d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c3917619584e83b9f9930c3dac2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7590a537e0b8c8f46c246deb633b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376504c25917cd9e46980315a81a7b38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc358f5dc986003a6981b00450353449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb0851d19d894e1d0248ea47b109f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecedf435b0ef81d179e2088010b85e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253d3c7f796d4db0b85def9d9965d9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33ac2378de20144f288f9a56ed9c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c7678e3b3a5659f82a691c02884d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027ff9bf3bff8a7bc02d7a2d804c102455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b1bdad0d9457a3dff68a510810c66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bae8e209f07dd25b8354d7e8b175a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff30eb7b768c57fb229f8dd1aa5c9e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c105e3139dfeb486bb2976311f11c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575ff307dde57c5c8fdf53da3a9265460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb748e87341bc98bb5d5655b4f449461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1db9da9fd2998d74bd88e6a4fd2eb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64516960f5943b1e8e68710f6a9f8a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65aa00516386fa1b5cb87e46090647464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3cb100f9c5a21a60e75ad2fe533a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916155dcb5cada73a92fdd17aad3b9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0376f8fa86a29cddb6d2719385850467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a22b4701633d37690a4a711068f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f7c5e6f73bdab46cf233d424d0dc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d204449051a4a6c5c3240bc200362470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b78a671aa9b1667dc7fe9bc479bcf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134443f20e5095d0cef02c154d36954472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592e0d78a26d5e0dd4885b6a6516ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49989ee7e9abd66d3e3c80ddc835b81e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459677eea8fbce6998162dd48222ae2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b53bb3b09f5b7ddf61e90e47a53e4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04744f8d060e0726f97bed685f09bb17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483debddd49bb5fd8e8feef26e807cf8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b82864fb692e36c251d68a496cdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cab429a071055fd0cbe5c36a90bb3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4863e842ef1200b307626ac9de43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1c14ae7ddcdfc5463d8ff1360826482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a086f1378c06f4b9bb5ea293fd6f2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f65d58c6ff49fa07c67858bf54f1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d2a1f5700bcf090cd4c70906ebe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac4dd9e94336ba509a20f66833738a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34888516d024f01e7455fbe84c62fcf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d5c46e3199e8d9d3714202537011488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42573e2604d416b444b5a73bc80db8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d68849dcd0100cea211e2550c77f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a56aed7728653d85bd37c029381317491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7884d05794af4676ff032020c54f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249872c46c0830ed9341582ae0e449b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60b5aa25de153cb7eeace2acd173a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307b96acf5a216d5ded09ed3dc73a94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b15f8ea653c9194dd8c37302ee605d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ca5fe6c81a1406f4631c560b9fe6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e81462f250b5ca4cd178a2ae1b4d26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bfd6936909bf094b5116e05feb1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87143044a07f8982be878b8379619500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1554dc8b15c6273f18ad72b89296a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a636e410a2a1583c1293ec37319889a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0266c8ede290b84fc2310973fe7436503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142ffee39b24644301b82f039b1ab11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b26148839d4974b9899d0768c069a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c3ea6ba611fce6a9a0a825eee2e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9983539165ceac4fbaed2bbf66e9cfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d06d0fb984eaf837a5e8fcbf58d90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb4b98e3b1359f3b0eebaab953c2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4b7e59580c07cbb1899e76cae317c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaeecbb1aca34ae4246cbf89ff5fec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc589c2643a8e64ad6fa8f9ce9ba1764512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a3ddf1934bb94b6a3fd7edc8bc8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a555a2bc0ccc146b1beaaeb19cf74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a57605e5ec7e542ab39eebe4fbc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b3a6967584765b12d8eddc4d0b856516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0241e073fd682f720739fda3c43a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816f8d5d273158e283a8195e8a54087518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d56c4927451d4b8425bced77f6643519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c159949b52d9f5adf04fd0076215e1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef23d35aae314a148236ad35abb20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e16515e20cb3020bd8af6e643875522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca260fd6cd6f94183d3143c3f1f635523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d07032fe4e859a3d9523ce69f1a28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a6c356dc87864505ebf427867493a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ca2dfefc23384be33955e48e7ada8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd37060e0f497e4ec77996ea25f1a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c3ceac3baa2c0c34e7a30fa700701528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1652882a9d1196b611ba0b87180d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874c63e50ddd9cdeb2f580b66f3b1b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901953783f080e59fdbabcf0ded34d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e69b2cd878fd2528dec5fe88f5eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08149552677dc014caacca153fcd33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0459c1513667ec6ecc94dcb0015ab71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43edba88d7c345a1498b29d757a73d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f77fc2165935f16d20e685ca2e5103536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603604ef2e45c76ce81d358586f032bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcf2fb09c53037f7c1f2471f38cb09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc9a45752ac733760614843383ab04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056750e59aec31ee7d0d7151bf7a72f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d22e10a2bbb50f2805e7467811d243541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0712d0ad10d5f8542682da3cb67c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260fd75195458bd058a7ef29d7a8996543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8390dcbb43364629a747e9484ece544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46983dfe8d1cd65dfab5731581776f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633555f940cfc71eac436b245c59aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243682569be02dd8fd70f99c2f54fa49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306c0f8b353a68e9e053c6acc5f652f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f824ce79ea88c1d14dfbd729883df1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea45bae5e766cb4b222c3dfa52dbdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70786a96f33c4c07e5779a7c73fd07d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa5a828949ee36efe75f60ebee97a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637416c6d53c08765ea9d08b43d9d80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda953cde8e823139d9174f0443fb7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258389be81f197b1c4f0e691d4dfcef5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b69e175847140e06259485ba44699556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2588a4ad43bc56f20abbd3f4b0a1e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660840934760185045eca79ce0defd86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218489793b696670e15187f8a5e3d0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f2037d4fa6fcf5b77af73ecba65e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704826db3ca73d624163bd85b819f571561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa0eb64bb4e4eaf91c78f0e584480562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55d69b1834c9691974a3d23dc12e74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a85620839c66e1f1375b7bf67acf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691861d2eefa982032615badb4ea4a92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f434535ab1aa33336f354a9a0b685a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f24468c3bf1fab271e1901ef2152567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02acf304be2792a9b434909d8844992568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f5202af6b52a0416a49d89b780c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadf7ee12e66af8e024198247ebe21d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2b0041a50100e23985083c2764c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103436c0b21e1bc799ed94cca705ef58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336011a2d0383ee1e8008f520cfca6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb96bb638eb372728f1e81a2798f15d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886bb9f1fed10e487543aa4c1ad838575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fa804da71e8619b588977d268e10a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4cf676dada3bfda727cbcecbc7bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa14838b98c4b0a15a1528ef50279f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dfde6b2f75db604c79f1c317a184d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df0ffe36eb31575d5e978264da987b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306f9da312a587e8b88d3c490c5eb53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f01f6769016834d5a88d3c5a827e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179b10580759242ad8464e562e503b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b5bb66d4a675398220a358d0d13e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13625a3f123e56a938a9e60918c8b719585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4ce1d8fd9ea7d70624652175deb2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac1b4252800b86123219fd1868838b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb36376dc8372fd7bc5a3021b06e03a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238d59e2218221404e10eea3d747d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3002aa44425745925733e5024a837590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aa29e90787877b9a61cc0833c2851591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e8feac61db7f4cf9f05510a71dd0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cd134f65a8e4b763fd18d91e80348593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a902569fa8a748705abb8fa350fca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49af1b0370e2ab0146b2d2ebd7f12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c3e66d83c82a50e05fabf6c7aae07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b368e11686725f8951aacd030fbebc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a1d2949219d4c6e26deca2262fda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb159ae7c87720c6aade47bd62aec4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab513792c943103776831fa374184ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a58e0228b2e53f9365d32661b9d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f84e7e6e212e66037067cd393cb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8bb7e4d3730c067a2e4ab21678465603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae6c9e4744af2496551741ef3c4b89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e6211ad4d8bceb4f9471935ce5d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cecb2568dc2c3cd5544c31fdb49eba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7932a9405c79cece394e8dfc842384a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928331496b2a31763b389a9c3ea8dcbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c10ecf0ae43107ad3c42a3ed754f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e411eb9c56ec82562e74b93cd478b27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7523faa1d7dd341d7d5a597d140a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9152c83312f7a5f8a4a5097cc7a71b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf729393e73aa65c768f95305ec812e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf1689a9a5a52a87f1300787037c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2782f0a6c9a25929887aa40ca69d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa64d39816226a7bd8333cb12bc004616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775eaeea237335460d7fe46794e30ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50165363bd4a4fa0950c0bfb27d4f7de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f5b381626350b532f01bc9d93c9a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d6d97261e84b32d1dabb150b14e0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399d74ebb81a31830d985a7a5610bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358be9949e34dabeb85dae81eff81fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903375f559ced2c9abb1f789580ead49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ade345d5ecac514c9c207261015e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f026cf0345e108b413dbf4006dce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126caa17b6d14ef7a1765c199cd62f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add06eb35b832b2927a8a0dc09f0e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895481abc088ca773718bd0677f4a1ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809f81b907cdae9a8038e9bea32c6ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb90201100b9eeb0ab0dcb80d3284c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68e4c00b469860f1c7b31bbaec68cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d48d49d21fca7a840f522262f138d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58d49235adf310a2f8d7efacac819a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dc464f14edda0b80c56d68b80c3c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba67a3e0396381ece5c2d8bcaeef04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdfc3f03dd3de6540e8f041e643d6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81aa52a19bf9e38ffe18549e7c3c04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d92c127d59b04c7829bbbc7ff44e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbca73557cda07f1fb95e192ff2c6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8554ba170d8b22f5eab65cca955df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257113b7a81e86fc0d0ace49106d8491641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda077fa76c0ccc96558a2ebd5fc2917642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8382235bb73e5a12a160bb3f51d2ac9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb095d66b1a9fc0302b43f09e725a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e08eb2b66f8b1b05c64500b593a9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb562672ed60fa6ec9c8884dbbc34a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67be9426318d2f311ec612f3706da93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee84d19f99735a2511aac3c5884d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05a3975b4fedab12e0a2f408999c5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230fc8c3c39213dab6d08b693af311f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc2f16e2463fa60e15dcc8b2ed35a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10375f3a0b65c98441a749889a93d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623effe164205bfd95ffb59c73b7305653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deca39fda8b6e1df308633c394571e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb15151da0d1738ff59802c74fdb6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1afad91574c83b36b8f4bb7fa4c7d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b563242be29e580ec5ec327be45cec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff54c0f0908dce4e27759022a95bda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f141b5816ae6db02e733d3180d04b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3718756643d40129efa0ba73214b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274bae484dba86aa8ab115da0cd60b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64871f71cba349c7c1268c28820e9644662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec9309bdb71f6263b55e2b833b7906663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24832d227966094a608774e0ae0b04a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01a88507f23e51701b058cef5f498665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7128c7540616c8f6253749dea3e8e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16547315035b8f86b7d9685c37602b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c36de2142377fc2dc303fcdf9af80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fb06f5e33b8140236de7b1f7af0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1ad4a962a54116b80b8f564157b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892e6ea224969981debcf3ee22ef3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b004b832d9bc9a366c4511e6565b64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd7a1b39d110d22406ac899ccff83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5146bd01328480a1f359bd41ed3db24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc1c314cf4e41695acde234ead326675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5463c10250e73d913bc64983118fc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24de509eecb960fcc9dfdcbef1041677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a23bddf95cb10a70f2079f53681b03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981fc7acd8dc435c0b0cdbe2de470d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f88a2d481f20343863594a76e0a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c46a64a63b8465669e7110ab76afa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f091c90b965514cc4204ee52ed24d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb76a474bd971442325cfd95ad7856683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44598e025c68b631112766613e505c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94f538096ec670199506923b191d6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0421555f41021c9b0913d712fa75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864187b17607eadddac6fbb3ca524f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b7c358550218fb3d398ca09799663688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83fedddbd85fb24f195d2e8f185130689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce564b87d2e89c45124d9fb34c6aa35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7d8e86228370c126cbf0b65a0161d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9d8317ac95e666010b60ed30f014f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e814aba238366e0cefbc045f5b1c99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2537eae46b96428c49df74b86db1fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6728ac3d2ac9a90572e3a8bc7b26e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cfe02fa1b33d92849394ca16b130c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78770aade610e869583cee8f0c648ead697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b227e9dcbf37fbbb9c24164ddc8fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac79667e2db5b4c0bb87df1adba191b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b9f671ec6d16c0055bce4f57d0cf7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7f4bd73fe0b8ed35404d076c1812701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a89476cc786c8ff26f577d64e2388f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f74605d13c3af6370c526ebd07fe62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f216b76e2b9e28b90cde1140f848d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2617c1f347dace4f70a739cfb9ab30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087b49ee34e2a3ec78273d3b2d09c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db239231440d6f37708ce62909457669707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e90290980b6ac4d29cc36ba9b24c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c666fa90bd4ec6d1c06aeb8823496c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296ba62260f91baae2e5c0808efacfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ac01bad706c502552534aa2784e5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e0b88d03797335a61f7dd2bb22ecf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494797c4e59a15eb9e4b2fb037423112713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f20ca1c12e9e776c9a4fd6776ab3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3a365f2a19543731ac95a2166e0d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce57bb44a193cfe89e67551c44a701716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b518eb74d3058f102ff08f3ff07f24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3c2effef5fadb682d024e32ad79e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded36c13a2e18f0f42fb6cd5d1cc50d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d194784d063aba0f3ed6c6a82db28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c7cc476374a6ac9c9e834d54d140721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16828f7283d30cc56b1839c9f6d078722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b46b3443e828149af4fe64e6cc0b0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dafa16b72188c1da0bb580fec7a56c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364b79e31e8b42c5e23a84bf82d00e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558214457af6d6bac2a56e8f624a16f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58310acd7b5ebe031034669cfbf76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a459d63d0b00d360e8bd28236eac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ab544d846f0cf3938d5d5161abf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd0bbe94f63b335bfeca9687ff5b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f74412f3eb43a8eed8c384e3c09f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad3fb9d729c6ba5696e69612e8666d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c5cab6f8535ca931e90a6032f9524733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee90e4f697d7c174c71dff990b43a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0924cf597585609978b7369991f2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a0e78419fea6d24d68ba72c765b26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12cb47a3964c960cc8caf92b612f25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf920f0684068734e78dbb601ebe02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a48c3f11128f4f086e8c0eb739ecc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56231ed99a8a73ee9ac0e600e5c608bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977746ecdd8560b9c8cb0904c480ad4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c13a586eb4a01143d7af36f5e5dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1436054b6b76af5582b134cc5f5f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069d3825d42d8417af8059f165de81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec98640a45edf89da009eb4006fe6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e7f93afb7a387b11fd4c880526c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5e5e5789e81d4f0db1db5d145733b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de59df9899eaa85142ded00c950dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1051c0740d5630e10e7aa75a9facf21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcdd49da068ac43278e262bcebfca2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f40ac679972c2209f1350c8b2c5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee2ea4072dc92f27c416f3a58dec8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cf67712a2a5785f53e5754978e887753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e5cd82979a1012643a3d00fc7a511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c66116c0ffa039dfc31f9b37845432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7933c9bd9fe94ca9748e9a757976ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83445e819b9ae29309ad5bed86b1814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe6a8706ebd05c915ed0a06b6a589b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cdc927973feedba4c5c2fb20fdf456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d41732e23ca1f39a43a54437268417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6f3387753bcdd3fa88b8ff36b7038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0947a701af7062eb4e235d4edac58269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5fafa20062f7a29d2a8b979470c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848503b2231730b44f825fb10b58638211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fff2b7b9ddd6b8872e3da8968c51912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad4a30da884f9b039f21ea184b155413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7c721f60bcdb1db19653e957d75c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d761f6fd291b77923dc966546b7a4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c0f4adc6873c1126bc41b1bcc7d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45844c09635978c10988fb79485b86717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7cd3a3ea8253854316b849515d5ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15838055af9dcd0382a6829bf9c74d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bee552723e81fc3a356570ebcfd6cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b9b0c565f58be17319baa000b5f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51ff07b576783401c81e7e51507cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda6d8d049aa71cdbc74e9dec190d9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd67aec20913ac3b37a89ff973d89c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce605b5cfd0d154e571f1e758e7f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae579349ca4921344de1ebbede336df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bad67013e046353308a06f4508757127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8851ae9c17d79c943693abe29cdbe928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa77f19fcedabdc34ca842342c1f5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49f143c8658516e38401688dd8b3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76e8b8c34630c00b72611396529fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab52aee5fcfc5f0c81bef8a5ee8543232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc43a1ceecac12c229471c42d72411b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54540dc0c932d1af94a60b970e2f5b5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c39683d3ab3327a4bc08b09534a31b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9110fb39e0f88b6d1df5d5bc2ac168336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6f5d75e72f5c8f0960724ccf0a2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d00970a8c8b0c2634d3bbb1d45ab0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c619f0bc953178309a5079080e38639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7864877add0a764cf001be7b729ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7cd90519a493ad20739c4b26e160241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9591cafa9bb65572c6f5a19669562f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009afa06b5db10f77eac178bdec8eae943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429985e2ec04ec5684e59e5da4e53b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822ea902705bd1071bafbc967b6b6e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04627050df95ea1a077135d0c438d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cae9010471e2cd9ada470ca7b883e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659d436a1225bc5f1f8f0746fae2c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de331bde25deaf2f15768810c265bfc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d234d0fe543bd50a91afc7b6c7582750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889d6c4044370b45dcb16bc9789cfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e36baa17984c715540d45661e94de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40209174c26a63d0b0022ea91563f8de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75effab8560b6358727c13e61da9159754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6a37f0fb9aaa85c663d4d657ce0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e8a0b60641a51b459050f9695afc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c8f0d02e459b59c8d21de8f13c03a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0850667f506000624390822bb865058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117aa9149eb73ff748f65086e421b5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de23e760441aa285c90e9be550f83aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f58a51ca5b1e83804883f9983af6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bcde0c0851fd51cb0fc2c88295c9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2198b9035d76596bec84c04858b104f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32e7f82bf9227a2ef38f56b7bd764d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232c95a09d6f81c54aafbb0163e257765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a4b5bbdd467b0a080d56f3f22a9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439142c3d0f0b05af4d4b9a7b8bd2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20312dd53ce21f53719b1e41f875e1a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c921dc5056e042086234411937928b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4274104f67f11600ebd13e2a8ba5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fed00b59f27168bc5c3f0df8d1a24971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827e8c488e2d9d470619dbf5086906772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6e475e52b7a28173be8f71c86d4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361865e6ddf15ecc6cc93d0e7cb20ccf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb6b9e8c21c726588bf2c9dc4f16a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5a74c9e3a3508e37331479280bffc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf5486d40c72afe5f2a8b8d16363977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df2f8deef3cb38485f56417c7fcc3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c750b96a86217d33e85bd83eb9ef21f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b5ae1bbff3c4a3e793894070025d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844618ac540388c54cb4e69774babf881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9375695f111ff0c57e92a40e54c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d8ffdd71dc2a92640699439682de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a000a72ca32e3225083b350dfa0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbfc18d403df52c3113563031b132085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7407cb5ebbea1d64c6779084c923686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b73e9dc63f114d543c556ac72212487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8035129f1df9135eac7bb939ba752988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa18c7f153bc05b2b837ead880b1e5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687e1ba49acec9e09428b2eef6a3af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fada534e681e2a5dc19fd1eb3dc2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376a958b83cfe1a3b991bcc00e4a7fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be86c9a9d3506048fd10a84c7af99093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b9895b02ee6166a2c3beabd74fcda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5c20744225296d6b14461c1b96ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d400c8efa744ea4899af2b507053d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ff25255f5c291ced899a0d87aef3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9664e63b22e688ff706f6d470a60998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc1da4acea75e0085fb706b0a6c5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da3ec1bb1c38fc4ab3b73f74fabcbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f6011d97f472631ed404ff7a09b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d03cf5bc290f7ba506457b9314a31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc9d1f774a14036421371b1414fbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf6cb60c742ec7723e81a86c04149104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5704d9afdcc1e08fefc4efd6600cd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfdaab9bb4ddde4228126b7695e6ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5f88bfe6eb29c485577860b63f7ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cdedb58662c5a93bb89a79595a957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d40ab80e7a8cb1a39d52c859336eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7634144ad19d481173c9c2fea68e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70030059f64b9754611605457531cb52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8183f03e320ac1ccc7a59e1e80123f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ac6d089b835c9209d648839a14b5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01bc61b4422af8ccb4d417ba083273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587cdf34b1a03440d06cbc78f1fbff8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbcab5ab15e299924a2e611010b1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc78c64f4de92d899e907cd666057c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aac272508b407afa236aa3f891c00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ec02126da6ef2f54aeb3273b30cff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d458b4549fbd6664eb1b45727852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e8b5331d7733ba57d8137ac8d1881121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a09cd7c7a693429a9e805fe508b86f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617e5d54ef8aa276a51159fb572c2e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b4ed8248bb41a8480c8a34462cbbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f5c8aa5cdc894ce0ebfbdf5c502a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa66398eed15ebf46822996ac257ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a03fdbb29aeef714963ebb45e5e82c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd454baa591143a75e4632439fcf04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e06570f16afb1008407e5d5f96df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25819449005ac4aec09f9bc86f9a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e5d1fe1d696977f0f774cedaf5c62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2451aaf13264c4451a3eb971e6cab0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc9055eb5a24fb40bc883ca4789d78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910b89f273c632fbaeb85009b3e8ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f1163e276c101a173d7cc09bfe72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c221a1c98b2533d9515ca2f4ba3be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455757e5d8b9ebf08db2c6645503ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd073909383994bb876769181730ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909ec003d9c5969d433e9afa884fa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705818867cf3823d450cc71cc15267140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd20025e83ae67e9397a6806f22bc23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e0322be7ac216865433a57f3cf96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95600da99869a770f77d93e9e55607a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3122ebfb5631b7c8b4383f13a806be8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eddcfca71f66e2183e94c62174d9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad36b404173fda6fb4b9c482cee4595146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87956864b40c86269b975230904a3ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b52b1f68c16bef6101faf0f7b7c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf759e268eb133589a153c8d88ec7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791539fb856c6b84cb302136fa1cb0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d952254adfe15541b95d5bffa55b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadcb1827ce7cecc12bc1fb3c1dacae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f621602e2591ae40feae1dbd23e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620aa3b07d8b75f811df80edb330d32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00695c2a10e19b6ce9321fa3a9159aba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed56ac51315da7555a6a87167ee4ab0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292129877d014de346983ba450f8f65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad8b47e93770589b6d343361595e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e61cff36afb215ee9f699fd57b482159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b9ad6aef1fbd0ad784456a53ac67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f26e13fefa6717f6d038205269349d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127d3e1897d685948179e3d790d3ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab6741245ae1eb45f01861e7ca7f6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1396798e9e2ca1f19db8d42989d09b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0de73b772e4d93bfd29838e797ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b9de7503b577c9231716216d4370a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc500235fa18405093273f218078ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f809a948741a1aad43714cac0c28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29912792e187c907a25eb43b012b1a41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c348bbe82c00cf7986fbd3ac90a05f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb904097dc43d9518e6cb0874efe53c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b2aeaf09fa40d5cb0b710244de020172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d9684f762f8d4c29b55c3ca7dc7fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001c57f556aa323b715e677131c7bb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49e1e41251d9884e2bbb2ffe7367ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcd87edd73d5ccd3a0cbb7b7630f97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fef45924b70d5118ecec777518db94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2332d355f2f4d45ecc3c8140dcf923178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303984ed7a58c75badf2aae06d1f7d66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038daba080640e1671cba2cb450691180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d296acbb07f0455d913c88f2f5a9370181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b89c024f65e216e66b6e47bddc3aa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541b4b14b6fff48cb6bca2f1eec24f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c115c214452489fd6bc1697e230eca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f2d0e27a7c3abeb7c5b61edc719d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4cef169583ac68fcb26d83d7f335186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae13fe4a9b1bfe8e7c32945b3a8e58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86cefd1714352d234b1bc2bc2f2e66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb547b0729169c5ef1d09421737e40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865a62455499c26d7fba8284fc537e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdc0d862e9964211cba59e54875661191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea99e63755222797d01943ec383721192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13afa09c9360d72c51a6aeed791b8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c139e4ed0608a7bd72b78df3e51bdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d49373e98bef0dd400789419bbe43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c00cab6f656ef9cca9fce93d85d85f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf82a7ecd13da86bad791d7c2c216e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a6c1bf6fefbc938adf34e81081fbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fb5a1e485d6006740cdde9c93faee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a42920f1f7f843cc170df0889bc3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70ddeb7a21d30efccd3a99f7d9798201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22343ab26a8b2a46ddb2b30e5e5ae5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396e47a139460583d67a913497a161b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eccd08c589e553d5ede09e00dce4c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd1d12b8c95aa3e7441ab9ef9639d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb249ae078ab804d039039cfed1e4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe203e787e126d0684fcf5698bfecbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f758b334da0a9dc67afb90c93b1a8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0570d3771ec2cdd090baf51f33254209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640682665dea3293f0c0b9d4ba845d5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa9f5eb2f48ee75d20886ceb27eef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3ec52df8802a58201bcbc032e407212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377d61dd43e0a77a1d5e6d466b9da14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25865713248c97557357843e221f7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af807eb061807c6491f63dcd70aab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164599162a28761f62e662b0aceb716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a5968a3f6297c9ec167043a08fddc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691561beeccf4cd0bd39c38d6db75fa9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b55b491df9da504c42d11645c85490219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb112a9dd62dac5d63b6e7adf4fef613220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f18c3ea81d03ce114c15905c1699221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb02ded52bd541ddd53025f83f857222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04c19ca8e58518edb5de47c4ff4682223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30da2cd01ff5aaaf99d6508dabd1b40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a285d36daf6f27ce3bc536fac723c05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02691f2e8d25659496683cde0e021c57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48da22d0581cc6698447017761366227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c482bb90e3a7793704912eebc3dcd44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d4ff467fc90fa314b2e89cb6e96c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71d2a206be29fea28545d7c8bddb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff8db1a592c7b07df1e85147ae8a7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a271cc0397ea3103c4c53db902deb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf0789c836bf77f620e0b9939a46c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2671711aed08dde73862c0cd48c79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e0981f3b286753e4cf77336e26a42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ccd7703870d9c6f0347a706eb5543236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413140ef81ed7b4b38df94582242fc94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070f776a44ee16a02fd0cee8157978238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e71e7855d7adccc1310f93d6b8b971239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fdb648faa1b18cf0f2d8df5d02d37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442efea0dc9f6352438e665e7927f947241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf8bbf76b4df896b693e83851c7179242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c38e14f2193c1d3248effb657e46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9476ba97a49fbd6e3db86f61fe107f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a51f08ec3fdbbf1606863f66289ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f72a8b07fef28ad35baf20ed3c95fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a352ce99289f2197cad147622ed1e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e6ae055693082b5456c567b5cf48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876752af444f6a7d815fda90371bd4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1d6e257e1b1caadb70667a9f6046250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff62434f58ca9f692b6e80cb653f13f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186651d0248e442024a2e358b81991e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7185ee2b1b77af75c79b8367827d0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0694d870590f7398b7da028113b41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100821ee31037617ce10303bc0b54ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c46ade5ccd20e133a9c1bb569e0acc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f590b7e276d7586dda4db5e0c3a4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967a42c1bea9bbff1cc31b738e36f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a393fcd387334421123c5ac3a952259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94edd275efdae8c72d4fc2515e2a4dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363206056fb80668893e0b44e7b632a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73fa49ef8684b34b705dbd387c99ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba1e6c0d4de7b18d6e1882d6618e54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec21d5eca9a5b990c8119e4552ab0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a074ec6b846ab850850d58de88a823f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6afa0ac5f591902c6d2fd417a8c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858422ef53cc8ecfbe3fecf33cc0f042267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a5a224169cae6a99c80fdd8f142e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d41deff830082ecb7423ba45805850269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac80b1ac53fefabf57651266069681f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a319d1f419071ac5ca0632cf73eaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7aca37919fadb0fae4a166c58a6ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc9c24d5118f2799b63188c568f61b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f801cb78d5a41cdb1bd70804fef3b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91d42d690f2354138c059ff4c7040c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe773bc2b0348a03e4998bba5e140411276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef04f6784e2158cf0fc23f17dae883277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2229c755a7e734b7fa8732abf01d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efbd2cf23a618ff05f3ec05417bdd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c3556a8afcc305278c5e2c4700ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff37b822d85b9741883107dad39931281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e1ee5def7836a58e94d9f5f8bf28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe8be029a7d4ea8b0447ee3d8a2d92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9064d9fb1dc2d9b16cefcd8eb0c9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f2093696ac769bdc11177f0077387285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125e2cd2b2efbae0d6d28d8e89913e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6e489ce2c47cbcccdd5b0101b099b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a5d0af4b27f0843d1cfb7b8ad91fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597004046fbda723766ba85f9fc0c86b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd7184a5e9e1df357119ca47ac364290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66996b5a6e343faa0dbe1b1eac1673ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5f01f48fad7f7c2d568c3ed3f9a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd462fffc628b47018e7e301e1edf711293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b47d81601a73df960e205bc37352294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849cc9846f4cdc6003ea15e2be3781f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d4ad7f4d03fb1905f0eb608f6f25a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a3ac28f578723f206d9a4207085a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e270acc53d8d2fa345f49d5eea28a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad772229382aec0b767a99d53e123e8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006855ac14438029aa974290cbb733b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f0f3301f677fbcb7a59bd8c04940d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87212c35244eafc720bdf44f853730ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec5f0de4216a8aa215d6119cf424b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a6bb4cdf22f86ed5fd875a68703d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caec68edc6d281c02aacd79a3a8161305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e95927e715fc4059a14ec4d045bd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b746f9a0b7766826294c979e22809307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9d1536ef688236e94cb9d0326f81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407690630582d6599e0ec546bb94ece309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a1959a01040adb59ae8299d3f34b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59758cb7ea928dbf703c3b10068b7025311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9122a8fe903039784af07bf3e14c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886b145d8d9120487651ff17d1f1a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791f2cb97cefa5d84fd30b6685c85e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0f80222b7b0d31d06bb9ca8c94e20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afe5344f97d8344ea582a3f35aa91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fef0d39a04121d8769df9babf1b28e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc7c6298c800d0eeda69415cb15da3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc90d4583e8922dd679798e7e82716319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3cea04c014f38076cd299dcfd9a59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c985637c4f8c498114c947070ba15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982303c549f41e59ef03f7c2e96fc95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e859ec0ac0b355ea8e364752c540323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff6d3763d5db86b33b21dd8d5022b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c13e33aa5d25b4081d8dfc9b725e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66427c0f70baf3c51bcb10b58c645326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f11bf6824a7a9359dfab348c9c149327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27c9a637b227431b2564db8e251cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13be8ed4ea69dc243de7d28af1aca4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169af953fd43adef59701678932df834330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31afa81ca4d145113d68cf3f86cba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658013eea0dd691ce1dfd56ddfd4d0d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc3c56f00eac734816b6f2874eee5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd429b98cb12efeaa53bf8ad1479e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f8f2ea5aa01db903bbdded95817d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf70db3e966fa79ef1ee24272f270e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb73ca9f4015c9d5a1324dfbc7ca454337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dfc6d3320d8a3847e7b92e1feab63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194914269094add1a49e9186d70c0539339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927721fb945f06dff843aa9b639380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298c946921f3c7abf16e58f1a19f257341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35108707b2d22ecc23018d71a9acd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624b989b52157d465b509642d09ed9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba223755d4caa1f4e506110158fd30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdde57d308abbcfd937592e0bebcac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b629a2b1279bfea1c358302de1b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011f374120ad1cbf4bcf92ce434bfb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74348ee0dc119b2c78052cbeb44d41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c88f469c9654d1479323c198fb53d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42aea4c28eb2f7c37c7bd3506adef6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6e5426753572be6da661367b11de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f976209ba1460d23afd2e0ed3bdd18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102caafc5a15025faade0bc78b32a0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbea0190fac7f67d28c8d3c12b0004354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f804f4f87a81a8f48ed40fe3333516355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44670f355dea5160ca94d9afc19358d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170723e1f242b7d245cea06e967568c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4846c9013c0f179285e3b64121d8785358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18ebd864c8a75e4cf08b196ae9c570359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c32e5d9ca2aa346f3d829cb6a7c18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d0aa4302993b60482caf33e40b6ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e6fee6a2c8b99b16fd42328f8af3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb6a5343e5b06a242e1f7ceb4acd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839caae371d6fc87c146896ce7bb53e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5631149740661170d39ba3cac806e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b002f89bb8de513815c3985070cf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0987fc96d26cde3162b17fc4d5bf206367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabf80e48c9d0e91175ffc11d4ca76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd1d13eabcb05b8e7b117d2d0d95ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e13ac5f18395a713da0177a390dd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a74a27993051de22e34514779a0aa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c40e761abf1df0e614d961ab98e5ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed86b09f9ac1fc795033603885d4ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187e3f014be4cfa8ae6eb0ab266acd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d2e7b8b1fb8351b98d213f7cda68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d17818ef5e718fb1c91bee05ae7e8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d44889c1521df7752096408549eb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285cff6b0489421aff83ac616b0a57c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac236d714d6e5f8b3d8ba93d3c4a5819379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d776cda17da1ad0c8399b74b8f477380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848254a6a819d51fd525ed55b3aae3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971d1e40b5c8c5d04d23b368fde8d0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00486195f81807aaa55995ab25a1bdd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d3af588646fd0fa8bf876502c1053384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e826c81a0e1d929e97dd644f4e26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a0856d3b13330fa118013c21755d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3f211d0a0b656445296cae32c2ef4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f59c09843bbac7f29907c7d640b90e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6639711e090b8bc8ada0ac357acdca5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f67e778c2d0a755505383a0cf508e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a41171bb478b713ce54673096786391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468fe6705ff1cd1bbbf29d05c9a8f52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692a231adfa704c338af992399efab3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb077d5fbb4457bcc155484347d828394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fc755e52d9c335a9a228240040db9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c016ac31235e8ff819fa905c728b2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360956f6cc01e226f83695474520d4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305987b3803a0d0c056d603dbb455a60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2ca7b1637eab3f8b74549a03a00e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49382b8d66b40ddde4bd5cada7c252c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142b626c6018f44670f82089968c41d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03318c5c27d5491e80d190c07b16d1eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b24792c9d9fc9d763c804205e29fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00025e51fb8b992f871c934297580cc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5c62ad9239e322f19a0d3d6bf8c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae2f85027b4684c358251eade9aff3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607356feab77142147be9bdf6269f2b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571b876d3ba5943cb7e757aa841f85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27b8f3b9cab08b9a978916d8d2fbe7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1801ffd2f19bee9e7e5d528ef8d877410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f6840f8b28602e86a29ee7f164fad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc562f90c60408a93cb0d6e4053ce70d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72946a963de15a1eef771942806c016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6ec9d97263de82bc169b3ceaf38ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe4e8bf55bd3fbac73a0d26800473415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e41bd7feab5390b43ed00a20d3e4c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f98c0e6fe16b30081350361996bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc0bf0afffd85311d4352b8140b02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662f04813abc8bb7eb8cb35e2a3cd87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a4e57a846c04dc98b1d7dff185687420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dacfe7af1e342c6c5c66b938972e9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f3d6fdf54f3d5b72ecfa2c3db617b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165c17cf2a5858a8b08d2006a56f29e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d89fb681d4a104cbe15ccffaab2d0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abe8b29b8e0da960d7aa3182f616f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c61e1b89668f05815c75de166a380426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2b37d88b14e7b05f56a9460b8eb55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13291064660121a2040fff71fb8df581428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd72001e737b744df5a6ea6c8cee144429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375052a0372c6ed99f83395e73bd5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce5e77667a1a845956a1aef902f667431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bf2c15d83bb608e9ba72ca4ad589e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f473a5131235091166b876e66d4fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645389c45283583b2e6ab8816bd872d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea15a781bf3dfa99b04541cbc665311435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684bc55ebc16e4b233a0e0bed3241a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d070c9b864b0cd69eae8096a9a02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b276ac533ebacd57e2535a803ef3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d26542946191a49be61dab281ca02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e42eaf36ac3d07bf0f7771af6e22a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda3440d024d09b8c3bcfb4662e1a3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ddbb7bcf120cabed4fbf4f9119895442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7ad6bda83b41fa90104884228a295443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a389f08a8163b6797dc6cbdb6058444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253f2766553654f9679768cc39f179445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0efb6ef18faf52c380a5ebee3b8782446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c2632ff61e0b462db799d218bca91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065bdc4d8e57e22a4dc4c1e108c0567448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28501378dd6082b473bec1d18f4d17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa287d3c11be847dc84ad1a9c04991f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e95add603f0b39bb3267ed96b7e22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188ca4ddaa34d95afa948eae89a909e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c8ff13e563f45ba477850d098e654453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83010b880a1a7bcc82eed8a2f7e5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde31dee0bb30fd8e680692bfccce525455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb307428ca879009176bef51c60c5820456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98690e538872356fcd1e083db921a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8605b95c9c40229f3c40a68a087c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d86504d42acd15845997f328ff87bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bdc4fe7a2dd55477f8d232fde7b00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f76aef425c9b60be121d29164445f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2c2b39ab2d787dbf9ebecb364d6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c27a5fb0dd2512781028d5560109b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219900433920e32e6d4045f3748ae653464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc1bd8635cb0e35cbac0150ba333fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ed89b3afd1abc84206715f7bd0cca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1453b05bb7c7451f137bdcff04cb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0dca6aa82257dde906e596ac7560468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31d9402ebbd9efbb2a538593dc222469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1441cb146627e4b9764f68962e1e90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07407912bd1b6f98d6204cd7fe37e20a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426c8c1d4856bd4bb01c0ac243abbe6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce53563727e5b8e6dc3ee9297598db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c638ce6a961566dac619f3c6d030474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3951bfb7aec09becfdfeecdf3a54ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a1202acb45c91fa90d5a1d7066659476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3615e4535af2def8468446ecbde12c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2b1e620b0115606d6c9427629a5f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2425f357ed055c43d7450ecd7abafbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af564eb59b3998b09fc057a5cb9ef3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766c691697471a59bb6fd88073d35a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d420e6eccadfd848ba7f7eee8cf149f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749666d2641c3a64571ce7ca85efbe4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476ebb869f30a1060701b83f4358def484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eda8c40e7a2275d6661190536627c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f4fa87cb6138a7208307d59e7b14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605389a9186e0ac75ee5bee10e23068487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1c7f944f9d6b3cec8873bb50000f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4290560fa97c7070516356adbd772dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e35cfe8bef7483007b2bec5869457490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113b26bf91f90c162de9c244f594e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ad9a9cf1fbd86784aada213460302492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965967ad177d21e009c1f96b271f20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7cf0c38705523d738ee5133702ee0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815af5f3cee707135cc558cc5cc6218495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181305a3d486edd3783787dfcc32be1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcaf2545fbcde456db275f4a0c8bfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a218f30c67fb550500049d4bee9074e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9800d1cbc0f0e1ef60981b21194ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98536e86b89f0d2e366f827ba5a02458500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae479121f3841833de1e1c9e52fc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d840d46bc3a088ecc763a63de55cc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd72723cb8b1bcb9e881803f8a662503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499301a62ae6f3917416798ab2338965504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872796cc2be90d7f59d84452b8310ff7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adba6901eb95a58163ea3bdcf74cd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa983ab49d1fccc9bc957444526f14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d079f2ae4d0678483d91210b081cf0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed805db597566b675447dd6c45be719509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eb84b5feacef5a0a492c829b4b611510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3798c400f454f2c6f4eb5f01d3829e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efe934e31e8d0130226e7aea4ea09c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f4d71b3940516c69413f37924ae7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069b174daa9ed58495d0b1b66c7555514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb41642e23b2690fc4cdadabceda88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffecb9b46836a764560c833fa69909b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9654e57b0a82d8b6c9714dfb31bec42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937458eb9a1615bd2d86206c6122ad7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec2c7903d6439c63620c9e25cf8de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd61161e08c11f40b66acfb46306ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6519e2946b7cf2646a1508881ff61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4e59fc028e36a764ec9b669fa8ed3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9987fa765237755a6e4f83aeb65f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8574adfef0eb998958037d6957e35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729032688e772aa0570c813e3d0019b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b1a42554a24f98c2e732e89500ee7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1527a18bbde2382f20dcd538c2c80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40b3aa59e831f13e3c343b7d29474d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae437d808a4419a6ac200ee7676f22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dd464f8860a6eea9844890db7220c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f718c809676774b009a9ef3a8ed6ab9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d3c3ab55bb7b8f2331fb4cff8047b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64a4b2bd42724db8f196a750f58cbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ad8b0f61545d1cba1c7812e2ade8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd0bf54de0eea3697e29609a8f1f95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c31603fa65d58df7216d3febb698536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c75ed4bc6a5c0ac2b68ea50a54ffbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b9dee063b6f518eb52f22ccc69e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67695a71782403493beca61121b40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e273ddbba0dc7c972f4363666612c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68f2981f7ee7ab49e8391b413a7022541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943d2e300bb010a6c58009840b232a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92502a08aec79a9dabbd1bd5f507131543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b3b5778edc0756566096a5253cec1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611e3e9d7c61b518dbc45711ff319f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978376ebe69d8620266123ce18da302546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf88f8954442b273db18d4ca146901547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df2e92d58c6be7b467dc263f74a3dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029608baa8b2428999794969f8bc7e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c4356aaf148218161740d8bb3cd5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95daf28f6a14e3c30462b82cdff15b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4f753eee251f20be404ecfcf70276552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8a8210aff822fd5cafda53e84e463553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea897838217469354c5ad70774261ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727ea623025b8d5fcc64d2f041ec2f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f07801f0110f938d657c9796a5c01d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747446330c6d8fd02ae132489598e99b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c18dbcb5ff9a32a9504f4fe1f93aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e42b64ab06d27dda2a3b5918bc52e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eb559f1d1ab6e93f6bf7540dcdd1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbb1176a456804b3bdb29120a6e697561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d65348fe351e1c8400c589790ed22f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b278c0408fd7f09b20e565a15c51f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb8d41a6dbc1f1b67f3c713ca039e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6f92d2f95a72ed8f50287a466d14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c81430e9e2b7d16080c80cc4048dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783440eaa096e2ba9a27d9766dea582567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69429a98528b7612527bfceb8d2a59cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0330d9cbccf5cf84a6da01136539569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4401da84d9c2b013abbeb1b0d9d359570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7fe755b0f2318bdc632ab331e52e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45780aac0337cbcb47e64295ad56d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750438dd3caf2c6c8e708339428d1b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abb2102fd66c38fad5c375c0b7cd22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f76d0c73a652f30a5d397abfea8a59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a27064e30c2943530c088e6e32c9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774a9b5d0185a7fed02af8351d65583577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8288e247197a0b2068718cf145555578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e1b148c20b40c7776f78e84b2b02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c86f415d5039295f0da4e28a10a93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641caeb0374cd0dbd5f713e7fe64116581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006575559cf53e1f92d99e0d54b042d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5494a4c365207c7ea73844d9bd4c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e84917c03ad2ffd82e350c948cff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9634e12f0e31fcf1af5a7ab853d87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db61afaf42bc1b42180585492f7336586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe8a79a3c94355b6b378a158977c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8186648d63fc7cf6a67a3effa8ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf2def1fd103c847ec8ea98c6c1422589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada5fb5268b0cd1a8c23fb76f55b32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc5e4c36cb4ce82c863798bca04af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f9970609d1cd42257668de5fadea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8375bef1817cceb0a48b808cb2871ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b70b1a31e4e4d0761aedef686309a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc603a0881e3e45f552b9274b41dd8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811ef2b69ae152984399e619d2d1fdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9595ccd8f6fcaece6f1571a4126ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bd9a163783258fb083bbfac79abae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859078456c48cdb5d117549a12e3408599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b186427bf9f3e9c44c019798327d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d9f1d3b2491dc05129e7dfa59f0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505111ddd2c13ca1b78440497ee55b10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673772933aa72c6c06ae343215949fc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d58ecba66da5a959fada605446141e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a615f05ab1ad745067190da6c1ba9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ac1d357a353135806961a440fee95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845da1c417033fcb700ae3b4fcf111b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d2853ba57b2e6a550a862b07a41b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43ddf98a1ac0241f4c93a064d66e95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620f2b1c2423e6ff30d8a169ce9863c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72819bf9ff47cb8cd34349c4ea7c19ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dea2a20842f6deb1acdedc8fa07db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924426e902fe214c5c12fd5d8207d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3eb9f53bdf591644c62fe3bf942be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f643aa7be3b89d457beccab638372615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ab08c6537401a8cb08017a1016b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53e34245cd61e717ec78d5cc56a24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956bb31f9da93e4b7b9f3106af0f3b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238983b4a2f838cda3afb77f6922d90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf5f952fb3cb71d81d13aa852cf25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62598856dc8492733ee11adde1841ce8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441a3da965202603354393b751f198622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f8732bd765adf1e9f0aabd3965973623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e56b9bd535cea15ff9974059e4565e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b4ad8fc81e3bd10c55adad4e8c469625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbd75404f68895582b50e4f67b9098626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2adb685c58ebdef1eea3605af6065627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb707b5ed760ae2ff4aa3ee5e40235628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ed1cf3c40fac12774849c8628dfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e73113ba69d2d8a5591a2251f0626630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab41da5d314374c9dd6140f75f712d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36300905ac7302e96f2592f3b557f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1be72281cd37a3a21f5076c02220f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f9fcb0abadbe0676a962a35661578634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c62c810621124033dee91250cd6e2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54441300459ef2653288f04d457af40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf6760df0fb4b5e30abec991c6538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210f943d8160dfbf1ef540994b99926638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c1eb75a5dc18b3bcd4d5bc83af2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c7b7de8bda0ca8e8884b2c2c8b4bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77b33fce7ad157c6fa1573fc142e48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62acb9ac3bf4880ea56114a787c3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86e81602b6925a60053e91c99a3104643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeaa0c2f8689d7450172bc572f8b95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bfdee59e7b6cbe8e5f54d53b67418645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165300446ba3d87b15588082b14f10f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b9e89f2557659c7e86f26bab72cc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b024220b236171bc5426b5b063ea5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d43b2ecb697e8554db04460cd8c5d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256128fb73a48b590b01d63c9f6fc32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085136747d5cb3226ce79eab19703ae9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803be14f891ebd1f8c6dfe2d8c01849652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447e2c6be906b990448cad6ceefb0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf34ae16cac13f057051901de7b7c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ec92bde4a74e29729740a3a7c46c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f339b8c04c8bab87b96f500ba908ecd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4ccee64c7e675be020c6a8226f14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312134780b212c72536999edc0cf07b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56424f3825030c467095dbe983d54868659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f57ff08defc06212cb64e00f9cc392660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b89ea6bbaa352ec7a7aa6b05f2e358661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea245a6c555832097a09ec6cfec863662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb078e3ecd2ad93db369b8865cc9d1c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4bdc3daa57cfd6db3459cce63e3d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff6f8034593a5ea6b3f99d71bb705b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9191b52ca21e12bc49acfa875ca55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a1fdfa5db5a4e4712ff8c684afc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9848a4de9589047e751fbad46d19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4422959c9254b47a36013d70826593669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800db8728ba5e4b5d14f4e773f4d0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be5e520661e5fe565395a987edb2e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a30e1c274ff3591e1e533afb85e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f5c686f632a7671ddbaa00d44365c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7fd8a2c26eca36b0bbcf52292100674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fca9adea1ff9f65239bcfc6717349675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2be38d2e1a307479f1609d38c4cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752119f7e24d36cf4469a9333db93650677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ba9f413349b4b1dc4ac1c4462fb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c49f61e4d2ddf8451d4702f54cc717679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef53f2e291676e147b6fcc5438b510680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee32a004213027da454b925cc0c5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc64a2a51f5c89f12d1add22fe8a19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec53e564a5be4ca6a0230d4290a4b1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449bccd22d1fd2c8adce58e20651e73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c49f9959f227bfb20a0e32d00688a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a18256be871554db2ced961176fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c269eaccf26e96f066152ed4b464b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb666b12b747cc8af911f5e91f80a53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea6bc4c2ab8e1d829ef2c1d21ebfad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b3fa915f9b8dbeee8170e1d9b0fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55754c3d313d3c48838b20d86c0a6818691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b59d50d103e4558291783c58f2300692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfd0adac8106adaa7314bd0696ad1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244152bcf9621bc05e3ecc4bfccca8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09f492796be1e5cd4c8d87fc86e45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdacd20ea97299d30b05a18062e5c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ee8675e909f6429170f5ae6347cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d81a6df0d9c446f5114ed7597431f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f4c4f92c191eea8463e362a09426b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e097a182fc52e327935afe25495a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4a7fc96ee422a968909d10d1087f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383befe11feb884b1aa9b3646f1f0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0fc41032b914f2ccbc0d04b304bc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfde53c353dcdb93e1368c86af698704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf0689b79d30073a746754fe70f691705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e23927fc3bd3beda224f179bd633706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4592fb9effc883cd7332cebb63710707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646587f2e7253f266625f3cd3e5290d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c93bff224722e7b8146ba695b920709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f14e360fb2760e9c279869f6ef6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc4ed692662d03db8755cd57b7c976711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc2d45dd5b6fb67f16e8bd63cd0e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26f2d885c31d76d4943958d19f7515713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d753d9a1e3f21aba3783a7fea55ad30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be607252229b52ea193fe16bf12591b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054501105ad89511c85bff1e315b152716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16395c64f53682e19ac1dac96abb9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221e5038dfd2e1c5fe0ee55168c1124718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9b5fe84f412db48d76acf84a9907719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119afd7b2994edbd6d5b3e07fdde233720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f6701989d50b6bada61437c3fb182721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7eee21ffe958696c935e0f1e57463722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840ab49d615be60bebae9a915444bc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46309a9044410c8aa70b493a3a1328724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51874df46835a162ac1cefd791c15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e70e46e048fa7961d80ad58e76c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4a59c97c3608f13198f482e1bf5bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aebb72a281152e2f8e3d2e7d09039728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3cc980a8eeb8fd9d01504cd263ac7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773639ec9340c930453957691444f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3277dae9f8c2f1db388bb933cb7c5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacde6e10ad376102b6aab46ae98a6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3625e5dfeaf305eb7e345261dad841733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e51f8b1c20d5261de695f167f198734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d0a25fb16eb1ceb3999e55a7fa2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0f0c173b08426f82a2109d338968736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ec189ab3f19942299aa7dd2ef20ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7e7614096cac424b5b23e7efcc22d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ed2ec333b7d9b40b0099164201736739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b98bdccde0187ef161238f59d6d07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3eb7fa95c34b36fe64fff3a61663741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b293c776cf328aa63a751d01760bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5973ceca91f08c932b3e3640e92c3bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c198327aceb77c22ae00947c5fb2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200afbdb3656eb700dd5aeca5d7cf55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0981416562cc54d722d5fd8c8976a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a4dd35bb68050dc60b58b78c17cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4dc4f5bb4f0f2667f3f0565fbb1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101408879037d942e5fc72afd551fd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938b7d81c053310d57643bce28a4be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c69d11cbcc56daec7432137eab0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880eb71161ee2647b881471c06ea56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf94563498b66c00ef3dd31296855b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>