--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b87100c5bf03dca54852fa5b16531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffe8f6d9134cdb837701d3bbfa4b0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffea13675ddd1ed9f51e37346efd073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e1d97fbc907d7a2265b4b89cab28a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47cff46a9232a5425c57e35448979d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f887620cde675bb79212261e8276086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5b0f32b1ba34399c41130dd13345f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ecbb21856e5b5197289aa3bbde5648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0d27259062351bc05ef0c1952af099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff62e1dad4d634e77983b2738e3d4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4534b198f787fcc3c4f8d24e1e37b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b476cad70613ba88726e6167591cc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4bf41215b1e4935c328774ea0730413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9d7c2b108d6cc56ab340cba551af314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d96b85c423e2193cec73757363aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1964e17856d0194cbaf9d2cfc4a5bf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf998a86d8a95dcf83a75ababe9ed4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8be713f9ecbd5adfcbb3eb7f3cbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53430df1729d9f99ab01c545e9d82819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f98a8b16a56a22081549c3cdc854a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a134407c516fbdc0ee9aebf221391d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a048b4f7143c2bc420d39000b288122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04892d6fbef47d0f2df1fdc2bed04823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f35096f7e525ab8c6a3249fc61aaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6af482c61b5c6b18ffd8b155eec0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f433eea4f0234082300031bcfb4d3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9b2a4ee5f9707b5d7a6d68b82369527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81211b23c975927e094364f1487493d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f567265a15caed1d66ae329c3ab3ba029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa3a8b0e36b3d48050c9030ce052c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641fdfa2c068564eeb27ce87f5f60ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b0ced9d1eb5314d6a026656adbe132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0d707e3115a79ecfc9bdead0b64c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032770cac732dfa530b0b4c096bd2d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a47033a778fbd2607b0869af347335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866abd4f80398158647cc6e6cdd4c50536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce04032ffa3044299e2dcfe51f319d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b44d27f50eee017aa22fab5758d5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094d50c2ca910007ac251001e28bbae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97c7d518c10382ab3ed96efb3693440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a4bbde440692dd79f31c4d8672a3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61008b611cfe1a51bc771d6f0c4f50c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ebce8bc63afe21e79df0d4e8b99c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786903f5d8b7ea6e19298e1dd2a5493d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554290a19f3c652aa4e9b820d550750e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735cacbaebb37dd7d3f6011329458dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2918b6648f9ab36c74f59f3df3af8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4be8c920aa8c29757f27992d68b2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed5e654bca22f59fb0c62a9ebc3cca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c67b02e9fd52b78e8a5f6ee186eb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c18339d3da8abecb2169ac6a35bc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e5a549ccdab7b8829720cb2d8100752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba506ea5efd3a3af1ea0ec5d85d3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748a8e4bae6ed3424cb4becad145d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecd13006db3096f768aa8f59b38c4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a9d502ca3bfef4a409042ef3d6a9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b95580ba54cfdd88e0e0334739591457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a29021e53c23587828b74adbbfab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87772c02ba176d7ee73cfb85bbecd1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b277c42eba9ab2398bbf0e5f5cf577a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff581f50a28854bcac75f8d7f1310e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ea8f34fb7778e8d95e46213f9563262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d980860841272626402226854837363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3e365a0185ac77c5fdf2b1dfb9fc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d042dfd849283bdd6dc52dabc7befc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb18c7236083d7ea6cd5026811c0e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee61be043c62b563c1530f1c37a291d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ce05224833ab77ff299f1be800fe368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9a8a0e30becf2912a5b883fdb4c9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576ffa602f215456d67c5c91d237d5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc127947bb4d89db1b4a97a8dfd8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553493ca877b96ad13d8e28a810913172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939f8638f9ddd77373df5ad66abed073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48793473486afa903580882af925e92a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce0f74ebd385ac5451eef6a79951975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6522f86718f617c806c903a5f47fc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b4bc34258dca06cd39c364b9c977c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a502115793b9058c68e6939f72e4c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66b255a111ee829832feca545b663079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d3b943131e711db05184c86474a7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bfff1fb3d66d5bd55623f36c85c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4adcf07e96e6b2b0263c0dfa78cc6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459beb26ff60652d7edd40691d2aa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19fbcce388976f4d4016542dae150284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd041453af4ec062bd037e8a593426a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3019f4b5baa65adac7cf90974cf2eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b897aaaaf6aef0bb05d99a8beddb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b954a5f55200362af611570075df23188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0530a7ac33d2bb31856055fd2f2f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136d4e7634e0723e18049afe93938390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d3e32bc410ea2121f786fec2d00d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5884594b59e26b8dac01b63a930292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74280fa1dfb184f6b99a0bd996fc4ac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a17cd5542d874203f89de9e66c79d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9bd4ee70fe9fcf2868ab07d57047795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8f13de831723af864cfb009d58a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999612ed6588b3f290fec8ad47ee2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7e7e9b558bbd44269e9a0b420e82698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeced1c843e4a0d3ffb89dd552da1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49c53412bc3d8326a68dd24fe5a552100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d155bed1e1d4f7710a6d09e0045b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c8a65c2629626c22477fda1c67238102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f66ee51264c36ad4b5db49b4e520103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83031c5393a39815c307b25e38375d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338861d40709a897f772779420452c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf24b38c6008c228b1b2eeef8ddb6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef13e117acb30cc7d3decf07683cae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40660f9dda534041b803adf7840a78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08492ea7e56020dc1005d714e3f40229109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136d9132198cbe0bcb86581dac86737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc532e45d33c89b0ea2bceb84f8cbce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df92caa68b88e86b71d7e49486fa79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a49e4585ab664da9e8f387f348a21c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2a79be24682580f92a1542d25c235114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec63297baa14ac07132f26f6fcae0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40003dbfe092e0b82bf550f15552e65c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87752e63978f30a3050b5567bbcc4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6df1edb4d0dd5d4b0ed422fa451c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ff94929ce0d1294cca2a7f2eef25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6559b085fd55f20a7f957300fe8e02f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8a53a10cb6d34b695a339181d0f55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f480187124d7230411db2c07c783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102986cb5e0937859d1562acb208f58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575d053a8aa6165f4a295750d41961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44462fc2572e71a4371169ab527766125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baa9e465db26694ac072ff2aaf0ca9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b114e4d861dc627b62175f57cb94b83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2e1804240c21baab630bba241dc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872968b40cb7f268e9fbbfad7bee344129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae573cd188a64bd6be314f4af2d60bc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164ea9223c605e162e66fd1e44f62f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60a9b19847916e6c0b7c3b0163334132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182e08d8b0450c6c4d2486cdac63e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e800f27c1a3c66542166a9a26bc214134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93313a6c7c66f1183668082335b97c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f995b881c4d7301051e1cf8e32f2b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d601958bc5737a1d7abfd8118d3c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056318f154af77836c54278ebb59153138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b038df20a3e0efa83438b75af4f7fd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec3b2e4df9f2706c58ca132dcdf41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4622909b414a8424879f7e8077904ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ad836bce79cac12cfa5314a967bb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0fe44a1df589eec739dd164af6393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6722e23f29c9717ec482b243ea1fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6812f8df6608d2d3244ee001377e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb644867417d3bc501d4b6e6b11e89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a3905527c11312f7d9097dba3c670147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a0aefb1eabeea63035f2d5edb5725148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3432f686a3e6958729828c01beb3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22cdc8e9b0ce91e2e117620506317b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6c9c37b9b3a49f0ac99ba381dc985151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91916b9e96d8173139cb5eeb3e8eee64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beeeba906c2f54d786b18b1090515a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e490134e87d71350a252e5f6132a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30588db9d659d8b6649a8680afc867db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f94e7daf046f82464fb632789d396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0f220f4bce9386503d9dd59214976157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79488f2a3edd18aa443672f5f381222158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ac6e0f910d421bb3d07c997e68f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d84189fe9298092b7e52b149f91a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e6ccfc0ec98eb26c76cc537dd1198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e59b665717f0708b001396931fee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2433dda7a795238a368348c979dd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0907b3f3874c5c2afa1824360892761164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbbe50de1ff4dee96c68f59b089908165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd52352e6418156e29179b30abeb527166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48195d78dcb6c6b54befecbeebf755b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af4b4fd5e91d84be533cdc620af45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3580ae494e10427ba0ce709c5bb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f39cd522838a6cecb361ba38430ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d10369632e1100325417b987fb6b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab67747add8fbfcc2bae604947db8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29bf4409af7ebbe8d62f6f1abd4522173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836113e27678317c25d4db064d03ddfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e9f9ea1ca882db93af46afed75647175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e1ea305107fbe83389916ce70b1c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450d62c0a47448b82845a87661309ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19da948f891a209f905bedd573740c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7676c73316a25eb02898e2e9d842b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b0517261a37aaeced6ccc1e2f36cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36dd5cf30ea9f410cddfea64854c2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049081b89ac561838df05e8f23605e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa97ab854e2011cb0d85012154afd40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443bfa310892714c488849ebae1716184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f88a8d743e8a7e89d6a4cdb573c7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd025e1988d30be92305b75163d1b22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71f21845c4d635cc7e1d8bc64e17af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864484f088848d4a1bbbbdedc9356cdc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce0c026580eb1fcee5316ee9f74e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b17831ffcd2e8cbd11ab7b2a4ac42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab2320f8f0d70e50771de7a78dbf16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289d6fb2f3a1ffa7b89825251aafbb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac445b4048703fd13088410e0b00975193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ae507cb92ab46ea33b5ebc180c1c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7ba9b597bf60e7ce958f3003e612195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15f22f97d03ebc00401843528e624f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1bbd414cc41d5608a255707cd0338197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d4d145004288fe03dce1fbc1296c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f0f217ce0772e959bd5ce402660b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089de0012bc1e8f7d2032d39b615d1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c06af00a37737e95d3b161f3a18c32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eea371369e99a6c32f5108c062aa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadb487683834e75fbdf7d8ab2aab3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7cd8b3916ffc84cb39cdd827384fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3022a1ba904d390373c8da81de25f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a220a3a04292322fd2785990cd5e53e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356f7d07aeb201159dca9521e1bb18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5fb46c5bb02a60034fcc06ddc1b5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fccafab7ac4eed00646f86801d6fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fe7fed59d9216ce0f4d425d1cefc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93371a663c2c4fe0b291da91f2d21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669ea5a32c73741193f73753aa4a548212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062dbecea9b86339dd56dff8dddb4be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5453f9a37fd119f1aee464ae85a70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682e260bdace8d246ffe34dfbcef79a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a300c2787c6e27c6df73630d548a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdad85d2e12dc0ad2fc36929db06df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb482ca7802499711d4dd063d94b7e20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193020af39ecff639a93c5f9934521e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac087cd6f1a43b6bff6b75202171b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1454a82960c681786f9be2a34a8c63a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669876d4ebf32a2ad925793b36320f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a5f9dc8780fca1f06215811f206d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e003d9f064a1823e5f1b9e2f1cf2851224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c7f9f8d1c07c859c647dcc9de3087225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2994496a154b3abdc74dad5af1ad6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc0fcbb86c3a16b3ac3ed9807ac1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b597c4a446268c2377c097fd2d3a93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7c65f8bdc3ec8fb7b6770dec3b971229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ede1c5ea022f64c48cc0243a884ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa9f3e17c45b28212105ef8525c495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0499f3f2057a6911eb9ba9e98f154a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c053b97c4436c62fde8daef3ae949233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb17559a1710c1421add16196fb45aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94ee0ad4d8b01f6bc9dd72338cd4e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d11a828f874e4a7a57b58cbe69478236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f7f107b9edf00c5976f1d1a2f26d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ac41597c893d935300b92a29b43c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b825746a87d0081dc7d5542f68a35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f905ede603e6b0e7ed6d91b8d993bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2874f018154bbd401d29b7f8e3207241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e0b0725c9026156e865085bcfd49d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad4ab3ae4c259e3d4133f5c74ec90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e060f686a26933903e70c61c7716764244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3711f3b5b00cd3101cca2549e325a4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc95b93f10c4dddac778c64745bf111246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201afebdff75ffa2b01af268c87734a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc2372863b7392e1d90b7fa9300656248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd7c163126fcbedf6b5ea4d15e713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c40d34e541400cc7a7286f8b82b97c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898744e2682160809fe3ab6117f5bc46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d19580fe1d2e93bff80003800a524252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65f00e4b6090d21246de950711517f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da7660b54a374f254796bee6ae4c2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cac69d7d30fff279ff51b7fbbb0d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266379ce6dec5a95880b4bdb3d52f644256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989adcb9e2af32f5a7145e22cd6851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a2d572d56fefd8ec26a8d8946dd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b843da4a9087d577f40f9fb58518d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef40edc7c827c6c40a03fdc8cbe6de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abacac1868ac07bfc94b9894b0fb0ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c979b81a4c08afb638419340ca9689262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cde01e096a5bf5a6368b88977407f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ab847656580752b6a7250ef38aaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35ca92a036e2bbfe9d477120582ae0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2510668c584fbf1586ed482f32a6a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b94644d25df46421f6f3a46300ada267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc216164b9ec30608dfc629c10f49ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c281d617bcbf980c9a98f35652a8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecac7e39cd73438c4e54c37920cb22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82d5a2e8134d410a8b96546457b23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acdb9014c1ed37fcf121cd50fa22c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db23caca7cf3d9d73c23d8fc6be835273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2cf4cdd2b18d5850a63bda472f2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03361bceb3f5bce9cc170849492992275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63828bd35feafcf08f04f58a9c02c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5254b6a3e5a806b33ba61fd19ac2264277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8ffc1ac97faf71d45f631a8abe528278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7312fefdd1a118366588fc1da1ffbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80ead22f1085d3e6b20c4f870255d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607d672a4406773efc31563d7f8266281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d778be08da0d259ec5e9f5494a763c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c65f02d9bbb9028b9277c382f4ac67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cbd2e06701b797465b1536b936c2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa49f97be8a75c274417a03164d716285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eb089e05ede26d48a941977655e28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a523021e633428dd8072c68c1f757287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b0a0dbddaeb172ef610856da7a0af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858557af660524e17d8acc3b5e36586289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c1df102b0786270de440a69541fe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aa45d0b22429149d942d9ca7cf227291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f0b293aa9325a330d89e5d384fd82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307848b2c6ca5568a79e984a81b5943293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60f810b64fe5d86b0d03cb1fa082d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b230cb7a045d01467dc2d143e415295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489429b3d5713cc2166271011408616296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517db576ccd4f43ab30d43f3372a68d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4dc7ba3fec248cf781d40fd968e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f477ad34f0bf092485b11514b7e7ca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149730a8c5b0cc5753a96beaa532bb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa37185da1abda50ba373af05c5585b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f03b69cff7a50e5d51ef85d2ad8af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb54bec462fd16cf4d397519be25f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91c38400b913a8778fda98f03d0000304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084de40f8a295cc7a921ace631b692305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d3e5c24d80ebe8debab4abf344b63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da6ad392822d196d953d62219e911307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda1de2211726642c180ebe96d70e0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c3ec1888c7f2f870a37a81429fc8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e067ee270a78bfb97b0fdeaeddd4763310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41cf7a92c0b7e278482948b665f1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1381ce1310e20228e484d275c8b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51a372afe80a64b58a15fc781a1194313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c111ac397b5f7e00cd16406efbe9be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2a483450eea9bc6ff14d77e1a05f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc386d9d298fc4795c6b071451e473316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c9fed381b03958bf426f8c89b8381317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743331d329a8121409fb477a7a13f3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de382ce70d19fd64db2b0325bb684319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65391936b52db0a5c3a1297c5e9a5ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c6cc8f5898d027950b2755f84688321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594beb4c244f902961d127cc0b220815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbb83aaafc7b35b6f62de0edfdf26c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200ee1a718a299b5130bda20fad513324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89efd2be91b86ca40d6c60d6095281325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1512f28fe6596f6549d50975368a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b6203801074b30e6bf2b369560c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d2f67b2b61f079d757b01170b7867328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5bc021d28e8b9dadfd92b99176206329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c05c09300ca0b851e27d99308f9d2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd8d39c3ccd4b7ebbe91fc2d16ced3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165d3b0971f5a1bff0aaf174a36816332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0195f0f2be0546db26e226ec6ce7c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a7cb5724a1f7295bb2d319c9e091334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37333bb745e943aa00e55ee5176a1a15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24f061810e3b8b3e5727e0cb9293a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae22ad0daac3c8abfc67762d18b686337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e4db6f4e2e21c52d628611c471fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93725c96a9ce04c56fc9759ae83228339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d0706fdc8f5ae8472fed8e72a93e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6da24a6ad950f69cdfc3b768359ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a13bca5ac53bfb504b8b0072fe43ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beca85f313dcb82fe800d7a08d5cc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d48bd15128c3d262bea9f787d1ca6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abfe994bcac2840291b5779c3be4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b111cf62129f210621d937723f72b23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a83a4ba58b76d8aca34ba3d255689347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a51f154450fcb1c8af779048d202348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013b28bfd66027e78cf408de21c788a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719f0a1baaec283d0c64068d8b8e0ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9272d44808cf280aa607aa60ec398351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67874c82b6f6b1b15a71487f712c5f4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846bee1a532460e88c7f3e489aa086a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f9daae1c7289b27b55e28c81f30b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a5527240287fcb8bba914376f8658355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d44db10a1266ad9052050093d3d6bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93035d64f159e1fcfa316e278a6fea14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b3ed5418e2df15bacb87e8c8b82b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cc2ecf1a5565ae9fee13bd5d5efcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82952506d7ff7fb0c06000cf2ee9af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa8cf59929db6e6b3a28a9d0c3bc3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69707ce9f9a24fecfacf24778028ce3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1199c1aea29aa065d7d7e49d726102363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb320be7d74100512200ef27a1157f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fdd456063ede0c065082346a271e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee842a926cbb3a4cdf1dff32b7859c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3f7f6f18b505c14fbcc3181339194367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aab8a1403b7672131a075d34fe80f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56101b6d655224e4cc172d35d1b10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaa86e6d112faea8292c44765f577d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796871b6dc4f5e2d478665458e2590a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c57b021dc91d9f2106ae00ea3180b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921dddcab4ed3e4a93cc89713750ee8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f5b8c8afccd0d1bb8f00c8df4c0a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614accdab42f982ca0f3a370efe4e6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872219b7f102d9a9a28db4cf868b1fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e453a54451e3cb3402e1f463cae69c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2befd99f34e2f394e27f8ed0c23939c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9c340d612c8acf38c53e3e5dd6d46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70fdacec27af32a0a87806f960dce1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a15732a542f4fb7ce3794f1b8603381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6e239c1884cf9d49e36869b996f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31407b269375c3c467cb2c5ceb8fc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4b816be758a97bd82cc3151a5f04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67080c03c4bd1343f9158eabe61151f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde248ef8544639cae4e423fe6594ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba9fcbda2f9bfe6265110d6eaedff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7361774d76eec31957ed66454f671c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f646b543e2fbf3e959bc4ab5c3647a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afac80300d73a73d03c63d49c14cf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53528d41ffb132e65991b79144f37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af74acfcf79e6d1f1cea37feb2d5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334b35bc26b21bf88914eab5be834a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f777249bd79f51ad7a12b753a35e02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e114c4dba2bff472a78e0aca460395395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af0ebc18ea6bd6c23fee336c17dbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f81765cfcbd208243e722f2de08a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec0def60b8e54b4396aaad863bc1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025efd797dc475d90f98c6ca3f9243399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950077716155ded82e2ed7aecc5596400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c91e19e5a38dfc8d14ecd40a7799e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9ddad14660af7bf9218008c0f32bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477920f53e0490e332510f61de2f1094403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f11bf60db5e7ffe92afc2266a20c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b5421fc7e077a8629066f9655548405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14da90966ee361c9c43dd4ae6386e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327bc5c41bae17fd496f4af7a8d872b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b088650db612cb57a1ae91972cbaca8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed8ee564eac461881b2e96e4796397409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917037eab10ebab9cf25ef41ef8db7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ec1b547bab7136027a0f9200b5ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431fb500fbb73dc0fbbb3856b93ca29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a00a495b691d68a32271a6c624bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da9872dd1ad7ce5ac096809be15b90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c50af4f80b659581457913c4ffc97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa712af29006113e2b596f4df9898416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21ec993809669b443499d2c42b397a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214564ffd64cdbc7bf41cbbd4f28a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec1a59a8ea7bc2a3c62c6bb8b6323d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337140cc8c2e8e6c9610b7b46459170420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53a32aab7601b3a902deff70a38794421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206c38c407a9dc1b3fcd002ea99f447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc0e4597d2b980f9c26c5acde806fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9807289ef8d8a1671f1d86e71efe9af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7df3a61545f863a9b53b456f09f869425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867a420f11d7b3448c5a506386b91d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b6b8d9867bb1aea79eb262246be55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ef836661573ac538881405f9b81f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d65afa7e02275dba1281f1def1637429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3768274320b1adddb4d0db5dbe5f72d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463573be5a07442f5de8e66e0505efa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9676405cbab00863bb1d6e0be1f734432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb4086eb31efc21a4a9e215af5810433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4006f20d2b8254971aefc45c1d652f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac762ded3f6479b2f31f47f42d34894435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559dc0859b5ab59d011ae4072ad2ff2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68297581ad3e4f665ab8d4b5f9640d02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05867cc0a57d8cd4491639e40e677d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf5c5b3540d2d1942a8bd6db1e853439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08955bb3403bba2561fb7a859391f58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f600dd43c29ec2d53adcc4d9b87e484441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfb084f25ef1022037c9add789004c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6074aeada433db1cdfffb85b330d382443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f5835e24afac1f8756a683021797444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5361d77133f80f2c12fe42771bc8d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e1dcc8dd13411fe3ed711d8789a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6bb4e30a16a78d04cb717d74aa170447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa2495adc1c3cc47da0245d51b50b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed7e65064401407508e33d26c0b439449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35830d824d43682cbc11d4a04af8878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c9f1a9109abea8f09ee91bf8c291f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9997b85b3bddb368305b3add8382081452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b53da72b1d2cf2d098a93dbdfba18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23466690ee338cfd139d82ca9f0dc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c2ec83955d11c18458800cbb4c4f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2fef9b3c474706dd213b040bbfbd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d950837e01a479e13b4cb88d5bb78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05938993db9a0f5081056eafd2c7bc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25699874484bce0e5b0ac0db4c2603459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46047d36d14069acdedf05f4ade5f771460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea5d1dec1d20f0ef26fbe50cf7eb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de100f857de668d340097e2615dba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1918947eabf00e746cabd43b9d3cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55ac92dbafb1a0befdab3ad9e8262464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0a09e66beb17c1482f222e6096a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf945a05804b3da105b84efbf902b97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b368031d6648189d90a4da578840467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292529a5d0398dd83d298b2d1d96e55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f51b3d46ebc2faa3601eb8dc12d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d3ce63dd58fb7564ed5284cabb9b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752c1db669b8b60c97bb853fe962286471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be3e97df60c31bcb9c24b6b81c5499472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7abcc2f23b7d4599d7e1ece9a3e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f823c40ac8566f52653fe84469aafa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d820121800417a8051db6620b501b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ab6f25dda24dcad736c752c3cc0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305ae3bbec72f0d57c7892dfdf97db3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86c320b889fb44e3db252d62671f5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5a77459ed78b49ea85a0275db058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82218b161e2bc3c72dad1d0d5377f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668a55c84918db027703dd6fa47b08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd0d73c9df7e1cc900a31a55533d51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be252dbe62dbf31644185eeed728dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff14406643a91fb9e6777cb0d940878484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff78e569d6cc3d1dc09f033a4500f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7b01c9cd743c92f8751263e98246a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370076cb961b4b17fddc1e7976bcd6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e664986fa89f051fc18ff70f04aad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27edb599da0be899c0cdcc2476f5f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d20271186e6c4314153c7cd799955f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af851cd2978c5a4ba730a70f1b3c33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237bdaa5f0d6be722b516e2f2d39fb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204d76bfcc45f04e18de9815fe4c55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df96d60d464e053a6e3c68d95a6bb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcc6cc2fa5abdd476e9cb955ea05a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6f9a58d6c5973ae8c8153bc32308496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5231d6be9069579f941db5c9eadeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8992049dda5ccc67341f99fd4179498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddbc34ad6a2d69ff622da1718339bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f17a8a9208263f6ee352a614167ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43425578f76a3c27e7bb2dbc255b4236501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5c22bc84625da6be49109d5b0e010502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374d2a1e311a844c185e0eace0716f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72450f777319cf39c386623854c8ac84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c26f1e82a915e2b1b7fd11d1a78936505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb3f566936efbd75fcca72b066a0a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ddb67ea9e96719b23b6f77c5ef37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e66ea985d1e636d3c4944674e0153508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba25c2929ddcd12ec06634d2f2f19c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad855c6098c64c5851e21d852444c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7915aa8de840dc6e7953983d275e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b9a89b3fae272fe2366bf2495e3e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c4c0087df20b22fa5328905956852513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae94c7a4754d920c779add9a1fef9e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f60ac2f2b7c99e21b26a5859b26f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71207f5003442e07fdc4218f12925f18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71803139f2088bdd39b1befc8d3882f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e9a6f015a708feb46904d3d75b75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac05c91054b124bc238841b427c0c4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fcddd6f46b5b30abb67044daa127f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453fb6f1863e9bcf758860d73e3d6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38814efc868083817d4bb69b21d6336522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd2e6ae92b8a7996ab009e9c62a89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349645d6224f77a80801220be7a5ddae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fea2472025d26dca85d2bf457bf056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b759a129350c0e95810daa0e6dca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896612dc58d34f259d7241d7a527d50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a5c93b93233ec9720fc87fb76671c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dc6edad3895340548e1e1c78b1826529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4c6698ea76f289e7999f379eb554530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63949a29b36dc245259c24b1e9adc2d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1a92b3a2411318a0c1365f4afd4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123e8640b126ebd648b9cd79d7bd2c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3410da80e4b249826a8d06e60138d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711cdf7916c28ca7fbb475995c35df9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d0e6c40438ccd544ffe77a0b6cc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401ca5664013ff527f4a9bb953ca747537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8bd142a9a57fe1aa3d1458af80eab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386786b4e0160ed2f14f6735432f7ab2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f95708070f75ee2439e3d303ddde54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5a08f144acf908bae7d09b6220e6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2367dfe104f441b9db63f57560f3a32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18decc0819dbbf08f6cad96a0593bc76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909252d08996e28a864ba849d5de904544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a23d0b56a254f15450bac954a397fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694cebcfd566dbab58a2197ba4c1640546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c27a8b31057d012e57f3d4600dff2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254b1403d3578c7892534abdb3e6771548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2277b60c734f11fcfb44cfa32a465549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2dfa43f762f1fa15d25b0501a0d1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec58e0347aac783017bd9ea307390551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709aedca08a8826b483dbc8f7930ff4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f35501a1d48030a481335d43b385553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752781692daf6d2e72acc767736dd9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e387ec5ee790777e58e07c1edb0ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a10d445588098c870c1b4b73295ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387662e0e0ed18679291521a65e41d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1d9eff61c6a83bf60ae5d4f0d928558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71f23835ca202ed083e3b71e8565b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cfbf1bf90ff57dde095dee0822c67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530069e58ada16956b0b3a39ed92f37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5153db0fee27e37fbb50cdf8aa180562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e0cfda21ebc324ce8fe72e3d5cc23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679087c5f80e8fdeeb197e87110445d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010c217f75ababbef665dc103afe53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251dcadeb976bd8883126683f1d1d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4d445a42d56d20df966ccb1dfc24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fc92371a15266277a91d1a27bcd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f342ac5c77085f97ae1561f827fb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a58ba907e9fff0b8b8a8c41c8d66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd288e46419a6bd31cb96b62b71c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c71362379664a1d7ee716f13895e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6077053081e6d7d82721e91d79716573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fad909f5b6415d8a8aa4d168f5470574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb07dfb77393b1daad7b76a302097c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4fa391ea87b9600965cdeb21921a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef83d0aa58b86b95c9728f0312f1eed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccde1dbf9fe246138f431383197821578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5adcc9699832fdd01142460b9521579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13445c92d194d9ad6c3736fc895bf1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0b1ce0b7c1e7711a4e3f6a9c4fd0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64636fa3155d5176ab1d068f57b4bb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2930acf5fcacf5053d03093eadfe29d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd89419054d4966f0deeff24f3bc1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c1759cdc083084d2e9bab99b75d7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e588df5e0ddf0ce539d42534012a63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d357c09e31e7f9264f64a384f61c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec71d32ca091b81e4ef6dcc3301a45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474106404c895d5a6a32b6cd8644452589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d5a48ea582a7d9c845a7c56fc3a7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2dd1690a5222a5f0265d55c8e57ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103e3c043d7fe11a7619165ae97db9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904fdb226651c292c31ea3803d432bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121012571e038144ab6a74b4a3fca81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e06dccce619d4221cbdd4d6ca5e6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608274ff168c1a3f4c57fdbae19619a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711c9f99038b894eaa8825c5159786597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae105a7127c73b0e5f62ea35d9c013598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cad406a40da9eed30336c7eda0d10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418a20faea6e0f77e46715771aaad15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6115aeb240b5ae48d0fae2ee0533f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a2d3cc755abf79a3450384d64db4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821363a3e8e7ae90e6ef9f6bbd6f030603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79bac899df2bea1458373725b5bbb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d970beba8ac0dfc1f7ef599304b3a37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1778c9ae446ac624d6def39afb525606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e50f26134e2afdfce04cafddc2ec06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011f555ed1801858cc9e1a36a87a1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9b91e672f25d416ef54fd0c323146609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73456f3064ee14bd9903f2802d211452610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63ed9ceba6863a5f0edde0ebc9a883611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1201a1c79c08fb0a27acea26b42b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb53c874417308beba9bc653cbf9cf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d489940e0ef9897527570c1bc707614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9299d9fed85f039d8d9e457fc8cb6ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117239ef99af7dd8fe6ddabc38ce43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272facd285a7c85e6c3ede1c69faefd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5908f366323645035b2deb4910bae2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02d57c47b4fcd72c1395b588b7706a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb5836018eea17cfbe2e31ba69934620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a57644c5f5a102a2bb55531612219621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a251e84464c72d90f668ddd477945622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365e168a1d119411b3662df6d02022623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d944320b28616562dcc5626f916d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e88aa598096a7ce003b20d11862c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7cc35edba1a95d87d5c82cbc14061626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74048ccbcf44e0423b914ed99e68be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d20cc22e548c8544b23a88f2459be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a27fd3e56d0da62b5d50c6eab775a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa59a6af0e6fe9b0c29406c148a00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1308c2a21f9136549fcbe7e8dad8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c027d6489dca4f760e6e7071435def7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d606af8a48754d6b501fbeb740526fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750276b1cad359ccdade146c0ecebef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f2b94e69d923c70c782ab946dfbd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614dfcb8320c4352e22a13b675a3936636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d4fbac566165a5887c315e73477d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273c518263e2e7745ba5cb67c88bf93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7811056643dd525dbd80a98be9265639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d93384165d14ce3d1a03ffb3c500640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3348fb030754c42a5e9153e4dc52e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f06568ca7454f577d1b6790a2196642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588111511f6bc7f37c099a1940fc102643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b991cfc1f81c4dfce6fb2a5f9f24f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d8e3f14a84e341975114868129c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c36f599d746cfcbd37d395119831646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707396674a7d429f1a2b7a3ee8a9536d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40509a1bb0a96b6294bbdeed2a34773d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c287f37f2fc58d07f87c5b1d65b3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc10d4b6c9369f016675768cecfee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675f9993aab172ee1a2638050c54898651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df89fd9019b11dab3bb323a246f11c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc65a433b0a6d12933800772689ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab74b516ceb88c9e126e0d39b2e378654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c45234d4df4eacf829882d1371b90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e153cd67011732b745d180cd6f3876d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae8140b275aa13f0471b7162ceb02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395f8dbaa9bdbc7de1ade8555acb0b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952497cab306648f1434783b61bdb710659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5780547b00d16470055a37c09814259660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778f9d39b4fcc542b150e0ba7ab95de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a753f87c4dee78d5862e24baf098b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3420b4450b8d1d8ae55f851272494a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142249d52cbecbca7be2956839676cd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa9da2017c7ee70107124ab81ec54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5370c8a558a750a83d983cfb82313666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c88c3eb66374663922e2ec5e30940667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5827e3010b232b6c6cf7b3e42f438b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42664b2468240a0f9cb018a27e278b26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310149760ba79687d5176e2ec1404d97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac7e86f7b9c63d3e723e8d86e50a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35d77196f822137be1eea7910a36b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecea7729643e0fcf12f8617ca64342673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c761f48064afed50e552b6348563ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c61c41d94a3fc965606c357211e779675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd98ff52f741d44844b0c06ecbb2b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f588b2d3f6002a6d60a6d930bf3a77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e323cb8835cfa5aaf45f9a063403678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be66d2f53c146b65fd4f608ef664f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a58e7ab365f486b76f1e8b49732c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fcb32529fc8d746a6cea9a4d39432681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119a762c15ab6e90ca14dfffd8d536682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf813c4831d807673a852f7f4fbf0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2384ce6c8bfb49baff003bd8d3edaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d5bae125525939c17987aab1bba1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7389329649f114202e518d8952f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ac734c48fca4ed7f3d0e19cfb262687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3774149590697569c8c7b8e716b9ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78776e019dcd5dc0c2dcf3b3ab09d240689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88a375f9e1f6ddbc6620310677af3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350b348cb0e76f009c06e099e3daaf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3ce73d7cb9f1e6532a9ec45585a2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646760144463b064dbf5469eef58ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535470b459c45859f5c2a0a869ffe408694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f3c3342ff1a209189755dd2c77c87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925a2debb19fa5ec9c7d1760428ced9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3179ce941c64919db09d119fd70aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f6e6dcae67a0e824eca72351a597698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412b98ed58d9b634719ebb1f435cdf9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35776b0a55ab60037aa58e814ccc5290700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269e977e99d777f15b75407b2593d61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b95a784038ca5239cc9cfb0cb2468702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b002987e61553fffec05cf6ff7b09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e11db3f57fec5195263aefd3bc43e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9606dc01602b8f2254586aa564bcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b52e3d35f1f0013349d0983869c59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde61d46404d290a552a9bb2cff29e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19216181565ad246e63e6188f6db13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d11f06dee4ec983ebc408d16fba62f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da170aa9c2e22b3077a075750ae497710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae3a9f1eb4fdf4ef64bd05d12d725711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b332cf868625969a8066bc44d9e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22df295ce5b29fd4ece2270f9b571d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e815f43ca97156318d33a5787a87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c2f6d250acab524b071d581246e3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ea2e5ca8d316e0d8e4ddbb16b9f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dfa637a50808380001cd38e333f12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90486f54011b41fbdc3e86ffd951dcf8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e98f1f6f9352e49e7cbba0d1d0d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e236d6e829f676968249717452c9e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20260f5ba928d8641a36d0eaa990d07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc5fe7fdc65175d2ec5784a2ca2780722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714cfde511162eb6bca32d3091831f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b780bd5dfad926654db7f435363213724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806ff4987d144e8220d6ceac093ccf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b44992805b671b531512a6101d00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd1160836ad7dbf5b0d0dad2230f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b69f29866c427bddabff74896c87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02b9083fd7c0e11ab10a6cdaa1da0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d445e553ceda05f089da9605df48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da1bdc6889764a55e6dec805c1a55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c9091fcb9d34e7d20c193630eca58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d172a244afe7dbd36f79490ee39c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bb1f169ccf35f9467db0d87d4e741734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de62346a1952c3abf2b9c05a2f0a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8bcda377ec602a7ce20b223d3cae5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a008bba476405ba8cbdb0acc6074e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da492ca12834b4bcb700f1ccc3fb6b03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7f7aaee0abb381bc4f92932aca34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c69a6361085975ad7630621db0ebc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadee7a74c468b04a308b595d2bc582741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b27f1866e1ca0174247ae7100635742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84571cb2977986f16121afc6b581068743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaef0bf7507a86583fb8b04f2ee6e00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5be1b33317169a1bc8c4b004a9a1c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a6a098e869e77eebdc3a8e121a3e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6fd401358dcc4a65c4c979367776a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b1b7ff2406332012789b951e2497748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce506f45f754727fbb8e3c947d3a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872d48b9e605637cb6212a3e1fc809d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f424d774e9ef02fcb5648e8cf60da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5febf08f102edc51ce695cdf74b17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d796d1cc5ae0616f29e1b27654535e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c008ed3a4178f8165c7d59e8ac6b2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25383a92303503aa7b4158c91808bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108c7c4bcba051c3d57d5b3156b91b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163040f65902fce34ee1ca873eeb120757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0219abbe35a3f50be9a099b3f20ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76bee14761c2a2b66e0bbed92d6629759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f5e5d0b158da80376c1983c895291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f661ab3b2ca68e9bdce6f24d4b6212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb4248870f43a1713d032bcae46c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfd93f165a3bacaa616669ec05046b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a05e8e3268c80c5f9c3b700fd37575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fafb6db805741ddf248a79eef4dd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7124d5ac39fc00daf1e3e6579aa707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca727b57d5c35469d26b8981aca3d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c49a2b6fae210731512cd57e7b19aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb7897e990e2d5b5750c5785ecc4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6db301ba65f18bde2751833d2d0ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc0582ed5ad053de1d9e41656cf8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d05711c7deb49bf1504f67bb064ba013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a54ce3129a20444a4c85288c094f9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99962277163fd21670fa35abdab8554615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c90de6f5082c0f427895e8d4f20416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d238aef2911aac9d9c5ff4bccc77017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00799bef1ce9c6699e60ec1209386e4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3bfa6bfb18d2ea7b094c2d45d8a8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939775a8f31dc145e5797b7683986720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65df01c4ba84fa4b3b73caa871d64621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb8ac8d8df776d630b847b5b3488d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d28e7489d82ea1403e83b472c5fa6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8d39ac4098642abb013c0a4f277fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0949773e92ce0194b86100fa231c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7326d34ccb25478f0ddbacd71a0c7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6713d8a0f9db7f4c9c7f3f2d5107e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711830c37510c0c23debe1bc08c49ac028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f44835067e9341ce63c2ac7ba6dc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7106c8a8961389797475ded3c106e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b476f6703530f44fddf2b134f289431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef39aea4940f691ef43a2423382d6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c6ebb609b2e80d4d729fe8dc2f0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5026c7c9878c95976cdce42f9dd7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b9bb895e8ce57eb1e30f6a5c4cb4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec80f94ee629d54f5d50a18fb52ada436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eed218fbb366a1b5dbbf8a99ba5bbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6bab5f4601963ca2b511f179e4a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908088d11446dff8d18803c15ab94cdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49bdcde11d379271acec472fa83a1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3299c4c22f94ee6c1a0411b748cfb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebe504a471728bf1b3a561c404013d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b38a43b921d544c0c2f40422fab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17753c0c537f27f7ca80b8ac395d7e8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5d33da5e924f3d76c95ad58fe2ff845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b33cb43d06db57b588f13192fa7a6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f18855defad2e7e21ac610a5f39547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d80e4b3dd7ed8777d8b714ec146b9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e2028434a26651ff61016dfa227549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4decd750461202bee4c3b0310e6fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a94b4415883b18d8882d4a66ce64451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f390817b8ed4a703e0550edee3a2b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f2bbf7cb2ee7261027e2e93dc159753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b68ba91b107b2aba1a13c25dcc7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307651dd6a7446e0897e5ee79599a6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc3385427fd3908f60a9e9a2ef525156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5abc26d52e3c95d2678fc7895b93d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859298bb1d1151e55f6c01643a0619458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012f86a5223cae03c19c578fe31c59559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816f83958da1695e609fb8dfa957e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2fcfa447118051a9a2abe3482aab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1115f0df6d7a64489a1f0800ac954a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c60c4158944b7a3e5dca55b20f82c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ed8867d9d5012e4cf92b7865542b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e521317635a1c981c18a1fa60b8436a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5bad4c5b20c9bd59215958c68a4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e8e6d0489a7293180ad542e9d54c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b4b49cb1c411097123ba3c9d24b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c689f8fc3bba3efca3cd3f8105e3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fe5152b96ebbc8d1975a8ede6a83b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4727c46102d5e97197396ee639c2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907de66c80d0def1062939d917506472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0cad3df29ed55bb78595488e6bea873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ed9a6ad736e53b6946ff6c08b720f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8ba7bf87348ce3b5eb33f4fd4f3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd237ab1b53282eb30e0e6b5ea6a8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970cbd934f2659eb619eed246a518b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555b99373f00c0826cd768c3a620f9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b4cedcbc2f5ba29b5e66338fe9e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26879c32ce66c1b5839253097415211280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e00bfa8cc14fa70abe6fec3415f6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485069e5253787dd54d5dd1fff458a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697015c1c113360eb4563496251b4b1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb55d93c3ee7a8b8657405096139cd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6bddeb2beba517279b5f1cf599dd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b0d5342ed5e9313c4d6e4624b6dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5914629f0e3beab7ac544424e9d4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16384f17dff78ca25bea9302593c2c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465e1c5fb9e9927de56ea47f17f236089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977b8ad08829cacc1e84a3e7ec86db990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ef9be9c433112715632ff6ae7a1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c3c999055e6b13becd2599d5fa2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ddb5e0d6b685a3f2daee96ab7a13693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da123bfbe10776c98f320d146707dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5792c12654d253b4bc2e280d397b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f872ca63c69d6569b10df0d06fd66e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f47576ddcc68d1fbc17256287716197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6056baa47adb392d7d181441d95198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf55164ec2a5aef9fde6f07b72803699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322fbab9dc9504ea868bb4a951201ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a846fdbe727b8fca282545ca9de3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555677be4eef6d8238627aec8484a18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c273b4f3e51f94f2c72bc90a25240a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063709bc3e26f6e2455c379fe88c3fd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cb62313ac86bd2a6437f4a9c900ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed1da22dd0de05604a6fa651ff89c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcb944884fc2226d0a4a708f993aed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85def1b9ec495a0a25d8245f1d1f352108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a95a93ed74139d0f5bf2e1b6e1c04a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15acdda096816688841cc4a732044c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d21ee1e3e00fbbae03a8c1829576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bb516b1ae1a82de2433e45fb5692112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb87268f8e160c03320778419d94f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0865bb303f98a8a17ddc754e543a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbd0695dc23eede9efad7d2b2ec28e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e87b6b82ca35e93d65fa0b1486859116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c3139352e8d83aa93f080c92998c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8db6e1c72a6a6de18e8f02c5bd679118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f386d58933a4ccc4f1b3e4ec7a35b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa9b80901af3e2d51515a28b0599d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612608ae7d968e02996a9f87c084e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14797e32919197966216317e11dd6b7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b786f3e06fa1646134ff4391d173123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa949abc56571a0e5672b344088e0fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ea92fa63f9bd82e101116537e3bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb434fdd3ad9b83fd7bb75ee376cbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7f7972b303e173ff7e783f62f709127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e1d7227a8f2d52fda04f195b9c0df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68def86541966f21c2df48751847642129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff4b6159db81733ab963e61d2d0af6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8a39413e8b26138992f40e7f2ae3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdeb135ae89dd56b4f856377609837132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cf32fb69e0f8e47c6b5a70e260bee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe2de08243514e7ff290d6ca405b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928487bf689919539abc8cd68a22f6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b38a9d5097cc28e2a3faf8888d693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1a5de078826b3713c11566ff01be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847fdee4a5697a7422b2fc47791080e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45815ee7be6ffe102a7c6080e89d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1bf8251507a3165e959617ca8988a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6dc41e15315ecc4777235b89a009f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b565798d25fba3ad278aef53c3725d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4805980753c4c55e5ab016e867ff57b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50ab437eb9c4dfcc8ce50ee37ea1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294faa9eb22599ad68e148d5bdb039145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5af744515a770ac2ff832a4182d5e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b423974d7b6633e3e79b3d51771d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98616c89d9b4f8a09aadb22739dd5045148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe4060f7f3b77edd904fe6bc02af0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d36c4b2508d33d1bb0a29ef21ca62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f16c6cd57fe643176221700b31649d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2268325152f75135de4e9f67f2cca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458928d3b93e4c9efc1b8d96ec1aaeed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daccc4cdecb5aab7de05ba15e42cf9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942e4250c96ccccb0713b9a4ca0d83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131ecfe8291de8198617b64aa4d5e1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89519a42d7e7314bcf8884fa5ea5d50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce42a4c3954a940aac1306b69f525c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb4a31574d4a8297a6502ae5056ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5862be1f00c0519dfcbf2137b34edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcacb5a26f7b18032eafa23eac73b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f1c39a49def356d8512ce7096ca4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd433f5ee0bacaaf84b6b8f627f9abe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821962faca1c1820599d2b0884afddc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204354049353ca69379174e1ef07ac6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6985529568680c80a585ec99fc7d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d11730e2e7957dc5e64bf7066c33c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b1f12e8983fc3977549495c6f954168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f698e557d85030b049f4ac8a67feb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a6af9d0cd31e5ca5355cd611de09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223e866614213848484b0c462e43bec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425c2b9c0a0a0d72748c370164966ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0bccfedc2790da3892ec706915ac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d975f43b1f52d92651f56aff1aa654174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bbc57445abba1398336b2f4f364b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778370f375893559a1fbb0b75b16c490176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e511a7ba6c595762649bd1611a0562f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafd4a7df079fc740828ae5b9fa001a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878388bbc73289dfa6c7f32c6b63a5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c6aac15087ad057693fa0d87477c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b668e51dd5ca9f39c65ae8bf69874ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e0c99e63a808a4d0c7b10747642b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2c7b6d518d928361b7e55c565b576183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff14dccfce6329b07fc026b70c986184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bcbfa84b8d526be12f25239872e7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd22f98f136fbb020c26854c41ece186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065543467bcb896b267685edce6721a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f1693798bbc63583e576c5753d1ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8971761a007fbf59f5e527b0dae0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aad1407294720a32b236419c55a57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01715b1ceb91671516d1f24c006e63c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd15149d0f2a491372793c8e8acb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b47a2c90b71ef4c3bb07d773a36fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe79e08ccd9b7ab48c443019f218f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d867eada1d60744e46a0cb7cf6d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e326e59a0e27e7c6be9be29f586e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972105271002066adb4280ee2ed291c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f51e987719207e821988f32c28a72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c1c17abdb0c6868d5c22228e4f38a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a0a59cb76924791f4b860c3b5a1c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e385304896f9e085bca9511c2010d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9825fbad9d1a0c3bad50f6a285219202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50912581bca6abe1930500e1e8f048203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e88cbc30e7c3d80b4bb95a5496897f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b2fd32b2562097702bfe2abca5679205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf84e3343ac2061b75a4469b16e8709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23728637863cd8e7407279554a8daf2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dbd12c7210004ffc01c11200a24a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c84b96b8fa3038af063217d313f5ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd98dbe4068c9eaab3daa4b6cdb0d37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62896f3eb8e2b4d67e7b1c68ab006dc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143b7bf09c934ad4afe1fef256f70f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4840fbb175bff86c268a9bde2165a8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cb32b1085163451172dea959ad566214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9a676ef4f9b920165ea3a0b3a490215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f73b5f3d24abd5bc547b759d8d854216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2cd457e4b7370267187c28a171a2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c808daf2a8243c46a9c59273040ab65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745b169edc8d95af60d85cedac30bff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb68c38d046e81f94f7def5c05458c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a9b50eb1372b7329a3e03dd46ec36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002cafa77b7cbcf0606b98013d8c633222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd8e8d1e0dac34f3050aeea800604223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d5261ce828a78e4390d897873db5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42e5122b47b591e7f425a756d00d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8463a59759c66044c84799b0a94934226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c904988edaff920419d3493b9979b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc8254ba4747cc5fa9df7760c7397d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e90a312c9dc52930fed6878da282229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdbc523a44de410240dc868dd0aadc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85a05a430e1cbb6f48c4569dfb4ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a980f1f0be7c0484610a3375c6d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0d8cc400c14a54ef77e132f5ddcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00b356c8aa24446d902759bf4bf603234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961cd7a36caa3f4176282d6e607b692235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb5e0ca456e8c430c9dd6d8257b5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d307723e39075370addbcb2d5d29b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0639ac8ce423f075a6114ede2685878238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9afb6f6232afda4f3989e7d8a58bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581e63d11cf764b313c7ea06345c175240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8151eb7d968963d6ec724518d8553241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23dfefae1ad82bcf13ddd7ec79dcc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab5769b5de33557a2d22af35de931b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cdb653a08e4ce0795d6d8716c0a85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de093c2bde468c4fc1dd24074255b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168a735391a7322826a17f348084259246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a6856eed536d1dd9e9c2ae328a92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31471bd56997a39e4cc3e098eb3525b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8184cee9cae24552b31c7eac3cabd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dfc261d0ef762a70816f733b1c3e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5307e9894fe1aec324118feb62a48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49cb2718209af078648cd2771ea9fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40271f58b17fe30faa3d1b39378e16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015d5a627b8acff0f5dccfc48f75f8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee06234646b6be34275d8ce5458f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b2324ced6fe70113ebd8cef5d581c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0acfa4d3a2b7b63af23154d876f808257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e425853c691e15a8f4530ca8113b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e27d44a7b6ac889c750eee38b9ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb009296457ddcfe510bf4aecad7fe1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d276daa6af526dcafa7eda7f63d9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d517f43c1335293c4941d2405a83d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd96a797d2df5b2d0a41f3eb233e215263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6242e56dab35f64cf3cbd0f9a6efb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054722ce374ddbf3e50b4368c4b1e5b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b649c3d37785335794291e7e3ce4d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b531abd9e97506b320e5ec6fe5b954267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e98b39d8b44dbebf7392c17e9fa187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ad3a9d84acbbd0d0d51e13d6e1bf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828b7601796150803bde159fbece5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d09c2e2381c46352ab98c08eb1ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6977df1dbbf293eee032a8c3c4f4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d51cb32543117392c15be3aee17b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c056f181c9ed5fbc07adc44e79e79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2aeae5538e025c93b8ed79178a528275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d69c5ecc677d16c54f3c3dad22f82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ffde718853d0cab170478349066f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474454b97c973490078a1594ec14b944278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bbcaa103f1e048f8952abf24e5d7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4282b220646346cd6113ee363310a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de6278757a855b3e6ed7172c16a7f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb7ac1c09acb9086552a80d6bfa8c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd3dd7e644836e840f23fcff72bbcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7de1551d0f5f7c9dcc3b7d929776284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ac517825258c3705f1166ee3e0181285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2bb9828af211ca2254e98a6a304e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1966e0401a14b42e331ab4314cc8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b45e664e2b1ccdbb1a924b5e4af745288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9eca2810c45694a0e6209b7b3af2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc14bdea881319e618e8001b88fc56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad45f9bd9062c338c839fdff3b97d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea252e12089d690bacf641535be3b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dec2875365297f04b923269638438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ef4ff04ef144f72326d9295ad5f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f3073c6d5df6caaeac88e1694b091295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053998ec3655f9cb645fa351d23a97a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a627b41386e92c816684c8d8beabd59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5de88ac77282ad6a31cee18b9d18e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aa6358c432902822d15c1fc280d3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f7f5540919bbc96f5a7d35abeb54a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0c2123a1c29e916cb8c1f2c05596301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d383937f5105a266dd4aecdf12f9a2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa52112f1e3e96d186a97c1c3d753303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a05813a9b6507627d59b7aa06016a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c57f5c091d932b10030fb9c6ca266305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33840de3e3200b98147f54cd6d4c056306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517855d06aa34add18b48ef58c150cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc204886bb80e7e209b3e33d95ed4b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b1f02cb656fab725114a47199060309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f95b37bbcb5579e038668b631239310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c3a8e1c1a62d93abf94df26a1c1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363c3fa3090709656948be5e642f8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6f94650c180e8d888cee64f0e1f01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c12661416d33a0bb98708a7eeb3d86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a2bcbe2fc062baed61df063345947315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0f3cfd7c73b9b840b92db0eb838fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a36778a0e8470787dd89344245af61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42024bfab7a018b02557132971148b43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2065e6bdc815bd036157b72d417d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720756d3ff0bd8deb9d2de6d5d43c2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bea8fc7427fb268fa146615783c09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744ceed96d7679164ecc9e8912667e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a4d686a3ae86658cc29454a3f6f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea5102e68c11fc45f8add51c959254324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e917edeaed462c4dfdb7ac3ec850bdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7a1454a0a40b3a6408ce7e2a28496326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c112f72a48e5ef7cedaa82633a8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32aa588fd31210ac9151ba50d27f72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245528c6fbd591ad07ce7c34f6508c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b98b759a815ccf60d087224cdb24e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eff50a8454f844c3cd508c51d1b60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1658edbe8c5de0e47c28003aca3f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab94af2352e8d61c723dc71a5fb2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf4e326712d339545bd9decbead2a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b073542c66db688d16033694155cdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb929cfdcb8ddd75a2be82e6422214336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d09500214c55d352503b24b064ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a04a0abe52c87e7220a3f544b032338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6764539890023ea51487d4f08560b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6275222a511baf84c8f42c93758e461340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6492d3e82124d74e4bff70c4d1569341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15201bf475e6a27aec13c6382349cb53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce92d8c196353eec3228266a0f32ff7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b823057ecc4097d4b9d7eecb072b15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad8a64bb54d714d421572cc7a39b3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b32381a58d7d5343a99a1ece8a03c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000caf1ee7b6fd42a902866dd7dc45a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793ce3614035776a2de350aeb51e5b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e0826211d687311a99ace26bcdf8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806a0723345b22c7d581fa7bd415b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247468af941adb3d81a544afd60f6fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa751e10144cd9d81a463f59e8937de8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31846e368c66345e93dfc11092443e30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a7faacd3509d94d9925c4eb15a0d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936096e9cf9161ff3086cdf414d10ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989be29a403a37f526f2d3a34d265fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfc5a90f3e5d51bf3b2469d4e12b53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77c5c547afbf3060f29b7082681d36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70fb00002838d16190d78c0ad70e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14780c242c5bbaf9ebb087b9a9ac1a62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c12a9a35cb26d494c9a9a6ba77ab2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5347dd2b038ab9b6c5db58c1bb498362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f498c70655ed8d1a19b5f9f6b7b6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd928e80a485aea6ee6c8e228fc1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab555f79a4064b786eb3e8079ce0e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49e1007519382be64ced0eab32262366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bcf8d8f758b08613155aa5f067dd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c2f260e547f9ee9b0c5b54c0c1f36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a894248a8a13c39072022ea449a2c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0281dc859d8564c9e5af095e07095f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d52b0cafde3e6a1a61e94f837a4a13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc94ac25d2b59dfdd087719e29e46e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756df3dc9f222d6db7c617058173bf50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b900a73812537628262697959b55f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83665c0078161f42ada8c2b0a8ea2e1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54c3c5b4ad9f446ac03536ecf99e8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2e6c15083a2ed7e8918d6a5d5c8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03ed1da8b61118b1782b739fcce99b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6d7c552854201d22a9fdf024714b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9817d8cc40f9f15323d04ede4d8c83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4bb9d04c1487b8e23ed20c466155f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb92386071146cdee934e149db5129382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a6e7fabf0737d083171de473318c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727cf70c9f98ab991faa43a855dbb1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5547b14f15dacb6bdf165ebb58862d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb6d5c5e8a7eb57bd8d5468d33416386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb482d15cd48556d20bf7263d508c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc914076108828a9b0277fd560169061388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f436064c573172b12c6f1ed6b2d117389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf9fb1f7b543cd93b3bb4412d0fc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbea460120878cc336c540e9c26e15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb615bf7f4a7f7f6b49273246359db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8ee36a9e460e57c0ed9dad2044ace393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c940634119d653895b08aee8667bf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b290838bf0ee2eea54848fc84f8ce84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0778d52f4e3f8ee3cbbc68b8674c82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f71604ddc36608400c870feb8049397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea82b1155b198053bb841f09425fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea04b4f7c4bcae1fb5b95b7b2722808399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf56b2c68faf2f06e5e9879b63f745400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a975d1ad056ea888ce9bce79fbfdbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a110872aa87485d1bd5f744f42d1fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f21638937536d937b45fa34c35952403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281b74aa7a9eed63288e3e1b9375ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01e8a87be9941034cfebd92c2e63ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281c085de0dd4837a832874810e11d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31a328e299e84887c0da40e25a00b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2134cc379ffd2e8d366c8b33ab93f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e34606ba62c31e105459d8007b484b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6c3a17b7c1bfb6bbf6678f232b0b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612527875243d901175102be4dc958bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be50ab07f6a448766e152a4f9e8e15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3834b40a9c6c8cfe39d1d795ab08d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f1035abe6f538eba8b03ae3e076ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8c73f390697963446374b99b275cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6570f5d98f24484741d7d0d85982e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd239c41f5f41148df17872e4f6a85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd64bef1a6fa7de3c7aefc0b749c16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39916c746165f1e2d9a7a6fc61617664419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670715d19de29be98e5d2ec749d7454420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928abbc67aaf028fa8c2aa8e9130a785421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75c29107a6cfb2e15df8e664c66f34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481d0887fa9c3e3bb6819c19d8f9fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc27111b5e2bc95df93ba77158498424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36b140be18d57f7d6a0ef5f8ba0ad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a8c746c67b420b7dd981ba23f7723426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba0bb2a4dc01670c59c06dcbb62f1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f339926178b7dbae915886a046d2b24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fae86a40d5b39f84d54f8547092a80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d511f80dad8016f4cbba0c70880af4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da7bd88ec3233f1e268a8ca54c58a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2276b94a77a3be3e9767140e9c8abf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56260313e5d8493e130b62ebe357a6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57c6eca2040573569430c6d70dcbad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac188a89e5b5f4abb42adccb9369fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a84d298a6e5b96a911030b4a0a7ce8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9134a0e4249fbeedb3ec1c8455337437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fac811efe302eaa912fea6d51c2551438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ef80c7fb0a2521feef6cd998396e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d96ece7f77a739da41eadac957feef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f853b0353b839ae85b3f6455d15b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e04238c0dbaacdbb279cc28cf44a06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08863455b8b785c83f0ac84f42e217443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6cf11ab2f1df2679dd0a4ee9e0d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f296c60879f9c4bcce31ab44a92e19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f16c39f7ab05ab1e4819d13adae488446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3bcbb4801bc3fffee178f8f9063ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879aa18157bc10ecc67d353cc3f97cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e095d4f95d3f871f4eb7a6c65f933f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb631d9ff219a4b48fc550ea417194450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8880d571adc31f77e7d45cdbb24c275451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822abb92346389f9d526f49a0db7096d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147422f595f43bbd1b575432bb0b076453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22256c755bd273d981819d43ee65d02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f4e3d59a1095d37f02147a0950e80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c481133cc373f4a509a0ec647db05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed08f0d99ec3a12fa0809f12e5aff3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169adfb435f00febea76e754a0b647e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb914c03f5bb42c51245bb831dcef8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b738c5e3fba5f9b11da4b2f77388fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfc9936df1adf2a115b9c8dcc5fcb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425c1038e9a971688e937ee1eb4f057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c4f3881165e9c4e727a314f83ca4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794698e40cebdd984cb6c2f882811b4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8303eb7f0b036ef649d07c599df1bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0acbe6fe1c004d18ccdad2e96477466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3d0f45dcec50e63fd46a7289ba2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5657b75532a8be2aaf117631f1151e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36ddc4650da3ea9f3c2e1e3f67f5c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523657872bd1f7d40c87fcb505ad540470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d18200d8a3a989b9e9178251eef4fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f762274b14afeaa29e44e9f0334677472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd8faf58733f79cda5de49a486d49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59281c4574912fefdc16a35f436e5354474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977a8117ad634463d4df31b9f923d7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09524cc11180cae0c74bd8c5fa3428476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cdd926140f0b5905ddc3c8c804391477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c951768330b819ca9a0c5026436ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb90e00defc08c71df2a57fd98bab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f47e9179f089df4273e22e2d289c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d4a3fe4387ce9e953164cfd074fa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e2f92ee23a752be816d9746b3874482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d1c56a2d7d631d1fe1124fb55d70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8718da678a6ff7369dbab873ff17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88763ecd74b50dc7e95dedad0673783485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec302dc28800c10ddadf132d1a343486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a1638e4a0e9c583122d58fd96a6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72462836a0184470a75e923947e135db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0938bdfe05d8ad19a058c75f5e6f3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcab75bf61aaf21a949b2465ef5f5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd5d17ada174b5b50b238ef8a7b35f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d132510821d3009823ff65692d901a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b641b9a9ea63ee04a6bc0e230ed84e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204461a77d7e8593bdbc28a1dc7c814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8791605a95ef78aa8a42e68a15c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465fff5d92f031dde7aca441a3f6df1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd7a52873538b532855ae43d9e0a70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58791e30e593b483344bdbea976eee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba9170bfd4446d36942242b02d20c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223d3e29f5df65c3ce8fdc50bf4d46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96860388f2379b28c5d8851013ed99e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce3464a1acd6676864b44bc46d911502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129a5d84514aa9d88b15fdfd1c9fdcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c2ab5b605eade652f7240ec21e3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416c4ba22472156c364e339dc13ef4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464d7c69baa7b0a572c5340ffde16c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f17b4a788c8b5e4c5383b861695f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100aa8dba0e291442258ce7f7f81f07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d8f889137ef9ebc3b9f4381bf935509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87879c5205f3d72a4011e236e3a170e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d404e5bf433b8ee4f3fd92a3b9a0a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65385300d739e4cd3202ce8022ef8c61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16860f7440b8f59693366e368d1241d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62da529ed6f27385483f7413673098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed145be5ddf7c00860e48a06c72717c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47749019c4b6ee6e55ade614e9fadee0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543632e5b6feda0f6cb10793f38ee0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc10df6efecacf0a0c35cdba763d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f67e47aae19f567c0ff1a3f9b340a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60f467a3cfca9e84c565f6819b9cc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b47dd37811084ba77801f5396bdaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a681ece727072bf10bcb1da3e8da4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3ad4b77a5b891450c6ecbae98ce1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afed12ae3811ecf4138a566f305ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe52e670158410c24b9dadc75062ea6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a5f40787a4b1413f62b3339d2ad29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f7c869d7a49c61c256434e893d49f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09029e7559a386f61f78e54a82efb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df06b1f12e5e66acd87cbbc05220cef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299232f98ccafacc83d177f7d55562b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3819eb615a1e06fe1893ab63b8f411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5329837c8d3ff3ba064668dcf2730532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e5ef3230fa523cc0335207147de4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b30db09c51fd3fb97648b837aeb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c82654b8c4499e3d129033b1b3f6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a532ac2babb66f8d9887399b93d61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b04b885ad5e1b0acabe4bdf1891d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c42ef46b032d8210e872c2af8571f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f15cdb3ec5284af8f4f9ab0875fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a17aad69fd650d6d2a90053ca7b69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c47ca526a84e72de76e8bf83aa97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48289763772ef11476b41d3ca4c90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c7660edc42941b5d977469e6e8843543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016e96b45b1c9ee35688ecf01112169544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf88b134cf9bb13bbd97896b9b825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4f534574bb2b9aba82ce411be30a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a37a1584311bf6e20901ddd6a55e15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fbcc6af1a438d91747ead2b96214e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b66d705b4caed659786dc36dc47a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb54342ec082c2ce3bf286a08bca43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e0cd0b1611fc14087ddef6fba744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad1a90872b6cc8df018a21d327dea3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92313539be49807f37f12da99bdf02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528b17eb43cd00ee0160843e2bf3f4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b549a0929656a7c926170408e3a3017555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c195414250a240b4d40679df1581787556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b16dad43009f220ca1b1a36c35e213557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7aa821eeca626d9d93ae5163fc695558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebedcfef2350f6a84874ff6b31bfd34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e1df29413c62d6d5796a3118cad8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d90f6a711d99fc735ae06cb0bc557561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d572dcb3129b2e654bc96f3882f3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1916e7809da1f6b6ed91199a6cd3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7df3ab6c24442ac09e6648f0e439a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce596b4fb1a2ca56ecd0e0b4f6327c17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec4c867c28a46527d5d2bbcbae2b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991592281e648cdd81fba6b69454e725567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb45e094ddb88b2f3e907eecd04457c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c96442d2efcd88bd7a8e864a443b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48ff5720e3c0b1da7c6231618e2c09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285093e4383dadc58fddfc392d4d4a74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daba655a91a1ee8186689c96b59d73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7061bb36de811830632c02f2e85b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203e820069b2675927236ea6a54544574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90332cc02eef6a062f6e908523f1e5ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08e5bc1c90f9821b2ea2b7e25972f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018206b1fd2756d2db29abfd4bf4c8b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16340c1fc656c277daf657e67b7c3b58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e693adb0232c7493ecad3edb20284c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb66398774e85df283532ed4fca499580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb589362ad4e623b091174c92264fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64736be8061c9509ccd004d0708a6894582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ba3e3f0b5c4d816d7aca08ece386583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef019beefb5d19106f0241f839d50ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876bb56a689070e163202c569854c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4a3da87993841fad7c95495a5cff5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ceb0ff983d9ef360f7fd1fae30641587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ea67eb52392ee476017f9c0e36591588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15583db3921d8dc002e0f66073153ce5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e596c47a726c73e634ef9ddc16e7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a9d8317eae833d88ec5977febb13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf505538c36590fb4c901f4856653e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a30a5d3ba7e696f6553834006e7e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc501d9cdf066b01b2ffefc12385039594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03009da50f4a7f3f529d4ad2b5fea598595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7087385eba9a222717566a772152496596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca9baf46c7d3850ba967f698741455597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a0bb8b6c1cbfd5765ff00f4f49a0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144c7572694e89e6b672f7d7dff2c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95347bd551414a30699801b421c4642f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73145fecbb48119ade356e26112cf83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35b6b14fff846226e2880424343771602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df192283adc795f2ba1d821d899a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3383191e7d79eefc1a03294dd8cd92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7a8860d0a26e5bf828f1ff4699a6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c8737af0fedcb2c20345c3719dbea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c206c2e65cfb8d7c7d16e98927a13b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e363a3c015108031d59b2770196b28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ef627f18dbad330b11db596b34668609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c2b6adca74b995d84eb534cce8667610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a0ae83d19428e57bcdee96fc0c89e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66fab0892c271b1b8dfab9ce2327d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d193b8c428e0b846a658b0fe15bb2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94f25d17b08fb1fdae7e700151813614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7365b3fd5e38b199ba98137a5664615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c1a632c35d0f01943743edcca843616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2c474b64a50a050a0cc4dd28f6752617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50465400734af64fcaf0d0b4368b4d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33510432644d9eca361c9384cba69c90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6177dd7283bfb7862f3543875376c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a536e018d090fe95a158a9f0783c38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f50b2dcc544a9c8e424d8551c900b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a883b3f6a304087443db3b2c8a690b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ab3ff1dd1d96afd089a6a43e8fbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d86a082437e299bc93974801f3a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f985b35d3b35fd989c67243d6ba4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088770b9794460670f655c13f2077e40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb47b4988823c57fcd40d3f6344d68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4287dccda2d4b2ab82a8511690f562629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184c94f5630e22f117d20a551c4d130630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10404d7a0e784758399960873bd0d6ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b60b92d9b2a6e407608592d60826a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b335c65bbb5d25a7a76ec12fb37552633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2ec58675344f6c7a8b4465fb15d2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9517e3c52e6576bd7e1a3571b9683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4018a3765b1d999f39a0bc05619b942636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8844a192cb99054830bea6333c4b693637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9217bea18ef8f4f959807a5db36d13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2f21adedc62ad2c45eb8e32619b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132060ad9c04692c1ffde27678113564640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eefeae491a3fb9d056ab1dbf880a06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13d506aacf02baa1909a0bbe33a70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b50d5ef5ec6d9e8bb70e415507698643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e3f57c57372583d21a673216d113644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c5f9bdbb37fbf082f50c9fb82ddc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70583d758d189e85d2bee059e5cd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45844f33fcf7c6b3092d3327260e479e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8eb8433510f3e417ec19e9fd9598648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f47dd175f8ef897dd91e223dbbdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddc79905a5dfbe240a193fef1500e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc7b4421b84f59cca8b8b6d887879651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22c222532ba877341ffc3e9d70f4f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e4b5bd952be89eca0b58f64ce413653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630f202450f66287f84c6d2f3ec3ed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e231ada112d843b221c5c578e2c898655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1eebf142045a6820db17b1c7b2fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab66ddaf86f780cbfd84edef8a68b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660ee4b6b1f6643588a73070e15a2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f801af3c4fef86206da36e9abb16e31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1509c77e8754212fbd68affce42057660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f36e1a5cb52416db8d27e067b736661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794289d8615746972f2be6f596dc8d72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca7d9713ac74bf9dcaff17fd7d7283663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f8274d131d677f1737b7624af5ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909df24d0a2b33d45738ac0a54d3320d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6bbd90db5e12bdbc807c577f9b07a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb770704ecc98ebd039c9b2534f2dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec302b55863602e6bd942195910c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61e437f62b7e723898a6da2edcadab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a722ebeba93fb6ccc910149327dca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1a430e5dfde5cfc5f67fbc4ca4b36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d494868b75e717b82df7c663486fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3bf0575f72204cf543a49a7a9834b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49475cb458a21e8fef56d26a8e7c12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff169e51b1022de189c58f31ddc496675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca735edb166528de3d5ce1b3a57b79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e7b823bcc4b7e315ceaa04a0f007677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52a1b7c0d2cc398f50cce8c6dbe976678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775840ccad7e8915a9fbb16f43981483679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872059c2107a596584b0a7f0db9bfd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fef6a9185e2b4e0a6bb6572888edc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdef6de848f9a4d3f95037c4bec93a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94f725e15ac992da572eb949757896683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f72ee3b7d63935149d2c45ae1401d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f12c405aef228290b6865e29748fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5f750138ac45ee65963f4688ff9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bc9758bf7c131d3c7e794aaa8b3b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13254292f5cbba51ac53d011053a28e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e84e41293b0a417c5422f476c92aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f530f66463f35fc017f7fca50bef58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b3780f674c826118afd568ba5c18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426441652fe104e72d31a5d10c16a937692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a57fe1b0b91e6e6f4dee42898e496693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af33cec5f6a898256fc479f6c5285694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048667a41cd72dec62978767d7aeb19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4f2842aa52b67b55984d2acc9c72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd121ec83906a4a38920ad2f70944697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06eab1bf301e3204ecdd2bfea628fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3b8bf419c6073050de18416947102699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e9fe68f8243f092f8f298f3cded75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1062f27fd084f241a07466118cc22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dc94ee3d0e0a716d14c01277a3839702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c00259ef61f3db00457be6646d98c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650fc6d0ba48b5c96711868512af97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cb9949733a6900612d56c093d368b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55fa4008664a8f0a74cad9d495010f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b58874840cc50ece8d7ba3787ea58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6ae156209fda63567cd7088664c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b9c1601c676c56010f4e8543e1031709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0e83ba534a364c2567ad99b2609b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c75f77aa357f40ffcde826db41f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce9b334a3759fb1b55a2978670455712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2009e60864b0df6da8e60eb52607b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731fd7877f5bfe75c292f2d74b1e3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79869c90d906bc1fe14187a1f74cd6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2742f91819fbe655905db2491e476716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40214e37bd662998518f2f60420fd1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed386e7ebb53329813add7bb18fa07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16e9c61fc7f1797930e8f79792509e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c85aa47b2a1bc0ff6404d31286218720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce40e9a43a94e0d6e043e35f5b224e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd304c2bb2c19751631918f47c1ec6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de60f8d7cb3b0b6fc210375cdd53e85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd468a9cd7662f5263ee2610856497724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c0a74f5bbfd3a605a09ff253d9c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1f4e8ac96f6af4414aeab8e94d38a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf25e172b382f38bc640aa3370761e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833bee96e8d83cf63bfdbf899ce1d9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e937ad59943d17e8ba0f404bd3cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf13c06411ab92ad1818b32730ca648730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337e121321165e443c498dc5941472731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268b0991475542154e29d10458b3188732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555be4fb1738f42ca30a1007c92ab1f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0301c20bf87dd87937a367b60669c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f3b5da855e88401dd067a14281c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d30fffa1442981fdc525c9e37ae1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a4c272d1e5b5ea4feba1eaf6662f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2144206072a2daf3d989c4440f9c12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332386ca6478ea001c9b4a1150a768739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f97de320c6235a53cebafa106739740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef87d86155e5168022c6098f4f8aa1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832d6cbbff2608f13688150f921914742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c57a763a749ac97bbddabbf0065c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa494eb3466cfff6a2776ad185098031744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928252a4096e2e3a33f7ffddcf6270b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92371a7c51542aacf884876231cfc416746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca105916994900af7ef9f88d90aa18f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caffacd7cfde16c9322bbfa11d1d818748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14cff13502b76ce13c5fdc22170ff4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb527645f63e216966484be12405af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b063c94f19c641cf16ff5dfcd88bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1e44de6c77f511eef29fc3334fd3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f91e2c4521049e35c283bcaeb15f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba09bcda5026590de86cf0413fd74b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a4d88f88fdde960f837ca731638ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0e20e2b913db30d9364c6f295419b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743641685d7675eca989767bb6cb08c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf4f105f42b80f658e3b040bdc1e3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65d7917937abcde33b4792f085d1b0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>