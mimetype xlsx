--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402575ff98626b2248c685604fb1201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d34e1a0dea7e22adf58631dfa9bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870174a1b9d804b92a7b7350a3f35a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2455b88760d879e78134785109a854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba7f54ddf132d4db6b91b5762d4145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ce5c21a415664c196be7b85d864236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c938e952ddffc2ef73acd7134301f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e6013c307e4733d3144ad601bdbee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89573ac0e9d2d4c37f6ba50daca2889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6953e57af8a34c12ff3f5a5adca726210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72a2e0af70e6fd7f60c0744ffa6b1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042d2cc5f551238d5a9ea1cd02bc57812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c96d89370b225742eb38c8b1640b4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c80c55b582d3fa778a26b007de7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5e4873c4b85df0ee4bb609e2e87c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd96466cdae298d736d54db59f68bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f130743108505aa08ad73f5a8e0d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f89a5ec703a30a2f668778723c269118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e028e470e7716156df34a11da13d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f245460830bef0bb9711ff70aa15020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9803fa1b88337e29d54c4d0f79c47e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b8958521b1e853c758e63fd4e255b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b8d152d010d85dd1ed7996abca21823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb6541927e3875a603a9a8ceda794624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a408cd7dfd191ebf058367ba6d4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da23490b5ae2da3350f41bdd9b1146526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93900ef40dffb3679c484a6a3965de4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c083abb49993f1e3e62efad1ef35ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371378b40e55b52aefa07593f07d010229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210bdfc7f92a48d9293b57198e3eac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d9994a08a19d5d587458b3a8b55631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a3dfeb2802541a6ceb02e923624cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f30aef4ea278414809471e47e48a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344797858db0fd9db8192f5a2804c9c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7654c03e955605ede71825ca860e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60c11cb38d28ee2ef4e8bd6c1312036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5bfaf38919f3268cd7cb5ec1ebb7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953fcea70e09d03c4b5f3f0c5c6457f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914552a284be21baabd379c4cc870fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca347b7b4d7856fdf5180509177cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80fa8859bf3210989db69f4b9e9eff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad25d55c27345bb059a6d715987b19742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb097060410122577df1c3e314be9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a1244db20dd87a7eeb17ac81d38644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a1550caa92ccf84f028448f3502c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fb2998c7ddc2a9316c44020f9974946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a56cbf7c268f12d7e8bbebc4d5c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e31520cc45b04b47c136faf72334b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14171033cc73bb73232debed2ab8b3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dfd98f49fbbf7a3128a30017283f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34415bcc5094be253e87bb502e6eb8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a8ef3a55df0f7e0e29170df5817d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ce62b69c3a2e4f576394845483cae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd774d5c18c046bb221a87422804dd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd0ca109744019e61fd7e8392bfa8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b7973a09bdbb50b79d963daa9c8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aae5f8b61ab4f6922cd2899a3741a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9575f017a70e8ed939acc5cfaf3fc5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf977d9db060102b57af6da9a0c38e1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3febe887d8a60ac62904434cfcf29860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d05b6d5186a6c87f8c6a3dbe64f0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd8079d841f6d7172237411b76284762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ea043ffd5c1b26e98a2ef0dc654a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1215d229f959b258766bb3e90fe4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70621e077a5e4daba895804339855d5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab73514333c73cb5cf9d9d7930e4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e72a8d96e1d06ebe35eaf0965aeb7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf78ae838e29a3197428d98153a633b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d8aeaf92d6b0f217f7912b299ee369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd151d4439ea4a10a18e1de9f934d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa562f87ae3803e6bb33b23a565302e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016dffa5b2bcd14b963b365fad398d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d737988989c7700fd430203ff6f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aea6ac478120b5c92234cede4bfa3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd92cc0dcef35a51b672c88ddb82f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced061895c9d0a4fb8780eba9e624576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f55a10f8bbc50baeda94f44c70205a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bbd90e4c4dcf6bad250d5bec140e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00437927dc47aa5221cec3faf9d0d6f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627a36fd0c1e7c05ae63171f6cacd8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3115e02541b35ad20dd242203bc95a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c22b0cc6e88ed5f648843688d3f9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07862c1cddf07190fc42f7ed7b16859183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5712cd1c8c87ea6138b8e1719e53c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5341df35d7c3e3387b1e238845e48585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26405ca3f8b89e325ee8880b5ec1f5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80b49b6c2d6c01da7eba38fadcdbf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a9758cfbd2e542d0635b73882cd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f00633d0ae8630a74343d9b81102989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb1e89755fb95aae5772cd668356b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dac105fae0b945e944b5fd377c4f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629be401cc9299439043a01cf693c4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd510649914778e92ef17c5cade46e4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53afabef1cac2ecbf57de8427b10ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543fdbf1104d238a7b887188d54ed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf9e5df95f061a164e0afa7020d7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205ecc2a3139da1a5074b6f1554afd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794524e840fa713be2ba26eefbdedc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d68436929d1889035d0266b0bfb2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303559d47d98ab7c533919d92b61499c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025f3f81301199e7fc781b769464662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354d45d63ab245d3a23d7725c9a3ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafb01fbfe17b56ce2a424b62698998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223736a4199d2b9c163cb87a1dc5b9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bbc26ccd0543bb3fb3cd8652f1ca3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0539b8893e89880684ee41b96eaac4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95851f7ac600e67b2ed36b402c05b1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb583d7c49b39d7007f533eae32d2ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74733c32433cdfd7a644ff323c814ede109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6727c8c826ac6ff8de1a88797dd10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348a9212271614198cad6e5c5ff7132111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10424cb7c6c14e92ac4a4cd627b17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51938e17462e2c9de20bbad81ef26bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c95c9ba137a867134eba0e04fa7f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a36bf548286bab61d9b8701ee723b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443e51e810919ad0e9088326b828658116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89719a7742a2166bde0f7eb4ec23452d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248db151edd2c47db976964dea7af60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc305de89e1713b45ba76bcdea1f91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dfe892285825444fa25b86deb52e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13f1893bd5651fbd99ffec459186e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b739bb409a00ecc40268ecf575cb52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73942541c02254401c31c5c9539e53c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078df594185db130c2a3c61ae5a8173124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742179bf71b2e71d09f8c644c6eeff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7f6af9caac13abe1a5a84e5e2ac25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc72d064d1c66344ee2408d1fda64b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229026876922dc7c6ec6cc150309946128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12a7fe5ac87898a1656e10a26e5ac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030699010b380cf51db973ac3f8733e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49268a4ec01ba36396cbbfa0daf434b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71090147ad843f334bc7167f1cf7ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f6f151d6597db2e8418e44cb1b97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebcc5f2cce1fb99222cb154a3e2279134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfdc7dc1b6ce029b6ab2c0f0182e18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c0fcb91ea774e8474337d30aba11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2c5c4e3ddb87c9acba98280bf122f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28038ca51aa2c6be0551dbf8d3259d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c88ab5f1b4cde4d1f88a36d599698e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309fbfcdffc7fa04fde6217cba52a09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb51bfba39c48c38820584572a1ca3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883812c48229b6ffe70f4c28e866431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68efde40ffd377722b65f99418932143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4528c2a4bac374b2d37cd579b5023144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e63bdd9dc48f5a90436f0f431b71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722879b2a1a9810f3c44d741a0abe518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884a22a4ff26ebfdd56cf1709e2d4c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060d7a3dc0fb46b0f6cbf35b0d61a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bfb42e75ed9f3529595eb283f7df7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de73833d58e4bf0d4a254eb82b0b80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666a7663985a6d75ae68d24bacea59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a8b13eb6a0a8c5320c6cba3bd4f2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bfc27081bea88d016d1e917ee1a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9fe95b62e4c8b08ea0815d1eea9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56c7dd74445385edb0d1ce20afee4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1050ffae09194750a03765e7a343c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bccfb81dc1770e7b706b45c62f17c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7d73de6b1a1b3e2ed41d3134e90f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747790d1639c70c93b71a41cf673bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2fb15702fd20f9da8d3924850ee29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60075f2b95a58414b7f115c3b2cf83da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5da3a48bca24406e8883c1c215feba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3ad45b2b62ea5ab99128eafbc83f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1d80ae9f1f43edbac6eb5d2badfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418825c2290028d6e0a3dbfa27e07567165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b3d21cea1820fce7f8d2d9b853e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4ba902bdf6c4ed022ac7aed234ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d812646ee376855cdfee4a73aadef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e17fce594f56a3ece8e029617a359169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf13838a4ebce13779907d61ada38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56608f9d1890cbc818992a2dc96f57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a280c045d9693cf4c829bccb226d51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aff829cddd0983b48f97263b2d168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f13cda454f334b3e9d11398bf7e85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93161eb22dec67d047b5d2592bf50c26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb2975e1a15f011c92c0b6ad5a16f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f00dbc3866e4584aeab71913dc946177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182cf1f37b8f755ce40743d8e37489a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f658357ee05e7c95a7481771f305c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc045c36ee27bbeee4dfe4d6b8c0ee6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2ca8b09f0933f6bf29c815aa36050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0426016c7ad92eaf16035dcddfbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa3ecd11f78791f7c41cf461984709183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879eccdf098fcccf4f51be5b281d2a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b0c90c60ff00fca9725f9649bd43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6279e979ed8279095bdf2e5781f59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ae1a91b87e0eec250bbe9a54a8df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df8a64aff2bdf33636c7c3e1d6a2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597734715f49315572e4a48d2881bdfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be54c2f3eaaa5533d093e054cfa0a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5759add83681407915d8ff5f7bfd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb09b533481ebb031347bdd90f4a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a31f75e20f2653fcf7c8974d45c22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d1a0ddaf649e9c85f517d63719a9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb85036eebf3c8382a1ecb5984f5029195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9678f5139b5b2b3debece1cb6f63a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01401f1780ba8da880154eaf007139e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d05adebf7456a531cabd7da47d0ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf22c8fe860f4ed9c54d1cfa26f66dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5f5a33d5e8f3883fc84b824a96fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a18578b9859df1c84a2197d2d533e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226184ad2985cf3ee3a13142a63c1483202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d775f3f2dc21f2a133f06805857464203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75261a19b6155c1b6f311a05ee8b9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef77a2db233adc5177341a1de8e4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1de8a602195f0ffd572dfe467c5b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765b595e73d377d9d9a408780a873ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6768dbc275037611add2fa124111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2adbf92a35ae0b97b71016c56a32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b3ca87f1f415471f0fab30c8553b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46d355d0d895e7bdbaed1a0e2c2d27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5ee98459ceae07fcbdcd691210ac3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec9b25699a3dcab56ba0938d90f542213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e86d133d1a36dcfb631295327516214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57219d5b848cf9ee736676acd7447e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e9304dbc202cade579b3ea1c4ebd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc23f9e739ea6e1c5b130e4dffcc66c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876f60cc3d03aab875f9896f12c1faf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5aca8a3ad1e721a5bab2961895574219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecadebdfd549fc6a2ed181e7d83200220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece5e411fa74b5e86c4209c57ee9a2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c870144185f72bb3411b6b74fe572e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f7a47195cc57d9cfdbf6d41e1c329223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4802cbe9e3552108b8e09d02c17d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a953ef3fd6328d885eade43798d39b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb680c17987617fbbe74373bbabedc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043adbd1e9ee004e661d0fdb0895b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5d00917350165f8be7a176608f173228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93120560bfc81347e5d857bd240ac9f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d72307284bcd040778efcfd4881d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6799580fb18258a337e5b3940e839231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba740155378985b960e58e4c117959c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45c9e2d2a4d1ebc365160c1bb43e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c769d287a15e46742ac0a0cc75f3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d0aacd0b1c0eb6cdcaecf79d4c0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f141182d8a13d909dfd95cbd1dd469236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ae8937d49dddad4f379293876ca3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cb1126b707ccb51199c4a43b73292238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fbc5ad40fcac7cb19fa54e5d6c463239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e803810c7ab64ddb680a1957986e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e1747054c3f8ace52d83be85f2269241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4f0ae3643fe2c0c7ee8fbea4d06e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a63ce8f847d24fd3e7cbbf307cd614243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc66e686f6ccb53b4e32cbb5533fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46728a507f38e0a6550f52a8d6b3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b203353eb57195e14e54560b47a2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e311062efff1e73f3219ef34c063b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed124d375bfa74e815947d058b3e03a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a19e2187b5d90d9f1c0229d80b15f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d929948e9223366642c10c76e8adf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac519088477d5eea19404b4f63bf464251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9687560671539360f3ae198df8732b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038034e24992bb3833b1a00e023edcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d1076722f36cbc23a799e33f20250254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea436fa6b136bb10bf171a9fdd7c641255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f67671decc7c45f5265a1656cb3e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a631766e475dcd94cf41e88226b6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d825abd714660daaa621b944faed13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235a6c6283fdfbcecca0963c9b45de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f772886d3d40a3291eb8a0c79317260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76956ca6f5011a6292c6409267cc0648261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167282f6220516c895a5b67cf6d9741262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89ceb4f49056ccf3673dc7f49830c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ca325e041d19e09bfa28282f8c1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a29c59f5d165e8e14835d373160d58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb45ded93077ff8f0dfb5643906605266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62428dc02481fb9c85e3af0a92e527267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657160b4ea3ef76f4a9afa45bb36cf4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f6fe34c634c90d00b7fa009480ce8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6629bc924d17f559414f665ce80eb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e17eac151bbafc49aeb75f613a9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1d245ee4cf781c73f42a6f982c4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2279350fcb3a31cfde8a4b902aadc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d328c226e97de2a2d4475a2e41014e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74060ce6da32f046f114aa6ea63b1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c02982813d839ced79f5804010648f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98f7a2261b08fe67c99ed6ac98f75a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba07b4159e9efc0f0daebae70b553d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76371d88d1af742983e35e270f448b6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924817390fcf52b7a4489769dd2e0af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d465874c3c9723de04c4614d669c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b895a9bf8dd0ac2585fef4c6df898c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c6e87fc9214d9dfe3b3ca5bb26262283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde9b773f0430b71f3b80f9e85459c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508782a795e0979fb3c6956bbdd8dfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901312f8391a0451c19e48d20dd22372286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257aa079dc0e656bdc55eb28d6c61df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf1403d2406035b5939c885c3705a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebb1bb17fe09a73ae33caa74f08318289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2d06ceae5a9262401e69676c7c5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4596b044ff309ba1260181ef10503df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01c026efd2bddcc693ba78e997286292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2007d63c185e85980c1563141e030de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9835d12e0f77d93d9f5a1410b4f84d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94e558adbd6d8748310fc7bcb6dfdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6441536c78f199eeb88a5b5c77b01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd2d497379b7f4caa3d4074935cf42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12314a4945bf64ff7f7ee08ed1228fbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeeda54ef7cc93d6d9d6fb6a3da33d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188a8d0b5bdd84cbb9290eea624e32e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d82dae6f2786c7a1ec153430d8465301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946514d093db03f9c094575391ca9f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9684d116d84af36b0453ef3fe7ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a84f2d479b6879a21aeb7eb0577a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7680538a21b1986c39a6a97dc8b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30442098d0d96bb6d1641da325f20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541049e73df8813415419eb9d2fce8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48dc859a1bc16f61768de224a53821308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a570a7dbbe5be3bbdf7c16d0390b4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677ed4caeff141909613e81836ce6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa0a69b713c47ffe58d0c3f5cf7e4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90862897a9e508b35a760d6c44b0c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca37295911b556ff569869cb97a244313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8c548d138732ff27e94bafac4f56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e68d28264e15f16f54088894d50a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaea1d433213b91e07f86bc27191ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf010dff68e1acb39234a2494ab9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5905e11ef70a5e760ad8a2bc39976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781964bdea8ae27823a7b32665c11a69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274f378c15a23d9ed3bcdca3cc0f01e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cb96ff8376d08dadc5b09cb0d93ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293a9a053317ae705ab4d26b11aaf72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1897bcafd61b4bb5fb542e8009a93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb2f302573289558e50751e09e7c51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93800070a5182665844e644189d39f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65068bd368c5a8f689b4d9d9f067dbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f64f9d572f648fd765d9fed0eca67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd614cf3c9215418c77709c88ba8a9f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e3db0c727e5d762b46077a5ca8003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db6518527fedf0e2ed06baa9a94eb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a05468df92f64e92e4b355c1478a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238208e2ae4f04f159fe8711d5cee3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a8af420afef52e0d98a2a9ba631d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d4ad75da66be858424a52ec2fd908334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801da027424ed85aac8665ed7767f03a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd560064b673a6de042bb87b202c71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bce462d1ed004d45f21d00d0706b4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215bf8928e5e5754e859074381afc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd09aa4a5d90b5aeda2c4773598d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d634c2b2e230ae9148107d94a0cfc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733f138083eb394576ee60c8be781f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2b999fb7e52bcf38ed8b1419bddf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d6209b972b3ea3553477ae1798e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786258747896a5bb7e9b0040b3e5a7d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f0b51c3c3b5c0c7b564a37fdad613345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652310f5fcff8a3759e4c2e4aa3c43ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a2cce18a63d027710d6834772a46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07179fe9da3f0fe3abb7dac59b52365d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ebcc98e3285c93e9ab5a07d96463e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618906d0d9a5472223f670e5ddfdbec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759864be151090cb23fd563379bf0f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91cb94feef2d1da13e321cecc839f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e867077468febd8e4a0bcda0a2d48c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2b23def4076691511e36bb87d9166354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6908b86b32ae4d0f62555acb632c26e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7ee428be444beb4774c2cba4c43c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d302be5b1604d854892821f6e676c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba55c6f0ae38cc7b7fe5058317a756358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c5fb1dcbcb176aeb545e1c4d97f5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0675cf14b2405b98e64769f46e0b49c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aee36509a320a487d7c4146e2217c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb63be32c0b2404af5a09f97cc668362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae65a1def6c6176b4a87cc4ae7dce77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fd7bd2b027a8eac70e6b6dccfe682364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f4a106c3f12f1183bca10456627e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8e70b6234231402fc726570ed027366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c770ac126736802a3d9f77d4f8404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce037a9471387c792ff26495e5e753368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149bcd3a3b67b2f1b112cd395deaa66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515af5e90f0c98c0524605b67c0de52e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155d9b23ca5b8b7f52d06fa5c588071371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a623d159136d815f774104b3f4d50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529143c6102a00030d4f4a0b33261b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e1e4fcf16ec34f59f3865f1781d1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f798bfae83a576c461341d9053e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3a91f472c10163e01c37500581245376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6562438005f663286c4d11579ee353377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf719dce95d58186c30b692c77250f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc1815e7b5cefa8a0da8c0eadd090e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe55914aee415d2ea3f5a3aceb4446f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6f431c68cc03ff8019ddfc3f8be9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edad6868f62c35ca806bd0471bfe42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80707cd7cc64d61f4da883800758a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1762355bc9eb0a5ab07787a6b8c62d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199858b7a89986c317545fb5ce3d44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4edcfa5ba65ebdee11cd3f531eb0e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad76b2766186af42beb2f5cea69397387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c1bb26cb4c873be54a96c5d78bebc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b475100b44f96df174de2bc2664e426389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ea80d32730e74d4aca58c75ccedbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c342584bea987ce97077410610051391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401267585280e3469d82e3e5dadc654392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04741e27c920c5bf26eb3ee4cd13254a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0872d342e703fc992bf6c020889cc4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6fd9213a3b1bf99178c25b3c2583e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2d3135c3684055ee3e5c34d72d7bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142239659d41c3288a2794da2df0257397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f37195012c43fc89e8200be1c42d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba5225b836f1a044fbf99e1667b4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dff983765c5dbf891720836467e9bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f082b8db097a05b4ed2636781755401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd805caac4f95e1772e011df191f11f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336517e0e425f3b3e0c33b8de45057b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295ee08b767257d9c5abe1a3d578db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ef0641b66121951ae07e9032f5b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a88f95f73639ce0c00cda80e25522406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b515b90b744d355353d86ef4a531d5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35403a22ed1d3b6a4e3be10dd3dd9fdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32386b56ad5e039989534ac2eb77f6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a48b287ca987c23f3bd7303da0a7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83dfa6c9b1de75ebe65bcb030216fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1635907d99d899ad1fa18ca3204b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c824f74e7adc55840e57c74ea585591413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e299ff4700e9f6ddca033df97781c26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c437dde1e44711707159c69bbe2b223415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d33ae983fdd8b65bb34d411fc16d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed07202d89541e810929579e3c291a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deb4c5b06605787e53d70073105771418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840882a53bb748d77d2c6f233b0f3d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b2909d05e0e21a91d02c8dce9a5e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bcb333beeae8882d8a8994933ee33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dac87fe9fa07c8e2b569e64116959422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdcaf6851dc6f50b4921563bcc285b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f87a24e7835dd1cae182f02b1a7638424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c957213a661dc5a2645d2343f1636425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb0efe2415644280a1c53e714fd39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5e86206ee3807f75de7daee1ee6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f458a2a3c668442e7c243769edb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db91f7eb267be9a98fae038223a6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33576e62fbddaa6272fb91659cc050430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bf5f722778987182c9d5e72541582431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e5825959db82eae890f0ffecda21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443862c5f2b1cfcb54bf2b0e31b778a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4635a1e9b7b8352300cfa9a58954e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d661d92a9ada901e24d2968c75383435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc566cea36ff14d62836b86b9286a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba300a5a035b12d652eb378bd48f345437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f79311e412ef3d9e8df0c9358e24c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d9c75f5c683a10704fddcd1eb8d0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2344c1996de2f4d2770894201d709440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff7256806706e86877ed9973998de5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e04f447a4fe8bfa8f1d64b9dc0a76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b5b259d0e770282e38069d2c7108443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142aaf21fb4e108d5762f4ce9fe8dd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874bf3c403de4ecb4293f628d816697445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a0d418ee7768c873f5856a699746446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92184f7607845f5c6d6463e6c6355447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3ebbb7f16374a23e66d9710e5a179448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c95ebc07551c9fe0d9d9d8188ff7ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b9a93f9812e3ce1105b446a3e03b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234264e963af1ba6e42f65491e84016451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300baa3c9043c69788ab76261634f53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3971a22a7c21c2185ad2bd42e3610453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136bf32c0345a241d6256fc89ea89f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a41a003dff9058b43d4bb75202a8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aacf0f47bb40b4c3bcec9c09afed3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e1a2ed8a92caa6fe76079809e75c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e985347c8441790def53c5aef649458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edf4f0b05c62f5a75484dddea264f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e8e8dc9969edd39253fac4490270460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad019b5d75cc262fd2a8ae981cfb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a02245470281b389c94b50fae6f4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b9c1744a7ea8162410b3921094f57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b5ded4dafe4e024612c227b91e2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932e520c9c51ee822a2d28acd67ae2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa272c00effbaa42177cab83ffb6ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2715ad8e37be0fc439c83851857f0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5334c4d5bc079767d2770bb261065468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ff4149af3e28391446d9c31b114d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9766a7e0353760f5174e561cf3d4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d79331590b439062ed71271046d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b377c498aa03430cf8e846b3bd9290472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134771fc27b21bfda93decb1e2547280473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e33e55fbee50d3e3383d90b46b43d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08648f0a7d5ea1eb7f48f13613a5114b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996a04d366daeeb6e780bd2f1f39c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554435c1383a4698b30843106a79f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5992400f5644de204b6aacaeade09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc09b4e23d03fa396675491c4d151d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6160ab4760a142bc016c940a566acaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5ee15c684ce8478879492f927d83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32507b8c674b41aebfd33517267343482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049398f00642a8b261bcd794c96da98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1486eec7106e04de62df7a462b42a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5042717c9b1fc91e0970fb240e0682485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51865869eb5c3e4c09aaffe2eb2d0efc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e3fced15e370272941b49e1a2faf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7537b5c6406ae36cfe2cac8b9fad92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0b75a64405db5c51cf552b0c5b728489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019908690099d4555ccbca2ee16cecc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07577895f57239ef6a8ab0fb78d545491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5150b526fa1a5ddaded2bb6e7c67bd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747ae58d0729ee44351c448e854ba40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404412953fdbb17501644421b646514494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d47c77ac07a5003c49a0bd4edff0fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb25d0a65e899934b437717ee3bb8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccca1c1b761d8073bf96231295cba0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697036c38bc266990f5e8c170e537349498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268f9feb402deade814b5ea3e9b846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6a44cf4722723690f9c975b5160c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc2cf858c46d14882ad647e326a21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ff35adb7caed32b311b603ea78fef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff5562c6ce6cef8913180a30c3d6c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35290aa20f31b936c6a8b00a3e5cd2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636699a8bed723a04685b5a99743a4bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3b8cae856139dd23ba1d23dfce4d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade6d7c3e2baf5e9dbf1ca1bf153c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c35c2fb15d09675fdf6e8ee3b42d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad971d6a333087449ceefbb007e2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154581e0e4c2579c7eb607ced94ddebd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401367e796ebbc9784d3aaa77b439421511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457748e35405b5747816a63be790e218512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0cf2843e7a5663981e0ba31752bb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313984a7232f38d767353c37578c14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea47e521d500078cac2221c96fb898515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd54bfaf35333a757d9b7e9ca08b81a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743178f7c9fa232b9089e193466815f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9793c58b1bfff818face600f6d28d70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d4e62c1032973b6d702d4379c2bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f925071b06159ad8aab342bcf6384520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c6a7bb6277dce242b53603ff10c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906329fffb990df6ac8df5100542d625522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12476badadae3e711edec7c1147bb02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f775d936b89f3168e484d46e698434524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63bec9bacffd9155708939f5171b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9038c2274fc866b8f161a4aa54a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90fea644689728ee5b70567eead5b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406be4cf83e14f80e98247a790b5bfc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41630bd952358d6ca34f06757371074529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3469819b33f6b0db6fa7f07222a12e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d775a8826698fbb40a608538334766531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d05d6384d991615f70550b907ec8c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c9a87c4590faa42706681776bca5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb6abc801b7d80c960b21b94c99604534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975be333e6f68e254a6becb4610741535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebc4951392905fca2f6241e58f95fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31f55755def931d92ad39b1b40b35e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238630c0a5f915e5284293f2202d35b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c92c2bd9bce2c778aef7196247b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1560c5c359a6aba23ffeb6d833cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb266a49e1089bbf54ff4b32a165558541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea874ab82097f70e65f8c7e0eafced542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f27b57a5b9911136f4ed66cfadc2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204264285b87c29717fc548d545e0c3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9751119b0b4b1a72b7433b43883c87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff254a003a24833150d2386b5ea00bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfefc04892eb43ed0f46dae20421fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec04b26039b8c36a721eb1fb5ddcaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98285a8c12ad32d29c0e259238466811549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100db03e8decfa203b602fcfda0c7c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd083f62674848b81c19cf5cb0002bdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeea7e078f27c2e524babcede38f1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2579fd6619241f68a756a967db6408553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee437b93fe584ecc0cb8bc53b3b7c4b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef976dd812e992adcc74be8adb22f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381333ff39bbcd9536adeb94e6c9d610556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0860e76552ef9a87cc08bcb6750ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b2c6032de56b20d685a9c656c622558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad045bfc9d5b476f93165e305b8e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42823a343b8984e0d935dd6c92d1ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8815fc120909cf9139ec21dc18560e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f656ced7b634ea3efe7aaa1e86fb777562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e68fc83174bfc1cab859e9406544563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71790dafca5a9c341145a8ab3eab337564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24465923a6c030660d48e26dd5adb2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b32fa6195caa20d8b82c70f82f345566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb62cee29172fe945a27be39a5827e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e9ab26272a614c11512a68d83d0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6beb0bcae43140945cd430aefc430569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ccbc6b2458c21f4a35dc01ee2f99f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c56607dc0b66c840963b6f7c1e61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eb48d38aab33db032dcb41b9eb195572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b2167911a17b267603c5d1c1b349c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918d5ef7e58419783fc524465b84fc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92eccc64006ea3f66d568c80d8435f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e0ea1fa1fc1cc3c06fd28375cce9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d670ca616282057d2b4e33b6481cea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa9da4d43348b03177001f1a5d5e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03598eddd35c48235f71293ec4ab72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d40bf42fed9ed8cc8e02b67202e02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202405f9281cd878bd57a51c00a31e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7721c4854f821614849586a694b93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08f27eb7a2a0404dd66a761f0e7f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766da9b102e5bffd3806eedd9bfb6ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e143c46808c99d3cae8e7e7fe9e9b22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b0d977c9683901e513f76ecf4bf78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10c4a16bdade9716e0bfde27c4903587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646b54038df62038513db73fe0a8cdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6604ecd1171245247985afd56a6fa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f363c943835c416e29bc1930f53295590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab23a1b35d809cf7d0aa9f0c92f34d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993876f15fbcb3228ed2c7cc4502f2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b8900c51b28f76260f175bd0fc49d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0e99122838630df856055b8d3a2b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088531ef751011e8f44988e6cdc4ba88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd5572784012f0a4f09f345a37ad3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88498b0c98cde4c133f4e43ddbea181597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130533ed950dda4473598b8a7bdca1d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c95cd1bcd78bd7400a8475af107d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf840957633f8d757512a8d11dd4d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cde5c57280822c89eca8f49498c67a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180df50deafc73e6b5493229d0a339d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c7464e8a7bd95d96e6762fba4a08e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc008a8f71b50f95d300a13924ccf49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ace6ddb45249ed9ec62ae89c9ab7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ddf198117fa270177881abdd3f6f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5883154efd47825267fcf0a192354607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe92a231b9125e37e8e993049856c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9381556938972eb841ad5d84fd399c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5dac83441d4ea52e7e809f090738e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cab132086cf8a231f8e7231dfcae3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a9b1db4a64892b448adcd50ce957612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85744f90485eae038a2e2a5d50c553613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102dab06720e51b763c26324a0d1cc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd358e529688be8ffdb84b9f54f17dfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913e9896d384660ee78f58a0bc88ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132b55f44a4b6e55618b16cc965e268617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbac7a9fd393a9f1da0dab888fc11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961b23e7d8eca378dc9a4fe4cd75cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386fc93c187d5c21505c0fcb2f6dfe0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060e5451439aea37c88a81e3805bfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd64267ba8793e8e1740b2208dac9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b2b8614f8ec8c23255a5408bf386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675000cdeadc6659fc836c76c9b524a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cf32a6aa5dca34fcd69a800914bb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a015d310103cd7cb790cda4e688e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9706b03364f6e1e12cdd351979570627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80148a7469a91e884a7b7a7c02b5f806628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d3569f8ced414adc23ea30cc9d3d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50004786432de39c0093c575ae53f20a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabb443df3a07068505f2491154a2cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4da69fb9715d9204e10d4b5e35062632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb108006fb835de63ded7c5b622d60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337afca4fe3f568daf9ab05c39157b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a35272c29b2a0fd00fe99ae17c1d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623492553101c328011a907ef64f3dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a287dec27b455b9bec4da3dcc100637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef312a7a2ee9af68adff5fd4ff3716638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dcce6b0bf81af56801d649e3e424e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673a9e8815167f685ddee13366d2879640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dd4f1b839ba3257ededd912ee0c7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422648be2395f4d3a0020fa68bb9df5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6922783e64d8e8b9f094b7ebdf720643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e07a4dcd011a034dd9b71e67ee73f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0dbbdc3a7781a1e67d10961482fb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8071fa8a2836f1527000e42e58966c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48e800342b9d512e5ab3a05c87161647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8566b3b273f6f823d687fb250bbff5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be379e310d0d8cbac14f3301b27a459649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e63030e63a907697949d77b055f5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670cee96b582fe90165dbc2d1fd5160651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b2f4ae8c232f17baa3930b0b804b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ed6abb79c570e7a6586a4002b5a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728abd48e1338448df8f41520b17ec8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77eff580d258bf11631cc62ded0ffd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cc4951bdcf9d0c5311600a095e0b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ea91a75c2f7cd7739bf5ed6b6e02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8b5bce24a036d2caa2db0c54169c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736bd5ae8ee6f1dc8d823ccf6267b2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c847944caae1ac42e85c54f24890bee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbbdac31d34dc8279b4c22b1dd9b35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccbba43971769b39439bc7a04998e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4804735c0d97dc5c250877ea2c43b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9384165e4a37d37f2940bcfb2030664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e321818b61c5d708c52257fe7e54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede36513cc0e48583c2af97c8b847b56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3b4349b4c3dc50a3aa5250985b623667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61cafd4ebd6afe929cb6afb7ef11b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e45aa7937f126a2ef2a3cc7018e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa8a98716cba86f9bd49c51304282670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f013449a1aef6222f99e4e5eaf34b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb716a63d332c9f1288b935fb675f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccacee6988a3c6651d10562133cfe6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439a05d59d0af219f15deb79a15fd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecda286fe747f33f195100d4910a03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80dd61c22aa48c624abccc96899f63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc636736885fe15586b196b7edab9ebb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf491f450d9d3763fdce6e5b541cb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a1fb71745ebd016a4b09912871885679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72e4e1c3be8bd298fabd25c21ab18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391b1c24572f15a66ec0f301a898b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4cc08be6f0948908b6b687b27054d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fbafe5894c1fb71396e775fc72ce4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf04007ff3b5f115c28ebf9ddf3ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925142663b885a111081d5a762231ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c6fbb5a2d65c42dcc2e3c105a76d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a34f7cd49ca653dbd1cfad0438e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21350c8fa46d93bbc2d71a05aa561688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a36f8742f1f889e129d0347c10c8a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d24123e0b1b2a0bed938ce2d1c645690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc8046fa50cb48f9fd7699eddcc43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b221307498e5034ea0be008ba893d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079488eda42b40dc921c84f98974f944693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db60ae7e25d45094e59368ac699f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f005b340d92735f5c3cbdf84a34c20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc930c1e44b450576a57546230d74ffe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d695a8d3d782623c4a60a8a0c2400697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bd9f9f9498fc34580dbc394699be7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e8b66bb9cb2f0a681a78950660801699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451a6abf04a1b484476f3214bd73000700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2bde751c780c01099318c095e3c65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65c5bdf6a0ad95bd19e5b9e44e9ddf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f99f210b6cd507381430134994a63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127bdc030c624a0fcff66a6f50815e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d979a929117ac2eb556927fd90a3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6b6e523f61686a4e2c18eeb711e3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c172949881a232cb8e2ccb0d5760d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ada0632c5949e4204f3399393200a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013ae0afeca1619567e55febbfc44c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4143ae5997099138c4c40b13ae04e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff395e08777fa4923820453f041baca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977edad98678173745a950301e97d9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0df3cd69df062a36061d367b7304b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd04c8a454cb616e8989f95b841d97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e0fd69bf84ba9c173deb11918e17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966a1830ab63bcd30b16e8c787fcdff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e35104d9ca8a9068f25a901701ccc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf184fdc6f840e7a7e931929dbd9c27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3d6e95a24491ed7006c3c2a2da790719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa752f3f53758856f7bb39547cbefe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ca96e9087e116b7241fa9fc89f9bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b893b5ab8b7645ac1ab829f0541b68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8edb6eaed0233a446d50fc23f4429723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d60baf144d72f1c57f77fa484c413724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b76967cd69ed90cb487f5c35541d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1895b4011bb5e4148302c589afe4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a6e66ec2b774d634ded27a3194a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3dd83e17b91e1eb6a33ad552caac7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7fa0052a2a79c52e1c6bdce72f5fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419d53497ca07bccd953c8575bfb8b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf925dcec70b7ed1510eb966f1dd29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330c864c11932210e4f95843076cc5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5549e298e3f2c2849239f4dd3dacc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f17294f9660a4373acce0f3f7f8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a14acd94345a83bc02c982de546f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09813a6e4422949bdbf6a8f9ca6633c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8fe7ee3dce61983507bccad2164a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3cfa3862036dc0a4689eb053c82cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544863c66bb44240fbb1fe727b0e56c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a58d352255f2df84a8ec052851e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bab103e1ebd7c81492e1987e195d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95bea8c11fd51ca6597acdc4ebf3a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cda292b5862e5f8e028e34372ecdc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56923c0bba8c306c7156aef0f45bf65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ac69b8ab638209caa10adce3de52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61b804f38656a5946aa81a260b192d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e06097caaaa1191d0c25cdb7f42c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36aa624b15a2d5fa6599a7ff7ab8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a5f6754003ed2aae9902428b6acd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5a21d0a93dcd3fef59ef38e8fa13f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0669f5a4f14cc65f06276ce5e16edb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbdc0ff1efe8f45e15cae3d6f381a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556321259474caf175a334855cbf599d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2cb3ce4903a6c7570022a4969227754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443a09a5c47809152c6965e62722b5c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c52f838432fe817feeaf57385b06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27a98acf0d88c6fe912c4a68bcfed6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a71286495864643489000c37e662c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b119f9a9d62cfe1289c67d3f535433759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0820d005bd79076ae814331ea79bce31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5969708b80acd7ed1d78d43f84fea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba913160044b4bba11746b446d6b6e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523380adfb2f74aaec512a0df1a898d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5944c83accd81d47d01777abc30db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e678deb255db8c53e19d52e5bc1f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a1cce989081d7b1e189cbf23f1a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f9bdab235addfc8f6346f87562238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb83d6b26bac1dc0cbe14d1ea6c3dfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb040ce7040dcce1ed38c93b8a7b6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e6af4e305a890a6b8968ab8176e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162dedc07fcecf84c2a3f0d11bc5bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936bfe89d2acbad477bb2a13d69ca6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c362b6f866cd913a9d548175bd7db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79139607a8a99010f172a76d5066b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25971cf75d378768cf4209d46cfd99a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ed173dd5b3913625805c96496d83417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b204ef093bb038534457eb7a9a4f87618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a56643e7d38fcb761a0575fad4920a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f8fa404ea02c693613ff37abc186920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb03b1fab2ac6ccfa4d872f1edad1ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87f80070d0c9290a1e0784030b422a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8861f9658763bd1e1884808b5ce523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfa77e0968f4323e4e604cc771d11f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79036655b08731310e89927debda6a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c12bbd000ea923eddc825a042cd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eabad7bdcfdb2c404ce071c3fe5ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517bcb5ef8bc4cd8c0993ee76789eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c194e46ed4c373ece22d23988903129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df8350bd63b325fa62adf9ef5311430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde467885169543613245b2caa610a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3615abaec3305bdfee14de55e7033fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dbb6fe208a7ca1b01694ffc3c8ccb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06157bf3bfe5dabc751f17a19c1e174134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d9a4f0e81697778d383f3abdf02335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6f8788469182dcf8c8f77c93d11c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fa46eb23ca34ad8f8b76b973995fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e8d725d46fcd0e7fd89968f92da2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d76e4bc1c60649162af5640046b3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c5387e5a75a1525c10cb9e71c8b3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250e61eb609f24392d00a7fa4a728641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd873e7c5f2a2d5adc1639aa1fd4e30542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222a5d4473dd91de7571b933c27c2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27285bbc0a3010d6e9fc9fefc98cf9c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb730daaa5b5a1b86dd7b8fc9431f1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb68391cc2c7f1f6e3c035cbe6b64d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ea5c233fdfc56f367530db4e8a6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11313ccadb0c2bb08f0486ed097245a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bd76c12f69ac563299477c425277749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915786a666616b8ed7a86934c341e8d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c188a4f083f479a9e958176ce0a75851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd23e829c7567750d751e45423d87252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb62f8e6fa3f0e674abdd61402629c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d169032cafb2dcfe234b91d47cc8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f5b17131f6454a92f5e0a741646555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855d4162b0a6fc411b2dad1ad558c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f219d02a86dc4861061fa22c83127757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e43db1424f742bae0c1ffb9f75c58558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f82385fb93406c41efa4cdd1103f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66185cbdccedd166234fc1f0961a076760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c79c4516789dbbc523f8158f6ac7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad6ce37a4431e6a13968b677c0a2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea3d690c8bf12be2082b1a7a9228ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe885be3ef61e069fd1a645cac7eb8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378fa9be3b9aff0a6507e7ada5b159d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ea6d8f7febb2267b80e071c0d071266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a9663d6fb12f0bb4564acee86a2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717fbde5ac810e50cae53c957ea69b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea83024c34809527131197e59a55f5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8a94634c2cd013011bcb8e77fc0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3596c226411e7667a91b6fbda7ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e8b085bd4e7320718b2e7cde02c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de8a4e9bd2fafb339f795eb3d7754073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b252db807bf58289498b1a2b7bc7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e8e345f33226699d9e821d49d480c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648f8f40a89a0265584ba52be7980bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d22bdf31476cda94f4aedb3e953aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423015f88d354dafddf3560cc53e909078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab67e8247daeb6c95c131f875f011379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ac7005c4dcbdc7937035cb59ae53880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787092ee332b521e199c8f35d053e99381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9412e3aca8c70cc9d3a135fb8d5a5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063143a2583ccc35f15d8ee4fe50914f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b855f676a4bb12baf5b244195bd5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55718c13846d4729a805c1d43fead485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e921c3b6442349cb90b929516b79086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395425893a54c745c37581a1937a9e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4487fd41a8dcd5f44ca3530ad64815c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc94a9f820cccf08df8ce2ecccf5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb62936ce6cb2419eb03e9bd647f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c4eac3e06129c6e14bbc358bb744c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af768e4959572a5a3eef5b021de28f0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3013d3a49c67e5bfbd6cb921977b5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec542b77a139d2687355407cea6706c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255494c350f87edaa4280ba22914a31795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb757c1c78f4205682d88e4de0bb649996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854abc5b7af3749347b94f723a23ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0cf3eb533e0043542b271d67764d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8dd6016f25d715ecec5b0fa4cecc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644102665054a297165999fadbe1a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72f32ead62ceb1e0a99072c6573b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eea92cf72aba1c841e6b0e71441f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6857f42dd95b147223a076045c5b2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b1084bb734d4aaa0380639d7e727104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa313aec3e464d559ca72e307ef03c16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088746e4f7290dcdf16fa947b32fad77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4c22fe8f9649618a2a42ff322b897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc18e328dc82cc89304fff96908125108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb15b3b6870a14dc07809e9b4b4b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98afa976f1064e1a4b1df26b9b25f0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a9add08cbd36dc668b7e5be30e2b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07afbf14b61e0d3e5b0423d298612ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619512e3597f530ac756c3a20ec46b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cf502c3422642c05ae5a17fb42fc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4861cbb11bac130b44070d70ce914d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb571c18c1d052ee3eb52f3516455116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45a54c808174660796fa98bf0818fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d816ccc12dad760ff46147ea0c42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c5c5e999e58a83cf6f629e6f4cac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2de3c465873e246eea31e47aa8159b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b200bf289d4b5caaf61302a0775fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc77bb472dbb3575628f5ade5e1d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163659db68ba999640f6fc900b4f0dc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4b6aa4d7974702f4278b2a54740d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02386ee7c080fe30e1c90262b3c33163125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153da32be5f0734da87b2d5c7663cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f23f82ebf74870433fb32a99abf41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f1cea187ed66fef1427e0ebcf6571128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b682d9c64db7c2473d782d84350670129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e6e029eed57d1c2cf46b0f3dcb65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f80846e5752eed13a1923a5a93abfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebd14ea9de6ae04028028d7e361c27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43e8cba222cd342580c76bd2e44cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e4b6241a65d9b279d4dd84e136560134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499aa61bb0770e6570d1071cd452d8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42810234977228d11feab57cf8e586136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6bf259ae09b2695a11f2b082fbd78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f0012162ce4fc8baf069ac54e0092138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406068a7e892b3c320a028ef2237afd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e6d4f51e6250a1fc4f6e0311188f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c2838c1139cf1a7978b4fe678349141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae952e523f5aaf8e08f142a0fcd64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ea4775b590382ba3ee1271e4529d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed3ff8423e74f94e12aff99a65fe1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff0d0e9e0b0dc0835b9faeaebd56b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babc8d446c3316edc0c3adbcd97871e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966025b1e733cf7febb6e4fce8f55b0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c5b6451bbdaef32ed3b36f3673c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e7af4556ee7827c0c25a62b6e6107149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9193d5cc54d3a475ab169d31731f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c534ffbe1ff256e6d4430f822eecd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dae0a833f21267d24e536faa569c57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8ce090018248b359e60e27ec5813153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20fd0e727761eb971e999eaa0c8b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53953af2539c1b5d761eb647cc7db23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f137878557f34cade5cf6fd449faeab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0e49e1a82a06064a38b9459128a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1f17fbeed9eaa068e0c6ac3e08a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a0b000556119aa92d29419e91b2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d81b248fbd43c1a1b7e4103c35e0da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07d969b03cbbf05361a8e88b81cbc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d1a1ecf8bb0368115fd461b4b7eb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2fa43530afc8a3d3dcd418964000163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db6ba151e6fd3cb6f3031e6c35a492164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113986662481b97303b1157709cd939b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722735af4929a4bc5bdf0bb33f80c62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9909c852533b0b6f3b5c9412258391c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a938caeed2aa294a159e55b3d91fce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c427a797f5b3585b935a9ffa77d686169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e56f92686157a53d9184c25affad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17049136153b2eb53126c7c5015e55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee715f780b28063362fe505e84a320172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb071d4cee9c67b40e5c5bd1f0230173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b022826ef07f589a9193f10f5e1804174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c08680736b8cb240361cde545ea02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2b8657546a58cd9be595c07251a20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd6183b0e553bac0949b1d3248b8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15903595824111b2b67ed6045c359f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525aca8450ad0412675821e905dc54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afe0a36257affce07ba3c1a84bd319180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272766d8467a0e046e81daaf61609691181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115aae5ca5d09534f67441e0f031fe8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d931deebb38e3414129d09a10eb25a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171f888db97ad51834c3d07f1dca31a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c89613bdefd7e5f797eff69ab1da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10090caf5880426211995f7485f6656186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db9edb07a06503d374f0c93531975d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea7d04c3bf0f9d94d2ff9799e00a82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904378f3acc8e6fd65dd01f404d26afc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f41cfa7b77fffcbf210dc3828538190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a21383f03bdae39f9be0aabba7929191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621655ced7cbaf9dbaa4728cd1bd5ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813164ff566595ed7c0922fdbe5ee251193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3848c570d8ec7b58b95a703d19650194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57443fc862877c2fcd15220d8db9d11e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819debcfd103b344d7f9e662a984d6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c234158cff927b4445ff378a06add197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d31a65b68152a890428386d391ec96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d81ee085e7aae2d177726ee4ade9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afbbb19ef72a260d451b8410388d12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19119aa8361aa5b0dd7aee87fe423776201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5dc5ad0d6f670a081d1765c28e4fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331aedb3eae4a88a58b2a9051832bfd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7420d3ac8ced9aa1534db32bac22ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dd45b2a4d0c00864bf2ea2c06cb3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d99a2f94cfe1865a55d95effe78037206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cacf733ebb2742bfea8520a7af3b18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64854ba5e239f93069b2f02855ef1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247697fa37de8ad50067a11666570eed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295918039a0f9df1c86fc7889e48c10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a4abef702041d128afa7356c130c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be826d96ae555c62cb466fe6361cdf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0c0359734270de39e475556d7c01e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d0100f62afde98e22a214b92db516214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba53f23458a51522fd432cc7c7293b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede79359633e54cbcb14a255cf3ca71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c706a5f276e626e02b1350785ade347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6676c62748eb02b8cd4b1cd83fe56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccac76acf6f63cd6bf19747836c7a41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8e13beb68eb05adeb818d0209a25f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5bb3361f0d336675d00cd369fad4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23fadcdb3335c3f84e370de683d906222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472f1dde22384c8d3e260a753ed5f46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73269edbb241d8aa9be3388a4655fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd9f3414b30eea9174e764be052a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f24a676aa769788624a09cdd07bfc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921779a6ee30b89c11f2a00d6e8f4f15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6965e0f6aa9685fbc9fb32d28d224a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1867fab54d5d5952a96a0ef899a7ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c7a7cb81ab4462ab7752dc35a5b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ed3666f9f998fa680a82b1051dc5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18046b94716d71f921b2f9834dc381232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f1ceb9ee5e8819f2c4a0151e59793233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdf4e70cd5f3059121cda7647c54fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f375028c55425a3a930f2330458cbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba948400586b10c060f4becc85a77b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f83f617e6dded0cc93ec844165b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcbcbf9e0d674b0bb942ee26c43b6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666c1b8cd937a5263ec160d529e95a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba99da555ca5ed50bbb0c93700d88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9b14d7b334c89ff558f9726a26024241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c24349b25877ba5881903e0d641e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8608f913f39d1388761878c323215f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e84f73389da98d7cf469b55cef38f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78e209d4952a81e2daaabfc04dcee5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e704fdca33b122d79f46dab180172246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24275d7cd335adc841645e8c47ee2abd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b75b24306e2ad93fde02e1b3ae83ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf7f83c5a67eeac9caa3c42c17d5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e8e34b16eb6f4ab66a940c83a9da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0e8ecdbbc57f1b36d2278c3e8947d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53a30e2abcc75ea95be3b6aa6ead50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e641c7b268462fedeccd49198dc501d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1e2cd1ac25a8554027ff802d17047254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ad5e71aa0bb95e65ece144fcf743255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534afc9f9b56c85800b51ea8682b83d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09febc72fdc6314992a38a1f15190257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c7d09a14d7bcbb49a31834c694e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24d943f8613b55c9cf9ad16562ad19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fed420a9c3e1b84f52274f819dd1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ee0dcff7184a4767d7b2c3ccfdd3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f683aeb984fdb0f667b2cc3c6ddeb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24977a0f988369e3e43592e855613358263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273ff4c4349971db99e4214c575b457264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b8d47919af57d1f413e6779bcd1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f7f5c873bd4fac3d8e694367454b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0716729ec730ee12c5c49135cc8171267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed105b7ba33e5169cf41d5e01abab9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144632c2056201baf71d61b426be63f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ec77bc5d28f9402ac0b5cea58bc33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ed80683cba2d5a13d1db4db001da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a172280738e90dd608b679beccd2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b00233925edf6e38c7517434e3ac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f684c984d66cfcf59aa903c2d363c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d61be7b46bc51bddacc6a842d4623e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772689583891781c08263357dd7df28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815170c292d2179cbe55040d0b0b8ae3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385ce1f6a128708a36c0e46aa94843278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76032be0825c6131b74c3db6dfb8687279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee764f55314ac139d01d40968156ffe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed1e37d3bfa8fa537e6665bd99ae4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ff4f05c14e219608f61b2b0da58c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a7444526fda0e461a19df29ddc0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487041cdfc3392bfa21ab432f3f01c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d2885e2c5ec43f20aa2e627a4bcee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90ea03ff9c4734b7b3e0b8db53cab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753abe58ded1af9a23d0b4a9cfcc498287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65672c11d0674d0bc16726744713ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4931e8c5a6769afd15a5133f38eb86e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16428cf0733f0b7e7a741c7bc37ada39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cd42795c7b416d2754bcc6d79ebfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf5c34dc4f395ba5b5e3e94e3f37f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00859d956c1af6902ef8a0c381d48ce5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a9af458b1e069f62876341d65440294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf3434387abf7eac8f4d900b0f6f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be94f6d0c9997ca40493eb87d11d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b1f3bdecc41f75da76fbce269d3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546eaff4ea26c548bb88f93579605c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d05af89ba0b868e80e4cfa6faa34f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846658044a1adcd728b04baebcabbe72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c48b3d6da466d9566b55bed581384301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d250c4eb71ea44047710332df238d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8f633da578959aabbce5621b5e818303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58743142c683f39436760b3171491b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e6ebf442ecb3141ad046a69d02cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e24479052cbfcaffa583f6be3e2a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f45ba3bb0c29c9f43f09236c041b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28fc687daea0205752f0c0e1ca3ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd09cf007f1da854ba5153117a1bc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325b304fd07f6fe61c08dee3c4cdb59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069725105afb2927f3b20882fe05dbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac23be60824f4f7ea885f94b71968312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cdc124f94c72aa403b2af1631106a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350294da0b4f0ac6e7fb1ee83a1c0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f952f5f45238d0e8cab47c3f7a7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde25be632bf5eac4b2a6e8b234149b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755d32ac71651d72419f66fa673e497317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85623bdd4cf49bd2d8c408e52d5d3735318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d452d6e8dd883ac6d8f5851908223d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb38ff7708427ebdfb5414004d29e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f084bffe782773a69f3b6fcac92e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428180f9ef9b2ba47837a880df78a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05579323d2667333ec733f2e0e765f40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8e107957857ce10d3982dcbd45de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e35c1c8084911b6d76d6c2e415be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67b2cf426e99c8a4dbc96529029a7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d122b9c54972668d5b4d00c1ad18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376379b8167589c58689b5d46ec741b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7920aa0b33d6cbe8ba6cebda92df77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177f3ab06b4af1cf32dff29dd42a57b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967de18c346742e3141785236d7870c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd879922e8ed2bb81f76e42c17855e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5663e424f8ed5b08cc286369e014333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45058cf14080b021aefde6f8a84184e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90e87497e55b4387e2489e03270ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd65d45d6d6f2c2fb9e085311011b16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee614da379909d468a76289413d9f57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7e17ebaead4c931ab0a2186b4a32f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6a6ce99e04c60d2754c00c60b1389339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51e8b840246b5ab43dd11be819ac3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511322895219ca40745107b54a91bc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9098ed1d49745c8b258a1218a44502342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e6d9ac341f2d0908e68335c19a8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3642a0cdcc01d3f5c5a2c02ad2596344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c53fd8e0d77fc2320808a1615a8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b0edd2fd913eb374ba033b44e3d56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f5fac450c8727e6a0cbc9f8817c94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9856979c1af6ef04f4e4436be42b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc0bf042c416cd55174d5887624aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8726f4a874234531ec3d69c14ae1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd22ca2ffaf9a510f13daec1d1f25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a03a7e6ec04c3ddb06f014b2ae5221352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046534397e4f76cdb19f4f9dc085a6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f318f55acd5fd5fad41028e0db0ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac1826addad84cde66c7c561f9b8f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6682b776fc27576dd65f13b766753356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54768524c910077650efe0499b9d029357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d0f5353a6301f7301df1030b24c54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808155d6cccaf833fd206ed165126fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b03bfba63e45f0fbb3c87a0edb5a1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706196f67ae2bdc625247c66e2acf54e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241907b214830ba4be2a5da8a28479c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce01a09cf22310a26f973fa365b790363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c80eff7d102a702a9722942a8dd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a4e1db9fe04c37e0fb3549930c87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b054103381380513d87d2e19ee7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ef45d2336adc649c78e6e1b85c0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b60501dd0f5c21e98da37642151c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712523f311f6739a235ba154310dbdda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d00f6ed6decac10005e6f2a847457370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46e4d97751183f98acd4cafb0cd91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897d044c90e3716eb559322784d21d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e459eac3cd5d52efdcb57a42c741f78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3e72b64b596abdfa31d71d176e4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ac72715c525633958ed1369dbdb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ee38fb334c77ea39e4f1e20fb629376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7244c8606b818952adaa6d1228417377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a44e32b9c5b8899f853844cfa9045e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784864abf91539a8da36366ee42bccb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46c1f41f49dd7365ba1befc56658a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01764d6e1908a836f7c98a4ef88c91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d764036e71e4b38149eae9ff358361382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1ea3793d0e7acb5b1da4e26875814383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baa62a53a845a18bd1c278bd73e4f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381fb48ae6d7af8caafcfe0486a49e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5b11180cace9ead3569017923ee80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259da8f339772a98d7f00d2156a9101387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53e21be95125aa829198b6807c088388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3d9a664bfc5fa79bf69388bd6f5bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f12cd37223903c614d552dea405669390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3c6ea18c266037f3411bd0f837b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4260e12b7c713388e9c8f6cc183fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec02c5dd4f0637ae5ebc290e58506393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b838b2475274de62a28666ebc00dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bb1f3207a59c7094dfa0e24cc62f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5639c0d2b51b7c84e32cd47f0482b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34617d88d24792a380ad0f2c7f44d910397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4351a53c19329cbd6122b9b1979b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e1b9e043f2df2bafd11f462bcd100399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf1cc17bfbdec629c3aafab151a3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403627e5d70bbbdcd70d94749a14b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510199a646251ec46f5a3388d88aa9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bba7d601c31d7cadb932c4be717ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33dc345e139eddb96f59bc41b293c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4fd17464262baa76e32d7ddf83088405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a3b6625170aaa246ba0e6f05483d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eaf2ea856a9e345e616325118a81c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac06f5420afbbf679fdbdbe661412e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb4c82bbfc7df98d9f812591af52cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca655367af8374f09c3d2823f0f6943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fb50069e45ce4e2a90b42be605e90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fce3aa160ca863ede41e7a47a3505412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda744af7292a0c2a4f959005b52ea5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83b15f9ffa37e92715512e09598e2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df22ff455b4583eaef6b7d90ea26cc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740dd564fd628d0e0db1cb6ae67f7c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e37e4e4a83c8ca85365a8dd6a4a206417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216babe5a79692098bd7a2417b9a37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab2416231337112d3369ce98b97c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4ec8a486799c53305312c4c9d60bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c562b44d2696ff19f0d0f9576bbbb46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca625766a041179b8505a1b20bd249422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0dca2be7cb26bb51cb4e95cae9a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff910530e33e9c91b16933047e257a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931980ec4f4e22ddda11ebbad2eca989425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ea8101385cd4139fd0e25c50c92c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbbb2c595e19ea9bd361a19c935da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153818fa7d9f64d7a1d78398226656a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef2a342ba47e17e26a7a915d73ff2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3edff195c91b76ba894d493af1781430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6d16d6a2c30d6c90e9ce4d0baeab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd3fd21bd12cf6394a16dc03fe620a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa0823f0fbd29c6148bb059e5e51b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d082dd281dd903975cbd542d2fb77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3454149442821c83a51eca7bd33d71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bf25717cb2a6291d0317a6a548b6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b3eb8c129d5123ae34447a7bcbd56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f20ce43ec9b9b16af34324c7ccba9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1563019bdb5c0e34e7b1ead62a252439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7691b4f027e1deae2ac5fa40a0d9572440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17ef78524e387c50f14c49465fffc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ad5136176a3b2c639f01958760db1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea18347cd33ec15182d28c22e4599e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b1521aa672afaa1ec5c998dad5823444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f51ad244491696ad9807017d099cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af44028f8a9c7a8b90f6701ab2856a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b99a158ebc28c61c076c8b080d020447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65219e779032ae94eb4c6c4e2f87e08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a33a928a88fff62cc8131e0356f1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1ef08c202f8ff527f8d766b12f8da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7674ac8adb1fb86cb90eefb74007f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e7233ee1441d6d85981b0567839b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a4b27937c1e0825396113ac01af0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f0f409e3fbcc8edd36a9a7e73fa0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80825022282f2a9a5336c480bc40684455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00566b93a33e4102dd055cc211576b28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068efd4f4ddd022ed6c0a481a135fed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878922d7cd324abc03894a8f704bdb71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb14d6f3f569fc12c2b0a6d7a1be79d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae01f6f362eabe8276f562f116736b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500da7dc669abfbe4b46e669df8e7cfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d9641e8755369875d6875688bf78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9403b7df2b38f0f84bca9de65624271463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fcecf32add49b4ea999056b7d19ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21919a0be4e4651282871a6edfe8b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd06d114fc7de6ea4a9039888c6e77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1833aae0008d0ec9741d75ab9a83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f21550ede620d983bb1971ad15b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c472e3916645c24c9d502c70d30ee66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e1c119fd6ea4d83808097827267b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfdfa31384d0af37f1217b9f7b0a30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424c69fb0495529bb07e9c67fe6ccf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8711208736ffdfa4bfe056f882d89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750765fc79fbad0ff9f80b40e013905474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386c59c6520bf382e79c1bad13d7de7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdea4730dbc8f820835fc80debc460476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b36bb58739fcc2227c64472e1e97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0985dce6f0ce4f6cfe7d18b2d6b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2956e408527c7036893b2636833da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb4457656fd0254d74aa55f92c1cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bac34b3a463ffc3044f7c40d7f9987481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595dc6a41db5bb554006b238ab6d6fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574643b5c572876fe74b32344fc15cc7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7eabac6b378b30c13a61ff337cb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939d3ce2c19f16ff053c6a677befe3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d321fab174111ced08175d427a80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f933a292cc8317ccfa0e8722bca5bfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2275e57a1c6db90e437017d88734d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8ab0603885b513bd4d9dede2620e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2ebdb42a2d8ba58abcf76d46176d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd4d510f940520ca31ff3657f7f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f950459f0c519359a0b77171d4c1a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e86eafd059f112849970da9def0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c1f69a17712ced8a326a6c3e803e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd96dfb77ce6536be32df7fcc0d31ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c22259f276f12e09879573f70aba1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3d5a29ff9152ea3cb311c62dc4f76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cfa06e482c9c151bf77583596f768498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b495c26560352288f87ce0ff64517499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d72c6b240bd3644a63eda533f82f56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865ad83488dd1eb28903e72b6457b24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84e0654f85edf712677ccc3c337e53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357782d4b6d7c1ef09b462958eb12e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae402b5750a4260c95b79dcef16cdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bcd0261f19eefea44f00d170b3bea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7312613e6eb61fa55b3b1090ea5aad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d0a22e6cd419b89549d8fa94795d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a6d663e3f206d3b864ce02b038ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d1a213589833e8009a39e5e88ba2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87ea204df5bfdd0c85be4a4581bb21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523851327a1bd268b6743c7683f7193511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f6fc94bf3394a3f5a023c87f555fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17670d9c51bf9c4effb6ccd1102386d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415dd73154949b40deaa945e6b4c0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98b3c15a26d1211cc0608a651bbd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe870a496d745cfd101bbb9d37e7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e17d65221f56eb638e048ddea0853f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a0bd1b156113829afc7e5d9d4a025518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9075fb7049b3b35393a0214eda92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d69bd0a1587d40efc719e01e9a366e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020c649a915ca28d62d7de8d6bf2465521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a843b97f32586825abcbe42e8c8f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030403d39d0407b6589af64c10d4fed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8d349578b4a139e2e95249331a873524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0655a490a2163da82031054ad2d8fcc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939b22d8edbb1adea0049a9af32c534526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e53d02aab90e70da06eb10bd91254527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaf83f1ddacdbcf7742452c0465f32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efca150f99ecd0c3b653826903255c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c795c1b4fd0b52da6d6d4392daed89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a258c7eb1d502d9cb8fcae51206e615531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1936cc197db9b90486d6b5114ef986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71ea48864851ee5288264a41d1c785533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7570a49621c2655a65bde994f26927534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea8d4b069d1d00be61a6741772c6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca7cbebd62c391d60438d22b984a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a069d35c9821c8895da3d9cec5c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e9e9eadb0fd3771ea29d6ec1973b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd22cb918c89f64f5b7143ae113b16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c17ab002fd11907dd0ca13b4e8329540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d63c01ae7a4b77f996aabb89cf04f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f67726adcfe64d1c53af7dee9834d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f6088ea59b90cabf403cfdfde146543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dcba54f01bbf66470c620ad7fc301544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd072cc33f28dc82f8d957639a1c65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3b28d7382271e1fadc92ca8db6a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f98de4535e87c19d9e2e2f574f314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753df1242dbb09a014bd9b9087e0ac39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ead40a130a7ef6541fc81107e734549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cfcea41cd571893237bcde1bc36f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08226595bbda835e0d237f1d4842db9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085ddc286901a669a8282c795d814f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ba39228412c86e74ef573ae28175553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ded12ad389b7f75b9ded0fedf721554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba1ef53621f3ab9066cdc6d744d919555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b251410bdb2ac08c1c4f1fa1a694f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbaa1d6ae5ebba4a5ea380e6a89e2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f36f13c186f62fd6cc0e5673acb050558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e1f396c67773cd76e989b73480cb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c23965967f7a7ca62bbdfdbdab209560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2173bbbb5dc196483142d78ed4b2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f610ea344b7d60ced305d63e0b9a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb91a3a38d2230eef3d01f9908b9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f4a23db39ea39f16f8d5bb3580626564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d83087913e6b8ab4edc5949cd33dd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581855243fd9133f7a2289b2cb89cf1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b1826345fe9a5caa2ed3f67e4e3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2b3863b26695d09597fd2cab261a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e4626e8e06d48e5dbded3e25ac129569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca6008c0294ac59b2e392864da95c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d1f4d4fdbc2118b9c5817145fd8ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69bfeb242d849a7a23774e015c3a50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c67138b988af7506b11740cbe1f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4c8397bf3e8f794c83df9f38d4c0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218548e14e783dfd7896e519b74584575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef97ee3e4e41c862a0c3c596f6c4bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db2e580593aa01863b4d81ac456adc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a7a7c65ee926a7d0fa14af5f05354578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668367e23620be99a87389b161c4ee48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465f241e2d27c6e8e1cd7358d6fc8dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c32d30fa1feab30f920f8ddd6e08a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b309d5c1c7ce5e9e1a7dcd4f04a09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4a1108a45fa6062dd07650caeaf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27b5b6b293e625f2142b6d125bcc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187567262e4099a6d6621783c8efadb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b96aed7fb239015e5179f71ff4539586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf458d045164eb65a01afd76498d05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c688ecad9f8712cae9956e275e988588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f85decef6cc31ff624b6eb1b32324589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393ce660d70e6297d1b01fc35f68b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde19bac2598067bb6d20daf8e613d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d649ee4b8a107566352c52f996e142592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0008dd90592d5288cc25a1550eeaf3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef5ba73677fad1ab6012da789fb7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507703d37a734af27a191c7bd8964f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab891334523e0693bd4c1e581c03f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cc185ccf76821bb1d21babb517f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbbe4b53dc86bbe968c42efa089b75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a67591791b2c817749dc5cc5e2ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839375703adb24eb1b5b0cacbff78a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ce778f3452ea5db7dc15884efb04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63108b7232ddbb568cfee7edeb2004602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23333af80541445625f18f339f1a19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528521b6001d15bea79b843b9cb0c926604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea30bbd2b826220beb4441df61c860605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86393491295d4def2cad0986f136b85b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924856a23ee0ca36e522e2d8b9a86c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85a51f37ca842b0fbbd6670ed3737608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4aa33893a407d5ad830196965a114609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c857230655268f8de0bc3cc61757610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2be081d84c5ee19f2c2cbcabd72c99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110748067e1b6012e65f4d58582353d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ed740463fa90b95c2928c68ced3fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf6a1f1eea36cd96728717a02b9253614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116203a01f0e6dd42c86e146d683f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a377fe3c929f49b945f87d59293cec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154259fc8ee1948fbcfa336d9bac0e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe835dcc9e627fe2eff0533e698cf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d709bcad62c45bc7b9e4a2919085a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c95248f188a0046d2e688678ffb40b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f21265483e3d0655e556121046df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade62600e965023764d940d720a8621622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020368a3c9827a5a97b6b92830f525c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54033b6bdf731c568188f42248a7e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59ecbc302b54bddb61d4c4cb8e7033625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff8af9bb8681220e00c0c9013a905d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe30e6c16c0b4b7cbaa0510d558f93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d45b13273bb3ff95b8ec3eb554b47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe37aa927dda85081c3eda8e579ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714211e1a255555966391f21644f984630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c8b627934a022434b87fc94209533631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2f23023743d69b111cacd345a77bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301c07f520d733fda4182684044574633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaa75c86e03fb19144001641969435634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18214311cea491f3815a6d16165bc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271b4864b48cc13b16de7bb31cda8a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ba6b8f4146fbdbf458b73252f7b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a837de0169ad48b7af1e95e56dd9a2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b7e15c4e92e9988bd8e2a4f4119d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f37ab656f7f5884a4ef73912a24a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581e04ab4e1edc66017aff0feea1ae3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5293ea3fab00cb62137868f25970dd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3d3618a70e9cdcbce4240ed267320643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e02cc98f09d50e4efb1c488055c246644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5c6abc2121c0b548f0a1532494f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cdcef47a3e45edefea74f69fb90ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654251eed8ef3ecaab95fcaecd33a060647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf277440e4a451baa8f3eca4e4b9b95a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28654c44880cb42df1cad60cee3fdd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371bb074b93b94d237fb9672791acd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354299e8c1b4acb493494353f8c68a39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c65df2d96cb158cbbe74261d5f47652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777c8622ca91f02199ba3632d26d5e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf9288643371172d6612408aa43f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329d50ec84b761f6778d543ce2a58b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3706bdc265b4e68142aab7c8c3178d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6408e7e65bb99e7c171311c45da0a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c4182d42c1570fdabfd2f1bf2fee8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0acc7eb8e0d7e28307f365663f328659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e7e7386f0468ec6f8cc61393140d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48978f538c50411c675ec5981eb69865661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235c9a9138824a3ebb858156a236799662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be88e5ae712860cdab25fdb1511b2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481026d77fae5400136a50b44c06db8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0067d4326b8e7d2f2f919a80fe99f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f61c28e3839106e38a0bbcb1e471666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ba4ba50e4ab4bd2a0000132723f0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af9cf34780b6fc3f71f6a12654bf1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2eb2af972c972ef7cb2b701fabe6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7c39968d88e81cb63353ef926e78b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25dc6b7c85f6c6658f69bb9c04d26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845da3ecddefe63f2e48078a467c8b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4946d3eaff32b29422b2c1edd5f33d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8fe73eee6ea498ad1eadc80585ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c371361b26f35c5d6a8ca59499917675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b878e1203ec7b3477e86da6bad887b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880359076d6712a030717562cb19783d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f7b892563dc6406826466b8b0256678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b336d3f9fd12ef66e8f0e955c1850d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe6eeb1ed133f26a3e661a0067832680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a08529fc960319160d010b2a85f944681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae49733fea91bfd69a159c6c7b91a27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20b6188f95a835f53e66956c6678a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e40c94a51cb151826dd8a1a22aa76c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2e131669b696c79010b644715fad7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c3cfab176a46d59e1ba1ffa3226e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a4c4a85aa7ed7e3eefc044e4bfe6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e4bf2dc5e88264466eb8ad8b1284688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ae99dcd529b84eea50fbfca00f05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac7bec9099ac29338de6408f3759a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e6a45c3aaaaa3081201e314ce4a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3d5f2cfa184de8bd6de65cef6cbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a506d4ca751456d225dc5e572c115693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2bb6e660f01a38d3a97f75ffbd6b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f665a74fafd0c7275be4a517c9b9db3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec30865c4eaf66d70b13a2a8e855408696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f883f8f17ca8cbf74aa52d4dc13fc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1fe902feab4b281293eb526c64fb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b61ddb0f4ff9e18ac984a32245bcf4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c7e4543b6bb75a13867e87f957ec5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a13295756df722cb304a18a9db0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58206f3d87f1cc3e4c5c1dddbdb9eacc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e94702de679a4494d7ec1591ca119703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0031d16cfdd3185314ee59a748e44c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a7544d9335974a47a78bc54edfbff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8fb6d08c619d547570f07a20704e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed980d862b0a081c8376dd318f6f64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f80b5bdb438d140a5b7971380f10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8d6c2b6461bb660ce77778c245e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c476c9763f0c9b0434cb0264207f7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db29a6f9e1229262f76bca2cce055e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f6c5e47c3a1cfbaf6d28fd9e9d8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba5bf489170a83ff9c45008e53741713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b478917b4a3ca93ea4302acf588c79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721efbd5cdfb3b3c93cff157e23575ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac090324f843605df778f7a83678f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc1e0efc9f2d33f1200c4533c474ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcacfb6c9367d78bc99bed20fb4448718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc417675f8f40b468405534a5b77f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2677ddfb3d0394d8ef99493817bdf6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6347d60dc35c53538bd4178e77bbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410994b27fd7a70254502a42d75836b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac386ab07abaf8b5d2531ff38a5cf29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62a8e0c99bddbb9371604a9a53ba4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e5e5af0eafe36b1f0c15784c5c5c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4380dc4cc4c1e533a6873bc7d1c33b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2130032b152a52c4d614c93083d3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bae270cc318ebe0a55017e8578e09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb30cf9ad4c313bbfbd4dac112e30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d78d22468405daf3cec465a02042730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de0d12db68c5f2a9b030cf7bb6676e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50d9a8ce6b6d73fa90e625dbbf262732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d731ddacd05e351c3aabfbd62c7c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26214899d524d11033ef65f5185d72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a848e2384777c843f39891b30a1c666735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fee1f21f90c38e4186cd84341a7c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b77b9b58808609747bb8e5de2dc5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c18af4febeb43d8940f7b064e4f66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460ad953defa19d1fa5e58b28c9e0de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c0fc21868be267e1ce8f92774a06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36af35cb112d608beb269dfe35d3b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8351ef6c76ca60049704b8056025c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a52aa27627dfe60ea7396632ef1a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1402b738a81e819d877dc20078557744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d03a82b0a521e1a42dbaae04c46c83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd04307d0139d983072b7d689fce111746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa539d5d32b72030b42cb682ed89459747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83c3f6bcf106bc36fd58b90c3c2b40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14881f77a980902e5ebb44fe7ff856b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa533372c5eeb81e8254f27f2dfdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5e581c4e93e36afbb5cc454e5818751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eaeef65a2e4fc00d91afc7ae19dee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53ed4a86e4ca834aca74f25e0157a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0baab2cc7f63b80692037699922b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95910fa831f5907bb02904757caaf87b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412292703957a285f613c225edd6803756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c926b558f1a625125449e450aabfcc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eac3e330bf101d8c370e5cc8c1986758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f68b986df3799b54b34b640444620759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>