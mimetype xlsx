--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc14687720ee14978535fdac35b8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638777e38ec1bf935ed6fe42b1a10122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cbdb4ab2c060963d47ce80bfc08303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b753be17cc720ebc50c89bb5aadf344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec546ed54a179d090c84cb324309d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7b6ce2c85f57e0248342d83b0f8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3c4caf40bd70e6505d15f066997477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6db650e2e8b0ee3c7520ac34930118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c207ba3576585c72890372b85c5b3649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35c3979fa208fdfe4f84eaf613eab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df459596ab3b513bdebca19ebec1a4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b19eeb631bda5eafb0994f78fad012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0a72df86d69b46566b9c8454b05b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3274911f1043ba06d0288caba0bf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9321420c45a6e07d8bcafac05edb7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a277a5af8e5a3df68a6a5423e75616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878ddf8b3a156bfbe9a875788cd2bc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7893ebf11a13a51d7a25cc9b7da38918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537ac7a58aa57a6041ac256bfb611db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8369ad40503f69ac740a103f4b8b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a6992fd9ac017ba19fd0b890d785c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a8fafd3fa2e328949a2b54b67b9be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5838811d22ab2b8a36ef2f7dbe0b2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3615657ff0b6bac692a2607c9fddd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338160e70c1adef043ab31d5fc8668a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc14ce4cb8ac9fc4a7467e90fce654e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d948a30fa85315fdde43ec72f000727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a33b38e13087fdb6f5fd5dac02ebc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c13067a7f5899dc4152f42054b2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7095a2f3f16a828289ee8d03c988930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea7cd9dee28161e42b23dded8f56031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489ebe72be403a80cf47db60db451f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa077d00833e7945ec322a89a7cee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a9f9d9f8a1ba2b7bbb3eacd929ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a64fa93a33bf9c93e81c0786fd5ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5955bca4de9569e2c0847d905f021c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde383cbec9e0b9e320e0f08f63ace937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1aacb1b1acc126dd8e74a0729f7b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efa2c263775c9c60522a46be5ab1c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816335b124266f924dd2612861a1bf7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e3d6c750b64bfba427ffe1a30532041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5cba68f90c6af373428b2cc3e00342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90092cf167c02a21bd0bffc30addc0b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f209a77d038220be5d76a0c9bf6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e98a88f5daf1b0b39dc5579391a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e165cac89e72cc041ceee9dcc4c38746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841174a957ddfe5b79577f218a203647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15da4cba87f3e4efc2567104a0a39f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a7b2cda3bad6780a86657decfe15049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd88041f2f8c27153cffff04c775450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063330ab318b3e95aa0c4bb33ea46dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72050e107d1841d6e1c083e17f5c93ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c62728260362db0a16044c6f81d8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06e90a2d1f7db078baf9e9526d596354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d712aa0672e9785a1d606cc86d658255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe188068884ba95b1c21d99e0542cd2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2f361b611f88cf8f6f9d5f30143f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727c961012cb74b83bbcc641bb5f0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dea8f8de7d9789e3207a4ad56738659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffebb724538cff36d8e7a61a3fa69e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473479a5e043197f0bea1090f5238b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed98a83a312f38f40e340fbf671bd8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4f4dd3cf9532604e21f0bfe5d07db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284eec11e7b3424ec3498f4df3ca8d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dee263d773a26d27986f15eb87a9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaa23236c3e8eb5c705049a9ac4c4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348590fccf3c2b1bff1960727177cc8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a635473082f0b595778e5fd1f2ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7427a6d8bc4b5a23fa7422132885df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0b53715766a56cf775181106b23f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b95d711da4b5155de2259f97c1f1bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211132a10c228c73f78769f5c3c2e1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d9ddbb1355b6d0d07fadc7484e5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3759efcd118a9a981d1410c92faf11374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936064a82a1778655cafc982335179c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84e822c00513ec8492f78218c7a14d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec2cb8cef9aa505ee001288f6b3b3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8946ff3c0db75feb8084408fb3bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f621a560baacb533d9c25387ab995979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6563146161ac6782cbfab36b820480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa1074a826fc4b227f62a9cc1de38e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06285bb3a20e1892b2a3c09a3166fafa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd7b9096589ff9766938003c82a7ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff70da4d0c21abb25d8b7168410980b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1193469beb590f3a99fab5a81193085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fcd1ad98e14f2d6637fa53e02563a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad97e3191b009930ac55379c09d9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f34bf34429579cf5959ff1005826a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82db661cb3d56b0edd421f9edbcdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097b76d2e7abb783cb16ce05d1fbba890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ca09cbe1e4622167a782c99f731f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082aeb8dc51ef674eaf27fff305a6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ffe09d638bcab0767088ac78652393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651689dcfee8c9bd6063e896daf7b0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c24897d538d678bf994ceff24ed2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5c2707b071652813412bef2dd8e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32568d5bbc03ae1277e0aa25d7b57b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac28bc3e92b2ef71d5ac3c2ff287e8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4218ba08dfbfcf01fbb610d428e8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3902e9b76534d6f6d74a75378625d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f162f0b2fc16f22b3cc4f6fa64ec9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c7f2c2f2f6b1e29c6ba0edeced234102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a245346e85a1f28993411efb6208103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04953fb270088489f931553c64a786d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb515efed5df9f4048647daf86b3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf5b6141b9a7cd5c78583cc2a3174106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e03439f5d4084a0a8e880aa8e6f9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fe7268db8aa70e90d736adc2560ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7e9c2b59ae2e27c3c843be7e39079109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe1332a5bb1359b0bda21622a9ef6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8af82132c6b8f3a64f923c931fb30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615f9542e827c0e1216f8fa34713b45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed424864ec2d74987c2e8796dda7306113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a487220fcc373d9f9cb47789d23eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34ba1cd7b9b7cc19951504b8126a79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c42630987b508bc54beb7d90d387ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9458ae7f6bfd111368c5872c1bb607117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc042601c23c9e9a3533235e72c5b863118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aaf1e5436468e1d5c8f9d8b17faa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3059816d5544a624d8aeb832151874120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2449b1ad7d29ea8afe9ecd0aacfe3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094170a7bf16c3c8a13c8bddc817aabb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c8880157ca04b0030ec0d1cb85186123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547132f67a40a22f17c044840367e01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd9fa7132b31284cfd7c6e46cc81e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db68b29d3a3f1842d660b1c879b522d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f274d8df1dd54ee3698c3a9fdd21c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acc10fc7fb0c88f2638527965dcee5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b3cfffd2f914741860c2b3baa9bf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eac19859a5a2dc4f0ac73e25ce8163130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845ad9f1e9dbf908b216f3e79fd005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491fe01d618015af112ec229cad484e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d1248e5c2b477d8967d516f4adf7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3474f6da543cd317c33366ed6ef5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e84a56e68bf34d1a769df03c844e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced802dc80160478a80e36e487ff5ea8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8548ba140c3148f87b533d1bf862330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b688823f5491afe7edc266f49154138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136df2720994b352782511defe44c47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508850e2ca1e4e49a8095d8a1aa1407140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417306d0c9ff9d7870c021ea7e0bfa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b943398fc37fc0cb878d9308f199fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b6622d59aea9c3a0374c9ee8f85a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bededb52202cb36c7e2b496515eaf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6032c820c3ec62873e0d33adfc204145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b415f900c19c4a128c384f46734818a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bd9de2cc0e97fbd996c03dab20dc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7672f0aa7fced68dd18b7f558ac1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd27331583ca561cc820fd106f104e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebfa98ee8121174596365765d824d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c772fcb6dac76f1107b1da5f4d40db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b91a23a658b1f768f67250e16d1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60add535d303f20334894e40d0bba4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230024aab8d1e84bc48f2569f84e27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0ff142640a99798dd87f5425e64ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb52635bd03c88698d5daab8ed80eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5cdacf17f1c370f0c0829e79fdea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c182bada25279ca9c8780e3d3d81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250802670abb831f713395a77d26cb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4822c8b19bd21dbc4853285fb93edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4a50b8709d7e2a6977f1273869870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e58cb3ad06270305f146403fd1ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221af7a29ee72c1bde7548177babaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3c0388189c38d6c95ff9f7495dc6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d43282f4e98b30b251552f3298836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe93eb4df9d979eef735eb0362cfc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9a22d5440e4045983e8df97ff174f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f84b63b28adc8b7c58b32c126f67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64ede0d4d11e2473452f30de548bf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecae7f3d68e32c22f7e6503ff27585170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a471882e97cff2983541c6584f9c4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2470fabccc4afd3ea75bb1b7b710172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b119faaba3ecc3d9e8ce081b26f883c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261638a9342163641f217686c32e54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb88d0f498342f667712ceabb62095175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fcff874856d2f8d03d6f5c52d0be1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0ff749284eafb1279739df57668d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13f05bc845d2baa058c5e1de8582a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efde74eca51dfe66291dec8c0837f1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3c8dc36b91d0a48469594e1a5fc1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f981357f29ba09ac7fd46b6bf4729e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bedd20a5a6d648828465ceaa79b1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22621869de5937d9fb49e51c5259fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f3156ad8a0b05c07d0f2f01173b8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3863f1a29e223d18e26e9623563b6ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d1f999b84002039a2b272a4f85a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef312972c7c27dc0ff076a09a27cd82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6d82b036abbf95a06b92e5915d097188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07bbc5593923a228e1afc17e010cfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f5204d6cbf3fbfe5a0dee6be98a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8fd516f6988fc569538ab13b452c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516741ec18809283784c1cceae457f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d20904594ec86bc049d429dbbd8ed2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895513fccf3b9b736ef361495d1682bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e446309f7f5e99af250687676a8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd4aa98080243f815614aa7c55948b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b231e9145a082ef9d05b72d467b70d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2304d5b3b9eb9d32ff0a878d6ab1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007fb5ac5b1639a52345f6faf327459199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cbb5abf84f90c66e79929596a53d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c74a8f76d36077977dd3455857b55f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a5154c91055345c732c7521ee9ee6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe02482e2737676bf403fad03acbed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e849b19fc04a0e45749541fd8c7b45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44af8757e0cef3c66f1032e1aafd65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2470e60a52ee91e8a5d63f9a0fd142206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e46cafe40f78e046cc7b9e78905d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff9a685368c459e3ca2d8138ba3237208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afa59a3f053e07e2ddf1cf8d635fbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434559f77affbe3a41c33b48cc35b6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9fb4ac454f0e492ecebe5ff8cf6b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484670bda5772f01505ccfc0faf47ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb51fdbac37b552c0516c7842c68a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc18d4766402682e9607e7d2676821214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb9a1c298cc5bc7d7cc8cee8df21bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485214283c1ff5002431a3c86f2392216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ef3b30e52c8c620f0b5db3a4a255e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758ede7168d268ae7ef3f025165ddca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21486411869d232081302465ac2e01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba06ab770750c7251001b5bbb0aa19c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6854c76cabcda1822b780a5a5024af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12a342e59a736e1d83e88a96d5d673222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dd8c13ccf223219c95971c1745744223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdecd586a3c3209ea11f0261b5aabd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acf74cbb0c6397f2822588d380eee7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbef83075885444d8142151c88a5f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b74e564917df66cee15cd5e9e71f6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3afaff3893ad0c655aa6352c56dda1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9df49907e1c96c3a876f21416d9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfb00213bff7445475ec34b64270f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d76fd40e570bdef388d8a4585300b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24248dec4792b9659cddbac8ecf848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b88fc4c9990346431f5e3b797f7db6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9465fba2e6f8933a9b50d10b89e24c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1adf2d32c030ecb3e755ed6cd1520235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11c9a1ea7650c50e0d1e7949c07af8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8efc72354019edff860043bbca8acb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37580395e043c93b9c3cb2a54836a796238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af642d3f9378cc3f70588e8106fb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a082f5a27a6ef780e04a655b148466240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b9fb30b22500869a52943a531126241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c87b5c50cf927e72564fc1941d0a35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb70cf76cd07ab2f58eca9c614e814b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a1148d7f03645fdd71a2a2fbf13ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a249b95f2b79c6d882ec398b0b84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a4acfe306d624f3cee4a3bf777d14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56b5c2cbb133aa8368d5f58d94c3e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def61bc197bfa8df198aceb809bca31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b0e8f7e628fa21cfa98418f93180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f724dea0079c016fc53d9dfc5b351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086477eea8e1ea9777df214d39fc28a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b3b0bb0113ee1c38f22654091ef94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176bb5eeefcae36812f1adf976c96ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563dca84621f459dce497260b0c701254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bda2662cee6f2aa2a2ba957fee8bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752505cd55ba10a6fe2f312253c5c5d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39647202e447a814fb76a19c03d868c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522110b82a85b8b187d902c7f1d51126258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0197709655ed171d6204a9e545bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d996d3f84a46e83a22f77a9be748635260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a64e70ce522ad741030a60eb340a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd082a6000f558526cd0d84150b8790262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f4d7d2285a2756db92fea0239a50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6e5617cadbfc8b206952a5622a98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6754edb93176b345300e206b45e067265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99b3e3d281873f6a1f7e3ddc54e736266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e556dcb69d3d70734b606f6c7ce1f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5e0ae4c0a13b7f495b74b536cf3bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab8d402d57f850597583fb8494bb87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006d20db81571e56905a2de6248e7f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfda5ad13e51b42b4ecbbc40d99667271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b269e5c505101c977e21461444da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a392043a20c275b582854a7c5fe5998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc00e798e2fe4cf20e90ddba2ac265274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2793318339fd3987f7218e2eb7cd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b77400b3ecd1883cb03b9d71e6d49c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99113449a10f8aecab7d67ac946ec1d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca2dc0bd59b78fc40e96baa0d3f09a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6d332ad419528af9f970a5c0b80de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889ddfdd60cad20404be47bfe1d0f23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91a6dfb6f96b0f3fa5c0bef9f152e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bda2a2918e285d79c20573f4e69c04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344aedc0aa0ee9da6bfe551574aa0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda0870cf295ce771553bc5410b2a49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038e924d7b5ac9bcc11a95a6a32da88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac278a90911be577bb2c0fa76e35ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aa72966035d9f8c521977047dabd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e45ab16506d09b0c28da63ae88bde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341da88fe0f78affb08e1cdb68fb3391289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6363cf4d95c435ed26804d284e4d467290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc22c74f29ff596c31b85dbf094cd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a15cb4631b41186769f63170f042c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb286be4a4c1dace19b48af15340256293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d162e9c4b4d8df1c0968d925c461294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ecf5e8bbc43e2a14a9d46c98d647295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40931fa6f112b94dbdc20701df2084da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39e760ee0d08344381c6ad3d437f83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d96cb227422395ca42c077e67e0474298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa351ef26d043cb629a825b1fed01ae8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f35372dd1a9f787222abff80e189300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ba08eee541be8e3c2a1fdcd78f8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a3cfaee67010af36701820c1cee0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b8cd4a87abf97f91e867557288ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90206ba2021d45a2e7d3cba29ac3b5f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd6d060049d8b3667c89aeb173b439305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ed3ece414ee8065f61111a56c197306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb12fb4f2e40ad69118d7fc0dc07d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dbaa9d50accca5298b7f11cb42bae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0694bd1b9db0d7808b3991de65205309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ac66a8963b64d50c1b308b0fbe5fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036343e17fe2cc5f976735e8facd25f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe11822ac3cdcfd7e2e08183141121312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618b8d9712d44818df352d74a3aa63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293586cb2f5b05963a32ce424ad9ccb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae378d7db18112de585a7d53b0e86e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51784d2b741ce1fa1ca3d979ab41aa00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc766ab26b43c168bfa882300574b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b03e2bb439cbf03900abfdecc9c1f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e28a467f1e20fa58a437a8aec543c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee22873417044f301927d4b8b69b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b0d94d682b7110ba15fd0d6a021ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0701ba73627739fa3c1a340ef1ec8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60dacb54e96d62d2b550a360034be0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fb125639605e36262cdbfade291c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9141d698606b0346decbb80fd36f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d0515bcd32833b7ca61647c279087326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c791feb83e705821f5f4e18270030e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c783d7351f6592e5ea105e8f2026b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0c5632cc8fd24deaf6a85b802dae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08796c7f5226863f60b1c7d3ee497d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1bba6c6a2f55cfedc1687f471df42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b68af7c4767fbdbb95d553b86d561332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b00b29b04b26ceb2e0c726df57cf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e02e03b3e65d76561916991e6d488b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c55326a6e93271b2e213ecff64f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61585de0eaf37e5914a1752b7454f9e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7957622c679acd8483ca993ff2d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e566058cf5edddf55ffdedbf6c3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72386c1c7d76218f1c49accee8ef03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18cb8fb82f7a2a90b164f5b2c96bb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805489d2ecc17baed59bae235aaae93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3332065ea3090ff25f579dad7c3386342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd432b61c2ff0aa4ac2cc2aa8ebfd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8695ec07be4885a7d58bfe81c74f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8787089c09f787780221291b06471f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2cad89002c83e09d2c5ee7aa6e764346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7a4ad5f255c64f188f7a5858b6c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad543e01e2b75778df7d6530d2ede3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52b5f98e356dc0521fe98cfc3a0e33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317525c927c050a43bc5628fb0e2079350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e3a67cc6df09b4513e2b94993d392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d094c0472bb8d5c2dd71f67aa504b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5558a1d77169ccb5d98679d437538353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230389db1683cf7c2dc3934ade073bcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce975f674db6b6e86d317c3dae1af3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c78d064fb139c2ecd60d54d71d29c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301c9e60132b4d7a9f262cbb874b49a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fee799cddcc1d49660f935efcff335358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cd8021e47be5b09b91433b778c6aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0945c221f208b80b9cb8b153e8380360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaadc10e11f6774367ea5abe04b2f96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d591062995abbae612b1802fc2578362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f91319723d4d90123acafd2ad373a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f24819bfdd72f3783d8d0c46eb5528364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cec90c08c00fc81c02aa5aa417384365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794f5e57c70bd04a3fee39ab0d0977366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b645285e182fd2785abf31c2ec38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3830fe702d5f6bb1efaeb9affb411368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219783ebbe5cdd918a82530cf0b9629369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7c153931cfa958483a6d488401dea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b2756e8474632489dd6a06d1df0ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a240d780499077b401d19f848c9d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607876936986c4d8dc4f26f47c22f84b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb10989c022256e2df74a53e262500374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424162b1105fd19572049e65fc6b413375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ea51ac5e31b27e0218efa0731486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff638b67dcbe88a8a96c7208372ec0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14605d2c003fbb873f998508f2e599e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33912725ae11d2ddbc6c0d0b6f7749c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a533c4a50ff65536c1d5e17a3eb2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa754fbab9d607324c4ea7c322aa0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d107d518744435d0ff19b1b0cf5c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d2a866b163bf47a45ae6f8ffbdcca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76539b0d09894964b3d1ddfd4492840f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982aff1b0dd2cede3bd80cbf79f9881385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9b980f495c1c5cfc1bdc28f4f68c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f007029a666085419bbe22e73c9bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b87ef6d4f6e9a44ee7344bb5b399388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfdf9b3487dae28eb88c2e01750688389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c6ac91ebfd69b9b0f0396d8fac54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6969c668ae9e24d55d2b3d7df40b2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7268512b622e710195d4af8307484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c57d61604b19b931085b969af54e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1982d523bdec737dd2606b99da1a532394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba039b2723e07c67f17dad3de3f75e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9827952694037ddde9c655a09632396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827970dcf5959b6ca65479f51d78d5fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0315617ed2f5153af759a928dbfc951398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e31f5b1e8133cb23d177c544cc39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7b8a9fb4a3b1d4bf4993ae9ff34f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8135d32d99a49100cebfe385eeb868401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bafada68c76bd3bd0716c078eb5192402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a8afe1a9c49ed26ce68c27bdf8045403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6e9968341a26eb1513859bb957e12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171b92f5bf80bab2443952fb405fd4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ac4d2aa97f5bfb48f3b3c15b0d239406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e1eeced3839938f43a7a4427ff88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436511a2049fd061ca4262d04224138408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f8f28263d6fdcc5a7e0229dd8f8a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c088c89a9118bf53f944b20add5f39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829ea9f541a1200fcdee45839526458411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff76b1742070eec3c9ae8c7c0430608412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605eeedc179c02a3d0d5c309eb033a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136079d443026a51b47107a42a55f9e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eacec64f899bbff8766f22ea4ef0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78e8691291aff1c4090531e31bebca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca4608e45995ae10805a0cf69a764417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc67a99aaabf4c2baadc9a684fcedc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5d2676a0119506e756b937ddccba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a918fb3716e19ebad509658961320d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38713286bf287024f60a43d20a214989421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052cb4f27f345b61ced6012bb5688f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e6032d22ed20020616835dc96b7cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a98dee8df04fac0e3784ccbdc75ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534d3952222dce79f87477b75b101ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381bc76cce5a998582929c7dbb6030426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ece74ec37adb53752f8968b332e193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d53d38fc4091a97a28b06b7cdb1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18854a553c60972ed26d749b610e5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4defe36a2b73a0c4c2b1053f336e2bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a5e231f99ca96fb0b4c2d11a711ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae93df3c6dd9ba9efe208330eb129f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f12e405c3ce99633ccf4554c0bee81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca869b38224486297790a1374d0d46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834cde8a71750f245b0f7cf182c91d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fe15a6ebdd4eb63445e3a6b4ad166436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295195c8d0d1d2f7d9bce326c385d30b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc34c27af6397f9126de4a3773e3a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47993d2074c48921cec16309fba47155439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a9b401fbe75e418e25ce2e51eea1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c8105d6d34a235f233aece0511367441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5735a90010b8b0b6ac83d1f7d6e7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab899b9d31801141dfa12c3635488443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d7cb0ce3c5b1e019241a45e95810444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8332cf2c1e80430c0045b1d0a100445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e18f6ae21cd61281bb5a0de7746128446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89e61d61cde8b03f1263e2d23bec8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d204c8fb0a1cd9182ba77f65463127c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d1aad5778471da0b8c12471bba5de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df889c5d26fe5f6cd4853da735ec04f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc63d1380acf6ae7d746817c618776451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c58be2ee8a94599441770760f10e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe1a30ad86d6d31d8ac6199e02944f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bca1a53dac586aeeec495a040a37a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373b49e48b7146f1020016c99d09b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61525d6074f23ed51fe9f86eaf35d916456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e05fc746926c4ac287b551d650b052457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63266b57f9b8b677978895550599b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be64c1b2ad926a57fbe4d722cf45340459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac13b2a22bcd863269ce534ff152f5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58701bebe57b9dd2ff3d16ae303dfc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b12f2cf5e81b623c5b6d3a852c2df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aa15201fcd1e54fad8550ce4187bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c982d5d72fbfbc3700ec0fc9a5072e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78476e65c68a5ad3d8cdb577e7eae587465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd7040c2174ad59d71fb1b508ab6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772728e290c3af80bb9c54bc7eec3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a089ada27ace12cdc131665ade69892468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78889abccfe30ef47df2b3575d691f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5876d4d0547e21f326e7cd45508f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4043803795ed9a49b649cbda4d438471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a5b47514eb5dc978ae08d5218db89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290fb6cf321944663732b53c6363da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dd84b10311f50ac5508a9b5efe01b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00708c39f5ab071b8d1df12346736dab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df525271508259565746b7ad61da404e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266cd8b2a281f900a920aead5beae6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d961514545d4c0f9b46d745d7beb28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb6dd37760c6d33b694591863e9c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5093ab035f7766fb124240967c78cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4ef28c8ca19c7ba08cc2af423ccb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a33f89db40f7e9643697e04931a2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab4ca7a860bf4c74e789ebf8dd6c50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93248a5fc1833112eee932480901682484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d2480045388389af4a478fe44f3b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32645137dea7d3f18634736cb83b5934486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a35093cd574110ecb4a21743d46c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52b866c350d47e1507c8e9b3661af7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940485d1608aa89525351f3d45abc13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309866fb288d243edb260499e69b5a07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f539262a5b1dfee414ff5a04453601491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6222558d09dd6b39a9dc59de1ba42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda794d4979fbc63aa75f88dd6a1568e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0178c9c76f652c19a6155341470696494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2fd1e251a1556d7bd3d77e542bd2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137ae69ec16ea43434f0289b2b9fe9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561816348d27673f760a159d7f7061e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6aa119ca51eef0956648b08b81bd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b72514957291fc53b1eeb3aab943e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c533ead821236fa5557004d6fdbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b273f94ec360f34c4c85bc30598e29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c4d85beb0fcc28e990a73d209541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51df93f625bc8af6d9ebdfa91bd18b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0b93c21f8e5d1e821e1d6ee485e36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a20d2fbb631ea2d4f42a152743526505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813105dcd5837f4b35d8e585e190ead506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797739ce44c870d28a816a97131bd4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a63b2666d8338805bd31426e4b2558508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4d5067ae65eec0ed107e8fb1ab185509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9922a4dabb3c916d44e142cdb330d87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb483957351eb880a2d93cc001cbbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438125460a3deec658f471a0fabf2d77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de04c4e7434d06edc6a318e4f530b12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ad7f7d3fed2e704feddf134060b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d7b7b74080e0623241ded25b43ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978439ed9a1a5a2ff3a25a8a04a7a30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437145a456ad48e3c259c3cb34267085517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d3692e98855b057f3c7ae3d49afb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aaaf50039ab99a3ea0dafc5abc69b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e742207748ae9e052e722b2d8e32878520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab961727c06d05f576f461acb74f127b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b93808b724b155bce1f05f24e0d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55554f3af02606b34db6a0ec5df06774523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f5536d6921092c4cdd34c98c8afc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18f04ef044002e7e95e45d16556b76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccbf91aaea0755a39a87e52d20682c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b374f46bb686a99acce3cbfed32ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c96d8e5c5a94274edf684ca42c83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d20c2bfb9e5dc477bdb635be4c32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eb137ac3d100b16b9125ac8da9dcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a4a62e67e7ece92c1e88fbf3d3ddc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf43195249fdf87a63af3f2c0e291c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a93b55f483aa1eabd260564937ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7414031c9e39e59b59d11be4525343534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352bcfaa3194fbe0021e3fefacc82d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3818883472b19c2e35d07dc3c503d37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3e07b713df65a7b0467109b257e24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d70af8f0493310864254763d2ca884538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28fb4ef22dc341a83ee95eabb5f2a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f952ed2cea8c145cb5590c924dfe2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbde369e674fe0b96a87f2df9f11f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc99ccdeed9a48ac755682b373d7c1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564cc8d412d197a7890e11748735c27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbac5b35cc79fc36e8a01773de1b0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dd9a4652d56821618868eb14dcb89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb5d01b48368e356df3e8f2b39647546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690335398e67897c197a663a87eb143547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d238caca244945ff7023882f54df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29929913db87a54e9f2e2e5bf142aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13746983eadcd8286994c64a8e2ca4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1011d85fa12d5431839f15e9da5bb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f5a1880f5d99b87167586c9f507d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676942dc9febb3f5c7dc7f16abaf66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295d555f4e0fb10b8977853691b7bbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb9666fd92dfb73cbd56d1db357e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efce4a8d52c5c800b5af21f439c5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e4688bda1e3a18fcf9c7df50c2e3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2db951408b1da5c2e00a342eb1b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd320f4022a4e604f83d9a3d006f4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681870995983a524eb6d7bf51c24072560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a878bb0dd2fcfcc4f53f386650d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552925020dffdd944610a86276d9c66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6778aa91299f2bf3212f6894714c359563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601343e78cf847f3b03f30b294e7c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbdb794accbef0f5582cfb3f814883565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44953816013adc0aed734c6c9bff1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59187124455b16c1af02a7a0cd7c8aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafae9cceeef5c204f91766ee37ff73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01b7729941212d491631719af2d647569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f2ecd6bab5f9e41153685f21147e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaef836549d4199ed7b5e651d9c9b3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4aa300db522c7bbe8b94eb15c91b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c8717912f427315879a0f5466850573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a5ee85d3159f71816c431273da894574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b1dbc0ccf60573a1b1759702b634575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da9b9b2da707b0c53c42f0a894270576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34dfa7071f9bd3b22a522a6f4f773e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ee2fd8c5e99238eea8d106ad10c16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d53eb7bff4d6f2024725c7fbe59870579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead87c5860b1b6e6b6e5100c91622d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3791789e135391bc10ef5e1ef1af6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbaa9afc6481e4dc3270efb69d5c3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aacf3dabe878de327402c4736c3c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee56da46203f1662b7f8b89143f89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4259c921de26d64e290af15322390585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa094620f9430332dc552c634a8de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8ac68914ec6f28770462b75891690587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3b9edc214376b53752156399c9ee0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b0b6f1902cf8e2be4fd5f481e7a93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b558b68a09ae460d261c85b60b5bce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1b2b789b8dab084144d15942d5a44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa4a4aea48e00071705e566c76e9c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6ba564a81e9252023319df23957a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdf770e0797b41a0ef5332566ccd06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3eaf97eb162c47b56f58022c7e65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365608e2dc641734a958f488adca8006596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec6f0201acbb4037cd9ad939b57fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92934bb1646f418b61d4216e11e87e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a417f786114e0fda23146618ff6ba5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656ced4bcf0d19d9a36023450b5eaf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc16d5ea3da0ef726496bd8845a57b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a664d0e39489675f56c1180dafeee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd223212d8bb56f0f13b43a126e39ca2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482daa992f12f62d2e6636d9a860609604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d67ef743c15095768541d47b19097605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd17d67bc175fbec75d99e0f6fcc66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd04db8e03ab8f837b350c298f9d686607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abf137648904eae2a84de60e0a3abb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a09439467da54219453a6100bf417609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526969f21633adbcbf45992761eb675610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65187676f17a49f410888d6fd45c8668611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018896c70022b24203a437eb5c0b385f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c018a7368dc25b948393889f3790bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776537b52e0a26d18165d5d76f76be2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47fb1392cdd259ea7de16ad6113f6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c99e6f64db7c02307e344f05012c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5abf9f7873477a977a7c6c7018dcbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d866b126e4dbcbda47156453af42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6918e77cb9725cebee0e2a0a998a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce5719464736c18cd0aa27a5977d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af74205e66b8d7986c859d5d212e3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa5a26658c8dd4777a013587de0072622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231329feed6db186bde0f3a344de246623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad4de665ade140dc6a489ff0e27fd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e014cddadd28ae0e51f81ad501f009d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daff05f05209d7312dcc462d2b741e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e3473f2bbbef83064269d1ceed8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d686ff8416f8d29c7f3a3de56a6d302628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ecef7ee9ad0ec747cb8034a1222fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1fd4a8fdf559a0c2fc939d58f83a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750bce3c900e0b4fa808c25afbaef9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f43b0f9b75a729a970f529f4a9b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adb09a48d865bc8d2c914c8f342906633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee571ad15a232c274c865a9e0ba5b68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fdd80cc5013a27cc3fa1c1e72758c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac63942a1d02989415ef41887c48c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62d8f42b8f26f3ea5c1fe4e2c8ad93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416fb9cd3c13d8fde40748a4c76d179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d45f68f17e610fe6d7ae27a51034b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76321d6bdade7ae48049e896d68cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53780eedd9ab8e50d17533e3f8db6b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6d8b252ec4c705bf254620ba4bb6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371b7ca686b7d879074ab052ef85cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66751acd07c85a0509f9eb68a978ae1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330b329de0c18e0aa9ccdf56729fbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab20286d8b8fd6d38ea6046dd9c1b22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e6c73811acaa887eab21f245167c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4c271905d54b4c5b0f8890f7e0d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8112753e78f57364a1c0c4bb1b95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc2ed8dd71cfae3c62976e2ad0ff9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ab3736a6319f134ab1ce4eccf9ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b70f8c792ea8ffd5feef9be4a034e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3abc0bfb33f3629db3375558ece3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafe562758b49e6517e850182173cfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75f0f5fad8fc4a13b904f4abb0dd8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc87a149c6ff2726e3c06cb750abc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3eda2b4276c9a21bad8953a1d41bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1525f7b3311f103afde49533efc4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a82592aaaca76b9e3b961f5f0eeea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de167a4143426f7202923a937e810be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a674c3fe4332f77eab4f151bebc61ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c196bc5089c673d20350841c69c2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c854be6a8557b9a200a1577ff334fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553dea4aad2ed6bc9689c97afd6915664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b6b6900608ed3be69d69a634fd557665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1905049ab6cd511d5a9f7071fc36adc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592ddd87b80f2ca6e365e89ceb7985e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80e1211ef9d67c9889fc7f0e4c64ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea6d55123c69d4e23bd9c65c592bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad8eb89244fe7ca97bfda93f9275da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46858be0370a5c6052354263aee6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693abe11d255f9a8afacf9d1b59820672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c51a15b9c19e1f50565fe1cd60ce65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f4843a073050eb46943d326d1bed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88153a89bc5b6c38c842a5210936b7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78f74f07120970ce3cb8f1a8541658676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75c5401cc1f3c17970f359b2c2c45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448d525b33973521acea527201b2d3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf828a13ee9335a55e56ef6cf59dfd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c4d9370bf1878c71a018b753d2871680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c367c0fbec426da5f8cb78a6d838681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079440a31de42d1f2920d813e1a31e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bdc8a8ff883ebbea36f3ad5451274683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c2313aac015a6f50c55a2b2c129a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc070f50913c0ef3e915849c2eb68f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d5a6351f6073c8b093d409f6f4c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15196e909ab9b16deff208c028fece3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6644fea5a3f95d0807513aefe54e603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abefea1bc93712ec6c9bb407eb19b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dc977c119d62256ef0440ba059b8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1769977fa251c02ab780fc7b3ee634c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a44f922f1a873544448998a25163f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b4efeeb3e872aa127a9ca6c25a039693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148193027df8e87bb5339bfe1b0e5853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcffe83eda10fa306f313fcafc68d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fe5a4775104aee08f3d0ad52b4561696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc76c4d3920b2e86ce479251dfc242697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6382eb12fcb4c508ae99faf10a085698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44237f97322e15d869baa84ade2f9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8b78183ba53312c27bf06fd113ca1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4dc88b36c1882b244259a446c9043701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c583eefcd9ad00bf676e2eabec2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d72b5fb6d37343a0d82e777241a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41e7ba754adbb670ede8e601db3f69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81aa57de7e7092d176ec98bd1f6b7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b0edb63748a9d64c90b3a3778a95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22659e36baeccced8cb6fcd90eaf73bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be5442e0af39d7720d5e969376239b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba50536a3943b3e1beef0267a2c0c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17699c5581aad8fe62d5ff9999bfe2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b74608264d6f098a25e775c191ee6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30882172231a6fbf8d015e8736ffdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d473f26c56236e0c6f2fd65b08fb6ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360b567f275d266415c112c55398644714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fefcacbc442a21307c8073847e9df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ac9d761611f66e71974c715ba101716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef962327d7c8477a4e9fff5911a17a12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ee30dd52fc9388d5eb9b9ec0a0eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636400bac56fe228084b3347feaa42f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce326a6e512cbb1c17489cfdf613336720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5ff79aa5f94f6175010f08d79e407721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d957e941248f23de7adb4411989b47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6045b762d5a7e0fa6a670a95101b06b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54bb3d9aeba1bb790e82f889497545724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aebea8fe65142e26599e8ba8dad25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d7bdd64270dcd2d403fe16544625726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2d99cf2aa5b56670fc1d4260478dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548a0e9fbf40ad740ab8fcdcc62c49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e20fbc244cd1e0ef6ddf0a324dcaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ad6812e6a4afd7c437b3e8dca93e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2208afd9390a925cf70e45867cf6d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d1b0da8244af330b01af458c15312732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f0deaec8ab44bc543c4ebbbb24f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b03ed14a985a14915c7763c4ce93f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6286ad8abd2cd16cd3f3989a694d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591f4b22aa7015da4c6f63d3052244736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd841f9ebac76afb81c0feccb52981737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db82ab2b55f4798affaa9b2333513a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da0dd9e32fa037a42825f9520f805739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316fb677472d2dc0bb7ab3cc5c6c7b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1be1a9641468107afc01fb543c9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914cccf75e27e22e5290a184dc0a67d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033838bad30d8199029c623fd7d1d21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceebf83add178a391f6361c0553fd0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7a55c19b833aa62d65092f0a90984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382da9ca5f7499e807b8bfebe185bdc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a57e8dd9e48d65b7fb3d38a161eada747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2237ed3d7a2130c9c682b14ca71323748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574eddfc8ee1c2b2173a30105c2b62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f79cf42678d29dc93dc0de1c84809750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddd5ae9c497a6515d4192bd1efa303751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfae235609d412ad6877f0dfba77bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4cb2ab4619262dee275a13bcc69b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64b0f96cc37649a4cc8fbc4a392233754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d098a42fb7c1ab9c051fe1520b26066755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92cb08c6e3c7f122ca2bafde31087b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2108c4d95c85ca68bfaaac3ee34e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367d8f9b3cbf973a7a03e4cd2d131c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef056ea784523ba44263e77c3542bc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916866d4d672a982f0a56c1115759b701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb0527c021d2ae2d9b2e8de1aed39d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d8e1ec487673cf14dfefa4a4091b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bdaac8d99acc1f59ee11368e706d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b377a60de800131242be4fb5b264d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f07898bc23f84e786cdecaf0ada22f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78698b24ba8e09169885109313ad257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e802c37374a58c4cf3ce7f2cff5f768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ed2fe5266cde4b65bb85d617e5549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c4c07cd0a58d485f67a95f2aafaa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14bf661de24514be6a02d60949d1e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3b29bc764856057a4ef852389e83912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de0adcc6fc313132888544359b5ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dff384f0e4033ec5e79267da8265e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae702d948f2f5f7b8eb7ee80186db28515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb6707a94e7864b21e0051d934c3ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb6d958aab8d6d39bf4d98d50641117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da82f457d6d23a1e2123481679289318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d1ce9ac4b8d3f287e253c96ecca5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398890ed7b813663180d5653f3b3de720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8e15c5ff4c5b68f98211a028d0ffb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f503a624ec62f2a75e1f325b063422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b4825636e86f340af8557d1a38e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a183c9861e0404a80a1dcb0d202d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620da1ffb027af6b6cfe87c4d842d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb54086ec69145e9a8be463ee407c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ce0bfeae86449d1b95b486ec7e1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992837f9e958d5c832774a96d806fcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0f3f747285dd3f657ee744e30c78e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8882fd5615a3aa3ef03c12f584069de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2062e2faf915f9084f19894af4633f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beedd8668f5243c9815578d0559727132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3b7cd50cd5801d1dea031dff7a9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b94201a365a21dd852368abd9eac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf1799ee03c1d519117912f434e0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd6678e5d1f2a71a5ab8a937b9309036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12485bac23474ef86049602d68127cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003e84ec8090508eae71df132abe2e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6222ee4f098e50b7961a5ae82387a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a916e9dfdd96fa2146b7fc10f225f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e11fd8ddb378e1f685ef9c66e9373041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc278825929f4c5f347b6019442ca37e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1dc4f6150e53358fc35fe1be97e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49453f9e1fec96618acae788881f7d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8a65411675e7b987dc8a21935ddf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd54d676a3a3e2dff981dd0b29546346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b428b64da07fe1f695b09535d47e8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3abcc6fa01bacd882466c8bc9a27d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d2c86bdc06d3e703becdc87ddf1d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab6a993fc978355181aea9154cdf5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4cf681e72e19414b3a8d0a56dc6ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b4aceb3a3ab16d0448b2c356b476a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827b09e7abffa46b16857d07f1ec3d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9137f799a1d1a303a5d676198b7f9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711faf1baa843a5bcb108699a450d0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ab14724a65a427c9609dec9872b4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582ac7900a10721dc43f5e70c115b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd90b0e85fc4b5a665a2dbb88b6ed758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b9cf45d70269a9c99f7443b0bdffa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca212d530b594a4a50e604d7e98dc6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08230fdaa44e9555db7347d538f6fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ee3a4242f83884f03a54f5c4d00962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52211456e8c53114854ee09a89985ac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5fa305a5b02bc82288bc07c7444da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03511349dc69cf9db6b5cbb3722fd89165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5fe8036bac93784e43e3a8eb1f44666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159825cc6e2f8f4c02fa4f4bb7e30b4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173969f36fc59fb888af11ddfdb8a0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4824d6590a4314675970026588684369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1fc34cf897b6900ad2f2ace1577b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130600d55a37f90f5c52cbcbe304a1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3bd9559cc27f00d5255c9799fd50272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead27d85568c904247eeb6b31e6be5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0585e39d86078cb9b66b3b39d1224774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc7410908902dd5211aef87de039f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd4a5900d68e1d54d38b527a675c7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894f12790d649d843cff8f98db0a3b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617cf1aeaef06f91b958ba6835086b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b05b95e4924098116959460c5445c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cebd524fa3234a74b2fc845cb1efc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f1d80bc882ca4be29c7c66cc87d1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bad46b296d9dd9e470d4ccdd7b75882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede7bd2f39b19ff668dcf64555af4c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7ca518724cf8144e3d9a0e913a7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb71e5188eb72b3b4ac52eb88bbb0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55184cc1861c67c04a89552edf8983d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae98b928b3a9eb3a92a9a32fd5508ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724b429ae81906cccd6ff91a8802f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152c16e9403369593b33549f47fc6b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919e81cd52f1a743e179fe9bfdfbaf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195caa10048ba4b8d7dc417bd15595e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa98b15a311231037662d697c314192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ccb72ee07e339188644b0b763176193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a21aa4ec0b03c9db93dcd25d1a99094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438d016e09181de61a6b12e4fc351495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39e80d28c5c1a29d32538b92770dfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f6a1b44710b55d7c2bd95af3fc3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566926f3b8a72b3a65433a4b2dc02f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e82eff5e13fd3b6780cdf55e7943d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac866f4320546301961237984e2d4e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc807156d0091b64245a787623945af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a92ed9a4339af0f953124e6e85081102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59577a2030d11fca1968c0d62d6242103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a71fe2ead0e6d82cab0c2977aa84f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729fa6890fb476478df33e4b2010fb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9700b3104b0c9fc8c701cc2713fa3bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7431531c38d346b9359e535892fe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88adc23512325cf4cb2082fbaed821108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05632c7498f6e4e52162ba89dddb0687109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5369ec9d0b99f28bc7564f6033f54c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0aa0b6eae09ec91e892c8288809f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9e8d389e293571942b0505845fe95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe5532abadcd44f047d0f1a2ddd7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6450f4607a7906386f02145737376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdce3514ccf84fc71fcaa6cad84e837115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d70ee06fb9f99db1ebd106828c2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99c7b9362fd5f50f64019dea56455117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081ce644e098d706eb8c9d3fa5c302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af129e7a7e39e880d5d13bf3c8ae3edb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa5132a74fcc00aba109b71201822120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763639a9e4a30e0696c91e85d4dcb630121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23f43abb4608a2deef2a0e16f72e4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe97d8f3c72970124a64e8b941d459123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124e61679e9bc874a85abb057b6db6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3442f2b8ba918c8511517ad1170b34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f9c986035218bc6e63cacd769bea9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b460d73c81e4bdcadbd085c9c1afd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e24e726181abdda061408f3aef389128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be23caae61b38f6b123409af37029a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585aba1ed2aaf1c15ee01e57426b82d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b4b136613a7e78e5b6e99ecf0a979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362fc1c5f77a51c3cfd22e1c1b56bab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c889a619b70f7c7b2d185842897d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f1124071703b0279d58d0bb9c99e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa86b2dc61eef8a93b74e33f9dfa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819fb6a80f21f504413c14b498a649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215161a09bfaf1fa72937c15e1a73c84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246c44339363fc5fbe080e173590ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885797794b7beb2a530da5d98cffb03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91d9ba7673d5b8b492486e3b0aaf74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c44091784b4f9887f0a2222ed0799d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e30ab34d57de91e879b4d7fa626e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c423b66d845cf62382b53581ecf499143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc446ff35864a5852042895dfb2c58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfeb4dc6d91b3e1fe9b36d7e8879e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf32873ac421aa6ad9aaaf18d6f5f23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeb37129f140ed03375ff56710a9c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5c5b8ccb3cba7c5a5ea7fde734fa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c40421e2265e0232fd08ae3de5140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b54bcfd5115e7817a32b6f2b50665a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc16ec4e4c584f7254e8a958958fe23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80eb1ca9c8be6eaaec614aa5bd159e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea65f76a2ba192ba42db6c1dd7be4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7aad2b766f9a4f76c712be416767154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879661bccd2c6a44820424b50d925e99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7122ea7f447cf4e1b7157ccebff6c05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac9cba40e0aba5f4d971628dedf62a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8aeb4d2b2913782c9ec016bff5cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d8353e8df821ea785837591a7866159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cbd14ebfbd878d560fc6ce1edb1fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa9e64323b7fa4347b18057c74eac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e0fa61db908c8747d6ae8bc2edefb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a14cbb0aac5c1ba5524f414c2cf8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25f06a1499a378a2441dd7c379fdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed100280c55f64e2467323c70cc0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711d349233dcdecd13cedbb191e0f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9386038feff7f8de82b5f5b683cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470e7c245cfbf90103f71441d8c508168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ec4ffc117e8c0009f3caa618c8c19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec17d7dbb37aa4a44b82fb0e74e7422170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2459e4ce06fe21c5d826ebfaeec417171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc507d29d402f6072092bf95419659172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e52c0a7b23d24de81bee30909caee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a0b202569cde761f83661805dac14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737c6ee6c33481741bd78578e40953175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e917bf6109434b51f2e2d9377dfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee5314406de28a683623220559816177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bac11cd8c4b283cd2d9ef39c6e332178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6616a43c054962029f32a2c02c76ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2927bbf89407d70829016ec48c5ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec999b88b871aca6586792f725794d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143ba70767cb18a8e9c23828da53d41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79f6dddffca076ec95a925e1e0dad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e09e54032e99a63b62d935ebdfe16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbbfd14793440be8100e31c235b560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8207f6e5badb5f0d5b432932e646e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b22c2a5481a756f40b0a3b223d62c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00591292ba6df339e7fb48342cb2921188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dcbc36f83a74298aaada73bd912ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae42e97bebdd80a557c859c5dd49a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e6c3d73a7cff286af48ca1f2a509a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b062025b4599f27d449917531bf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c88581768ead359cd5d7c7c1d8981d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7cabbaceffccd57f125c02305aebb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8843d75fb1089489396ded92d4d1e43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3238c3b6a4eb0196f779b80f8dff5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903e9a84d48b9e0fc6e185227f84226197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07ad654ce33a34bd1b2588307851df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae3262e9363a65560387ca5a74bb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fcfdf734ba1309d7907b25e0140f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc2d16a1b31bf5a091a4ce406a28a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece71dfbb3700a261487edd929bfbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018133ce953a3ebc7243b1b561526711203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff482b5b15327eb3d779f7e18992fae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0d02f41a8d84853467193d2cf382205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8645d7bb47bffce223b9926685fa61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abc523177f2da5c8af82cc98fa561e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bd184ebb6ec8e969d31fb04b1b013208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f022e82ed161ae213adb4cb7dff6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db93e25a2811d7e7585659aa2335f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d23043bf07d1141599b0ca2985138211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a01cd41433861b139689cc553670212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b04cc0c19833236fdd9c920ec07aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a36d9321a97de510a3a7be2099f17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0ff088890deb5c08d593007f5ccf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d5ef7570861f16ab37927a8fa2a34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a99a8200c266b527658a0bdf9c041217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36552e9f6a472f3dfe59472b49e0fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f805e4966a7ad6e4246946169dd56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2a661676caefa39ee0787c412c3df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bccb5f8a84081084e7a124ae702ca1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c0fa1606fe25cc7c70962cbd246b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4905c05e0930aeb6bb3caba63f17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10445b7d7ca3f5fb66a2ac7ef7ef7809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dbeed32fac764c6b96acf22e94768225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af182b93f7a3ac94c4bf1995d6e00a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a01e87c5652da969b1156fb0a2c57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576be3167068e7712e951d33104ca732228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f302c5e273830a7c226c6589e0aa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c6ae818f93d873502eff0f588c88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dc46a45922cb84107057bd4004c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3bc406aead7a2012f58aa46de942a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e533a44dcaa07f480e08539b6dee28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca6b948691bc2e291db6a7588e8a45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289e91e3fda723ae69acbe0dcff359235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecad7e7149dcc3edd50bc0d99697e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f15ea50b05ba1972e812d960910b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eeb006603aaf3b9abc60011c2f3ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9dc5ca6c6e87079a52985849320f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7432b6e5042f149bb04ec3d7479fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c35181115f370ac30714744a62bf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f744779173011ac7aa883c92da85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a5fd12c382dc0da5f76cf4b7a192243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd809c9763a23009b67b0438d3f8ecb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab29b1234181edf3963379b8928f80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2436a25299a16d8d9c702bb3dfce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd19ca67c90aa043b0c387888bce17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944b00aaca431bba904d6aad0fce3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be206509ea8d16b810b6669ca5eb40c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf4730710e93bdc57b21dc1e75e002250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2749479e1b6a7809c799b5d4908566251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151a225f5c44d0308cc79244e260f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aca51a3703db1a8b822fc914ea45bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8bf3de8547ad63a2fd34d7aac7534254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e94d40ca2f03c000ca4b8041a98dda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f694486bb39ed58ae2c93021c7092a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e117718cecbf9c55cf7a1e22f1021c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f423b7cd58355c3917040a53c06bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6f3d4450d1360f497ce3ef10eb7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef16ad4d5e7d8334b79ad5e5656095a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe290beb9f027d802f104f01d8bf4e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e37a603590e4f74c6c85b8d32ddaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8aea7cde6d96dcf7ebb83c3de2790263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9caa50d4c05fedcb33f90831bb1ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e233fa3e4a533e1ae33aef838e7e2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f7905b67b32798ed5faa59a1566a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe590477216a18b582866480d2c26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcbbc04b2820c2f63c1924b75f6ac7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896339b7fc0dec58c28c92d2c5480135269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a08cef4985cb3432b7479d160b3e42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba416ac0baa23a074b7b45b5a05160d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0807141400fcac108957b3bbb8c0ded272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907a7a1f86eb4dc756c5c9de29b396273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f400d3fc3ed8dded52ac4fa3cb69a19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06749f9ab15d4e59c59c47bfc7f4c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017ebfa8c0177624e7efe60607adb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d3d9add814e63d122ca15823ad119277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a742b89285e46d87f007f5f9cbe6c5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f44f88a14b514809c272bd664b29b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3ffe8938e1c1bff087d9cbcf6a9cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a7f7a5356459d114f321aab6895a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473035d218ee87686c34d7861749e70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4e2cec988c12b785fa643d36247e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb87cc670313344e19cd4099bea551284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031c82b7e3abb891c5c4d0f6c224be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368262cf0b76350ec8e7e98cbb1621aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f441ee9ea6829f81b24c97cff8c7ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd20d159354df6e88d5d9b31586ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588116449103f761d676bc5fe713fa7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d272d0fde9cec08a3b6d64cf9246b27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0a5e26d7bd67ec81682ce09c353b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bdb10b2a29345a2e3f11193f0b186292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22124fc6dbf8c5ac2115379149e7426293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11b2cf3c63fa7c47ddbad5d872f6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e510e0b32ffdd5657539f49d7ebed5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2788b727e686acb4657a1cfe5c7e044296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11b670db539ac57c9f2b4da23b94b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307feb619a8fd50509149125d91abd9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011b9d801cb402d8354486b85ee6c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b6bc3ebeb3f19965c14cef7336397300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dc4d71d2d23c101ffa42040a52725301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbc01f6f4ca0c90abbdacb605da16a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96fef57ca3f5017110d554f32f7e7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d5eeeea150ab7a2f1a4c24e976859304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705414bf36389566427b65419d8fd102305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fad8f8e421523d5f577b010ee537d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f45b50850fc2486d5affd27dc6e4df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b581ebd88ab847a5ac7d29b665e7eeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9a300907930aca41993cba11bbe52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff88c395c6bdfa179fb8373b522618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3586364668e95cf9b87a8fc2f352311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1164ea7b2392d840d5aea7de811d30a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673830c5905f23cdafd90428f7b5583313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc32f52f7e1278cf49e1c124f45d62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07532f861792dfc8ecda3b8e65981f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556b61dbf329b131a816abb208a6dc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863fe61833b007e37a15e4647f07e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53343fd7eea7ed9b98b8294d0545554318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0790553dc5f21c7a635ca1529fa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca7f7267e5934d08e5d6faa365e0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370ae1e3bb417aabadac0598b127b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e615facfd0022de02da65e3772420ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a075c707f2de039b48388506511c1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a509b1b74565ead91e652b469b224e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39511afcb1df830aba2d077a7461ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da02c2b43b94f96054f804f4a9173db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e7379c6124ac1dd856423984add91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f429c1af6871166961e4822363b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3e143c62f81b8e1dd0ff947d61738329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4399d00550db8362a004003458578330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c68c428d7bdd9c234ccf2d8fbc987331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389c11b77f705b99da21423db104be0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd4891fb436ca3e578b3d06f941af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2261fa7a4a84c96aaecbcc023154e82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbf0ec88c9c4a3623370197acb4f9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f700cb81b6eb56f400e17b0045df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e4c9e8ad30869a64aab236f1715bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e65f78c9d8ad5094ef3bae160e1595338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e274f7636f26d2689075afa6cf248339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f37d5fe13d9e65ffdf8b51e906d94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34434a9eed23a942ffc7d44a4a78ed5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06764621f3360af876aaff165a14e6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d60b91af55d4090f68985d2e90e7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85012a625ca898db779b096728956bf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bfb6658f52753dc08392fbf766c7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3c087e1129e255dbb1923ae91ed0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35ef37fd6dbc0f6ab1d7b7229bd288347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cbd05b06b995e2bb9e565ed8cc6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a951e26c45d48d53942c28b54c74b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987293eaac97f74967bad1b57cc4ae1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8453e34c4880a1e3aeba23a62f2556351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f230bc8621dc14886a8b7c5dbb143352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7bf397d7fba04fcf8f1a157080e02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fc4dee96d59cda17ae3514dfc5dd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119100607187d11bd9bdc9a69ccb1ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304af91c5051e4deaf22dcd2972555d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f651086e8cfcdb54af8586cc970e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8510f6940562f7ed534cc5677e08bc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5be05a2cb6c60ae3a92ffdf010721b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe443cac3dd8382c1374d69298e0fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b18094f495a4772c77994ce77a724361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d7cc4a5a9ad8b4066a8f719fe7368362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b3d72bad58f870726ae0b79513a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec89d6c8a2cefee848e88c066d1590364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91db138fe30ea4bca02cd9b74d1ac1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe49ee665353e71e457303276249a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf27dfee4f708ad92b3aa3ce604606367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4fcb72403a1fa07c6b714214be004368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca953bd82842d834493a5a20d9587369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf360b95db01e67bd80e2983d7c134370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35b7559b781e17116b18483e9cc07b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403b69df8b2ca40bd83905b221d2ef5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8bf873cf2383d767ca19d16b15df3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2524de94e99a9be590b6af78c51ed8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df716981cd83bc9df2c0b32f97cc9497375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f312b86392da07833bd32d0817402a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d0d1e81091823aeeddbaae37d3f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a1373efc4a755c02e90ae12f1f1c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ed5326b82d4c2f27b0313a96302f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44ee5b76c25c8e307fc359ff7738d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a5218b0b3e24ab52820f33991198381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2f6733322b9e71ac1e710d4243d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e6f2422b43acc7e7e098311c4176383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5777e32a2259e7f1dade257aeae29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b13bce6363161895d9bbcadcbc07b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f84d7de13d1d16773e4133bd52f1e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766219b752b9fcbf14b904616092c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3795750ede814229a0c941dd462470a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3eebd1e5c17853600d3dd116a715b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb635ffdb0648321d1b86337213a10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a56b381628d3f563d05a28a95e44a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee157ae2cdcc17fcb0914845323c867392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e3e3304fbeea55723215b52ee3cff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c72509ce5df3bad8b1238ddb940c1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e822cba3f95023f9778adadcc9c0f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0ef952001f948a5dc4970aa66a83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea64e440906febec31501658367e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb4da55078a53739d293dbc97e2f02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766461b9265cd574d6826db39247a27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44abd4c37ffd2b482cc579b0b520c0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b996acdbf475d22ea63e8d838c492b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe4c517c7d66c3a3b11670a4810da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14783b16e4cf7c5478f1f10c18628ea8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67594a42f49c8933754288837998bfd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9050f0c127e3a5e54fa6e30e7eefc09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b4fd278d63dc81c50342f9dbd621406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be483c7a47fba05d83d1e96d219a6091407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82339a1225758e690147b98f9265c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b105822adc38657e47c101c18db3386409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b987a5f1e93460fbd17b99570b5e96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81276a2e2156d94c83a64f72698728f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1d956ab1e71318658d82524f03022412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72f2d705bc164e956d563e0ed2c232413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee581cef5ef1b187735de8aefd9319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d05dac4f9e765a8dd26be1578aa2fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fbc1ee0ded92df9397497b8bb1fc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41129e9b3ce5939d78a6e1db5405ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f8f6b992e930eb5d408caf2ac087e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac19efd6f1f98fd829097c8c4b8890419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e68398ec53790374f155c1a077452420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b99159e867e37057508b1f26e4b313421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1931d5288fb57a373f88ef1de38334422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee61716b5795a117f28fadd7530e34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0084788edd452de9204223517c519e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a5865af9b4339b077debacdea4f65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99cbae2752c76ecc2d9c9a71db0900426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627ad1607888833df4444ddbcb83851427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cafc20130e90a8b422ca4f5f75276b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6783f878928a2c66ff0df73de1c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3405baf43676af19b08ba73bd6a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d32b128d5e0702bf1ccf768533194431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c113a81fd4950f9c7459d3c06ba3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50808cc29042ee75b53cb87a82acab66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78274b81e2f8594491a2b906decf7b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d6eeebd0908c5a1e23cb6dbda8eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f97ff864d0d9305a7da589d5fcf98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e654cea173db345ef0b071653a769437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62e14ddb48677662605c28b1e888a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c08820a259aa5d91e7d63e4540d05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b50a934eb5162000a7c7bdbdae333440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a88256add78aeec2d166f19814a23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0122a7afd5d631b295b961cd24c745442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c754a25ddf1d4d63563bc8104da272443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c64ac700278691cac67f327a3d40f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4af2d91b461ff558dc151b3c6e61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f932897beb64057a45f224667eb0c40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead904d2338408fa6db4c62449e9b7e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a252ba7906e2ec306fe28ebded104448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0ad5917df31c4877140f9aec2606449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf8366b169f9adf7d13a4c807bf34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc742648da800db3116c19c18f6d9d50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29758757f9dcd3e270b4c03ec074c9d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a9d826fe07a7718a94b82c42565cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d9af43d732e6c54ef86bd8115a49c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc5e72b40818e057e07c0895c2c7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743887333c0cb17d943bc73db9591b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba136fa055346d78ccc4060ca86d7233457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a45468106e4624362c0351071bbd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd125a35d64240d22f5f8b6b6182fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aaa7ced9b99814e097e04c1ba54fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bb279e4aba021cf054f299287ed04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9798badc1b068ec1d02589daba741462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899d18d425f66e564a87fdc2dd0d6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9211e61122f42db8d7d84b7ac469b09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6139077a04298eb261d91749eb6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c20c8a49759bd836174f22aad450c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8a4c52bbf5bd940a57c5dac4d437e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57243ccc0e20924fa112aaff618a8648468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beb4cda9b21ab9bdb5da0c10fe617f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186ac484381b227c8b465a4ae9bb2a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6328f344dc37391c1789e2db1d8f46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6855b34b256014e13b9a8e25fc7fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ef8b1198d1d1375e92562e84dc12a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f59cf3c0876d16dbed51b2ffa3911474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65d628539ae76ea3fdb9969fbb6a64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49952a06a8302b686efeb524d9e44b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71bbc7c9aacc1b3711ace8d5f9b5ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e704176b82ccd83792aa8e524ddd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4e9a13b4fed9e04e52f8fb92c57b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e3ddab590c4bda0b733b15a7e65b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf450e12c912e796506d5b0ecf0c20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff5b07c982249c011067707b95965482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d11407a7976e115129cb8078cd44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c818d640541905c74f664170e84c46b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaff474b28071301d4397cc468bc497485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a0c5d22cc152475b513bdcbf5bee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e200a18ab228ed12629ebde3a2eaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae841952e0f51fea8508a6e7bbe678488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621bcb2cb963f9e371c100cd754f65f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45545f43095901dcf6f886fae037a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ed05449c4d3b0c23a15114f952f24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500564e18605fb69b0b02da4aaf7921492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f136971e7a742289cba353ab3a865493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02489cc2f12cdbea78184711c9d11ef6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c0abd43248ed6c4d22487b3c6569495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0cdf752444c3be618a7fc1a961e50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c53612de981bcc47d36f92bc99183497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd8d6a579eedb7fbdb896c1dd3da1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe09db99ad7343f982732743779fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3ecfdf9365ea46f57afaa9b61e495500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24c8d878abb72fd2258536596bf98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43471a2f8b423f0436f44a96c66e8b5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2c4fd12f7c91abe694a5506dfba3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59048b4124aac02099cfb2930c9245504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44195532754cb85033219b31585b97f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122ffde70b01636650951d0c2840968506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a5db5cb15616bf991c2cd727e6e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cc30f42eb9327330a3bf787897b31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971d13b90e7b4db60c2fdd204a02f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6495883e3f1cce5de88e9d451e6d2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d140654bc03601e9224074ae8a2749511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c90ec77af3347708158367bffedab5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28feaab8403cb27c1ea680f191c365513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a4d343c66bb889301eac71c7e5b1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d387676ff5e5b5d7056b3c90322f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930821ae5acee4959c8e99a8796ec88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc254921cf817d442d0da1e89a8086f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f5bc638e4c37fb4fffa56da4cb9c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df2d8859a398cc0b7a357343810817519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2447dfe8f32b9268016e0216322e362520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c4dc63389ddc1c7b079177b04ffe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7ae22a1c26339a8ca43861c8788d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5889373c42ef14980f0b68e58eb84e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34953254edf87bbd499f05e015d0921524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b35612d421a5e052b43cab98804f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3872ac0cd2a8d9cc929dc983174aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739304dd2de666df4066aff78f86eae1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d67928296f8a702399fd4727fc5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff7c47f31e46876b5d6636372a0aa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef4a9e28315cbfff695e21f9aa05a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942fd83a95b749b0022e17ceafb837c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289320570f328e75d323feb4322a95d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf3c7dc9f89128846e6ab91205e55c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca25796384a6265bbd2f5e0c361711a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05c8e6de5ae6efd72d3477f747ef92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bba0e86c0e4a7d931c3c8957864e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2295b0b6ada4a9910d18fe344560ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc47ccad32f86a106a9a4644418c29b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7bf332874c1f933a0630a3b0c128b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3de216a309f9698ad3719e02072e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab585a0b707fada2c3e1cc6696aad832541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48300653519e4a63783e5e0d527ed9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b37da552d7fa9c24ad0d1645e55ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7347aa8eabb5f4ef476d964767370b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89791d23ea0fe6aa9944f6caf792ca0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ff6900900205256d754870d49552546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae346284dbfa1240d061f1a4a0bd33a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19ed142f56dd96a10f2f36ff1e05f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f740e0aa8bbdfa4342f0ccc329220549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b6e35168caf504c85fc70b318b45b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178568bb06fefd4c5236c5ee643841a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f15eb3493e312a0a15c33e00147e77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0480f4d310e9d4c5bf8903b6d0e10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7132f2b820d7e248b6d0c33c94f984554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7d06cf484117b9fec7560e578de5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698606c8552377e86983b01d0ef3b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcd8798c74a0dd233bf319e23ce2b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118256f861a875143890d968b20bbb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa64f77a834314a0e169a25969e079559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db681f26a288a6c0e24c388d1d4c5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437746f097fd31534c3902722d4c2a0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd19c1fcf499238846571eddc93449e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95838c8b1640210c4077c84bca4763563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c205bf95669cef8a3a4992fcfa3a374564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9ae9902a255144b7bd70ceea2e129565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321905a2ca86a2e5b9be359b615fac9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7c375a7888ca3f6b78927f7b19b31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba2f6f9b44886953a2163567d6e94d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e42faa8d666175479dd3ca2029b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5c0e0bdfbd55e07453491c19c9473570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667ce905869152eb956a60260404c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e9a70cdeb48abec3fcb49718e31e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba173c37dea990ec458ed3c7ca868f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbef266732a5244ad7d21d75bfd90d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bc20796a4320bcaa5afeee9780fe4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f125ee54b437878834c25d2bb853576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c610fdc71645f7bac9505ed5342a953577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1f1b4e84c438a71ea87b4932b5192578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bcbd4afb16d67674988e11003ebdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8f5ee016c740fd67c0b690e351156580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252b45f1a78684ed81a7cb7b2b63a26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173950c1121b78689107ec4df1047a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7868ad074d586188a8b15a6608fc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317628ad8364bf36d81eef3b0a1a882584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00975c9b4dbcbb2f42b2211c282d808585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf86d55c77f1a829b3a4742f4e6bf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3fd2b075052a263ba1b248bcf6dfe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3812763b975078b8cea619778261d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797fb5f8d5f1fa017e5e0c8b2fd7ea5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32abd9ee0474beb4f514a78f0bf3f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4292faffc734d9b566925049efad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1174172c31f4cf562ecca30ea22c95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e431e21c4c76180f85490e777e968593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483ec403d6e54a49ddc2cf6f9850c20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116473e388a5dc77a4f771155db1864595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff5afa02fc678dd7febb36944f3b31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9d7787642127aae142f704b1ba5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb9ac4d2064d961c181ed432ed5d1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7294dcf958d04ee0e13ed2d0f602e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993692727c3f26e602fe42d966dfaf7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759182b2c9d04bbe826ab5de4afe448d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a94718ff7fe4d2dba2a2b2addcdb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abefa191cb5158829a4d8eab8d7d9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a1a1825fb74861a7e685c10c0ed51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c70d6978685e411c872ee9c5df059f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51fa96ce3e7e24be9b23810d60bcc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab0c46d4b738c95fed2d8cdbb19c0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e0b13280e00e0a88a2a7ec346002608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d7a1198bae8d5cff49148c4867623609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20692f4e54aeff9d0d559dcfd2c75a9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70233144aa213ecb24cebb2850d4538d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115273b9c39f29d65d1cd347fefa349612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faf0f284e298418b877de03302bebd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ca49500b58be952f7fdfc4e98c6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7898a8870d442ac867018745206f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c1ef9fbe2efc9d6038a42d85b24a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e91cc7206bce5f786db61742e54e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25ae7298ad777096733281af9107b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023898bb9c3dff02362fb7b10c7def619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde747d476833f03d87802020ccd4c42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda758957b3fdcba81a80a2e8661e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842048514edfd2561ec8939cf01fd246622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf46df377bc298c8b1279e1f69f9f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f06716006b13f6888571fef8ae7c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b324dcd7f1de8b8202f21930160e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb7135f9aa4564edc6c09d35bc9001626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526ed5bd47f6e8c0c21f8f62e461f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464b3df12e97a2262b656d982fdd1ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ae3dc6add2c50ecec44d99383839629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8faf259035716346e64ff80747c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa397988e932c983699e3fca36fbfbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f35c1c0a2788790e8125930e0f0a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b8e18d9037a4ba77d9995c22afd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664df9eafd967c978646ff42fe3b51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366085f6a297b5d407f244a0a8a6c9cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824acf980359f6adf925bed72dfb5341636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5d9bb4e16aa9218f1e5543bb1e80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56dc4e3ce24bd06f1eda74ebf6b270638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704f30876ae3cdbb6a70b42d4abb14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20409da1973f4078163305a6a97425640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952feaffda0a070a56f0dfa99a191b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40e82860df20ddc6847890a13db839642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf087ba9975b76916647e0fd27b61f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3a27da69b5b791a58bd5cc8dd2b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4037125a2ec2bf1dd09234ca92aa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc46e3c88ff36c0527ea37a2107848646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f909b5c49f4c9b6d3632fe9254c24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd072ce29a93e79aa792f0b28bcec3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6c773ba6c22752da42c4a39f9a3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9262e5cda12dda8693c7936ec9a3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47109dcb324ccef692e374a15ddc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008d368f0f23c1d19b5b958709c6dcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68496eb73626d967b1a468c13b3c5b97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf21819497f3b84530577adfb42e92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f255f2f4ac838586e7b5e5314a5028c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e1210bba4504ad070e4aac5ee80ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188d089f56037aa77a827013b0ed11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445fd7f8b662eaeaf330230bcf1af34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b3468bcfd430ca38fb79be09b33a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2d3c8173157585e4ac7213f5c7a35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4bd1662aa277c3e0e6eea298c6c81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73722c314490c42c47524ee1f155d459662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd61e7ff43feb7492195a031d4fef8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76cf08b3badddae226668d077137c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac625313e2d37ca898c81885275696ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e815bd6ee13a2c577f031dc2477ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb07baa74ec068a424ffa969bc50c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d383c68930edd9f3ccad1d8a81d27f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad551e739ed57e3bbee2c59ea3f32be1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf213a4ddff3d6db221ff7b5c65ea3ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d606e785f0b6323fd0fddeba1f0208671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2ea30d18e0535bcc906bdd03b439672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf23ae976bdb7b255c2e7f5f07fcb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f566faddd41d1594e6d7dfb537ce77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a60df62e8a2835c42a33b3e503e155675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eea2cd6abab69efb1c5f6df17aa82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd02b799229ca66eeacd35da3d271677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fcbaac54fa6d8c6aa7837fc9f69b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5725da3e1e857e0dd8e3eecca3761ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d042db5fda5d0f923820cdc2c9c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb64db6006ee1f1497b4f0e1e8cb1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ed7793acaee5ceae024d931594a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec45642113a69407ab27ceab25679a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb490ee48d8d1d3b8012c5b912a59aa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719496b3eda2c26fc2457a99990c1dad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368236df826d8ee10417ccf298b6221686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86519ff03312cbef581c9594aca81ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586348e8b364ab7d38ae5c481c8fbf6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63670fb6077449e5a104261fb95d2646689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e38e418bb0f555e3a39449ac962c1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d6741c6b9831519bd0cc52c7c591691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2be579cd5b10ac3116f96fdca907c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a034735a0bc500d69577b7ba77e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa24014f386e59feea06fc0c5b36b40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089ce930a92b9cc2f2aa93c7a57caef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dfd02f30f401c481d50e8d045a765696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babaa415b9ee900db76b06977c97897697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295da4d28aa6445c884161480eb826698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23deb4fe7edb4dfbf95b98da01a9a28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad06f284b64b711f426549762bb72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210eec355903b778fef948cec8ba81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae28d1f72f1937c18da508680478f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3e6fc85ccd45b9fd02190c921517703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140dd16866cc36aab3a25b4d5c18df5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04adea6a796b3b3ade3faa6895508a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea7f4cd3b045d7eaf97d9408ede71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370afad6213e8107e8d83237d36be09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77949e9b7bf77dfabd70c061e21394708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ba788b41f3242f2571b4d92927c17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8689a57861af8c6c37335dd8627180710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d22714634426d48cb77fe709b2776711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91099064ef004663fe361b7ed1ef1dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1c3ed328251213e4722a26e7cd01f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb091609d3cafc8f409bd325cd1aebff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2a3a2b918dfd0927b994c33b0b37f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ea4ed0968a4b40f633a6fe16d2acc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffabaa9e2f20ac9fbb50d77277f254717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee83f13c69323d048d3a6b13b40c45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206179700ca0935a104aad5e26c8adcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9f7966b3ba7eb00b2a9e6afbb801a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87a57a3058ba6f87f9a704071a6a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670d8965d662231823b32242ffea523722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017df355125d5f99b7974710cd0d809723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e94daca51d858df54b23d084bd24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fcc0fb9fea9db49ce9fa45e4217ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a7208977953f766bf91b793a7a53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdafcccebe5d670cce7b4e6e6992019727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757d3293f8069d37f0f58fef1c4f74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bbef2f4c0a83b6b2a4296ac4e1ef7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffee4b4f22adfe4b7bf8307729e0e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5bde73bda2eb8f2095bc37db721e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4b92dd2bc0e8bcc601f3ad710ce9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4814aa9bd8e42d83d46875bee31516733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db2a33ab721052369cfbfa6f25c4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefba9af63413aeed936fead60b6f15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5eaa411978d61f6069e4ff58fb9eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44991a2ada0ea854e4c7668679f2fcc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f8f8b3f8cfcb939d9b390e00e036c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c3b805b0ea418912f1a21448377f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa380f9be12b040d93ea28be7caa497740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eece56e7839d4538b569ee5efc554741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c82b35a21202f79099e3db70b51d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2747ba3dd2d41b099a581f81efd904743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d93144312836a8df8d27f240381ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495cad512ac7e2a584d08040cd0f376745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23648a665cfff7e1147c3508eb9fadc2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d2969a7f764e318e10985fe08f066747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200acca3ccee778460d962a9e33eb2ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea974ca5f36bea1fd63d70423f4b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587bda715e22f4fb3eaa5692974cfbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97813f8866b4a2926d28f2f336e49c91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2569568cf0d4760aec0714e4e41d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b3e190962d11df36bd7fee4943ad6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf18dc3dc1ff5c9c39fcfd207dde289754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48bdcc876ea89ba323cce1577486c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75425ddcd25de937b0d855b609d4f41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f26ca1f56ba1b2996fb529db5bb212757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05453246122e6ae8a21992b9ce1515e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2879a0847bbac009158b98795a34dd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>