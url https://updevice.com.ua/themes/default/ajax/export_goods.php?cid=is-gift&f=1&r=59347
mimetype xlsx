--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c443a17959b2ae5399624be2dcab11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6a41157c9b5cb6dd5d70ffee5405c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe808690e85bd752d8640e2f7694b6573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f58a265a36a9bd3b7c4a179858214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d1a63c913974b48e000f151e98f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a05027b7b1a2c07715a03f512ab2716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460af5bc75d83b19e48d3ece123fdb9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd459b928eb397030a7f249fba8e71d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c096b141af4f81375cd562feba8a9479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf4787af08101d0a25e827888373a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043631390d7eeacf28588749d5df8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cb167a93dbc03c0e8c07de075ee6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fed4cbb13e5f4fa5fa7801a539fee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa8a4d1f3f179c465199f1fe5eee3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c0be43d7bc9948cc7cb990d71a6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9f10a68bf6e55739683aaeecc07c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607dd616a50799ab46a545830bffc0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55e0ef8de30ccbd48a42e48423c6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895571ed62671dee0a64726f09b824a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dfdca3ffd353af1392c9c7823749120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10df34b668a8cf112d32776066aca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28051885ff98976d67a022567cf3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8df057d5ad923db8f32d8a1188fb1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35126f42d9d23c04f222d45ed79fd4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d79d2513267ac3167418dcc48597e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c4e750412ef1ef6e7f21a58ff983726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcba68bf71ba4b5b7f63ac8126a16ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee8ded8e89b1f30c3455803b7feac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a22cb6fc491099a21aaa44f265a0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f37bbf5b92a995ac000f0bda90a1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4a207a6fb8416cd822392c22930131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16061bbb703fad388144956b87f2e1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91702ba5988d0b45fe1215b977623bee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1f19cde9a0d0cbba38ab443183e0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b464bd4d33f9be17bc2c7b8a2d24c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c90604c1b1f5ec98b699a84fcfb6b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924503306c42a588adaf8cbea26190ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068543572b3121f5977332a40bf3ca738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9677faaa484f3e61141282f4c13e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9dd590d5554cbbfff1d11a04358d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f7325c2cedd9443cfaf9d06dca22841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335508d50e0d224e9b864c7ae3911ea042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308100d56885858ba56c8c26542c0ccf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05128a7a4e3e7f89849a858eb3c26044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e6f27f50fa0dbff12165e76e9f31645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a57f9676665fba91d6f94252ce60346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957149622b62f998f325275ec3a5de747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225162ec48bf6b087abe5e7bd8574048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58a1f856e5ed0ca39736fc897425b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b312135d5dc897846965dc12e517d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326920814079bd6333051332cebe7ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da5425c48e79cca23794c0622660c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef05325ddf4e558b9660710a02282853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a02f29d96f8a534a2c2d2b8158de454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960e01aa1f376101fb8f6d8b62a5b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd719576ff33665f0725fcfe8b898d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac4f0b67babb0ab2635fed5e23dc3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51478e6f4fb2a37547dda07fd6b6d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f439a8c2d118076bdeb524182f599859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76127d02d9dd6c8fada8b7cecaac77d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e813d5882e179be08f590d377fbc40e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5494f62a6f9aad4758c240120c30c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34e88a87c77ae29c8e6dafd6bd07ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d588160d751b3caf155c0b5fc3bb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970587628f4f48c429d3728e482f9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7b2d7f1e41d881b486802b134a1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c4b456cb867a863f21f500dcb820a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6aa4b4ade67955c1d835fe0e836f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde54ce8a9ed95dd119c7e0f373ca7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de7d1a533da782379916b5a968fc9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1aee57a480551d221cdcb9f477e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e4d021605731aca59dc87f4008ac972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba38ebc615eff6c0936036c0ef24e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a5cbd85a05c69b5d4d34666e579774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2212f0ed717dc0a8d78273f0be9a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8df7096ffbdf9929bd95355788a8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dfff48460285876ca5253b104541477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db8590eeb903e4d99e8776a3b1dfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d818eeee6c222673430b4157fb5c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4794d0d055d847458344d8bcbbef2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f006865406fb535db5a2fd5e21d3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7328f42f6282209be1411a674a9a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047a6562aada840bc8ccc78d9aeb7e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1ee5b23bd2cf44d1038a30a3ff69984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798398efeea7c3f53420b802ab515c7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd49ccbdd81ae3a7f40abe533f05c6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b8bf0620a987d7885873849d49d9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea900924839cf9927fa555d839f46e3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbd4fb986fb1b164e4ffee53158c6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677a43a22d1b18c5fcf7c78d887b63490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36fcb9d999c3a89b3c9567d505e33d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a554f20a16a57ac961ad9e69320245592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eb232f69c59c8741b05d5b44976ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3db57532cfff66878087b0f409dc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a0b6dad9b6a9e2774287d460b627e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a983315f2249b114e475ca5e927b5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bb1025b320481c96a17bfc52c16397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5441bf68a30d957f88a82c9ddc7b4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee8650b0b0a50800d78824cdd0ac4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e20cf229cd12218039e287c1cfa984100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b5be56e12a35ca5a212bee27efdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f247bb0922ebb8b54be80afdf6381f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec941e21119f9b2d71d6e7876e1f9817103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009e17f8b681c7a1d7c68766cb16d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a91c3d9da10e3c76e69f6457071df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca585baf6dc8dff97885234b359dd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073e65b693e639d08ed77383b7255a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c0ab0db42b7cb08b01300eb1ffe94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425860f2abf04f282200a2bb41e5d26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d9cc1b8c668183c3c7fcf358ae80c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b12575a0733aefcdecb09c1e5da4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c916ad4c4da2d283c35d2bfbd9cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e72746983c82a3fa369f67fb8412f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb019d4ab441e2d511ba1e90162b117114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c34096a164a083382bf5c3708d939115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97d6d44ee1090405189df4ecf1739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec97516e7b3deace3773142b133e88c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576a9c5d9ac4e4795c6de6559498113118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfaa5c6af21e891e961b51512e2da7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08aeaa9376b374c1acd6546355a5e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff8bb56b0db1a43188f285b482f420121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95732ca3095a3e13fb0030ff8fad62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1637e820fef1e0c627174934a694eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ba698810e6d95246eeec265f21e00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c647ef2d1338fe6df1149fbc2a94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca915e051ec40ae7049df0fb8f82f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d69154206350ce43c4fa567b8b15d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52727eee6f3e7fc292eab682d16d87f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a643af254f75ac105135b94814d2f4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da75a971809feb166807baa3276c59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56a7a58f8e5e944765adc716939bca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cda245f4eb97030524eecf3e42498c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8218ce6519429f74cece052954e1cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597362396b2b49fd21eea8271e5d97d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c9e921f413f48e2d466a62820cc47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936875c02ff2685f26ee91f76a563008136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442e46451b70dcd29db9378641542b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba61d92bd627977fd932715d3d540ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bbe4f9fdb54a738eaabc51061d686139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0086a8cb24cd972c20448df00ffcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c2a7b9c53edebd29c595e6907342141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d30fbd237c93370230458a5a931c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f78a29aa07a360af993b784b15e28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8b1095590bac8742e43b4172a8af2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538bc78a5b0d5403f981c11717cac67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638559a81b024fceabfff6579b925dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa579cab7256391d672a6a2929bed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299cf9f44de95285bea148bc27facc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458f9a8903dfe657b8af7b141dfe3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ede2155e09a1766be1ded5f1599699150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ec62e22823eec57102ff00a945fa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb7bbd8ab3cffb0c5e4d582ee8269152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673067c0104354fd49fa92179c225c0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3a70169307bf11d0840da00d1573a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a01db65f4449f1c536227ef857f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c326e3c655b4a0cbff995f229f714c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ce000a8bab520f12577601e483cdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e1d37f3dfd24d23c63127c4bd51f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7fe024de30381c64aaca0c1e8a20a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dbc330c493669e6ed6cdca427ddd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea5f4d14c9474b6ee1875cdef03882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf820ec78410ea1a92176d0967ee38e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bd038aae8bda9ba31267845adb452163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccbe3c88c33b5814679a0a900cfae8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10afbd7d5d48c8519288b3534be837165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9eae749b60b04cf88c18f7960fbff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d15b652234fb400a52e9e59741b822167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276cfdbfbabaf8304a5a61d8b27dde6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771632453b33cfb42e66b13f663829e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7769e0905beb2527b489a3cdce821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a7c31b011dc5f425da76d1dc3e796171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc37f623536e83616e7f0f488c1711c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a94b6a91f193be372d4bb0b94569173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70486228b2e9e1722915aeb61912ed1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359800e6fc4ff349c4c80bfde89a1e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7edea068d1bee60c8ef6b465a64f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa7122f5d38ec4d73c381ee9f4b4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef7f3515659438d13938ca3c44570f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00746fbfea220c262263ebf97834f94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f4cefcb175df8b52d0ef16f10be66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3abb69173cb8a096b4fba3aa0ff94c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586bedd1033697bbef5c6c1b266fc6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb75478aeec59410f834579de98d47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90d8aa8e8ed3823953adeef3227607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7d0ef0340b54148b217ff91add6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179ebcb45e1319de50addaef7e6dee9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8733ceaa93dc901a2724c216b4163187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21659c8a9ea387969d9be92bd5dacd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03979dfbd40e2b3f93f7a217b2d61cf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341eaa47758e333c6ddd0be3ec170d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d16b30aae3a11ca67dd859a8f0569b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc97a56e3bc54c2e7aec1256d6fd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86578657fc61793977c165c8acdd1d32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38478d374814f9329d23d2498f380b04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e023534fa5cb038db5da338ce859a96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe45ab80d0db7da7acd83de33a19f9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091474866af0a2b4fd378d91e34417e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546fa4299b4ea4c664e769cb87f470c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369899ae9c31059ca31c62459fafd40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685304127d5fa2dacf7645bf894e6e4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf6b53156377edd44cb43d5870159201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce534a0c2fb62e42e511bc68218a61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca24a05f89cc973ff65d911e2b363f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c8634b6c966c83d7a5f2952032e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cfed0c23774caf1fde85152fe4e6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9e249b96848866a32ec37e8833969206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3656bf9673e4af21909ca41336ee5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e7f2cd46caf4a205d811b8c82cf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b4188b2c17385d6bcd50bffc9be0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a914e52f5c2e6aeb135d500db309be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb788503532976dc583d12b5974ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9d9fece9bb4833a0818c4741e783212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a2ee4f5395710494b76b88885193213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fcb484987c921e4725f272fa08c8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc397068b9ed4c30ffcd17ad53e5342e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238fe5b2beea43cd589217cae9c22b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046089b4bbd522385b76b0af2246ab4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e50fdef309a3fee67bd75d0e26700218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104f00bdb50b2dbc02b3e8ab1cf37a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adaf5aa8b3165b0527ffae11ec9515220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e4786ad3c27316d472c05265ad3f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d13db42650ad1e3b149f2f7291b82f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1d0482bef90a3a496700448c313a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460c004f8fa51d24df080d59161088224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91392020dea8414a524fc0e94ff0662b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24c991da088475a3cc439f0b27814226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777594c170de94534746e69c759a124227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e89878a30ec3d1269730fbbfc6487228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8124d4519bede9b3e5d1fd34d880fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea99fe086fcf7d301337827f1df2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77254cff9c8b70ae60517fe4baa06744231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36251fbf5c34d1716bc4a85ffa6b10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d38cd2dd311c9b3387080590d2860233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d469ae459477d3d176fe9786211c3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905065fc68bc125d729eec3db4493bbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0f7896a465fc5a61a86109a785f63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590e86cea49ca11beb7255a480283b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf2915d70b3f7bdbe96e18723bc7df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c5aa42f3ca9e2561a1f5b0672e2c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490421776b778699b6ceec437f7c2eda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e72cd683de6dbd8c822562edcfc9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03889acbba4551f02041fd80b5c982e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ee4040655299ea9deae4e934252c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7629e9926d2e44aea7f0eea1f036244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4830d0e719f5e4860695aae01062ed5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f8aaf4eee4a4e9a76da0cc612c517246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8fde6b2114d87900b0da6360a1bb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc321c02225018927e5ff8cb3db872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60ae46e76d87b8e1fc61dcabaee672249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2324165b3e8d10066b0a8077c6edd76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baead23a1da774d874e4efcf149aad02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a586c5d13ba29afc15d5e931841032252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284ae7dae0f5658eb6090b020310ee6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9bc20aaac9614191b98fe09230891254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9ad17fb38b6907d70172aace8271e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611241c7c7be9e4eb9fa17a9293dab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3475fd9ee4ae5d811b5f2897f7842257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9798cadafa2e2bd110730eed9ada7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7c196022d4cd2cfbc151f6979da8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e56302e0ab1cabc752aee8213ffad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7050db80565222cde9543ef560345b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b34ef713d3ec00bb0894fec047db9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800209464b834a5e77747af111f3f2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29942db7e1f4550a9418507f2d0fa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd009d3a68126cbcbbe9df1d06be0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2364b4fb7132c6e81a93230be675b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d438a47952c83214d7bca343368c802267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b69e75189ba022b0f6810b1a7d98c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a94892d60d66bca55ed0c3895ed2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c328d8338a7862b964e81c77a2c77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2117f66272389b80c2d971cd91e42b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83660202a79e7dd2e39d63ae495abaac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7024bd6a51af423ee6b28fc66e41f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823cf48ecc4be4165e954b2bd9bbf4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c41e68b69efb187a97bd361e99309275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4bc901c1c3ecfd2aa29cc120dad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31dba9c9bb840e31fc8b700a348342277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745397e745e5f40bdfcc2543b61745eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0552c8a77aaa1c205fe27cf61646961279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15aa214be457aa45fec99e6b42831280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06007e9c08adc2037f47d60a07d1ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa7856e840549bb34d964f51e660ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b64f828b4e5848432f0fc14b98cad8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c87bde4710c1e676a1eaed42f5cd1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3487ee45aaa8526f8ee239b29fcc01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898664d4533c4e9b6542a9c0681a6e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d7a073bbe8de43ff2e4058428c7bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3ac1c40635f839ec5eba4a480a28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e8bab123679b5400f59c95568d2cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93373bbddd23b7490f5c5bc924e6573290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7d2a93b45a6ec6429408a1787d80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c580507d5edd5b8aabde5ba36d31e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4af32f1d3aecb92fa2d13c36f8c44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40d6fbfc99aa3083244a6d017af73f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0e58b3d60a6cedf1ac70fcb318a42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e127600311c83dcf73d81d8f1dd49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8e62b143830be3bf2b13bb5ded969297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8284a7eb6a7819dce7a7082e1f84163298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c662d69ff7e21c1dbe008a2a3a41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d39c5253fb65da28aaab3e46a43a31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268486c7a3d3725abb0a081bc02569f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1688f8f7b9ece182c85709ab0e97e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b261c17ab93875a56250fb5a8b32bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c6ded34071c91177055c5aca1850d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509e59cf73a863ce3e5d7c201ab17c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae06895fab2e9329731b6caeae09b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e801ca89055152692b0a4ef24acb82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aa13dfe0f3fb5315ee424364989ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d98040c25b5949bacc24cb4aae7d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234ea4efa4d5f249ff0518bf1e38aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de4642f9700be0d3d806700231252311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f1e6b86689ea68a02a677e4d164f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdccd75876176169767db0b584b3956313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96831b0488bad367e659176e99c4cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdff784de610a81e99653b19c1b153315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec6f151c167398c8ddc8becb60254316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b43d3150979b5504dcde0fb881d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ab631be25f3de13cffc4aa38ef4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0afd384e3d9727c174dd868d5a839d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa802f8c4153d37436aee06837f75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f1303a337272dab82cab68fc47960321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692c7ecff145c0a7dcf48de77cca573322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cf738594cc7e9dd7c05eab8359a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e84fdf65402ba3d4887281e543fab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4528bfb6489fa14df7da7469afff34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f49d00cedc601e2b818d67f1c2d35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68710b8527194257cb77f16455010b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ec412cea8995e9326640b6974c0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde22087f0d71b20f77dfdae96c7dc2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba580569c2aa420844185e4d3c924330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0f9ef9f234eaf2b536de8af052a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac28d90b0b12fc794b4929995a9edc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0719f303179be5674425ee30146f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26617f5009069576bed646697f1f64b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a55ddbc22886281b4baee0381acd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5dc44c82bd002117173e6549ff52e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2758351d5fc813ba4532d2c196475337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74981caf7dd147587edede088c66eca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be684892ea59599723dba8c2b44cc748339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ce80b807c42035436d4bb7f39582340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d20b177fbc96d2a57fb24669b7c5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af509b65593fa6f9c266e79b7aa5e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e10740b5e56f6a9f22997a74e505343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b98b33701277db77e9019ee9c74a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6b95dfaad090a9a5b1ea776895fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a001e8e29e47609c99ab9248bfce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250a5cf7c9716c7bd6296269477082347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa33d97dd1a7d519c5650cd449788a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a340045be51304303caa27ebb1d88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6696caa1ac48614e7b0174a8900a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653945196c7a33e7216892d7f0080523351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e7ac14c73f45b4dc3ccda65461bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1b13da7696c7b56a422fca353e12a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cdf80bb58a3a8911146e4e046ffd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be763a3c7a718997d7050eafb8b524cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af1f0735676ed1ba8d2e83dc02aed2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042469e48cd19c624c440e9da361fa9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228aa2070be63ff522b479d1b125099358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f26906aab08bbc51f16307d719589f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf58b3a426cebca10a3b24cc27e5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ccdc137157d49047432f215ca8bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96928e164780f0dcd434b56a04d9b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236595051f9c3d4d37ad8abdd5e2ec61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4714a05fb107c44b6c8fdaea71e12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc5f40fc2f6771d2f0b087a5fc8ffe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce02aa987c30a56fa702ccae63acc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d5f65928b7af96b692619f3eb5673367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2091c4767d98c0293fe291d0c2b18a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc2f210dd3db9c68c0b0bdbd4921c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e9fa21d3ecdc01edaf578494e3439370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0774d55f83ccca6a5385fac9e9d57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db256fccf4a19977dae299c92518317372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38108edcaa3b904e13667aed5bc87d72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a370d98d9769b6847c46043feb6b49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af45b937c7e5ce2f06fc8daa6afcdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50d6eda72e578e6651ef1891fd6ae9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c4c5393a38138d5e83096e3af3829377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be29256f70f47e514a9eb79d19945cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f774a36db8c59bc4fe69fa8f8664c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24844a1546b14121468a8fa4311324a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5639808eeeb6cbcd4a788e62468e63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d88b7a36d215d45aa784632541b97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f527deaed7b2b747328219c473c2eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db09144fbab3c483cda80e63375370b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14eef20e841e94d4efdf89ab15beae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af5458f0102ea6f18007490866242a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed52f65de3f52c0b67e269e9ccd62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eefd987c062f66dc2c0647d3bde34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f2e0836ce1905ffac92a3547fd78c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe00ee1f9423d154bfeeee5e800b4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4033d6ba28e26a12989c858b7d6696391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ed5118ff4ccdca57819251993642392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd44ae3b398ea9e47d897e80d945c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f141e6313fbf0d2c3439b4b316cba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159211597ad10815b03546ab59090f23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd204742a4c7166382fa0dcd6f937cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0ccd75b7c642be4b4bb0ae15019e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcf67aa509179290765ce2c19dbdbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d44f0a338d409a6b3c2fc5cd4db0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e0e4996ea262d26c8787b1480ca4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398068a3a829ec474242ff8707658a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688256b9ee4145eebd866692f4b3447c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acbf957bc25edc90fa2cb984dca3cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b80b0267e553cf154ddd1a8bff259404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248abd3e83920930c8f98b64c2c45d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d11c182eb6de26684f55b63ab476a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c73c1d0ca4a9388e1aa615bf138768407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1070593b1250b32ac5a4e27e5209bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d9cc66dc4116e822405ea02748be7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398306f7914868b7ddcde1fdaeab611d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaed3fe2d50bddae60d732e10e752c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9e0def6f36c6a511c2ba8d6534874412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a08951b28b3241dc07a0fde43fb0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63321a8a7bc6dae1b5d98c73697fc67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4bfa76c1a451f49f2b992b1d90e39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa539aff59bdec9681d26ab4edb405db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1170a467eb222d26193dcc36d9b7691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a8f599241ac5509c170035bba9d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed159702343a98c47cb5fea5f53b9d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616d991b4e5039bad719d55193df08d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acca6db6651c2cb8094c5a4cf34f912421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b9ac0be231429e9c53a51e4d9db5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a8286998c0bfc8a4e3f2a42396867423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f163c3d5feee6f4335dfb5084e71b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7bd67fb4a857a3c5525df507181e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5976cde1eaa88b29534b5bccbd8d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddbe439f26518a9866edf801637493427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c9a8c1caab4069d9a1edd3c96585428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc8b05d11f2918ca8250190a2877b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b7db1891d8a5a675dd0d0b806908430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aecc0e5396a3e272c1f6d94b4a87d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cba569056bfeba7fdb5db1f0844dab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6733b024ec3e968161bfd9cbad3f30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baa85bc686693279df6d92589c98a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a149c52cb0aba9f0c1a6b4312238435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5a44c19335c49cc279aa2ce65eb4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b10d3ef04ba529deaef62588b2ba4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57761617a33ad21f916725ac372820438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a7137a96e359e643da99b2e546a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ea2df3a2ac92e0e9d72e986462b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617537043b5f089daeab36a5e7440bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96c3176dac9a441183051a375d40cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de654a412a8b438fffba70f34d6cc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10d9adf80afc4a857ee36eb4aef6bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582c5e408da328858622aa63cd11c28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6599609386ea9b4a25115acc95ee9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec86063068b884a675a876f8708141447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923f4e987ca91bccb57df8125f34466448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3211b033ff37e3eee5b81930339bde449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75cd1dd22c4c50ec7de983fd3795d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af02f38c58153083cccccfa8019e97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e94547900c9675326a73c8068de2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b53391cd6da6fe80ba1a2fe954c75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf2c1d1a76bf5f64d7574b7c7c3594454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da412af203089c75cd38fd0d363e876455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9a089f216bca309f8a20a4daf583456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6c8e02f14536376b88a9bef4684c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22690379094409f3c1a7a1c5ab6d8254458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba7d127aa694442e27a89756685627459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd76951a2f9cc060d9267b4efe7152e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead5311b3b226fc73e837e28c663445461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e498cb39f5081656a1f9b2f421aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83052e98e2a3af1d7c6c32f62a8a55c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0829f081926511ec4fd47351710ff2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aae8cbc6e1db8a2dd44e103f90e24b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08fc52029509140d1ee33f8b5da5be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d6ba0c06d378d05bcb68a49ad041d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8486a804f162fe83ebbee8d8c15587468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a5a020333d3895a6a8ea2c4d6877d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334c291d6c66c64f92f58b12b7e767470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2750031ef3a1014d96a976ad30454eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476477912d784fbab80b9e0c64194c93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94557aefbb636f0d991ecf12db58e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe0253f8d54ad35d1c84d48a438f2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739dc85b82d654a619127c856c86c33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a61d3ccd75da86482b690635b4795476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58065a7ca7bbb94c0573cfb8e0c9e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c581e85945c7a3eb730bf760e0e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc487c28baefac8d289f1d97efda8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564325a761a1b2821281f6ac09e48a0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742600a3de5dfdc82dbb3f1a88afcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e21eb9759fc1a84c4d9b788676b45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957e2f32bc585fd5f19f008448d3b0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51727aaf4a64429c3d082758f335d13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f61c380a3016aa1398ae6468f65b74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60484bfcafb5e91d868dac7c492ce54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e25c3c79c2894c4490f07b38bcaca5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62481059c6ab97490ad4eb13e789342b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fe26b455c0d8c2d8b8f58c9f6bb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff1484d4251c81fdbe5dab03d2a56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a408e20389aa7f0c79004379361d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf8f59975a366336e6950247e35c1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27909d80766aa01f86582d84c676304493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b70323cc914849da70861af5eb9c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dc4249bb91d62524efce1c3011109495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674efd4266df95852913f0478b09174a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e34053e9a68d20ecf344d45307030d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a3fd3d0d0f4fd1d8a1f78f839bfd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e36d07936ce1f6a45343756ca4dc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b60eec7efefecf4edd7ee40526c56a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd946cafc8bbf328fd3f1fab4f8d154e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c11cfd54916ba837afc4b46cb71ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771e2a62ceec373905b6ea5a3c53d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1c1979111f2dbf289d10a591460dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faed9f5b84bfb0ea6a1fe62185cc83f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0933e99e5d7f18054dc8e167954e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc7bd58f1a3cce3aa13f860ced444c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c406da38621ebf0c51abac7cee90fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87951f5f5bfdcf50de1e232677eeefb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acf8eafd5a4c0584d823cd603f88b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2985b8c5e0f2b50ff06a66c020af1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d4a5ef4573586623fcc8a667d820512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b61573bd87cd00a5112eb0de5ed945513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2e79728169dfee4107c47cd4fa7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0693d228c873f39d1f8181c3163da4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cdea02863d898bda0a6124de64c03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78cd4a686c348e68875d09aa0b01a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac333f225324de9c845f590eae33e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328038510912e1580629c9c619cd132519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3647b96ff40bf5f88e6930808f9d61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043774568fe6fe02dfbf72dace5c2a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127bebf8113002c5f60fe165696b26a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbde106b3ea92564437207696c8cb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982914ed421249b4768d3ce2bc85a5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bdfce9ae40f9023453360f515732f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebeb3d24855a442cef91ad8a087af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bef5c82eb88e798c0221798d70a22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8d3bb287691e6dc66b090f50cd0fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ef8a0686930af15c1acb43b2d7427529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096933a75dca6c1e6dfb63e3b4f8332a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36e95104bc0cf270b00d7bb685fa5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea0f670782efa2da24465d3ec3f92d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7eb7458f645fd045eb2f1fb7ecbd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc3d12ce5d20edbd8d1291973009bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962d5a6277a9256e00708b6f65ea3d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa615f875c653750e17532a0383a345536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642905034c14f7b9660b6412e56facd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fe81882dc7e4300426ea5a4624965538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e7eed8a51cb8cf21f4768c3f8995539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d147cbc534547b71a4cf4aecbd92b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3c8848ee49d8458e8a607e549597541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805f79a17a2f970875f68f7c6dc1024542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a10b07ad7b4c8606fc15e48b37fb7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98f9937ec917056629159fec35f732544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a3e6d3eace0777bc9c43fe645bdd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a536cfaea32b259a9c3502f3ec8c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdc53ff3b5720c3df4ec5c3de72128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43abc1ae310f5642db73d4c5ab550be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb363ba5c4ac375ac7424a0b05680a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646ac2b6dfb2eaa30d31cdceea4c3f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515afd5221ed6671afb08c5a427063eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9774666578be30218f0116ffb8a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77380458c1b67cca4337d7d0024fb84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdac51fb492e80b7990a98893dd029554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b3d6ceb261d5d96574f94f5da8f60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c95de3fbae220f7cc258bb809e586556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86417bc3365608523fa68cf810a59252557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760deb905cf9558450edf138577936e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c14371a0f6f977d4d55bb424244a30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035876078c69f99c02bddfdcff3e7129560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37ccab7065f9f68d1f3df7d4396c63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bada084cdb11fdabe124a2ecf22cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c07e90f7d9221ee665422e019378a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe0573b98d5cd7dbaea1fd4920e895564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f65730baab25a347771376d3d19f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1c99fc3d74e11d19eb42e59c49ee0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db852485de2eb4f6a3605ec866335b8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a434bc1dbd22681f463d34526812e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f87ff4ab79898c099663362b37df4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7d92c4b784e6c3882df1722b1be0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc06e0566374502e2c101d8a9e8987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84bd498e6b13bb3b8dcf86d4754aa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9d72aa55270b8860ed325e36a70c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b002656802b21097b97df184b2f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b1932d0bd74ad392bd3ecde34be07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eef669725394b928f5af215b02f096576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3699ab38084804d327269edc3d33e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec591028fb450cb86ee2e0656a7212578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aef860cde099a81fab89a0cde3ff0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e58209f0ee91142a48fd8c1b8ea35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ed86bfd618dbbe53b264e365cbdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599e8f61c9727ebb7b19855265a5e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf9bb0b100d5ae2109dc25bc840b66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f942e47f03b9277fd0ab622faf895584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a09eb54a419c43cb44642e20f7900585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68118fb1affff13efba541e2780f5eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f83ae1a378cf539cab5ab9974eaddc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287cdd8a18d8a14bb6c249f37cc6846588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de127df5a1fdf8b60f233ef590e27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ccf7359af9b2c6aece608e84cb1cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2124ef44bf6cd6f00e61e0e130d882b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd40f0cef03852712f5ac08890be01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27d06c61244e194add1b2e1f81184c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e62cd09b8fa230a91427a245d5f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257a5983d35c6995e60a981a7917921595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700751618dfc4f7052d69fc7de435a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afc3ed76f4b60e4cf8c5418db02c46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766dcd32d2d4664d46fdecf1c64ea53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc6be3e7e033a9bb5179bf8539361599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dda71d7cd56a7a1a6b5b197bfabfab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659594633ed6aea87ac991a4edd39f7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123747482fe58f2d0a24607cbc32b32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3728095deb1fb35a62b4fa8453d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c185a001f4424d26ca71863907661b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d3f6978b7444fa19e0fe34e205f4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3449053a75f1d152fb6aa4654522f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedeb9d4b98f8a5191f81f946bca15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d766849489890503917f5342d1c04d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe2f1076ecd20dae2b6d4f067d642c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e22d2f2f5cc4978ec7d3e0b9d4620610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee5b42ffb0c1c1760f58645540015c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c90b22aa88c1e96968a0a1faa582612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea8dda6e4a7cd52ad7010e4ff053d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f028c95ae315d796a13b7c524387146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5785184d2a4edc37df239c845f992615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a1a946ef00820394381aa01ea170e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21cff8c73f894f0e90daab817f110617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22025666765738bb0d9864f9c772b43f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb318dcd28f1b073cd4323f3a69be988619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca052d2855f800e9e9d678f4bb9900620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8cbd23d888eca2fdc09876f82149621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ddd5c1fba46eac708f2441f4af767622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d962aa729cd66cf8e7a569269f9d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc0683fd007096785ce31af53e86f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a0493ee8b3777e8e5213e620a4e68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102bdabe61e510957833f8404bb31df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e7102f2d5e65a04ea4d940d32beaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96111b7efe28c9f78e2e834d02045f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cea2c12c36e9477d267f1ffc0f613629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76700d4248e79e8f77806c2c26d7ceaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab461b1184a76eb26f27f6507157216631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca5b50884bb309142929db80fa35f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58a303cb279a9d6f5fda7c75d436e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b1a7311cf8f43c0cf44b8a55897a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9ba56945c6d241a09cf035706416635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16326b23d1e293b0094c7747b96ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e276b40bc37c36e499e7e58aa3f212637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c778d3d20662cfd739babadf55d82bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db57208fff12429cb3c91b2cb72de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882cddd920212c69ed49bac63c5c4aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506660d6759a5bfa91f19e374795b56e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbee98c3a845f1a98081d03148e1be7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983429e2a1d24a2e1d66821afd096f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d6c08ad0dda295e3182145768d802644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e732edd40d17f85b339e96ae3a7ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635eb254e066ffc0228c44d2fe6a8c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2a8379c80b9695826e5a701f02556647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e975cf2ef077743440ba70920eae1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece6e27f03dc474c4a5d9a174ec223e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e17649120152ae546062745ea381650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00827073e6ed4672995219107bc29db6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c66edb3c7997c54513c14c643086b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347ded2520aa919216d273b1fbadcfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57590a533dba17f6c3b53677a19ebde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c2fbc174cb49bf51d80e57193ed89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f04d77044f6c29ed74bf9173f8f50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff92798846fedede81e24e24a5519d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e4dc2555d82e8e2d64f0c3f8487b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b6e803359f298dd7490bd1600eef0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b61905d4bda6aff1e25843795a3793660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a0bd7d0cfa9e188309345d8d21a07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe7e8a4b10557524f05604be67bb8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77c6ddb5a1b0937524584a9b48a0c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff28aa8f8c8d47916ad7423606c7927664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6335ed9f6ae81da5a856fad76b99b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82cf833e0d7961532dc6d54607313a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d411259668ceea418bb70d91962c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401ffe9c5cb8ad1c2ae89b27c9b51b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98031529bfcb7d48791b5c8391fad9e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b136a716171a89dbf7e8d7484a492a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72308b12ee99a15cff467eee0238497671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c753500f371b1ed48626dc47e53ee83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfbaca47827f957db498205ce0bffd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbd23af70726a36ce475639dacb0fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68de84f9e6deabbe4728b502506db8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2cba5b8fb3b5a107d71f6374c18e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b094a9e5d44d539271c7c13abef0c46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d65f51c9a61333a49d757c82b22273678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3173440e2bf206bda1226c742ec5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043846093d53f2a198807d1daa9ce0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c7437a7b80ebbce624aadb6e95b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b456a6f0115a9da492ae4fa598bdae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b504033d0c04cd95a321fbb562e77b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db607708cac2205b674422c9bb27815684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad65151247f3c650bb11defc803a0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a8d47e94f02f33ea74f1c43c04063686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e81317e1697b33b211794c7d859a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ca558b6ace75e32a567f023fa09b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955c8aec05f650c7e6f0810299f76cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fda16420be58a059cc98678b6bf481690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a28acd2afb79657781154bc40db2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10772b53881d61f53aefdbc9206f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f671d490216f4e722c8b71fd79d77b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fc4fb69e2445b9da856cc2ebf3b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b062484a13ff6d0972b272db9ba111b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961fe916aede2ecccf35a7089c880b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3438d3d0868b59d4c609aaa89ac970697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae56836a3d3f2efaa61c13836f656a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf16f901002d137f2d64181d904da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bb15778ac0aa4d46c14dc44285434700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1e880ceb25032ba8a03cb8cd668f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eefa27566648dca7ddd61ac9b2bdec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09972410c4289103eeb7388917780c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d332fdcea0460c11417819f8f44b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f20bb31181b136e36be9b0deaba449705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33620170637ad080185dcdfc66cc90b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15358fdcfeb32de864ad876687116f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be928dce3db7665a1c2d282a7a177c3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901827dda0114f5b5df42d50af78beb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf13068aca392148dd5af3d140eb2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b87fbde1b3270a66aafb3ff6e10b5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef642e4819e20a87100481ebce0f6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c2de7dab3f98c3c8015e4e8ed355713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1c2e900e6dcfdc008f92d3e9bbb3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095745fdf53ee5b916c7a10ddb06d66c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff008fc9e2374e78c7aac80964a6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf866c3ad77aa30bafa6785ef73cf2b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270be871f72b1dbbf5bffeac57afa1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb297ab79c768a62300bc008eb072770719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbe7690761fd88fc9ac9762cced6bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ab4bce593d45f68b78f8356fd164721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f4944cfffbe3a0c04828059a42158722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf723805c7f16f74bb15c96da495e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1ed12c5ee459d07f5591693bb216724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191428530e312717ff765f87e84b3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d2f71cb4a3d65046737af8a4a5d26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caccccb449a5084e1e5e9923765bc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cd2dbaad1fdb88fef73a1e2becb90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b5479f6b7271fceba8dac25cba104729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d10ca79e9a7fd5258c2c6c712f702a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496587d6fcc3c9e307583b798ca09652731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3113975a2664651c28667e3600d7b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd36c1c1c9fcb2fd69e0d7aae21141e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d4aab8be912f8159723301d4ffdeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869554a7229e9dc74c65de03c0651515735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ff03d3ffba24060b2d08eada4a65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef10daf8843825d34198876d04582737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736fb93911cd6e7c651bdc153d31f35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c90d2fc06001c0c82a48b1ce026bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b80ad5fc6b9babf004e6f984b8e2e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb48690acb936448eadffe0b46d1f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa2be2f78ac393869ad1c4a78bcc27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307daedb9271440cefe9366bcdc0061743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5092d9aac3b8f16cc1c81a5c881314744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9245e6f9159aefbf1a08104c87958745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7950e0281735fd189fe9ea132577d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b78c5a15e0e59ed9f19bfda54745747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526572dc1c04125de16157b52b6d78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea1c44f7ee1f5dee300184da85923f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf45a93c5491774fda585c790510e16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3f91cdf3133a0fd6ccea400bc6fc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a0a29e9f885f9001e83a4f72a7039752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca8c7fd515438bad8681c94bdd157753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0881c701d20f73d5c4e019c7860ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e38e5a57f8c3ed340d5397b7a29a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd2f57c2b770411c4beea7f24c666756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b0186901c43ce3157b1571780ff49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79779c7542c0f6bf1c791f08cb74ad2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879f5e2e7f5f063de9f9f5ecade44a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6e2ee5f327717edeb38dc29cc91f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec7a1278545c7490a1c7a9d30a59942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96abb79d6b95e747055ca66952b9bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4453a49b9ef924107cdced67e3984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadad46ea32719a73db4a845b13ca0c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeeec36477a6891e98f5b56b97ad636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420eb4e433ef76ed0655788bd19435f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8825e8256d927c3875c574b26dedcdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d0f20cf8c84f2ead58ee506178d1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c06fa1d4ab8d861936f5c2682c56910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e7086fd87f65a7aa921bc8146dd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da222b22fdf5bd0c830f4d583526ff812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29f3dc058a64134c292952029d9ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a364786732522b764716c320357c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66a909ccad0c49edf21553127f92d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db3504ebca2b84cf2de7196c76852616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d3ff66c785e17d89adb3981ca76d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b73ea882db0a88027127a70db72a8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fdc966968e8daae7c0ff4b0d8fe7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49bafc12829858da3e1f948b109cda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd28cfc77a48c2b05e45fd1ddc0b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae445b08987f203474a62657a91bca6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feebd2c25f9d90ca0bb9eceeb8c28f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39127e41c5d44494be9ca1b3ced7c0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783180f37eb82d904cbb29dc3755537125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c47f18c215619f1b3638d732966ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d272f6bb0d16b47742e250feb4a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c48504a3e019322833213f2df7a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b64a5a3520b53ee1a85026d7a1b9c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859f36bc9e557221a58c0d7b64da5cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8985f52134f9cdb5bcb683295b6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fdb147261e97ccfd7c83cb7c6b7f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14585a7a96570334821649745050b1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573370f86487aec080a1459af1c379934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad26325245e6f1dc45b763c2b436ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619ad2ecaab565804eaf712a734ded36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482165cc6beea3e757a884be08ea2fab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dc49a2c549f66d8497eeb6243384638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6377459f4dee5eeb0e40283f8b6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89528ee258d847e990ba8d0602963140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929050ee308ed54ae459e2b02c8fada41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2e67c0586316f34e53d59a088988c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f5014bccb380d69f75eb4ecca3b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690cadd402bf12dad42c920227d6d1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36cda66805dea8a25c9753e0cf45b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2fca77e6eaa8253e1d4a59cc768a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9689dc90655c851171502146e642847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f1066c34a2b51c8c62eaf7503ab5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c7073a61d1d7316ac03170dd538aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c80913002c82d5421921199bbe151450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6c8358b3127cd0abb5da491af939451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9950d5088a2cd7c4660fa73623f12e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618bf7f1e9ed80d6279993bc956345653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e8aa5b72ad80d8e44b728a909528854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340c97a7e7ca400a4f95a3c1e73e7d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57cac74b8b97db2d3f148e8e6fb18b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec407f013d492d23cdfd8b48dc77b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2933be5d9d32581ff9a54f8ec5e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cfb9057902bd80f78c2c6846286be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e8e0f39d703c0f30ffe37757dbb2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1cf673c85baf4b0664ece2f2a12b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126728b99ced04837cf13c6432c7363e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1b46ed73c7ff4d5a55620999debe363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62298e91256b13476f259d49b69f730764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905c6636e26b4e340ded168e580989165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0427968ba3a207b7f4f8a250b6dca0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f8f6a61ff5956f4387912167cc29067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57dfaecc131fa59ac5ec1005e2282168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff80b20bf5071d11681e01284393bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599163f8b6015395fb87d4ee3b8161a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e1e138ea63084e0d7fb48988ecd1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f72073330d6fdcc60103b40286a2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33457747a5f9cf8f8172606fdee3a30773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7e82b561c2f9630c0d1255d0121074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ecf01afef94d4db7d919d2d9adbfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ed5a89990b01e9f0365e3d80fcb3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a21775f75b10baa76e39651f7471477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801826706fc5623847b044e3c1711cd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc41467a532e54d5674b3b0b5aae31379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec0690bdd3ff67eca98faf416e88480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd61dfc96a663939ffa42b7b7dd7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f0fe61c34f6bb4345bb7406abccb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ca723436c5941a9ccb6007b23a7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb0e879cf4695071c6e7695cf64e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba607867930bfc4921326bdb9371d7e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6963771e1a6b93ab4974aae3c0b6dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d298feeb4933bc8e839c43d713354d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9358504dfc1bcacbce8b79c3610d1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b59a961035c96f1d0e1233d81158989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87690037e0b3e556f4c4d4bb1368bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e10825717b7417b0e71c82d1a790b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d7292a178e2ff21e7808822f2984a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7df1e6bf59db02985ee0ac061560b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aaa60c2eeea0f639b2491d51cb15d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7640b919bcffe7313b7a9dd0bf4e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d8a97a57081043a496e539c4e647496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498af83aa08859b94fb0a25c2ab90a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594cd8bb6e93321920919be3298bca698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31beb44c359bf134c42054b039fd1f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd141860f7d9c7be5e86966fb286414100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb003b6ad8582f6ba0861d3c9bd897e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e32366b2aaaebfb15e4006d5a9d75f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d4a878bcb17b58833b280f9b7cc02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa79a071ee4c8bfb6a2bf33f291b96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff0456dace02799f1551d26ae0d2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2d9ad20e2227e3b379b14ac67613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1618b0f7e64b0e97a150ee2ca4c834107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9391316f98ab6a4c410606a94a693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f073d8fbf06f465f06b82ddffe438109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ee4724e9467fcc27c928390818008110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8f8d616b42c2329c78b35efda63da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7bd4953c35f754076274ea0a16b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7786489053740009157aaf3d72e342113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c5ed3b6ecc8e8139d127e93601bfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8b5f3b81990c606df8dff20bfcb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019bf418270e7bacf9ca8e580e7ac90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91c047a2c5d3d7ac4d96f54e22d31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9be1876b757a485d0e7b0cfcdb2d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827669aad35205168f754023da30a7b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c52544f6b5daa63a24e59595a7ace2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc176bfa60d5188d75f18859c72a0fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e68c76bdcbd2b546aa78b204fcb633122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd740a7c92fd26ff684b1836bcaf074b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8309f2d2c7535f2cbabac81d4da84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d4a27e920b5e54cc6bb945970a01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20ae451775644824ae596b59da3982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a05ebac757e8efd5dfa83a693d39b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb910ffdcc29b104eaf38a6c06ada981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c38150322c97344e0989764a0b493129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210985b07eca3c347cc18c8f71859d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1374b6c2a6951c6eb8a51e28021a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72e5eecdcfeb7aa2013d58ab38f307132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945df82e7de8670b738f7bceff5b9ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e986bd687fedb409ad494d9ab5676134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef1aa0db8b223b4cb6a78899c06e36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47d34f907dde388df0cec0ed11ef0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c9ed38f554823e3859996e9cc8d4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd2fa2027a65f3d5f702bd0f5b212f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b703cfa346c1210cdd39a7bdc1290f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48467256e43c3b9ea1d56b5222703cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46a2cda012128a88abcc7fd0c1d00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7e69caed2115821f5532b925be3a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80f1112c4791a95592f0c27a94c58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09284680f02703a21e326bdd2800d5ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe6a418bb9f4ffd88de835fb918337145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea840c1e7cd383d41566a75113956aa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200d88a61e1fd9f86079f993ea92fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369bf5d6bdc3e8897bb0d95c8c2c4f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518e312d1bb6c328274d18995a8f87e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b29a2eed00638f65c84598049d9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d36c1f79f507721826707f14fcfbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd1baa8a126b9861f50bea4eb7be02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bb5a8dd7673d3901f27fe1c575349153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebfcc45369b20b4995c4d99da0f011154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54d37f11997042bd2588891fd872d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f6ed2e82eefcf15db0e08b45b9229156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf33bbcd14e95f309962d7f6bd554157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29110106a71bb0089af655fa42be7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224202b448c9ed2497a698ec446a07f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5fca27087616ab47cc2492b5cd5e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899db725082a76f77e3d468516292260161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066a8c29b9332d140e38c0229579910162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca47706d803587e14ec269b556cffc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89158fd5fc0077b27dbc559a2163a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a9be8d572770d228f9037c0389d51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e80176187eb88a461daa03d3b2a542166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b003fd2a554c43b037a1451fb3d9c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2ebc36565866d1788ed95d72345e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fc152430122735aad54621c7d4deb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3329fdaad96d62b581fb185d3f9921170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867892a7dcd4af1db8b64aba7b69805171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73664bf023526b3c4747747b0f7b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cda11971ae1ad1b665729623d4f37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be91851b662bf0552525ab61f5664174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c4d1e21127fa8bd22cd0d4c656205175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7424cfdf54732c11824704a91053e73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae3c9edc596836f21fa02003bfdb20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9513cb33ea38961971c212d1c0093178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19929d9aad457e87174bbb611003e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357dc382b67574b2aba145d9e0ca7ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254259a39741bb50caa1cf899635229181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759d580057caab9f5f800d457d4ec6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1800cac4677074df1a3edc016b93237183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e0b69c8b1a98cb5ccc90de4226b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407e072b4c08b2807f7b5454d27280185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5e79f88177d6535b50118193968f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507059e8fdfeaf52196e0310fd08bb13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10d73c49d23178fa8ce6bc8dbf8ba1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59fbaea0f41079cab16fad8990cf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3137ae92abeeefe39d7c140f767cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3e9e84adbffb762a0366ef8b6a98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec501d63771f2d004a9517071e20bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9eb4235137a40934b8d60f590d290193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f4e94e4cbf279162814abed302e85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82120eb167659fa341cebbc935dd155a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190cb9986e014ac2bc3d1811e872fe4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d3b2a8177f26fe7dff48867d8c46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99102d897775b35d6fafc393660d632198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144469fcd263f3ae92ff1e9d9d1e1f46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ddf2e02c1923f321f33e697dcb442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9a0f96cea30087a324fc0b7582bc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d78aa0a25852dc7c4d2049582dc76b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154d236f1534d8584f5245bc766495a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc997c870b1514aa931bb7baa3d3d420204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f064e157c59aec4194679a19ad09f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05da33d98d70e790b42c956448519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a5a8660f715b66249ccad2044a147207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d263c13c0e5007707285ce091af40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f26fb237e704fec3e7757139713d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f37af7cae7307a7756484ac6ebd8fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01a12f28e67d6d44c6b1483b2c4e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a18885cbdade61e6d3367077d406212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde6ad4c14e786a91b54240a7fee69b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e1b1edc957e85471c996d26b92496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf81a4e0935d10c64d52c4c76d3a96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a34ddfab5d57d7667fd09422d0f79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7926591bb9d2131b29c933b1b356a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182915c7ac94bbdfa47dc7d0ebf9bd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f89a4abc2d6bb00a29399f3b3a46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c45b336f355f7bfc91169fef7fee93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b138fdc1fe023a0fa5d0ea447448221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990246ca7c6f1dd7cd1931c2e95c46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0edbe79d72c8972c37bab6dbd2bf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc65a3a04c8ab0c07fd8604ee49d3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f47626e0274e07d27f4ee0c384f2b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23409192bd97e3673e43d5c09add3346226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b81a1926789916a0f689acf560565227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093335e2f708359993bfbba87c8804b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115beb432cebe63996e1ba8e4ebef3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f8037cc6a7362d7048038a9f1d4ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc92fbf61d968e99425cde8bc757d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8441abf9ddfec6929d51b416c23d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3eee436eca2f81e72d483fbd03f6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e0e0d227c89ddb9e808a905e149c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3433f05aea313697b64b064ce89c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e42308e586ce7b746c89104e667e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c67ca8a84051e8e39ff6b5e444311d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c41c151647bd1b9e589661c9342a1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619bc82127ddd098e0ab0ec7e6515a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f360db327c534d84a17bc195ad2cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4971a0fbd68a0e04d72e118b640f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf3308f74f03563cd64f727518aa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4125e0ee4806b985daeb35ff78fd4d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6aee784d6e14b80cd47d331d7e484244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806346cab2123b499f2cd7a0b2b606245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d849e80116ccfd2935c67c08b5d03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e40c554fc68abbc884b256aa03757247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841c9eb7746ee6e9d985a1df96be5fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97521743a3a0bd1c21287d9c6ba08ef6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ecb1f1d7372de9d9d433d3b15e9be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200d86f5858ac15a6a620e3cb0a83f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe2b03dc8ffbb69feea80aacc3e1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c40fffa87382f08e8da4ebf1babae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d49e34d048329c3af776e3c6222fa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e64b184eaa754ca82a8287f8cf2de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d3e2c5b1dadf25485de28e22e923256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400385f6d7e09d46423b8b307518f61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312ed4e6708569b66ea6375b26eed97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f2618470831ecd9ee63f5eeb6725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e52686bfe8f3ca3f7f02e55e096d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe3179a52096e12ba76837800af2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f129dcd1bbe2f138897f477cebd31b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea40e06287010a8111e4cb2d5cec0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c27db74fe224bd00a311315c5face6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac13ff5662ebd95306ee4eab6b4c73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56104ea5369470e65a3aab3d80333266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000ad1f1fd29aa8475621c031586e92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b38911a8e3368ad7fb91f01ae75f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdedcc2861ffd7f0bc95ecdbfdf3c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4691773b4dcde9149175dc630fd513270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b30905d052182a26b912090be6cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e44d039bae2c6eae37d5a630ff8c3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e809cb2039c56ac987cbd4bcf3e526273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde5e1819622b7ff245f5facc5993c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dce6cae3f4c98385598951dc88812275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee6fc14936eae7047e6ff77750bf44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac64478b78af7a21daba2fccd9887277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc90ff6fbde10331d848e25199ef6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e9aa40a29801be05ce7be6747929b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1ad5784db93f14a5d4b49ecff6c5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91cb421972e26cf8507eae4a64d424281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcd9d1d68a8f2d53c7edb390c9a8f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03a622a9ff56265bdb016be0d877e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e1a4d53799ef355f7f2466138dbf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca064f5ec3a50d2978f37c221ffd998285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe01f3b2ed2b464b7befbc9911bd54b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e92fd1f942d3c8eb0b9de4dbef70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a4a6559963c93b22d4c078db24f5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f876241cc36b33ab0f37ac5821ee99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eafae0de65b962378baa0c11dd556290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e9fc23f8d6527c6b19bb39139170f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc713e072b2ca687505f2e1d2da0f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c59ac6735e86cea710c50ccae16f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0245f37e0ffea04d0978d9e4b04dd93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f879c8853a004793606b5d6ac9068295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee07d27cfcbff34d3e2942c7ce5cbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139049ddf1c0bb8cf97f8c904391807297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9619012a0b0043746f119bdf6d1e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ee58c61ec97d6b9b10898069ef3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbfcc29b546ac179677675addd0f7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e1f22e33ab63b5266cb1ce1c9f604301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604bcddb2ffae27663dceee34e8d1f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544fedd51af6d0005547ab740981db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4003e96266978a86a5ce5606b440f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca0e13e680f305a90e30e91cabd05d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab21b2317d63c7a7906101fa59fb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265040705a13c7cf9584b94cd4fa7c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75847f11c3923f4f8b36423a7eb59af9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d62274f40d7e9029a317a107728562309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bfb27c71e458a1eb505fcbf96a4d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7941994be2cccaaa25e4120d8514943311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba060e67e2624c41fed5ef9747cac3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97bdef6bf73306c89e633c88959759313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9074ed31e1fba851fc2001519616314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caecfcd4233f5f1e8228d5d52c80cad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf234b2f9c2987eeca452fd2d4e53d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc91ad5b8c1f913dda71111bfeea47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740521efd9a2d39520dbd39d12b396fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887db3bb8441ef55608735cf797fc2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6078bb1db9d820e58feb4fda58a74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579dab708632e2613df978fb00585f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f95697498a8cfca7c85225944c38d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc246111aa78233ac9525722e6c9a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1707efb1975c8437985d9bbf8e27a67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50a350872befe6e8b23801d2d09f23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ea9c79cfd8aeb8d49984dfdf7a67c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b3a0f72a84a02f9982ca399c5f20e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805901014cf027a2f25dd6fdae267d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dcfe56b483b41a8766b8f1d3e7534329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08876718e94575fbd564345c6e6a54ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5838ca22a4f4faac04faf26e27c9cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408964d62f7c65a7c92b0a312b401f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80857b1d8b8107632978ee1c25637b8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1badde670ef37ae54ac93195441e786334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c699fc6e09b86d52162d863f02a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0e56844c92770d6c0772b382c164336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac39ae7349056953b45d4e29c36ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749ec6413b0ab7bbbf861db69e3308d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0142ea68775fa4626d0ee3982e17e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df01e44cc714be032ef5d6a115d5b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a17df105eef2a703e9c2d86be851e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6141c39cc510b90cf1bc277ee908a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab65b7fc6ed8a3dc95b1e76e578e1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6dd1eecf555ffab14b6728c3d7b13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57853cf6aed0be8c3571cd3f2713669345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188206c794ea110849f5f3808b80885e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adceddb023d98ad2abedc98cd1af38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f50cb99678f2263b1a0f39fdc7b0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917d7daac445b0bae481bc9cd8cea3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ab4db7979ced934afcac032acb95b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a260aa0354e0e113f4de5dd9e59c1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9de499a4d8c912a051a3c4a77bfdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb919ec2e030d1c4d39a21edafc1393e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e1bf8ac4d9b61be739ece10a5f55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711fd3ea37f6b7cfe8ab54a8c77f6e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c04baf14a07e56678656ccb07b925356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78c3e9c09db885ac170d052aa8df0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e3440918dc612dea1a00e7467235358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c70e12d84fba16a891dc45dc93945359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974032823720eccf56bd69592c66b162360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e397a0e6b3ac5f9ff49868f71a7b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc07d693ca5763effa97d93845fec7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78745650b1cdfd58c4da776152431e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15f5b5faf45323ce0a15c5ef9f5cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6342245aef852a1c8c595669c77217365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3795c46e005a99a6e22706b7a7e978366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b9cdd173c2e2ed2a0bc15c8b73831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1622f38d3c395a6bfe34ad6d37bedcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73e1b7b64f12ba6edb502509d2678a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0c6c31448f86c342294b701203004370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf8be1e880ac3770bab140f96048b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0ccb19065268f0310d45c9bf9c38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a86bd447b1a82f9a0311cec58a441373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00a01ef5b84a1f3618c94037a55662374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf8978f95b1e9e3099a410cf653cb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f2c8b6ac2c2687a3641ab6c94751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93034f079625bb90cf2a22e93767f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd79e5d34b530c46dd6662ddd405ba3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e10e6df4a98ea64eb20ced29d6de57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087acf464b4bb474bb94bdf167619c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e0b4c3945d7dda5696e956f4f9731381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7a0418221e55b7e6795c8ddd39ed4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd55bb502a92446db5ff2864d23a2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94573421f5b8b051a08ad818deb08242384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450c9baeb43f542c70e166ed3140fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adecad444b36664a684eaead5d85259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e8ea2e28d68a0fd56b3ff18eaaee9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b05ccbfe79fb8bf862ee5da36b20c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9e6e9db53d0a04591aa2200ee463389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413fcafd87c2afa6acbe57d8415483390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ad88ba79b38f418e29b4ffc4699e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b242c36a1851a3f7d8d3135c45489392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d76f2c0583ec9a7910ec9487a9cebf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f810bdf70c4c182fb6d80fa8ffbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58372336e967f913e37540b82976f5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68006fe9bbdb370c49a0c4cd012a6828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8fbc860202bb11c47b474046f4965397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f188bc91479a5499a52cad3d1b888398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d80a5d6656a9c36141769454146d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af434e4cab721d8460c9567acb71a50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d2e1d8630b852b70ec152a3181c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436bbbc4eef58d71ffa6d944cea1a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b4c33f550f038d620dd47911f04a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259991a784fbe273108055070c9bbae4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d502efc10602674b91d3cee7b05f59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b428e6df996fd1d00c0e42b9d669406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79595e4279219e9bbf2586057cadece407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91e54d27b23e7f0b16bd95456f2417408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e20a431e0822715b1bc0c3dc6a1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9e3e07844cafbf1c86fed14296b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b5ea6e824b539c4750f0aefd6f906411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b6482e1c0ac8024366deacfa7650e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7eeb1ffc662f5cb5190df360733e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b7b691cb1b34e451d74f9aa6dcfd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018bc829d5fc284973db3ee430c5261415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024033777f35243cd22d3c571e8e5c09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e572e9ae79faa0cb653a9632e0f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df97783b92312882a7c0e93fca0c45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4ea7d4b1a85daf72b80c0e8ef46c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b154eb35b488c4384d072fb7af41c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291de8a3f5771a08783c62a5c337adb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd03fcae7d141679ee47b461d7c98a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072ff8992002ec331e2a894fad8ff7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d122a96b59932dd02418ff5ed51a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02244de66763b9653b42b558b977323425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292194efb9fa982337bcf4b8b192882426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad8272d8b9703e845cbfabc2e7bc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac3bd4362b2d39da5fffb41b990cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268361c24353d6462d3646121e5af084429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663550e2271510ba5390e634767f6bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163afc5aca3d267d0735a78780352f81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e63f262581a0b0f31c2ed87fb01d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c103a5be592e015d7ad7b569e70f93f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc90cc62ff4f59dbbe3a42104fda56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ef663c11121ada781271ac859f188435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6268d554392ac26e4d069afeee38304436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033345de2c41dec5d69a4357b2bccdd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df37628d0a76df7dcd4f9915035c32d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d450d4146970b478c09267849e0c724439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707abccc4ec8f11fcc25457997caa253440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef39a61b3611c778112afee2761ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7db2a418fb66ae306797611be2aa4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5782f9080ff2056395236cd760173d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e7dd32656933b1989b16095d7d349444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae182a1a2841b99a4794f61401772e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934bcae98c71be5a2155faed398701446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631892929ed15c8e42ce23a4e752ca02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d78a62372b6fd66fce40584600bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210234d0aec6f394481ee4d2d04d93f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6687d6757a62a3256951276592b4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b2349c29c5664605a8ce765d9f2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ad3babee5f8aa6ba6ce43682326d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0717e56da27ca9f5f2a9bd41282ff6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b797950935e9e16d533165adcd290454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e4fefdc87fd60244e00993749316455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e62f79721094801a02949275d1c6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b657ca7be5d6870211fc90fcd425d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33bf67d1f09f23a0bc01e7fb1939d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e1ae6f74a1be82e134704a52ea33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef93e6bcb070747810e6fc61d05850c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ceb426c6d6857985cfb8f9670373461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4a38da20daae215ba1ab12042183462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb10bccfaf19f8e7c033aaf8a08f8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a753947612f437b8fbae3996eda51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc0dcc52acf95374c5a674623d2480465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a11f3382599dacf3ebfae50b64890466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887701cd7587c03f081e8b0d75f9f654467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269cb9a418ddae687eb8348fc94c3aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed77b91c9adab4db1c11c5d4cc58618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c1a45a3717814dbcf64fe356826bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb707d9f87eabd578344d3de2d9b2bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e45dd217a397ee115ef972e5615b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0268d04ecdd27d42c69ebd0f7ca2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1dac41f01df80732213e62e2e1a89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8ccc042b210bba69b11cad36ea8d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837fcf727bf4897710b5233bf277819476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652987c55bcf52e0ff5f00c9a8853ee1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda6cc19fc34454c24697c394ee1b75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24023aa2fc422d21a4959f945fc599b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010a529079cf119789b851c3589cb59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbb0748cd318e5e97d965162143b96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52690ff2b0b5b53526273f91c66639b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5798c9032e1347708d4f28e995b60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b15236b4d1fafd7cd1de6510ddc36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3916605205f82e5cb7d93837fb88d10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88c5d827b2af3a9f7b6ea89fe623cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dcc08fbfe962b027464468c04328c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcaa9b1c36d1eb887b34021d8bf588488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee7edacc966c93426a36e6d96d07c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ae7a0eb57dab74302e0f3403dba6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df923ed8519a0220c2d1771fb71e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6ba620ca05939812d61dc031c3cfa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f3a17a01ce133227c31b1dc3cb74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6208a01fad3c3fe32b77c24579f16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e91012f2ad5f2b177f4871f31fb42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32c1b27fb15b86db8bb88f41756208496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f7b9b7710a06523519dd3a52203a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c84fde6d7a6b035cb03635ace15e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292844631ce200cce6e8f5ac38bde7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a6f40e86d1b26057161533ab2207500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e2e9fb6161ffc7806c6b866382a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf8d17528bcb4c45911dcfe74602da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f4d399dc2f3337b39e88573acc2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528fc8a4b71e00d8b5500d6b4a593fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631ace66d97b632d86639c776c380fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633621e29dcb9c9a7106eb55e60be6f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1dbd27353cd927e9e80222104fdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6174fdf5dc3fd7cffb21492dec0334508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a47d9ff5598b034e6f3e43bc76c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aa92b46ef7079a1ff4307998f3694510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15316cd9f273ecb9f13dd04f24ce44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f3d577f9c145aa4e9819ae08d7f33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f453b91ccbd32a1b71c6d27e3b833513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b4d2cd1cb8ae28fd47cc9c8e1159514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb9d30c19866e059c0da53e4c642ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242775e670ac6633f2c9d1ef72542963516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff3914edc79ddb3a94cda4921f952b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59d5589370f7b6679918615d705bff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9cd1bdb633fb383035e69613ad6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d9c814ed485c38003d4f3c3b9acd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388895061b8cf89711df9288bd75e4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd2009eb38d706a03c9d034f98962522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068864d548cc2f03a9f4c1903103081523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd589f484e1b74de8df0b885abdcd17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1b0865e249f999d1718c069ff999525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c22111a1e4ea704f4744a477a333526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e108b798e6195dfb04e7abe9e983527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270405361598ae740b2377c77aa6d83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482387b43f6e179390d25a09826cb6f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45967847cf3eb2f69cae2e9367e362d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536af061fbcab23dd274b33acaab2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca872f9ed130a117030c6a5e57118e1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eb0d5b02d6597e883d9a069b1b598533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d64032fb8fcbbf58bc84ee4608e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a36bcb21e145968cf6a29f405f26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fbbb4644a54946872c88a43d663c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bddb1b1a37234e9a379cc2c09fb65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c4600189d3db3a9dbc7920eb1394538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43479c42a028ac69d72d9b0a2c18b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6581e1670a80409ef526f8e9b4e9463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926e875b88a2a186807c8cac369922c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb216a6133e567513e6fb137c0b3782d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109cb2dc1ab90561c6566e6cc5c11e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778300724b09ee20506fc0c3695f852544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5b4ca40a65da9d5a37b83e4415a0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e3a4ce73b1fb72d67c538e8a3926546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc3c100c3caab979c478aaa40e705547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e445ac4729567d1067e49743b10c6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf260a63e3d68e995b04532cd40dfdd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffde06a15532974a856ebbaa573551f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93495bc32b707bc67dec1373e4e37a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b07ac2fae51bca71ef19ae1a12e6bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620eee554d8130feba2a1959a7bfa22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd408b9d9eaebf1fbfa8cfd96705376554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d17f13df855b5d878d69be096d64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147ce56fe3988d12865d3f9f9c1b9a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635681ae696e1b7a129edf80e9ddb061557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787982fd92359099ed3a660388995e36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30bbcb7ce5f075dfd552c08509822a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313d2a76df9d73905d44f057728ce9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c4aec9ae8a51bc44fa36575e516e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449558fef3f972202e7f84af9db949a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b83a59c42d8e00ae72632d045e9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef555ad604a0daf09bc0d5d456a5ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07fe0911fb08fc9687ccfdcb28857565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6141ed68b082f55ad490059da3fb01a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207ea3de582d1e2a0f3303702c1f435567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c9bc50af17245156fe50c37d96710568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527befa96d23bad202ef8e29c602865d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4968520cc9bd777bb4a6165992b41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e65260100719ef5b76c94a35cccd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cafa71cedc12cc794fd7ada684489572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947ae7b72e32976b2b4702d98d2e3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2527ace64cc1c8d4720d4ba1c09f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa94f25e8fbe3f18c25cd46884b51d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75f7d01580458fab6b1bd084f72dae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae733480cb65d01e066149c5c0bfc41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f61cd696d8413650f029e2eb76f088578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d8529cee8b19ef1b37fb3a1fbfe5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48587a9fea205919de9a2e5d6c346580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d4b5a1381cf106c77cb9e14c661ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ed1229fc85522602996c578b58ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82302ad7b57e786208a68f16a227ea17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a21661312b5ae57de40966b942c8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b81be526f76e14432233170ed9b38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5ffa28de9b6618449c74c14a43a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbf713b9ba0f53904fc6d8ef59d1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03b009fd2c90f70e864874b9a9ff6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13c578314603268e188a19d513143d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d03d6e123f11c0418ee1b9ab5a8fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b2c38c9c01e2210437d4b22524b7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a38385209e5e4ff78f9d2dfb73a75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b39510b69b10088c7f5ef3bc1de5c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075859858b4f9b84667416e96c706e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22782a7f50b665a234fab386badf55f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce5765357907bc716e5ba38fd3e8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5bc907eb38f53809901c925a3d92f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6cd93e0e717251183892827b1d8d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d70c66e92b48971a0942bfecaaa24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936978a0654a4ffe53007b5c8da2eb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d4e6e63eafb13380980ca6d8e47b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78c43d49e23be3e8e44ea4d9a7b198602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae9d932b1ab4c2adb73cee1fd4f4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d85d6ccd6100c3bd8f9326ef78d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a66f18e39cefd73544aee7594d4240605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3b0b11b68de720231db106a8b4448606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694146245235a1ee5d857a57d1af5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82e591e94c0b511b4b31177dfa83f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d99fcf6b6ad4560a926aeb4aaa33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b6983b8add789cc3a208e14aa7f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef06b1912dd2e1155e903a74969635611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca17ced612ef10406d0b7bbae9e5c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53016b87a27c2f6db1ca3a16831ddbd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b716c7ed7627136ea9e594cc2ba8d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1520ebd31769949aa374834a7466b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f18e006410aa986e3acbd97df5256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299d6d7642d186c5ae0b8cce6f07ec4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efe468d4f158c7ca0599cc454f4cd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7108fabe3a7efb5a1d5204c086ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d515c703666909553f09002d38a9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a27a06d517c8359108bf460e68ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688deb936982dea70bd19ada01b0745622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5ce93e37681e881a5c52516966035623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c2820b25067d83bba29ce86dceca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e249dcf5a10cdbdd7ac2b8d1d5f09cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e260cfea57a91091de21e6f0ef294f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c2e7142e207864b9d7f4e259811b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c4a8ebfb4d115d43f4620508f76da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6920070663ae1eac540ac1e1f27c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c6137dfad02d9754be30c0334b513630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ee100eec13ffe94337cfad5642445631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e032b700904eb67b0c1ec1613822f47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b722a6192e64e1eb090fd59ea2eb6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17725e73f27c5668f718dcca66e8b4bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63ac5885a1ef57e40b325cfd1bff8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686618dfa342df4150bd3e3fc3eb28d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11dd08c8681deaffde031480c36628637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ffc0a8d7e0d3e8ccb8d7b1d0486f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ba669e1ac933db3a9d44b86b742e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab324e73a5aefc530a9e38ab8035d954640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e2495276cbb8dfbe5c64b4b3de4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7362cf7e7e6e9b6a82708323c294d26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8648139b42c3bc42a4296fbed5921643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dce32f2523754d8347f89dc1722b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff88db56dc69a2e39ebf92b22d2de7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56194e1eda2c382b2b427682970fa1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf18d159c8f7546af2ee73effc376fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58966fcfae466bc450ac5ad53b99bc95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a419b0a3c7cfcedba5cfb52a99b951b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb5184addde97ea925b180d5bb5e21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa498ee54c76db8af53df8a3588290e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078c8766bfb97b7094c81d07e29bbc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c5d93e278ba3298ea1d91eab0577653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be11a707b5b0e94b0458a5036e32456654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754e7c03ad684034b5bf163b6c5fa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652c2d40315cf5f22f2eff49c34acf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dede7ec882294ee7576b834f2773e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb849e58c377642d54ce06f0cee691658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8d5598fcf16ccfe31a3b1528c99f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb0a462b9ee6fb28014fc643896d8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417121ab543d88ebd9c26a31503ba5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511fd04ede79893bb2053b7e196afeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001523de8caa061b3c705307ba0e1f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502dac6809dcd024d22d44140d5061f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f44609cc1ee3f3d258bc6ed316c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fafe5685b29e1766dccf6fa279191c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f674d8c3e95bcf75ed67cf822261049667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419b646948b526b023246292913ddb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc74e55272b98a871f5d5a94523cb99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc75e2acd2a2ea5a00055e08aaadf04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93d41aad313e81b619ada3134aabd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa1e19a02cabbccfb246f6d52b0de3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d322195d43681bc5e72f394af82e1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6dc9ebb1f08371eb0e20423cb0dd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee412a588714b80071525a6ca7da231675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6419beacfd6009c36d88229dd69b5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02267a7823051bee3c431c58ae01b32a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686c50847be573a75da0ce84e13754e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed03531e428d2d756c6fb812a80e57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7dd6ec6dd6f29784a08c7f61fa0df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b184f2c221d6b71c20acca60336b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d43cd1f6f9e67f4c8d17d3468714682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c9d62df22120a69c858c19b48a47c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e0e17db3564fe4b3e6b84923ac0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195af234b8337f61e42703ff9f99cf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16965d081d6dc8ecb77739b718a0c2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d0954c754720a5f57e7aba463888687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96634479664e029b282e8920e4820c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3f776b2f40eef8dbeb95011fa4cd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840030d74242e10ec88799613f160918690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308bf184125ef22080c19a03de2a2fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd16dad610b8d576993f6b8bd0f869692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b6da6a2ad8108f8b8ca40f020218b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429f816fae981dd919222379594ebf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc6f85307a1404ba0e3c18a6196c00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1fc6d9cc1ce8d8e4fb5195ebaef00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb008e6f59017b1d663f672e66ece42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc25195fdabb00978413351b9ce3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608f59eb8578fac7ed2e90aac3ac2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c3781c96123defcd8acc941a65f3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fd16efb774d8b71ddda407cfb42ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9902b4df9479feb0d23266629f1eab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4c2d5c9e5ed4d67b188152ca6a55f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa42628c7f0c8db3e11ad91b8a46dca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29518addff1c53a306ad16ffa00d273705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a5c7eeedcb145cee13e2a1d89baa1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a1ba8dd1da597e08515a2ae5b5ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac481e5a9e75de214332145ee1d77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51781867947c74111f23b29d7f711cfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad3832d43b6d54c7f61246f3b53bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6c813fc004669900297eb2311b0d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f02486a4610edba6b229eeb74c6882712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78427db3954856287ea18ce719931d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578fe7135691c7dbb24cc5363b833b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5998dd9408f6dd1ab42a6be7b69f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f354e21a08692a4110d5ae47ed347716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700702163c8abf1acde1ad13511bebd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090b04b52d7a966257b71fcf495cec0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651ddcb43637f939b37b88a0e0b90f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3eb747a105c7e36e76c369c051461720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f46f62a1c41fb8c1d1e9e981294c63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f268c7d22729380ad806a80a5a5ad7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eb7ad25110a2507fd2a8c43bf46fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb36656cd48ae631aa153dda4955e1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400752edc9a82cf60680772d8d99ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317d77f330216bf9886145a7d693ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ec638573d1f6252e446314c2f19ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd7c5c9045999be3839b3e24e0cb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcee9ac292e6ed4627bc7473b2c0978729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e478d04e1ce3013cf6b6b5e0835d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539253cf59724c9c3d5d192eb38771f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6bc7a9cbd2c24dbbf754866edc87d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea30c66df2590908e9a936be28b359733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148b9a99660f87615b556e37fbd4aec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f43494acac42010797c09293987c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460faa66f014fa540b7b423449c9d76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568dfdd51434a1eedcfd058f99f2c9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f29421f2ff4e623befa238c947695738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e2f79de66cad558d5db1eb66631bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aa724732ce1238e1bb66794a3a7a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5060b5cab283c580f6b68f1b464920741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7f6e5f190a83472a45437577a9ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6181ddc83b5d4390d0fb1a9922e2535743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138cd286824fe51373f7703171af59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd5e1c836f0288ee62384efcba843745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e270117bdfaed6d0f3678fd4e54e1cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f09204c45350e4e691fca188e7374747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88ab82290487e86eafa547487bbcb2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8df774ace1fb5393a25ac7f78c603749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1134ba54b426d9fdfdf359fa1cb779750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f25d836eaf37b7eedecd95658e4fe7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffaeddf27fd5c4fa619c6898a384a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534a6d0a70c4927f2563de293f1bee1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>