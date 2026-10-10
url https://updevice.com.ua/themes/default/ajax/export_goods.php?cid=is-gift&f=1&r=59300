--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf91d6e56ef4446245b85540b7713d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d155f10c0659358421260fbc7f3e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fe5a9e58e0711ed6bbc8f80caf2be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553a1bf184546c0414e729c1e955f1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1674d920a024acadefad4fd0c7b655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47727416cba192dceabbdd0dab2743f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263e62c8ca4b6035f02ecdd07dece367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b9b5300c66b7e2a9f312570cc9c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e4c0271a6018178c465f72e1c0779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b66ae5b03faf8e8b1c5b7849235810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638b8f296e90266869777a536077fc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047a200e841f2f65a4618ebc8f2f2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc474d24e49403ff8cb7252d5cc77bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae387876a172bff8a72a48a632b78514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c092f882735c0569a118869dd327e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e68d6c025de5f688ab41f0c62bfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62beefd101a802708ee0075e2a6327317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810cdce8112ae6709193ae63d5d914918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c70a65667bf9bec23f098c8292d0ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48af7c775a64a706022b1dea4ca66c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876287de98997193c1d7ebb7874e54321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcac5cbd57e251aad71334ee537d5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11322bc069d934ca74035c6131dbbfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c702a3e0a8e7600e831a728b3b3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d3465d7d9180945e64272bcdc945d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968da7072b80116035727ff498e373d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625ec7c2e65fa65c4faecd57e7132e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837fd3d4f1b60057360a0435710f25128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28022b54afc59a2802ea2731cd40264329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46026f0e18d2d8ee16543246a6d69b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0f8cf3fa5eedd161992e2329c04bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec614fa9f13a44d7024addae3b3604532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889b7965449bc8ed005054102950b0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c4079f0201e7ff4dbef7f9be716e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64373e758f403013288db487714a0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3315d280af3e104a418432d652d0f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b8b69f615aee56044888bfda5afa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50523d495c2d86e098f40ea5c5d1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a7998a4564830787b83f316d1e3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ed5ee6209f0c6c2826c28d7eb777d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93766926311f8533c2ea84a2f969592341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084aafd68ebf4bc09180ca02e7061242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477012f4a0e2f22a46ef8bba8fb1261043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c87765ec7f995c77556d22f723d51644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da047e3cb434777b0b3274c10aa261745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec172baed29262012a91470f5895046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39952152d5dc96cc51c14d44a1af3c4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abf4640ceeea369d575c1af94a92048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5793027f9dce2a1e17d9b4d1401a0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d7aaad586edf2b16d5d396f1b7bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed88c1b896789a9337b885dc4bdebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f43436c22167e1f039bf8b34cd6a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25aa2e14eaa1c4d5f0501c73934d0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f7af164473d5f21fe40865dc5dd6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21990c7c987d22f495c0e48666944dad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23051411a3285f49b946ed4ddca436256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f025fcffa8472a8fda0c4ea081a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee5fd3746e533521b82619c755113758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650344d6897081bf7236eeebcf3d5e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbaf7dd2e7e0072e5107ce8b25b8b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974955641bb540271c6840bcbf7cf00361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faba7ce5fcb5ca26c31c1697e95c44d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c89f0f1b4b2e2e7eec6dd91801d61363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0067f833059ea191717e06d40b5cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98969306c982350f957737ba425b3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215911c8afd053ae951b75bc22b5dbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85cc3a628aa9fbbbc5f65ec2b608f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4679094e20ed416c6b51b309d2e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98bb7cc20bdc72223f88f987e9ffb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbc7442849bc30a175696d2bf887c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da036ba7cc8a078dbc3cd5ab08bda89271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a0550ae298d6e88c4cb8b0c411e9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c751faa66d6220729dfe1d27eaeea0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f376be6f126469cde8982b2e6fa5ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2018340dc8a2e7bdc12284d9183a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8b24baa75697e508850bbd38cafc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e4d1b491f32df7edf6f2799a1550677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0425222a3f462ddc57b6501346785978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75856e58e3ddbfa50d7bdba8b445c45079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159c08bfda2d36d263c7c8bb1ccc1ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e789aa178a81b9348c002a5a3709e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196b2b0b00cf919bd861f12c79579782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78ac3af6d4307ae0c65186ba5cc4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b376c946f5cdfa11552843a1cd35d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f2e9f2235c53a906415b3270d4b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dec3268ce6ddfc5959678e610efab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8b3aa3b5403fe838a0b76fadc8d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b039978fa4da38e6132f672fe5050988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48475f1d12fd5b6c0cfd248a89866e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421627375c61200490a488a84da909f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb2374496ae5e04761f03388a4fe0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd434ec0a13d069c71b3d0fed2676f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d18a5a86f05bf5a38f14c451d668093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0845adbe9ab901141ee625e84a81c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61aaa06d224b3510051b1d9d8f29df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc1c33c074cb117e22c744df7454496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493852a7cff9bae1c8fcfddc909ecf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb8860f123325ea2088b9a692606c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb072d3863f2116e60cb01b622b93b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332f269805943051a6ac40566780d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203dfb224ee4834ca372309806bfcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e052daa88ceb0ff56823fdd06e35439102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec352276ecde01c6e8eb6fea5f1982c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a999711c735450bdfca962c04ed6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edde2d38a7a81535adf8f37bb499a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db782aad76dbb99e496e421bf20205a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606abff35209f5a042e883078e123aeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622456fa22a276393892b4ee9e34e265108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904b43be1a28823c8db3663189af8dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c3e776bd7324ee794f9726ab6e21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e674ecce206cac6d93a4d7e2d53626d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97caebe0cd20cf3d141da4684eceea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6119cad4eac269b12941db1b232e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780acd4a8ce65ecde53d7622641818e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05c256dfe748ef1887a556f899b61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e0a58fd71e9482cf22b4b87d5abd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d20f39b43e0706c4fc80cffedcea68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd51c8b0ac38afefbfc22ffe2820e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9c559eff63bb4f8068a79069f27a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6b978c01cbf969402cadc08348efe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e3534e141bc7c59bb6cdc9df9a349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931c20542f81d2f3dabf5d56596925122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51005db47285657b2a8f3858a9597c06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c14ef5ac0ec123aebd0fbafcacb5a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00786ea0e5306c232160a97a16707563125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c1d49b16d65acc893cd6d1e462c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a354ae0298edfca9b20b1a42423d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa12193c98f4616ed9737124cd7f44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935daaaa950996d1579457f6784bce9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333bfd6dc20a484da3381c608ee1a9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266b763655493aade702598cd9436b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667aaa22475aae9183e09ea7d5b0df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94887763f2d8b17623b1e6da207001133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c993b332f4afc04e42c27b3483cadd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43095c6cf73ba340bcdb565b691c30d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4dcf505ddf68545853ed5556ab9ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be6c557b059839e10bf2f4cd45b84b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73becb95e1d86734e0d4fff3d470647b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf5d6e4739738e007a639b9fb34532139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10535e9fef4d9dc6c3bf62f47703aad5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfeb0ccdd77f5752f35fc4bf62cfaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410b2035ea02b9d6e6272bd784b0cff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2bd5d63cd2718a635db1b3419a7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769504aa69dd0310c0fdedaecd8a7d3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedddcdac3a4a0de7e6ac60bbe9c08a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398499cea2fdfdacde7268d227a50185146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f4070c86cbdbe4ef5d86803a15acc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6109a38eb4148b74e8fbf37756ca5ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b6d1dcf953a673bcd5539b95026a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3dc3096c2e0c4bea2bcd31bb6427150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a1601d7dfb73fe2228d2613e78980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7edab59f3065099643b5b1cf50c7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c86da3ed6cb6f1f231acc68dd04fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3b09a7120549533d47e88a46bb3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0453f2b04712905a44bbb26928f4b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41615647babe1014e2d5ed6a6b0a8cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ed070cf4060e14f058722e005b1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c45cd3f5d3e719b498482f6b264c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0ae23af26ff50935a6af85f1c6c48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a1fcffc27f24c698a35249eb03a90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8b88e3a464d49c9640979bb1091c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6fc9da30bf1f3aa401eabd348d2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d8b2c00ca3617e20d3071ca3831c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ecac86bcdb161efc1dcceaac23c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56267fc4472c9c008ff53d2c9e4ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475d15cd4029f7524e786584c5d034f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afac533fe076902473080b4e37b875167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625201b4f53bb08373e205f3a396cd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4295275d05c16ff0f215255d903ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6dc2e235ea859f5e5c15c38cfe2e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d7f9bd49cc69b15f0f980340576fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b64d7fa7679ebdda8c9da005d994172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90846ee304e5ac4f12180aa76c91c8f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d48ba6879c939a0529e69b5b48e7b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0bda73c81baaabcd61243fce14c0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aff6d076af64ea26f46a8a946df38d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007fc4c2a6ee6e6b2982a8660ce00d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a6a733c73229c634cc482f9ef537c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dfec7c45027ec358bfee424749f73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c2bcc77c0049c84a38c1559057670180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba23528125ec079e357ccd536921abe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb552cfc76c790395e7ec0b2bc1e70f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be2600c7188b21a5666fba175f025b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496532906de220c28e67bac3e9841a0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f484ff361b7a05d727c865bd615104185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b0d43b68a3ed68831a5dc33083c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbedeeb12dc3b7ecca7a85739823e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5a9a4f82e2e4eb167e04df1cb2e26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb7bc4a5d6e2d234549539245fd021189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9acf60291be330b79181f19141a705190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a6bda3c43bb47412b5e2f4b9b613b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22918a526469d72ccc2117d040d2259192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30777439402e4a0b396c25752263d6f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdcfb312bf5d99941a20de38d952b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f6565d1c0ba62f7086e7eb7f962f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc1515c263831a511846901819418b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029faa4330f0a62b1bb358c1ea7774b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa70cc7f6648fea38db747c6d4e61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb735567bf87ded362c302450938bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c430f160e6debc0498adb288baec21a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc375534c032dc4104764718bcf55027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b7a4b5592097362979027c12d241d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2308a2200b4dc4d32f7cdd27fd54f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44420a088cea5001e3c5c017de96059f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8f159607f4ecef63974f5f62ccf0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e6b0db366b1268c4118821e7df321206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a44f63856356cca5d9c56300b1e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483cd0bc35794762d9f8e60fb9345b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0771c6f400a0613ee246065670e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc6ec27bb748298d9925209364998210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623312a3432fb20e5f48d0050cd0bddd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae7f4795e6d66dcb9e52795958c80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b820aff4e57887a962a551373bf0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a715b679c4f80d4b5650dd184e397b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d233639ec8a4095dd28eda5c90c74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fdfdcb4df179830d0bbdcb62c9256216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73008a254b074dde37f62ce5a18000c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56913dbf782dd45656e3ecf15003a6b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08ea3c24450967727e30cdd9b482fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531061c0abad756eb495e484f88b1722220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1dcfa1eef7f9cff3b06b0f6db3fa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a189a1b448a3fa237ec9fc2dab56598222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f39462d8d27f2f0b52a306f7c9c6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1c6f4cdeebfd85f4e66eb77a8c4e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb3c49cfb267a9601789d1e083ecc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c634291e759860d7846241a588d84d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77e37d86b681a62bf8b596f79c22ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02bb9f14d08d7efb02d1939a17220228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2f6c1a8a1dd4278fc761eb314ceb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0385e38ab96bfbb644be5ac3397cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc94629f2bd0d88bd57fc12c51afbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7cdcb32ce507ac057897d4894023f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b0629acea7dade441692cb28a0cbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cc5b51018392213050d9eba77d017234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281623d8720e2d94d730ff20c007984235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27b8c6eff0d7e0cf646b1f297e78fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac32a3119183e3af7d99345a98920237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd8b6a1f7c5ef1a9a4e69f66f25026238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c10e157e295d676cc9be1e32e7fb04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53144eaa2380a3c65669cf6d197597ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4401dc734a13573424883627a3274241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee255b7c9dabb74752437320001820242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc0243a3513826c9f79102670c6cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995576e48ce24978696c017c7d3ef1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd89dd0847a7ad40ee7c927dfedc67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9646ec1894b745c13529572cf751b12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564077f530c12d9d501c34a40831678247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29f7b9487ad73994f6b8ea960b4b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e65296d640db6639189541c9dc1e68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba4d746756aa3554bab423f3ff8a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8830293fa24ee5204451d43022860251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aceed9316960d72f1838a1cc62d324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd0119d6ba27af2d99b76adf9b7b7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f55b452006a1939df91dc4f639ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513170a25acb44616e1cc46bc5015d51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84c71099bd16cbf1e384efb6034b39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e9f02ac3616d67a87223fb755533257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9e988c368eece7ac8b64aec2027be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e18b2f6bc3964a7492e90a762db67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f01b2c1101ffcc24da264eda0041d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c272b5f0f15dad30628661f04624889261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d2757d53b83cf7924997a82149a65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5690dc756a9d709a678bc94adc6157263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d029c464492f616b8e4b842951175d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f189578e28dce5f334c977baf5f5a1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cfdbc494053f5f8d50fa518e1e031266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244317e757a47ff4bca3c155e29ea6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8334e6e90ee81c9178f680cacf279268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0d6f6491f121f9a95e5fda544402d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba366df0f8af36e8cbee79f1afef92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7822aa583fd0210a20b727684ac15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff811dd5ae60f75dd9f9313976a895272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f871d982c23e5265b2c1d7b2e7e60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e9fb690b591f6d27ad2704603d095274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb709bdb54476af9384ed250fd68db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8944f5cd6397fd8180e675cf28606c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81305ebbaf87d95fd9ded30227ade3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582bf2ed47302e2adbb0d7ae69ba572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef9886b8db25f6d7d39a8019c3a81a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8fbacf269f895bdb83a8dcbece583280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64de6d623ec1e84b4aa832321681f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88219f2f44ab08465116968e4bafb9ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00bacd51879079191a6c78202d475e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c033ca0369580f48decf467e0a99c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cabf5943c01324dee70a6b1d10f9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8b17967cc224b3c6d23865c7d9d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc9db8c8df664451e71f88a408d005287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e73580204017076fb4d59e0c12fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef87a4d584eaf60950014f25e5443289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7e9e95d8fbfdcceb9537d2375fcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097af1e786e7e99812152aae555452b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f6bd16015d19908ae3f06b00f199292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a10c16a92f6426c8857b279eea172293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469140895a60c28e35e757cc2cc5c1a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e062cd01b97bf0525cb002fce7e20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6692495b2a7dc3e1f19a960dec1350296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b6f138b8658c09cd9756b0e0fe5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b322f8d2b7ac3af41381f6799aee0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376233c862eab37bd731575e0fa8263d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e63832da2975c97516a06f085aa6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf33b1920bf76ce5060d68b2c2c3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bec1b94cd1fcb802370a5c5ae2b8f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3b69ae172ae00e8aa393a90ac9c7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e88bc39ecf599a1f64802b57710154304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f774f4b9c73d10736a89225522c8ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b6fa8de8b72c115d67419c4b91655306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc6753acc168236047db737855c62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4868678ee085aa7bc83643ac369f368308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd445b44699e7cb7220a6a55e39e07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3cd2d3fdcc8f8b3230f4d04cb16d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90104994f05c6ae6a2749435ed00ac60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92d52b50b933fbb0a82af5a18033b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dcac1669561b66f09557fa2651052313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8263fdc4f4d1c108c9d39cfe6439f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8171cbc00ac9284b3a4267e147ecf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e093ac26b2662f3c8d362fcbf0182316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113df4c6bab6ad62923ba1531dec6f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00959146446bee5d9370e0c2bbee5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922121e9f1b0a994a00f93846d0a126319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39a87d46e80d01a252e540c667d351320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75fbb10032deaf7add57238c7b039e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f9b82846e8876eb1f70b7e97f5ffc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f6466fdc31e9ad607d6ebdc48559323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31338357421c8101d9c2b25491536d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ef0d50490b168c33bbb000883d78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff48195da836a9b6b6de77709352d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108021bdac0b98e11feb5e5cac89225327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80f4cab57783f60f4eaa0e17284a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ea4f3903891dd959bcfb48eb744b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f2cb54b617b2898e6add095e7d0a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11df7a0a4c339150c44ea4cddf5c454331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0828967ea659a4dfc43ed02edcc6ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eac138813a4dd6ce69270414258445333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581ec144842d3047a29031d21ba9e42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185cc58578b4733b6f7c7c08cbfb4ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b533204f5276bc2b528153431188d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a77a474662e5ffc18686071256f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ff646da53f23db4a08ed995f5855338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb3cd6a109e06ca6de9f2bf0c6d533339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0246634719d0a0ba5c1df2c94212340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e98bf7befc94c4e3810f312076318341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9c27e521f3b36ec61c8f44be232c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f92b97315c8c7c3b6131d40516d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe0ba0ff411972b76d81dd1bc8125344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf357e825c3ad75fa2435431d6567ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b307003ea9c21c6b482f8ed81242db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78700f3f83d0f56ce81b4ac41ca03a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5afe77cc856993d059d56cccfe90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac607a100da715d70bc67faae3289349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87892893ec162a02c8a85473951656c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c7b887e1159c190e732a7c2e22ae8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7dd7b9b6b837654b48414f7d8e2e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2bc71e8e0291819a009bbd22b0616353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c17e79f3967ea00e7e3738fe078dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5884c3905230de449fb352dabf97b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d943546070173e3d8297f101b1f225e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011ee69c779bed91549dcf02ddfc8df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3106da06e55bf93a8ba3fcac700f9e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316961c8ab756c14750f083b9f1bff9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36ca7f91153f96f328a6bdf253c327360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eaade23c584b5ba5d4dd7576b82ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9429de4c3eba078bb4c703cd0cd55a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaa87a5691d6d2af07f95449660ab7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e51d37297854db0c900b61f16f07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c036e909efd034f96874908361d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f5fc102a974e2e5bddd06960ffaae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5e7e748cf246002679ce1b89f876367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8935bc2e09b9474ef704c39e0b2a83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f5188375984cd1bb07de182cbcd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9816b84a99222d40ab0c378d01d92b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b287148486cb8140d86e6d48039830e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37023e926514fbdbe92f4f57b5d9b8de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a8078398ff1bd916a500df9d2017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b6644f67b4347b5f07fc4f53aa013374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948dcd2b8ea92698089b6614551a79b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760bafdf0936a76fc42f3ac7e10d5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b88edfa8b3038c67935672a9369fb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7b5fb5a41bc4dbfe479fbe66831ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfbce4bfa70d374849dc33cb4aa0e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce8ea811755acd2cab90ba6e5b32ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6f599c7535d6f191ae680477af19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac28957ba76523aaf1c3cafbe9755b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482fd01cf869b79a1994dd5c268885383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fa7228b66784ec17a36e9217a8e34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780f371f4a67f170ff47fa417e8ed8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98526edcba272b2ebfd7b6e5504c71c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232b904d661b79cbfc864609a098f8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b17b0d3c38dbf51a7017407eedbd17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8160fbb94f65dca6310b084cce6201389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a563823d2909510b8a7e65ea9f742390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552b07514157d5e8586c73932e40b60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69964e4726faffd0ad0c3658184417392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c18683c7624adc53678e307e50ebf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7585327b1a5bb312695463c4067bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a888118c057c50e383188fc1672d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c912a74f64d471d54c97b6e6b7820396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47ff6d92c964a0b12008346f2218a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b643c92d4f4688528d113877fcf06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd09ce7c8123cb51dba115ec204bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed397bfafa6495147ecc1d7370760a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c396de027b452763a13e88c9876fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6725a034bda33096a41207dfdfc550402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cedcb80be66c660de0d0ddfbeea87b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6964786ebdd9165114bd3b2cce291404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c1a4c34b53f5ce7dd23a504933bcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457722796a9c0d836c126fc5efe38e7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e22c8583e67fc5d8e6f6fb9c0e45e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b76f8726ec990ad198246132b404f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51663343bb72b206e66d054337e8edf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069f98eacc995ce6ac509243a41cb71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e7d1e0229bbddadee690f668d7dca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8194e448d1e07aa5e5b1694adf3dc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2d95d55eef472bbe07659937e6331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a53b176c2ed45f38e78ba9052da3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48575d3eff9f067be480d04c5a05f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b1e364d35cdeec662defef326045416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e667346fb206c1038811a5cb1d50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457b68dea9baef433f8986a923e1897418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c01fd28f8d5562bf0e17bfbc072a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac3e19d6a1bd9adf3cd1a935d9a95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589d1a5479c2fcc11d2726e5d5e16cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d2e8febcd9bfb32e92c44070e53e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5416274cad6417d92c95734395286b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0086667c72b65227546dc950a59d71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107ebaa17293bbb5adcfa3b21a0374425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f343a9d76224956d7b3d81a3ca95980426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3741344f488e90a1e2d3a1579217c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee84c5fb2de03ddb343b3d95d9be5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f92cc9039ddcaf58aa6078aa4b04f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c8a3d6c47dcb219b8e3c42b3f9825430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717d2587300a797254197145f3d698d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230861b7c14661425a48945d6e9d1e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00ac40e85e9eaac04558b2d17ed02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa06e211c55592cfea28bd09defa123434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae32e6f458f4422e21f38eb626b23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0610a46b86109d4028cf2faa26793436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1370ed9a767b455d16419d65ee4552d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f800675be4b3c2d66aac14179476c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74115b12d94956df87acd268d095f60a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15fef2f441e0917636c0df0a3ab285440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff722ce7124dfcd988b39ba23f3e2336441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89df86efe8846a57a741bcd205bd7e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad3dc3d4e4a36ab3b5e516f5f38425443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14d44bf7dc68ded013597f57c6ff08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c9fbc62f4d3de17f965709e201c83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e0c74ca0122d2bd7ac0bdf4b4848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d04076c7ea4ab2746ca35a0824d4ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07744261dc75fac2b41929d4b78e56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb3b677e60a7fc48aa0e46e1ba89e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a44790b26d32d2946821e9552ac7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb8b29db788f3e7abb4d308d78f8ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a207156ef951e398dd96714256e16f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c17f6bd8301f9244e9b135fd47e646453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70610be66482afc46f7e24d455d85f08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09573a18afe6fcaf8dcabf667b346786455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae72f1b8c093a49496b344e4b8207b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47415e97ad02f1a98addb1d97f8b5a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c9ea6b8bd7e3ca5692f4d33ee7b1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f54e58aa11bf6f85724ee7ed965f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dc36fdf1a62ad8a37710e60bc3d17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe23125cea62e81942638475d4922c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef2a89d89bb7724399bd928b81f6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6727f29d14c8461f96d785cc56dc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f24022af37e8859d2c156766a2f8e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b5a63877c94964b74a1d9f29cd34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d094a668b2031822aa4bd6fe52228d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43d5a3acf75d0135c5b7906002142467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd61e6a3589fb82f4782db32c3f2a56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a695819b26a8ceb98a051746d06c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aff821753f2568f4a85c724dcd0852470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9522a471c080dbc1d5e3e2efee9e3f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332581545577ee559cbef024fc2f18bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7096c38fc37f09d0dc3dc93becc21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f29b5fac0c27466e871bbb7159d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96066a55cddf2d7ab56dcd1e0bda371a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d362334223ffcbb20f400f74fd10fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff34f1ea12bc2f254aaaca50bb1411477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e550c23962423a5616e4a0a4550c71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2593d22219993c48250a8413621a9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f3f09047ef18cd1d99fe89780c4b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06fae51f067359875e0b12214c48a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c047ecb25d04a40a99e32d88148205482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f8e4530d4c935315537a74be57dde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448130abf8d2b267349bf44f2ca796e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf68b1dcefefaff303f1b6c550362485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6b09a51822c835275f679c2b2558486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b0f51165a2360b2815865f03a95c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc721e8b1736b9a0affbb47c325616488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b49f25dcf1411b4db83ca501d82e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c9c1dfe8ac498f53f591c4c4e233c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881764bdab17dce098afa5fd5d1125d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e052567dd60b6ead439daa30a2a272492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb305f595a653dedb77cc1f5ccd3070b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c276ae2d7c5b885bc2cd13f4894138f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc5dedf433245145bb41567e42d7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51982ef5e44d3471953f9ae25dea5152496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33f992efe4722df657ae38ca35bed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606e8b75d21603257ad6c0ac192442498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5738b9cc592ec90a4f981c0674936499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91329ae1041df195aeb52069471f67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41eeefbe84e84b8692848640e6c51e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c684f86a4595ad421b3f0ede15d25c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc79b608e4dfc5e9587d571950e3bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc5fecc413bb8f7f7017acf490f542504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f529e65336af4370f8435b410bd24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98061f2704538b74d4407fb80c8c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa051d625f0f8465dca1894d24b93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babae3cac970f09d3d16b07fb1c037508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d809aa179c5c7505ba65d0ca4db77b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c956774f62a0ada3c776aef9e36a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0edb5953fa126b1451ed3b1475af9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8fff10699426f7d3fe00f2d073dc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b360a5fc6c0fa3619fe668f80a319513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0a95758b4d42d3dab35cedee9eaa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad3dffa85010f6b6265edc4ab40b89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2511b3e62dbd83a99f51cc7c528745516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dc840a9bb3013cfb19c9870619b46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d3249bb475e6389b9b782682afe92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029528765bdb403e9bf0f9d1ee3f3817519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ffa6049ddb367d388c04eafa234a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cac6067b07b56cd95e6f11f2e173a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b747523ca12943a6ea181419f1714522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e082ce2072be9a3ac7d59655bdee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf276cc64717341395f8f398e9ea71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781bb173cdfaa1fab610d31ffe40bb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ed2fe8e2f5030c75e677b8d72e92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f0500cf86c3d1db3236d02ca8c81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a87c4414a2aa0729f2663b784681d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b195f095e30848b92e6cf90c98244c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4414583fe0a799899d3db6f8c992d93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec5591d15ac5fbd52e6d5eec35b9ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2109fdcd9a10e6531f0562ddb523532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499de9708ecd64ae195bd5634dc6bd06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd907226d85ec7c31807cd4314780cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef04931a6b55cc25fceef4b9211891535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8595c76ff3772182bacb6baa8cd8c60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202b53b0409d719897e17c9c353838c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe535697cd79e2a4d3da69fc8faefde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc0fa24e6e89157498e35636582232539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78b75ff14991a4f0f8e4586fa07d45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68c37ec5fc25b329539bf87d19a1c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087e45d148f4e0061255e2ea15e26cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a7f9bda9f0bf7cab1312fce1f06a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b3a341067d872f242aac90041b958544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823663b8422dbd73fad0e254d956df21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62cd4cd85b80d913cb0a60199ab90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cb047ab61bf305d69127a3afb47a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd411e482961e40d853423eb8d35f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698999d024e2a3e542de45fdcdc6640549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8482b1dd0b26b2dcb89b7477d206f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b140b7ec760520f0d92c6186b19326a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be32dac79553e021286c97fe7841abc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e3260d57c2e0ae86776b3a99275b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eecfb11b50271572164b9526903e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b4de313212630bf7693df4351ac39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93925c7a045e82eb397c9a66e6f3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f4487d018eb53d6ef3908f37bccd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef98e9b3768e8832bb2b3fb47d8be69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f7b0a959ba9e7cccf4d9420937934559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aef3707f3e3351593874eaa655c67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754441d8da59bb85693747040eb32d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc59710829b44d5d106d404566368562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b7c921ae48c251ec3f49e382b31e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1614c46a342f8bd600032bb7b0fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e3bb2bd9d388708a7c4da28f9632b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec090e2ae254ee7fbcdd36f1774cad99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e881ee54d0908dfba27e7f303daff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1d2391e0f40d417c25ac62f6edf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c6a666b7d7b647963501f992cd1cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d24d93d707232debd35cde23c118e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a243063a01446337d8cc16fec30e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8546ddecac3ae53993c1ec7c1f2c62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde200bb16bc6cdcf669d6acc385d60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266840284054948abb546f6005754082574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856d54701c16057c57428c1bd198803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474974874a61a7439cbf80f8b73ec95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfde2e345020497f60009c7782bad63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb340160080b207e6b99632623495578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2abf9bf79d9bbe341354f069a288f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1edbda569f5bb9ba9b9484f8aa621580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd0d91dcc8a481f7c8522c80342ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512796b7b4d191a2b208830b2ace71e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae66e4cea3c61c74b6555ba81b1b75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a7a2d56e45a8d24de1b7db68d1cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5421c7b2471c1f4e3bf33fb543070585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c213b5e4d5ca6a5e492d1b5ee405de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59905c6fd7b34196ffd98c12bad3ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547c50d64dcaa1696c705efde615b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ddf2c6d4fdec2c90df212d36656f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8b01aa0ea02ca0a6e5af03e004a27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb7913ba0a154ee528e6721ed3f2c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ccaaaf388eb7fbd4974fffcceb6dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f41d03541c99f18e2d8c775106e74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d441b5bcb17029cbc88df2926a9178594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4025c32845087032f83f219b17832f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461cdb071fa1f54ccd3a5dcdf0cd0ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712adf76bf420baa901b53474ac56b0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a965b746a67aacac64157b3efbeae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6845f356ff1fe9bc27e2414c7079b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db969db140dd2d6ecb55236f560ff9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820839edc3291aa3d1cafc1eba17e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514b1a223d31f28161b407ecf72deed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82644224b2b2cd4b547e3cb4e017e05f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0239b62f8d2624512476c0d6c6c97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51babb912ccfe006425ad715bab8ef63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7fa7f6d67d58ea9dd42804066b765606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf180dee50760883ac0ba6f4ec736b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faf85e7a27c7239dc3a9c2d117821f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c471dc279a79342136d00b860d49b49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca16df101b7e1da6e8ad585db0345610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be68256c388c32a84c2029b1f65bc70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40773640da332a75bd5804050483a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a04a61cc8c7c3e80ffbf0f5f8e225613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8841c4e0d1fb3994222136932f8f00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac644565d7319638a4f966648e6e49e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ece1b7c0308375df673c73176e84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a01efb5672fe7924da7138e7a93e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e3cb982b66433462dcbe958d6d4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61229e5e1d6bc4fa16924edf0984d851619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee975ad20b2f24b0181195d87d158a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741c112e976fc1c96d8345d3996f793621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb6fb20c1897b6772901d7ff0471e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce636614cc4b6dce3b321c38e7d34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c9ae8c5ee4ebc098f0dc1e52713a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193711c14ba296ed0cf55eedae0e4d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd76656695d1bc471d31e1b540334a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f099e35db979c3afe9fc211b507b5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff432ac700f6b29e3c5a73233c6252628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6495c0b182eaef3121a87efcd7ccf35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584cad189de5ff7f285c86dc82176f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d958b637d2191db7ca891fa404c3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd52f695f9255a2720c2bb36a764c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca70004da63bc8de76b87a2fc8a2f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735214b3dd3fb821dcbfb695f23b9b39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a73e0bd28937df36b48c567b1e1c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4941d313ab293a67238e953ce450d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d54b25ef5b3cf639411489b7c76a89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e02d59373df89cead4b4fd9cd0453f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e7ce1a150237655d37b97bc6eb8cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e469a62c6a35b022684712386dea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158840fcbe00cde557c1487be9dee6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2c7ad9a7765bb7f639aa0744b784d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48149647fcec149a572f1c0f342d593b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590bfb4f0ec3d234021638c3dbca354644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81806310153ef1966bb69940d471f8a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba74dc7d3deb591b6ba32d56ec27df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2814f701c7fb9d7d513d063a43cb4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba2b0ee991dd5ee54cc4e9fbab661648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd16b713eceeeed74457b8d2c12941a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6cb1608097177bdf96727bdd55f93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3e3eea31aaf3cc5106de719e651b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b8bdb21b7a4aa63c802e1a7e40c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f5914db54285cae26e7c453ad8a51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0606b3ecd39349532e3f8d561fdd97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203721825a48b87a4601616ebaa41d25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d0d16c714ba44d60dc1cb97fee467656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcffaa66091858b1656799099ce8e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d667c29be307780951ee99e46c393f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79555fb4379ee565a5c7ea3b878347b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6450fb4cc1cebdbbe7a7d55a23d46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f8ebeedbaf4a2990691c1d66e6456661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59a236517db67cb004797ae83121a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed50d2d3bd2f09680e2d78cfa31ebb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09d51dff94c3ac04a90269a5f8520664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398390361ccd60af2c7a89788ab4aa1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f81b31be9e4848e7d0e748be08279666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f97c55242c1fa50a8690643c0d01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0c7413aa3712bab6dad7cdeb55cdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf93fcb44d9cdc089b0779f6967ec27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd94a845c1256807e374473980f8ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94d21a0d2a386c570c59bd8708a108671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebca52f69eecb36ef840beca96d0765672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887544c3a889344dea3dcb59f71ea722673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3bfc5370e838c3735cae5ae2d13ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4537ed23902f18e5b3f425a5a08a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3356ff680712a665dd9c369545780676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c496fef12c9bbabc1b2effd6787e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873a662f2f67818ae4755c9d8c84e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d355a98d648acdf7cb425a01fa7f6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e37c58a8b9e9f23f77cbf3315eb09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b580f5b6c4cee737c901b26dec69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926af0e6624d58551d3442dfee4a15e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a41112596c20a14900abeb8f3a5af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d6c7d57c4c28abab9619fe33d9dc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d73a8a32278c6c4fc82038a448a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5a8d15c0656d3e3e348a128f499ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07559f99e60399fe05664e04b7c5a98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799621b063ed67d5a4bcc5365a08a8cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197166ad79b2b8740de827f6a838cbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f535684a7f514d6f6816b7f7829fe6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e6c515f9ed24d786856c887da96fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780b9444d4ce69c7d692f54caf1588f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0194ef5f8c9b6a6d2dd9d81d58ddd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8fe471c2a5581cb432ad5d4a24c6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1173675118783152c95a836f7fd1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f3576e8fc16b0df24ced56517a8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542b07bf16da0b1cd2de555b8d3109f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c348b6e4946d7eebe0bd291a0ee70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a8f72935efd967e15c317cbe2b260699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9be0be4361a3ba1e5cdffcc2e9201700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970557d2f192a65f3753ea2b7ad0b65f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ea545f738c62e258b678bff776d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae678013627258764a2a9cd8a39bb6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a04020cf9dd4cd4623348bd2dfb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e6c5bc7fd7f7d64316ee7fce6fa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5024699fe5c0244b68e338943c64555706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b201121f64c073c2fb7ef92052b5c0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2995e832e5b1e38e8e6c8cc745b2723708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd122126c9d3f8442d9b552fa78b94fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60157571ee63d19de590ab6e79372851710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10acb943b946861d3e706c90b7f88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165d89512237bab1a91c48c815d5e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c526e6e77645a77726efb53816f7d90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899df6d958a5656178a5fc54c299fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037be989d539644cef213f9a92d7252715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddf8bc26f2bf15f4f05427ce54b6f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72dabbf86ac3223abea9199a40b75a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef80eaa0fc04eba2809fe03ea1302f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae074dcf3fa907b5513ea08730727719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e71548021eac8cf0d3d159943fb443720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2056d7635d11796e2f8b8c66a5e94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef0e8950c38e79797d519b4cbc5a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395e3381e3a4ce54aab47d103071af7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249055ac3b49b6963cc093eb993ca80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbcb277b41d2a40156db5bbc8937dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06accc08377b68d6f4e45c74fe2fff7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3d35a228b80163b4c13fe1cc7f392727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb12affbdf84fd6b625b503df0aaaf8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c126250be8d726f13897d79dfbb25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d6b09070cefc8663d5ed99f72b3c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb588b157294dcccbcc79d8d77dc6fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6e0d8dff3b28cc2c36a4a851d35cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bba42785f0720080a549e40dea68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ba749115e6e8f917e018d85a285c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e048f5f82a25e20a7ada421d3428735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801f3e4db64cf7eadf594340dbfd93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1a8d789e7e5d55714fccb8b7510db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f76c40e98662287317ad074bacd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49fa903f0325b21862bd12b2d35491739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9fc7388850b994746fa0c61096d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ca4dbd03c37da74d02e740364f06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75deee79629c069425f07fda7914fbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9cf9f5d81898315ec9d1fe09c4cd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355743a1e1d3c466defa2289ae6534744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77396d5c5665777b75517cdea9e9ee24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55a0f30a2beda6e31424c7983a1f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb3618b138e62a7c3f5688ddfa1719747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae604f78c26cbf6f4137159ad7b644e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f425717c51c56957c001ee53af812749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc611b7bb1324f4a500aab6c30e853750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c9dc137d0d1fdef9fd44ad3c65b60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881d610ace85b1be6d0598d2446c74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f10aab3d9366102d0a7b473ce0b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef95549c633de5847232cf6193d4bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b14491e98c557cbbd9d7a0eb3837d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5584eecc7697e9e811c543aec2d23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14122ebbf0350d42a6e71010c5bde2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d416352bb1729837d188fc6c185a9b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae550319fe2ff51bf6c656cd73b2446c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cbbfe7929932228a086485525cc5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b100b8e9d55b9716ce6b037efb5d3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa4d4e8bbde65be3d25659d7fe5873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f2064b97f2a2fae072344137ac75a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c01ff20646d3d9739a9bf681ebb655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f953d86139f1f7dd534aead062cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f91bc40b2aa56a15203db6d67f8007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e7ed5840c756c06ab748f03c38198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7af65a18a23b0f920ea46b0e32be529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7840f167c7b958b3fa2202ebbb0bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7d1079ba80a8bc970bb1907c1a55711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23729166da076e4e49a6ea5b55b4eda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd692615e47cf7cf72a8f799ec66a56813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8221d465359e510efb8a57b441276214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fade5d1dff944d3074380d9c0feb0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35260fa8ef127a4eb36943e83e61a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f66e7ee0b91ce11fe09e2588c3b0c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff298b7a0768adc4600d5fb908498ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad66f7b345378e739278b890a332a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58303d768158177ee33c0b42074fae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478998c5406d82853c6f7030ee59edc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823d574146368a7d1552a1a41e2f5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952c106d5cd3c32bc8e0081e228937f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d8714b768f23eb320e1f7a9626ec924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eee791b74b7995e08c3141f7523fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e76819611395c83dcb2a56ea17e3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9359b68d20cb86491c1f52eb1b93927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00129312824a9249ef6786d5ba383c1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02eaf8f52602ebef2e04e5bdae82529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1551f5f4a736d1768655a44228c7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146b8646e3d40b52920587e4193034231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b83d8eff131f4fee19ec3c5743187f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad019a9b61a41aa4869c8eb8b2d4ad3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e818ff66d0678ce6d6cf72c18fca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194266f0b4aed7e80b55639268a5ac2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9643dc178e8c6cd1488860a37e2e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd7f4c02feae0de8f5e5472347f2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c478f9aaa83ff4c6d9428802eee5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690b63bce7308beaca7bca724e1638239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d6f536416cfdec11994b9e2bcf4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48fcac0c1e87be224f9989db9639c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b4a1876da45a63f0285ae591a5ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cc4bc845bb596ed5cb4ecbf9f4a2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dffdcf4e47431e651dd93c0c87e6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a73899892518fb65b54164c869eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a41ee7d89551f72db5308abf728c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b5ac51cac12fd68d8a3798ffae3d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f59a786ef4b33ea29718b4551f9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161fbd9f094df5b7a3a54cac9eeae149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded95dd8baac62cc710195275098a4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bcd988d463bfde2a519c35069c4d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba9449c3c30e5cd411f911aee6693b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97dc67d506272840e7aeb24a66592753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a3d289644572b8b3135929d08e9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39349fd6a2177935969e545f138b1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d17e114ccd38f3ba7c494db4773a1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c661191a23a45376d14cad025fd534157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d59eca9177ffb9322a974329fc00d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7e8cf7eb63d0789a1fad1860ddf9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70140b4878e841b50959a0b891d511e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3001a4f15e9c5e6584ec5e77be87c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef14d3e73f0d94e0342b42a2dd767062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a07f75f1767d89ffef074d37c1f98563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77584e969be8edf436e9ec626071959d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17723b55822d246bd9922ffea37db48665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33269c207f772726e6c935c75c521a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d7bd82187c1698d67e67bc7dd7be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4667e6c32cdaaa8f5e454a582853468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35758c5620dfc045e544bdebe0fec469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee15f5fec526babfd4fa8239d48fe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b0fc442d1377e6811750c2571d9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab9993adba6524e4ed8858bb1c88b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53105c0e3f9e9676e8d4447881489b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeeec0db6bb0f2140c399316faa93f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b6ac32ee727ecd765fdd5987220075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b763c36eb067b5ddb7a259cb86c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5147626a16e8a707971589a5fa48c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0db73b95305c7ff8e768829a32ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995fb91318ae3e5794682b6e63f2f4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcde9c2da0c24e4849d7f31e94fc9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6621fbc63459b19b88cc40e28ecfbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a060b4f71439ad7a92d81d9182fd2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f2089fcb803a34bb9986d794cb0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fd371302d064cb35ebabd16a5e72b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a4f5f783ce0c566bc131ad402914785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f8e9573991e3449bf8dfc9ffb84086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282b9511287c882d9016ac37d108f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e63605b0de54050b87d7eaace4cb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9e37b2beea45a2a6586fb88d700cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b62250a876a86a3e59b98cbca20b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8045aa17788826a75c1a39879da691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1896f04079a86ca6265e4c09a581efe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020b2375038f400840534e1a5e4066793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75e9b8a840ef8bace6a9067fdb3c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46045903c01f9efbb16d340159319ef895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331962245e099005a2a4baec334f3f2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4091740130ad04cb22f3ae2112b019e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca0aa6e28eda035c82b7cf1f37aede98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04bdd32c5130294429a41fcfef872999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c030a0dba2a109f5fc11d9864c04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e4b034083fd68e4205a4589db9eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc4b250e795c52a92d3af04775e845102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fabb703c55eab442f7c0e9ec108b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c174168fb68cf298e9e39964b9b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7fc67a6f1f582b5ecdb917a3f41e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717938d36850db118107cd828182a90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9f177bef1d2c94a02feaaa0a48d22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3c00772d01c8145b13e902dffb8e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce30af8a9553f63ca899ff4baa33c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55d619d91d32bec5191b5066ceb2b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69d7dd84143d06a9b5a005e17c2322111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aa6c940d7f23e42c433c7ad32671a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f54c8c70ed0fa947bc4283387aaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dab0fdf7eb9ec8d58980f01849d5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f622c508814ffab5126ec4128a89a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f90fe1ea1978cb1ee9b9802e4e5b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4088f4a6feaeca479472b235a81f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac516fae476fb7c0772e3ca9259e23c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf55e656935d0ca0ca6fc58382880c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9a2a42e11617f0285ec15fa794cca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3fde7a38da24c62a3a0d7d75a58d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cefc8bdfd1e01645edc9fd0088f8fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b2fa03c710ce7e2c40a5d019dc31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260a7f12425066de323ba3638e8a44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99948332d8edd34b88eb05f6f549f75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42783379776b2b65aa28da21b5ee1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2fa46b6eb485e8390dec88b68a60c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb36b1570de83e955156748544648128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384664b2e6903629e393f56e85fb1d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3d5e15b8dafb2b49d0dbe03a4a634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d63c51b72dfbdf2e4695ec73314a60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7f197b712c9d03ca3fed19c393f36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827eba1544044934e15770d3af48ad5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9616a6e055095eab23bb2c9a2cb604134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08598ef249dde98ea634d95f23f9364d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e915d1794a8de66a6fe784277b1c15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d24778a31aa8c79eb4f35d2e8b20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482622308716043d4656cb31a0a219c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0859b65cb3465efc1a4f2139d912086139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8126f91a9d241d33e73fa1aa73f7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7200ec3ab8f744add2fe37880d4d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c237f8da5904ae6794abb9bfb686545142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a5af48bd854385ea414bc42ce5586143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150227f584f9f345c18f208f7d1ae82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f752d552076c88c06f41f0b5f32b786145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258c5e6fffe04782227882451bb9c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ade9b09543bdbc89872279a25217a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03442414ecb2a587f6a6f5747cb4eca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9ee5c0fc4de0ee76a3f8e1e93cc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056ec6a40acd66c95c30b51ce189d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba47ac5f2bbb2f5a85e799bd5304f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758a33bb57a0de69983656c074e7b44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da2337c83c72214240f8cfa5a90a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b423e9467860c19a8dde682a6767154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa1e826843d8e406a8a1e8d8dd8c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028da2519ff68dd630177717376e1f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d727956fdaa1abe89f8429ed69c93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77e88a66fd10381b8e1ad6d670785f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b74abc09924f42343b3f333327596159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3566b391fbbbd30f5d388c6e7a637160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4287c066abb73f6d8ea6cc88efde95e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378684489e0c18b737b6def2f75002a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928888eb1de5e9c2ae1a21a1aed8741163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b566693ba89abb07be403427d3e9ac6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3ad0401be875d1d3bff2400f96fee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e709fda0ad8786d175a8922a9a6bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed005b398a3791ee735b54d4cb2b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7cfbe503bf5eeb63a9fec46ef0b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030237517a436a8ec84ad44e71c2c10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f65aec9cb2d161031af136fdcd5cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e491545795abdea4069df19725b811171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2552ec45ff0b104904b1e7b0d4c3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e08affa1e240c06ffee3131420a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eb92250b8c1fbc17933477888ebaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4ac9e61817abb7f943e7484989a21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f15477f848b04e93bde1379e344d25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c99cdee3707faa3c504094cb68db6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e712b9aed5bf4d58754fabcef0c88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22df11bb1d318e6dfea4ea1df63375179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca544d8628c8e50683032bbf69accfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb086a6da5324d8df6bc38d682b973d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bae1060ce071af7ebe2289511e060182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d62a8ebbfce2993d574e8cf0ef0a50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d8a51de4400b4d34094b96c821a59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79da9a5c23ca76203a74acadb6dee9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28253f83873d40bd4d1397bac67ee9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc947f6ba0c15cad0db0c5ace9a531b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515011e6d1ab2a1579c3f61acb6846d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e640040210258092babf031e96a467189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae60f8bd63309fb7edf33ccdadd005d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4eb459a425584a8cfb6a01b74b443191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a3d6a85701296f537be6c4fac54a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d57c360f28ead346b79cbce28337a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b5a5c9ad9852245fa549dd982f57a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0c7c4f2d6be9b3122656ae2db40d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ffdd063e6980fb63d5ee07a99f6aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d71d32299c72b69aef0d2a996522d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d527665532d30b85f4a1c8ce83bfc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc77b4dfa37cf996bf3b3fe1053d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3150ea4bf96f87a65376f5863f5b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b2c3539d39a0fa2ff82acb57f5e20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0120529292266e51c5c56b07581a51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a54612382e9de6bbfe8e9976bcc0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5af280e3a81ee794631a951ad389c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dca6495865fe0afa3201ea871df9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c8bded2b1f5ff09c1bc439d5e59d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623641b66660713be6633755574eec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e8ad7bbcb537bf73f3ce35eb0b8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcf525228c7d04e6d473e21377197d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724d570468300132bcce13158084d65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa780eb5d0f6efc52615944180710c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899fae4d2bc9eaf2cd579e1f3a62907212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d7bdec082e96789ed8cd7324219d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c79dd8886dcef65603b794d40d046214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad7a36ca285be770c2b36e629f5cba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf161732d98bf73d139c1a7e28f0a9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1d7557601a16f426d686e7c7ad432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6a0864094faa2f6a1ff589574d3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2132ae5d12ad90393890f52d8eb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e7dafaa37a5d337396af4543439ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0918015c5a8b6550b6961805f4e77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81be09b4b3b92317576eaeb3bb524de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523bcdbdf96c5c7167cf082c650e0b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26c7e611482942dc45ac8bfe73de58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4e86d7154d6ee4ee727f079f2388225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d87e826f24f6ec4d44288bc943620226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59993a2905282a81fc45a0dc352b328b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25eb80ed4b5da6038d946dfd2f9385228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06631153d474bf8da8c94f4f16c0fe2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dbc5b4334d3963af477a6393de18d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461842b02eba3d03940134237b8abb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021b051a8fefe822392bdb85142a40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ec51536af3dbed1d6352a6c02e94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db090290e027cded0883f7c591d4f320234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11067371ca7fea1821764c4102f1ed8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6afbd398166a90738df1413d2f29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c615bc1cc52daa202d6e1226712761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac1c5cea0e8b10c4262ee05b5dfa86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de234497d718b02b8778b548e8defb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b827c011f6fa4159074e222f73897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a43847898a17cb2ddcf247e0ebd9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fa85914ac86a9c03cd10e1569ed8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c47cecf51d6b765728d11e986ee536243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c459b6330b202c85d601ee984d003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f2ac70e2bff308764932914c1f6ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652557bbb078fb609937f37f4ff17ecd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb6e7bbcd14f41dbb9b20f44c396e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1a9b913593a56d0371db1a67cc95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36be37abe6b3874bcdd28a946a4da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316521d09cc22a9e7bfd6f367ca024e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc00ed9efed5a59a978a3d87b3a2ecd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c690218d9ca48b814e651c991b0b79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b709ddd278a2e64a4f45671169ec4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd58455bae55cfdf8b491de1b176534254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3635a5e876cf9be6ede3d2b5feef3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae6002d006a7ca0ce300be59874611256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46144046bc160e5b900ea978e7e2008b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64333b7ab3e0105a43c3556d6c41387a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af5ba1ff08c9f30e1089008acbeeda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358c59c343ef712f2ee440357d84393260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfccd1ae3da76b2d4e91f67a63c88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2075d3afd66785118000db25703ec2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481e7db9676615bcbf35627b8d8f37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d6d95aa61a68d94389c76a8e9aba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d42f6cbbcfb311fc13242261653792265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ec74880e1f2f7a03d602ae2358678266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fc13c3f113cccf599c3963b2bf99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d55862e423359b5100c2e63eacdff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc400e7e412cb83d631d2a01bd8d443d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f894c6a2e502d37dfab4538e45f9a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64eac2a23a956803af2d3600fbf43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4543e4c6b03edb4db19e05a538e6c61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45906bab0578a02eeb21af4bfd6f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697bc57f5f954e74a6cfdfceb77edf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60194a84e397dd73765cdd23a36c80d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f1bdda1a1d088b21b4f758b2ded1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf31930594ff924e7ea9a6febcbb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f2d76578094261c8c11881aec03f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ec5078d5305adb6f89983702ec06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605838b786f42a9b5838e24d552e1c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45d7bb3e330b79169cfce64f6ea7c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f491eaa24409e2f137132bc44195ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a0582191094b19c710c855253cf0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a34aa530769175eda8c47d1d591eb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad802c5ae968c2604f6c0cb05b6909285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dea306ad6724c9263002f79bd57c97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a56c43c4720d30d30780c155e991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fc3f9e4f5abd41015a9c652c2722288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cda7ab841b185176fa13caf0667a43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e51839991018fd0976145463eab48b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729686d6a67f09892d70784fac0c15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e71625123872f864a7e5acfe442cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ec74675af3e1cd1bd85c07079e3c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb6eb5258cd892693f4e976924f74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4317c6abee3e046ca25ef9467291a99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91bf03ffdb31d3681dbff1cae1948296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f92a1a0c45906ab5b1a9c1008d378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4462329af9246201983f91cc4797298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039237ca71033eaccb9c552816c270d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21aabec236715a83cd02ba7a8668f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d16608b84bdabc71270d068ec431301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7c57e1bbf20a7d4e38a4ff42e4b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca119ac34efda040dbea4955b4c2c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc67d497441a2a6451755a5cb255d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2798ae79daab02b07ebe1489b54c3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f327e1b783e9f24cee6561611de7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030920f15f4d17a5b7ef0fda6bb7720307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a490bd9633cf45445813b3ae1b01c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c522ae3bbe34074714b439ddfb6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb28df144e558e282aa65a715082b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe8d1b8d3c2227bc99da8966876d8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543eb6e070999791fef1342cfcabb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78d9f2d9f016b25bec6d5bcb27905313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b64acc39b4cfec243b708553cc17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d6f470e96e767fd45d600ea82261e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574143d93276b259fcfe485892970f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9767cac4cc3710ef7b40201eebb3d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93110bcabdd1f982fd44ba7dcb6ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d1b1c06086aebe99d05e9aeef5654319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb00f4fab87c1ae1ff950fec3f9ee78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9ae62a48b48bd6bc3d2fd517ffe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fd334e99cf4fbae0bb698dc76a287322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c587b5744840c34b3fd3128d60f6174323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bba5d1d80391231180cad4a5395481324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566cf0d139ded9569b1c06b2f5cbb0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274bb72b1c3693870070f8ca8221da3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a9ef21c5e3f16dcd886e5f1e363f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac44c87b4387c616436b2e0e3cd279328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c06e062c80e9a164455b6a93705119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabde8df0c1fdbe5d646cb854e601ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965db58d3b0ab56cce15cc69506099331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950c874fa4ccbda618c620b31b1cc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814c380a9cc6cb03956d061d7d1d7d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ed77ee8309f0de288240bb757a47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc2107d267cc6abfae37fd24a3b00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9264a2e05028a52bae4757ea8eea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c36a196e3de612f8619825fb86c6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf7ffa204cd08b28e77a2e8f2cd31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a1258ded61f3b1df9f5703884f9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f76b1bf29113c9fec100985ebcf43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f23605d0b562c9de7fae7cef2d5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03712063a1429bb09cd18a36802cd0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9640eee9065960b3a37b031714e14d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ec3cc9a12ee7edaa81430a95f5822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a331834bb1c92b640b6b4dcbea325c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957b5118245925ad56f2ab0a3340ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa35946a39a4dd24ccc8a2d8fccbd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16149c73a635419fa0ca25699c3779fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09896675b8e72be0c3ef7b821f16a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52ce43a7bacfaaec993d47d74cb496350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c35dccf3f9c6a3c14c95f70e6f3547351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0a6a98c3a2cd6d9026f77b7b6f0fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986764d741edafc3f31883d9751aa5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ca471493d7c575d2a3d847785a26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda7457987594d86b925870068b341355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d96253dcd9078051b8e0b9770dd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5340c047185cae2ebd7d7a2aaf6433357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b25ad45824e1e1724ed664bf47c45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3f6907913f705991236dd33a24269359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5008041ed5560d3e7ef58b804412fb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d952854a693714535f302d9374252a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e980b9fefad45418536bdca2de9b42d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d4b1bbec1764536b1733b261c93b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e11b1c5d06c59f0c814969e8a0fa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca54d3e2941d8f07ed82f1e39604c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b541b58d386edb228382d6091f1be84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f213d0176ff02b222b927ff1e99c30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66dca54a799e427c6b4065583357f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8da8c24177784545223d20250bef6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07abcdc03c222073675d4cb5fc1ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d93f32cdeb05f8ef9381ccbbeef450371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c997e58cb7574e0ca73d78d1e98285372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa21e82fab42b46bad0a427f2769c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702cba956d0d416e5bcbb713e266e94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4110506babc5d705fb044a5c2d8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739700529e64b4541bfb3578ad985c27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef8bfb3361bf7709805810a72e5e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772971c6d33da95ef98146efa0eb1e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3587343170cad8487c109c07500d3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e96e1e04142dd05630c7d96f6f9a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1327361058ee7a979d2ad4e6ee49b36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b9a83ba8a0b85a9ca912fce1402ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65edf92d1f5cd5282deab5c9f72013383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00fe92d385675db00a548a6e6cb4b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e35dabd501d8998225d9b1136f7186385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaed3be15e0e2d4e95b1d4ee95e1db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9a719af4dc117b68663f876530c79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241f258f16225719bfa275126c58b5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f860002055f11e4fe63086fd3637841389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2743c0fa14fde860415d991e7ae5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7adf4e3b8f776c09bdb4ed629ccee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8c9be536c5d1d78abda20cec6946392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b9f8654e66801847288e650f0147393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c5e548046093a2850006067a34e10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5338fa19e8dc0457a38aaa9e5e9efee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0c936e52420877b9b470ee66b1a2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d2d0159d3c269651172b1190051bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bc37fa4a346868fcddbbbfab70d40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b4e4fcfba61568fffc09b44cec5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21498f60807b075f2cf2326767ffd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ce9d73db904df2e1cf0d04202296401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efacff98f31e12d84598c42092f954f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824978c9585b1111d09b6c88061a6457403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aafbd102be97c3d3f0b799dcdb0b21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f265e33122de78d61eeb9c749d8d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba90675dc0e63c80b587cda5346e37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050660af2f5ecf548e18831912565d92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2babf5c58d850a56413b44b6c6206408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdef3777119deb977561d8e7d8ce04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1bd13db5e25a1e5e0d4eca168a9f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3374ad81f871c88b2fafbf108960d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d141816cf34566c728b4623ef93e1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c9a6cc8cb2d2a1dfb912235c7e2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea31641a9a22bf2614b66b1f9884b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd373e3002cd6b21cac485bd14a93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc626bcc8dc8b9cb53396e64280be2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c52e45d7f8b8e1f377a3123871143b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372693e197baab8aee93e3554a94ad9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871df37127fc0a5da52b3a37cc3837e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62a6d79e91facac3647d6e05c8206420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcccbbdf6d854f57fda28dbed41cf6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42993493f9fc4a80597c2fd3f6912141422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3d6795e373856a9b4490a4865855423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d193b60a605b4f40f50d8214f5c7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ff0d0ebbffa2d11ffad8342d48a7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e98dd39dd56cbf455174d5f926658426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5d7ba80dc2ff0698097f2106bc877427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57633d477d390fe85b045d220826d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce15193f46096bc911e5dce95cf6676429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f297ab6069f398c8e7f0d0e3035d98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a14210f19f0f0506e8a0ad1d98fec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e9ee5e7daa29d552e22cc7a9e7001432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e78484dfccfeb2a9b08ac856183f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c616a4ca5779a19950a9c3184e7b93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7fbff74c44a7b50d8489401e951f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06586a28fd1b740196c1118d6ce0c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e26699b0bf5d2c01c9b2b05f548d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b06eab05a1873b296cb92bace7c2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49914524bb654d7e4ccd5c2eec305d12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b886e509d2df2ec7311872eec1c54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b043cc40497f6540300e7867ba56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc363013c414b8ac7ea16c4d0eaeb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70100d9f7fde5f10daa98bb5eccc64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c398e9c2204ab75ec1f95b04275982444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb40a85bf87a2ff90495e7544b3bb5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba89cedeed6f5c27b379ab03c5666b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20966f76dd908b494ef7d0e98eb3e5a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16125cdae27dadbd5b02c468c9bab0a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb33404f82a28f8066a54de9a8dc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12068cb8bd7d878f558756a60d2c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be044ab79a0965c73afda7e59f37e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248f8577bff9091fddd218029425b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326beda79ecf75220dea76d61d207cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e613d260ab1ed96c3d4dc22d06b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0a3bfdfb8c232010aea4d9cacff80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910520d00295eb03916f8248e6740d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1341f014646462db3ad31b4e705292457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c255f096b35ad4b256e2f1856c2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53fa0933b5dfd3bf70dfe9409548cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c171f9f7409b8258be9a25604c0b8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de555791eabfeb778801b801607569eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e483b30c89ed1ff50b4b029a1101f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1945bf45165935fc7f918af0787817f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a90e72b814c7d9d59e9cb1d0329d60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cfe9f44632bfc3b391575fb2e5fc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b955443d6b14dec33f9b4898b5a8314466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f383b49573c8ac5b48afaffa13a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef016b0454b50d0974bdf1fa4204dd77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36053ee473397e820db8f2fbdc268a51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1bd5219a3b361477127ff73bf747f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9547e5a41af0029d1debb11b63475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50f134b427cc13563fc2fc9a979986472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472e4f37569c2f104b40e8a3c549b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59a46c9e1baad38cf14991e944cd27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde10111578d6f46109e63d8603913a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95db42448c9582152c5705fb5b113a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac6e277bca306047021d57f7bfc355477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c517afa9995ac7e3ca276165d76c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdcf640148641a08dfcd343adb4d12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42e8ed8dfa785f796a55e4df0d4539480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f52bc418557c9891975deeee574e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a455d912a1585229e4ec504332452482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1edbec10293dd292969eaabeda860d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd72caf7b64243d72c343fd6f4179484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c121162b1c6b7f21602cdcd4a8553d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c13e2e572898e74e694ccb7755df85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d31f7e8dd660df99f13d3187bf809d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75746515d158aac72a3b9002906f3f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430340332528a4560961c5a8863ee2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f70e2b2d05529ab7d8b68cf06225cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f925a34eb67f6d0bad16be4456223491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254633cc1e5ca587d34c5612c7800ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdb86fe338d04ba7a85a4ce885f6d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e62037830b838f713d448913351c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674e923e82c4a22ecfc8faec678de90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9defaa8b7cdab28d681fd29510cf34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48e021eb7e68cfffba91b4ba8606b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb733872dabf3bb1ca783cc451ab85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5b3a2e6eab787270a2459caa6d489499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78f74dc62e72c6295fb74322110a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912d6cd258a71a8e2f6218eb927a66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b5cdc3d863ee77aa646c0dae4058502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f862d917a9794af0033fa74555e45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7a39b9f2f5ac0f7378053663222e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ece13e2af6e765b4f660af3e8dd4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e2dc0d323cb1219f0731af1fb2700506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab090ec1facb63dd3cc9f6500555c30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bb2563d461f9768b4300976101bc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e07e28a522a1fd087d3bc8d96c27e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d8b74ccd1031d081dd31291f5589510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ddbf4c53a64da5712bc459044220b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9513791b8bd2b25baf0f895a49b45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d826c2ce3b96bb8e9578c2e5e66a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c37e7c990354afd219db27ebaa2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3798c523de0e71b65e8d9716da227e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4f527fab73529a716779fb25df6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70085f732da17ac5e6ffac2db7eb9d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97592b11e71429d80311632e58fc63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8f503acd3b20a68e21a0a433ef54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e05384a919c5c2e97e44973d676b8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cc034747a3071ee132e4c1d214f3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392beb6f6fb6d8e3cd14fff35583c03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773425c335cf512390c603a82f48de8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27bebe0e506875ae251b8bc30ac37b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a978fdf16d8e538bfd960f9eec6af8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35cbe7bfd936e3e6fe2093dcc088f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205587079ebf4a962037ead1dc487a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b0a5f9b513e88481ad7faccb05be9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33715332e3d9f512cd794514da97f3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef195ca7257de7ae3ad7600a72ca3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc536e6dd4977614fd8938cdfae5b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96860aa3d4c2df950f770a018fa868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebef580a90e9d565d446e6833737cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040921ab264b336538614461662424e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71654d9f498a4498f4f04b1070311512535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f71daa94b0de865901675ed25bd84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a0fa77a724e7cb60c77a05dfa27d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa45a2629a7307cfd32eb278eefa77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf2a92d2a95eecca55ea3cca3cd00e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d7dfe5618a8df13fd9fe079743d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5f9a8def2f48454a9c231e95c5fdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8fe0d137393f19201ccde71afe7e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7bae514f6e7710f6a946fdec514da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab322561efd111d7c10f3b41bc5041544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89d00b03c534f272b08865bd6f5ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236361b9a0efcdeaf606d4fa8c2a6260546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c43e528afaf0041208048b06df5ae2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce4a5f7f5f93ef5eb7ebf4083d4080548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba876eebc1421ec94c22ec6d7e1ed8ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351afed097650d03499de1a227c6ae42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4a68e27ffd1839036e76b35268fa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebef6d14823ab5e6fd8195e0fd80e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f43d00dd5c265529537b76ca88811553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4a383f5041264f4438b6c660dddf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a4515942676c2ec45be3ea0dc54b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cbe4cf3ce0b1247fd254afc56caf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e465301e2c05b686aede1152069a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27744e59437513eb6baa5be6677f07b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d60207888da784f4f4db1f4ce1322559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abf7e4dad0be3c26c12836f71f8db2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b748bf754ab9d256385bf3fe4643f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1267ac57439b0a961773a2250cda5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728c013b346c1509cbff5974e6ba965563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2aa815344a53ca2b7d5a14d595cba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ffe9ccf34f8381e04200e957fbc87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a40b150111398e5010df1946390792566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1613da611ad09d48bb9d852008976567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3223d878842342698f2d75d17401568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146973937d12a4bb8c1b648299aeb7d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76969043784dac1d7e4df1e089bf4c63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790657dca3dff55345e0ec6ffac581ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8ccf14f490fe72398a834fdc4aaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75c3efbd61989ecfbad535151ce8cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf894f948fd2139d2bd370137735bfd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820051a4eaa878cb2134477173446cbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7facfb7e7ce83ba944defbcc52140576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4adb446ea0ca748ed21217dd16fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f42fd9a3a6c72e24462de3537de8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1388ab92eb5f23b4c14d8a396be7f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf2627c8ee62d64ef8759b5677643580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91b5766d7e46b7524f5c9074b6d9e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d8249df737e2cc7b3d234d09a0a8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08ee3130401cd0025cfd96f928e3db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c870fa2014f083c955cc95b5b8f2b5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc25a12f49538d47321cbc6e3de45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d01de20fba625f897328614d3fd3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5758e9be379e9b755b3dcb8b3cf3e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a567820111e8df8e497631bf9c0828d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021015921cbd6c8e0049bed99dfc61f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaea2834925f027f8f7565f2acf642590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967aa048743c30a64df9fa813692475591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c50c455ed46e85010c2cda9763716592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266332d720694de5de52d4f5a8d0bfa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be58b4f0f8920b9d9db8a6c92afa77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e1b19cac4fb766e13d0f9bd447ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5cc1e2af50f97426e43b213885868596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32417aee4d84782a033c582e34e0e67c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808ae64faa1813996af58f3f42b315f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0679901befdc544376f823c3c8a8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece12b116c4e25da40f04c799594f791600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc437e479324bcc0b588874a94824bf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b595c1de1a4cc32ee261c08379bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05868a46f40a2ec70c2230a7f0016603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff31776b9b3e8b1169ac23e83dda64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b7589ba8749dbf8d5c264a2ce2b54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a086fd7a82e1c37081f6e42e95298a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c109426e14eb9e94791f751b87b0095607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd468ca7c3220a60914985494d0360608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d843426075fdce325264a2f51884429609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e79c8660f8d779b77fcfe05b8080f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971236b76819f6dc376c213db44627cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4721fc9e3435098f14012e11c4ee8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4ac1387ae53835eb8b6e8df191af5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb7f44eef63f8b73c5ca9b76362b63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96f6540bf474f0c7eb6fc5e3fc7e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e579f1bd5286560a732b82901f76b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7000bad8e6a1aae0408841ac5e975617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3298f6b6e8c6b51f550fd9c217995a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff31c04ccf04db4d75042b7dea2669619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cc3ac1852b1a0527854b4603c32f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e547abc2e7e8c7f7b25142e4d3b157621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae462e12a9811874a2a1bae2e0d83a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14228795fb0e70858c7c7a28252fbd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d497c3dae94384dcb8ae8182bd1232624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a36e80cb1080fee89fcbcca18462c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcb1bc4928e2e7e23a6293436c0fc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48282dbf9a7cb017b4b5d8dd48a609f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d55b9e50eb1e384712ff0b4eef9993628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098c8d837fc349eb41e99dffc61a69b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbad5ce4e42176c7d937ed45b0c286630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c1beaf8604aabe339728b6c73f37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d450e807ab8b4065ff2c07f4eaf174632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8203bb2390a610bd167086b2c5e9c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d22d087578b56773541b18a6790f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb867295c87bd20dd8c8f88d2a3d43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd87b3dd8efe1963b4b2e8554b18e19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35b88ccf32f855e22d89524f0f621637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c4fb7a546a4c3f600cf530d620b3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658573b6afd3e1cba7aefcdfabfbf06f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d31c038cb44f9e018a42f2a547252d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c477bceec9def76be0182ee0074b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8f6ba0cd24a42c53ec2c202d45ba2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349445b9efde603f5f895bf597b55e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8eb1c59b690bd4c26305264e73d33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033f913a1dc8e4a58549972b2f19992645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48d3098f9ee043bcd1f93f5ac9f36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ffe8a8367a3872c414da5e3d8e6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276296e513c9b0c002e1cc98511d859648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01cdfc3ef0b716bd6ebac9714a579649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ebe014301414cb3472f3f445c060650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873ca83a776ab8662d2b4fa4d429c9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3beed302ecd9d463969dab208559c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bcba287b60aaab55cb2dd77d3a7df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b762f14e1a3025d07ad0c3c3173a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509b97321c4805e914803baca8ca64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3136006e2fc56c3ac8aab7dc0f31e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd414747ad52a4e1cff2deef8daf5fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30416023c3b0c51061507928be6e2ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763295f8416772327111d66ee5171b87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf0751a1a2f526d81005ec1ab3f68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1836b4707f0245115d42c3bbf24815661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9c4c5c42e0e04218c695e0b63ae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1afc7b4e86269823612e5c9126b4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9987ad4022ece2d49999ecd19cd7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd1ad7b8bc5b9f3efadcce31608611665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69532d8dfe74891af8eb3d58f86cfc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d806857af0e3c486323d84cb76760667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55822775e07046734dde2ca333270a5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce3f8ec8ce71c42d0879711bf1f70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605245316750436cfeaca318500f0b2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e650887999028f2ffeb9e5856820e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809e50d9cc76e37bb238c25ffeb20c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29350700cae1845ee4214ecbba8887673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427876d5ef6264c96b35dee45277a120674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae334f14641eee56cf4319d92f9ae7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f89398e2ac848e892012b528cccf39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9acc57a1ce5fe4f8318a721c5c068677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd769ad3b36c410adb4b67d30534fa4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca747b67f049e11cd45189a1ae4fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1e5878662f1ba1223831d80b8fe64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a961c24271fb853e8d66f321b561f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e271deb142f958717e53e5ad804d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9145151b21b393efd169f260c90729683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b97c24338bf45a6dd90bcb6e6f1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2a2a32a5966f34c9e0f47e6afdffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c27a85d7b1cca268b1595ae4c342c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da686ff066b218bff6a70281bad0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20540f50b1373b7c4ded72ce29af4ede688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c44f4b1313a4f3618e00afa105c20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da8615d99d4cea9d9bd94faee0cd27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadaeae37c444649a3711dc3722087b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dadf0bdbec68f100443dadc8ab2edf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3e84b96e339ec5cc23e0e0215259693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce795e53ee9b27cb8463ef63f66883694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c41b002b98982315d42170558f70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003aeeca393a3ede9d9a1fc67f68cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdb5ce954e6567393646cadcb927af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586b140dfbc00699c51c6933ef8b2e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70acb3654b584a40bb3ae92401b5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c1e8cd7912bb1199b29232832ae3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5e73a06e1f5710c8afe6302a920b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b377ed16c50fbf9205c182fa047cf93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb31ac303ca3b88cf4095ea3cfce787703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cc2a89e8b8ce88d76e402993a22d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f1d76c7ffff582fc98c53e7ee1e86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130fe0f655b0fa8fc2b0f8a8ea83dd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d53fc72fcc7eb2db00fbd5db6b4741707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccb30c8658ed1f5e4fd133ef715696708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0c53f9e1c57a352f57929ae707363709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2872cf38d79642551141aa4f3d14b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33416c76be213a588e9f7cfcffca4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585bfb7f8a7c7ac489b19a2f32bdaa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf17b8cc349289588fe8fccec9dc01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9784830097d6318389a71785435cf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121c9ddf6295da1e67491d7b83ef8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e6e0f6ea16dd49720714bb61b1264716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949f8ef2a7de38bf4e4aba0a7ed8ed5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0813a2f1321726d761d0b188b65a3f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d668e2404f266251d3b1ac9851f019719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2abc1f92633fd67acdd6f93c18c988720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e1b5fbbf4547b4cb394804455cab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf3240f4d757834d183cc927ce73f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b0082f164ded3c9fa1e632361294a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa034f46613a0bb07f3fbe4f4778917724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704607af818071db0bd07d5a4b3fca63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54859bdd5d08ffa15dffa81ed3a799c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f8dec414aa083c1d1c31b70a167e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc52de9a0a4cd6954c843a63262a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50434527614cdc31596ed2ed25842190729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8694039297aeb4ed58ab1d0de7d48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a95c94ef52b2cb9a3e183ea7c5bd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5178aeb6b7ffeaad84e4469a6cb32bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fa1309e46071721ed317eef702c12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14333563dd30343e7d05c21810b6eb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d333c1f89e1776624360705c8aa2445735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34bb79bd91422b0fe79ebbb642a97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb033aa57b4bc961606157d9599adbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44f1580771ecbb6468aef7e5b16406738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6daa111ad4fa4370108092756a33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971fccebe86f8e76bdf31bb8531742f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce25b8deeeb58c555bed343d51d22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147324da120fdedc7e17f50f78543450742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebbb8a241dad0a7994d27dd0251674743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b802d46c4b003ccbd1d72410ea916744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65644339a8c3a9b87a6298dfae897c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dab9386745c1203c61f055aef472a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2bace2df5077a8a6f31944a496e8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec63a4cb91b85675e62373948290b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478ec90fec514eac2ab9582d7aca094749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772624141da0508b8ac4e3c4162e39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca905ef87c4db6262539acde83a42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9147515a8a2acbbc561eaa6cab60e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff085c9dfcb5ab3a62797f5dbfe7bc0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e421677e71aa596b8287120c5f87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31e7f4132c3ad6f7cfd5d169bda620755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ad0af8fe675e86272b9bfd18a9b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d827628e4de21b1d78c70cd46881b45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4914632ff03e1d52c0306ea44c138b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955107970b460ab0ce6a5873079f0d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>