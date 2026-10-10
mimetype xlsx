--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c792db797fb55f5e0bfb43fea8720e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c500e89c9770dea95d21c343ac742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b9e34bd83dc9fa12f1ec07a0e22fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab55c52af6c982401a521e6f4271dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4579cc8c41647fa9a8caa302b588be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11133dabcd568b4ef3b3c65886b3a6fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9325fce6221c3c453f437f313123c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7970b6d58cd372df8b6e9edc94dc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea2fb819d5fe140be5c7b4816b20659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be477f3d796523d9db21e2065314ce910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a6ed1fd3ac5ea5ffc5d7370a2429011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25899c89bc42e9b3f4b3e887012aefa212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb9aa57a39bb5466e49fe0999c3ca413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ca57218b1b5e5171f816f1ae6be514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d800140ca523da14538f38cf7b65915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d5015bd672b27abaa8c1aefc2e3a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc72f0a6470feb47d928c08985458a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fabcc78ee8d06940f5f9328328d9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731e23409d4ccf107be3133c4e7d1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d149fc9f13658798913d0cf92ca58c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da4aae35eead6a028116d8b9e6c07821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff6c7f2303cc59ab6a3620f35442022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe2629073bc05a8b9c0906893cf6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4c87617dc25ce7c13e1571405ef524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25ae64343531d32ef933ea0bebb6ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c4aedb8860d73979b51b47092b71526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94871494d673faa8387aa623fda256527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66555364b984b301f96e290fd06282d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565764eaeaca9c489a6a4b8a3322a2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4047b6528883c0c8946cd1838fe83a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d648f28366834c0bbceaaff8237dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989024f9a7f470c61762b44a6b4813e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99bff4352589a4e724581d71c0aa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efdcec8d703d00d1ce842028d20eba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e721b889cc943dc8887cb35e3eb254a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37fcc518b84b465e95d323cc9f76836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9492408405cd3d283658d43d9dbbba137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa71f5f943b5fba4d670968e2a499438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b562dfc7ec500d9ad332362770cf3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eca562cfb785e6e813530420e4a7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c44180d17a24056cb6987ca50eb1b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55335a816e67b254e6212c2bcab6f1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadbf697248a9c9118f748cdd45a9f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9a032bc509fa352c3a4ae130347f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ccdc4f2a9924262253d7fef676c8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8488c902b1225e4c2d2ba8286352dcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4205ac3e09c407c4f7c4cc4da43d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc008afef337035160ee3fb1d5c1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b22685095045f07eda71d6abe0aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007bcce41c67467d997b48ec95ce60050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58d5d569a037c169b40dd7f38ab9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691287aab52f1b0361c18914cb244ac452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255a083a08b707c72a26efd183ca97a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2da04ab00f436737995cbbbbc7ddf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f78faa16171059afba78af515eb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b163df5660182e70296781d3ed0d9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e98c05600a6e57844420c0be23e2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c66a0a73a5e11069dc57999ed6b0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7cfad2989d62292f272eb815da39759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780251b46a25b2e5d34756b2722bad460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57c497faa581aadf47ca72c15f45f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24e8beabecf4e014803b60964065d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb963e21b9a5b71245ffdfbb399eadd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958a829e07d6b82e0e4a7266d22163964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d972ccf4b7a8dc6bc547c4647a766a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bafce1805a81905fa71c7961aa51d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27348e9c7f5fe57b543cc7f671d1fcc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a29b9e18d514729f20fa55c287929a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1118f9e889505c67dbd356260cb0bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf151fcc77474169dc566dd2b2fe6d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380214eda3add1d503a59e216ae5dab071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9198623ab0238bac10cbcf486db072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303588103bb1a82caa6ac859d864261773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce7464f3d6f00f0b8bff9765ee87e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaecfc2a967bbb304c0681b2c9ea2f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68811ca43cb21445dd665b49f93326176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9498e4604d0563737555cebc6c7fa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f268f41ac84a2670f60c53ca57258478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af449f947b89ef3e4c9f8455d519119479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb931b4a0a2e23776385be616f343280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b65eaa48398d8bafb56facae29a3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db862f812fd5b1df235540f7c214d4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4042984d96df1a901b2d4ac1a55952c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277e46222711742d7d729057d7061c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c87b4848a24089cf8605cd60dec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aecc808d51fac83e193e0f7a9d17986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990cb8cfa3132af896715391546f39d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e1036c0a0fb281fc7fe0f62d8b32c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35224c52e639af36442bf94f1e7af3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979ae1859ec6607262f24993f0591090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62feec8741cd876688280431e152d4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3977a8bfcfa55d8f5ab97c72ca31292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea64a484ebc63364dd311ac355d263693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed6a23420f78cf2fce8c7bb8ca07994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883c0a7e36de8f3003260d85305d00895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78f3eb46247e8994ba4becf925042296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b0cb8e4e0a06bfe01544e57b59e5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926efc8e04079158322dda81615b9a5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296bc13069988628dea25c9dcb1777699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed239b576f1e80b0f7f859e41721a33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b46b070d3c3037bb8042a666b11b70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93939513b1403e65b4098206d4be698102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eb5f707a0a3b5b8d6ef311868b7f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135940bd399968f602b8ffabd3993128104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c6a6ec6aaedcf76d3cee2381b46f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39316a28cf01885e8fa5119cf3ae02c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03812b53f6995d6b8ad356ccb39d8b03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ace9e02623807e3b4fd0beb865db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd05fa7cc8441dc15eedb48e6be474a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc0b319981a3ec2e703774acf77ee7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c75c5832d3dfbf0954cd68af27df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c05b8d25f22d90d798bc71c0f8f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f7b581391e19418fa47efd39574d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17444a836db5dd0749940a50ba9735b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abaa0809de95fd4285ece46d237172115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4666f0ee20942031a3b106a2f2629116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8cef3051787b11c5715ae914ee387117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3f6734311df72ae530ddfa179fc30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7e8687189a974d861a94808b2a31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324520a410f255d58df42228ba1782fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0259be1ffc8e8ec3cefc470dbf448121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f22eeb78b57ec5deded8198358bde2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1005a3e38f1d1d2f00776dacde0d1ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd263046d71c924c5fb8457ab0173181124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dbc337709fe479f6214efb7d77b67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef788d0c7188c9bfb47895eb2123864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a896b187504e3dd8bd15b29629ed2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3c6efe0b34fa90b40e67244d76831128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71957a153a450365fc03667d288102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91431120d97200a6554e11ce7b8bbdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b413dc858a12048dbb4a87e6b1cb04f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebf91bf9a0b91f26ecbdd20aec6d36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd7f160a4e131b73f4cb10e736e2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd0f189f17d3ee9b43d9d1728b73c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b65de5159d641d4e4bb76a126ed312135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9f93bfcf5b8602353c34f86b6828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f23ee6d3c1a4c8c7bd5c381d8fd334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ead74bf9fabcc90a313e1b3769b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72960059545dcc14bcb23aa0197cf13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c6ba349a4923dc85d38d551f8f4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f9559a0bd3af7c42fa705858dabf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee06d531072cd341b43a978de1d28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d7b48230011d3c8a840fdd9cbc9d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1238932e1db7f43d3c1d9b627e7d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701355dc4a08136e9fb631987ccd532b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfa4970716245f1c92b1d81f67fe5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d15f61fd9faa15109f6f78c7051b30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd0981738e0a80ff020d25b80ab156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206fb94d9c38aae4ef419181820f585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a828e66313c869cc65d642f26dd0fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257e6799923ba59b7ff4631e91b6a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc6bb6596ad20587a276ab4f292620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35651bde1004be615561321818362b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bcf1a29253d89acfd083d755e98d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ef3106d4a88cc4a2adaf001185d14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0aa1fe4e5c9997094484b2ae6892c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b0196caeb6c2a013df4b14e1d4be3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d36b71f923b5680e35de1d35312cae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff939ec68812ed745bec332f26eae5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fcb1854c8d7515a9b016ba2d35b13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc901afd4f9a5c691c4beef52fea32a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f55d2b4b84b125bf52788a3221fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7cb4c936b9edd9e68b519b27349b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637d41ffb323a1d8ae639061556bc62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef5406186e91cd1a598d8bbfb4f86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2250f4593a33b8235d023df03e8105166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b70abb54e3bcf298ccbb928c995c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955401d8b0dbe5fb9bd1ba8f7b597af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1553420e0233bb3c7d4192c6e7cd086169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84befa14c62cc1face499889e4f5a0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2169c9845b29575e0b875e86b4dfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7336fb6116a0edec88733eb4a2c4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a4988a22a0ddf8b94129360035f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533edd0f20a72db14948495b4b1bf58d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7243f103f99eea29f596754e8a5d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccd92cef7b7000760ba8575a2d0837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64b17176c4f7f17f9a0f58d192408177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7f6e0fd033a00475092698d9ba01d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a7badb2fe98b5d392b8491cf022b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a0b254112f2cb1b8d9e50e710338180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a938c2f6e9fb592bd9e9d756c23f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097539a9543d612e7ae71ade1b2a9c52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26559956fc7ad6dc5614fe25c8f9bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad55887f88a3e9f49d383ab6728576184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62853e7e8391fec48cddd2453bf9e936185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c910dd87c0518ce40d15f88e1b4f98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a9dd41468436dc418500924f125f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743505b6fdf200703576e51c79eb60c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b94065c3e46d62fd1e3daca2c52fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec57e4f1bb4f163f0dc83c25282993190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c950d40db7879c89059737676bbdcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289c5d875306efba90228af9635ed5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d75cdd128bd16eeb99ce60924c21e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bdc8b43aa5c8a480ce9887907f6b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a23711674f832b0bbd2b974cfb659195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c652026519d3019ae6c5859d628e90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56852275ccadf1c06fc838c23de09fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a2b6217a8c66c71114eceefe1d7a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd4e68fca1aa128d65c852b4f583f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed4478e3fbec2bb80f4db84e0182e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33e192a7f2794ce56ebd4f8db58edf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2727db1622b465e9759fa2db28bca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4a4749ce20ce5d7072668761fc5b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb7a2d6661d00a77534de4bc6d2459204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b641f2bc17310369993293bc80ecce9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb9eb079496026344f35f4f04361b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe8a11da4ad1b0af8d0b0bdc36a3f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b2c545c6a83c7d5aebfb10eab02a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2e3ad98a55771a56e69336454628209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a77f90078d9246de00c2bc265b29b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a20d24aef4029387b8cfd1a84484ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7f7a0376248c5701ab1961dc214a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5033879f4afc2af87637d2f3c5ef5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb2a8ec2ec385fbbfd9cdec11b5d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4596f8937d7c78ce2cc414beb9f36b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71e3a59b0bdd7f3fdea5452459648216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8387e5b38c5c8d6dea52518ae78e353217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6edea3f450e14ca8ebfbd107414a67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e253ea1463302e117ca2205c14b6f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb488610cba8386999c5d6267fab90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef879f5bcf0505dc88c013e25d8dbc5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248461d50eaf1426571932038622af67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b3e696cdae576affab18dab24d4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e43309a96e223bbf933831374b3ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04477abccad3f6f9fb4d3c47196f64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93089aae3a1e3b4f1259aa4bcd17a4e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96115f806bfcc5860da1220c10faff7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787302a0e91e5d3cdd0b035d85f7c04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7506f63b765fbd7bddf575c595c627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92b67dd8c6950c21bfaa1e515e6652230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a80532313658d729385325d4c8fed5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428212d70a2e5d406f599a9b3582f838232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b48b89a0f14b0642dac7865b65973233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb5f49f0df3f176f012da1928df087234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf491f220f491638e8ebae88008fea4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac426fec1a2db63ef38e6fe65423f67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524971dfbbfcb5c199df25459575b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c007d68e042d6173a01187b9414ab4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2041944b97e4f4d7e1a2e8c1592ee9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ad9676b0571bf766f3c79918e8e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de715ebabf44732047b1bd98e0d881fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637760de6af0e6f5e9d213d21edd6cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a451a30f2e23d2b8dfe4c575921766b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e916b675fa6df0eabce3f6355d675244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04756e052faa87a9a1ff351bf49c251245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618a748711ed4d09557c912f04714f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e538a15fcd12ebfbaf1e074369c8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51755d8aa23bf64868e6dda07d2f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff949c26b40c39992da3d1ad450fc9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a12ca2eec9b25dfe08deb26b92d26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec644637a7ef547f936a86938377b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7684d2a307a638805e61578243f243252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a28eeec04c223aec607fb7454a0d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d75ce4e50419b16551af198659f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04315c2bae1548f9993a6561f9b95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3b1e9603e2f9ab0cedb5546037511256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b4738dcf96d532eadf41d2477109257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c28f543ad61bda928ef9013cfe486258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757c2ad61816166916a0271bed2917b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa228840b685502f183778093e09fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db642216912020f9774b52d93255470261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b4b0227e0e89ccca32f076bdb42e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb627c24b4d66f86901db1c6992a2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa934fd664a71e80e610765cbb045792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47de84ef6b8d9f956228f420bb03d38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf4ddf87ee75b8c193ef2407eec61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda946ff660f04107e839197be3dbc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419f6d52cd7965e070374e2fd7605c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4b870adc9b44ab1ba5ee68e885c57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c19a072463a63dbfa8d4e342aef86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2440cc5d49a4326c9771ab9c86761bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44433286fbc4874ed64a4fa500ef4c5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e98ae72004a34cb4f9ad58e316744273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c2098e6f0009a63ffe7b7c244580274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4cdc10e66a3cc2812f4153bc9b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d109ae54816a32efc562b315d796d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62810fa80ce02ca3575d524c6082b00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07101cb7574224000706d939afbd15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d2f9a690f7a701b76670749c36cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128656dca685a765b730f5b4ef48da2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b14a3a4fd7612dd5dccf97f7423b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc3f5cc0a16821899a860b7dd6ea6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e3e8e5230f92a51ed3ea12014d6af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402414ab66cfe9d5ed5c0afe8468fa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd1c9978f1064cb26bca36cf4ef7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d7f7b835483d547f6f09aaf53156286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eafa1d047d65a358985abeb0ca04e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b5f608d03a1d83e2c6c3bc77ac917288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff17845448b366b93b08c54242b5d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d11cd7251d3139891eb6a1abe589290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76657dbacfddfe5001a07e139ba3e7b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f5dcc7d0961505f2febf1ba7aa917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8054a9e8b25965a880da83fbab89a2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b316cf60c22a10ad9c15c5c1d061c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092cf5c1b1db279e69a00b2ba8f078295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a8f0fe982aa984f8057dd0edce5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf6ea02052fc24f0d903ea42de34b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de00f7fd4ac5db664c0c9e21e7b641298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2af3c2e23ba88546093b81712dff67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536518b708c11927b992f2bc8dfe8ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054a64e721a5d3f35ed3e56caffbac8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf48de35deeb142b26fcc56b6bd269302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cff8b7526667a053665cbd1f1f255303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839576cdada169c2c80ba346ced8af33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04eaf3711d39e44cd7b6ada40637b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8262a6a2eb50244a93f641a3015493306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ee6f3f519cb144adc201629dd380307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4746061cd58f77a1e47f09f4fef62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182e61bf1552a608ecdbed18d190cdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075c6973f9a16bfce886cf54e19b8eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda29dbc74a181a304b4025117ee2c9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58073559c4114f73bc8fc288969931b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88427e4687ef488e78796403cdb837e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4f63dc34bb35ca04d8f8b79084c34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f00fffd0826c475c5f8349da66c34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7167d742e5c949d10006b2db9b34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f25201b71105c3e916b38ae966b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6ec5b2d40bf242c6fbc50f913abe9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a0443dd5cf8141a82127f1da423b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f97dcaa90f12db6290a459380990c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab20b751c9cd26fd9eb3924d862349321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff88746c69c37ef6fab23bb8d3daa7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c03bf36bda7db01053d8fba8168e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93102335ecb9ad31de6cc9a1a364f619324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24349fc187c3ac4e20f0dd00b88e972325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce67a12f7773e55bbc0065ca6249b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d2d54ab45b80fa310c7f60356b9e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ab4e7d51fd51b86a66eab0db0ed42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3b70fe91ded1a503f15034c0707ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c962f004d1822255a28c0bda8c5abd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91b04238c56e7db4a4257e867babf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045ec130aaa44fbdc34bd0d687117c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c4160b1db8d7d1276b0d81836025c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d1de34f0ae15e8d66048584dbf1ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773d6a559ee9bab115dc547037514d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176d9699e0a7ed2429534ea92bb0a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb64f4ad4b8e7c28d85f9a4e01a03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c770eb9f2f427c999922e7f76048c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548407651f1cef84d9bb656d7fcced0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910093b4f3e4c398e3af9b009a0d2bee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e1950aa51b21b521244c32e68b473341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e8035437be24e46f5ad708766bafd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fd6497eeaadb45c0070d89b446252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6223226e695e364907a016f47f1462344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cccc133bb2daa32240d0ee6e454819345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4e9252bb8c9175cdf27a8b74b221e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8e9f32fc561a6721d02d39aaa6c7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195829a7d79eb5443052f6e8a391eb71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e99c7b7fec2c846045ff3c107699c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a965e33711708d64ff2a906246d9bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc689c8e18a004295df0b16735a66e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944f8d910e5f720305dd3f9609c544352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c2e2b35648de044a4a3610b259701353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba0c8121583ff88615678fd9db3c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90386f5fc09488c5be2c16dcda96c2cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76af2246b5c9d5b3c1e3540848503a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba62cd380cb084ba5e0b59b076b718357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fba9c8e6e8971a42a8ed77216d2bec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111cc8f0bbf9056ed83349fe631b428359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefd4ec31a43ff1b0c4da9af52968e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb673bf46f7180405d3d326e72991361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c4e2948f36bd7dd51b04eab5d5347362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a3274926f5d216d40a77a4f78bd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f25ee80f18259947bec3ac17dfa74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e493854484e4c1b8b07fe304a6ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21357905c374b4aa6d0ced53540c117366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513937ca2e8f721965ef390328181117367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d2cdcba54d28492dcea1b3338ac0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044882592f9597af8434a10183ad4715369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eb3e7b5bde31ac4f0129a4ae17fb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4683a90d3d8f99185d81c7e9caf6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848cbb7cec938a75b49b30d87fbfd4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc21f371ea494d161173f833b301d90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a3ce64f50f818e9a47bd31c2abcdb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb60bc7eef8f2566d1271ca3db9c24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61870bd666d93666a5ff12c6fc011376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7419c96f6bdf187266072796cd4308377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208926dc6b500beae4f8c4f546ecb839378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722cb6f2a296d364caa789fe5b8db4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5313f7177631c7f7dab1e1ac5c2f88c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74034fa60deeb3d31a1f0a60f015ba1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246d037ab62d6b2f422968682d0e56c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46def1651a938e67d8c770fd1d58156b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f391517a1d1c13caf003a57ebaf08c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb03d65ee21d67c2b647da4e5806c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a034fbb698965a2167f58de2b5c06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995dbcdc8c28e785ea05f712c40e358387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546217835404d923735472d5e56e3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06197c88b919177d0bbb8fd35c38ddb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f91647d8dec20f8233827b3c77434d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795a27218d58e82342bed152f2f55d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299430e050bf966d9c48a4ce2fc75ff9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08485adcf2344b7f5a10825a1c53e437393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d080efbff186f76a1d9543d0a0a349394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ad1168bbb249b2b917ba126c5c3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adee70bbb5783d34e145e3c5e1a628396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d862d3f948deba812d3e916c57f4b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314908188492c6faaad60f98e0a1fc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c953755a61320f471fd2f078daec7ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f629c90e43f5131704a3d40eac65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18267b3b7773b5daa657544eea601eef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e47f68251bf47def8d352fc900a3c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a277e4b4f1f08b44fdbce25e6cd63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fab34f5fc16a69d0d1c9953afc89e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0740fb38dd82efb83f785510d5d0c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d4fb27af31ae63acfafa089ad05a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b288fab5bd3a7a57ff43329951768407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d07c4334e16123fe3e78b8047873e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd5234e89280945b615e90bbe69c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a55d9babf740c58818fb877a34773f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa1a5953c57d3681e2b8c354b905e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe63e2f960e107c894c2564b39e8f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892d296df55fd66436005f456016c2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c97e318cb52481ba7ee36d881584c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a21b002b258369d769260e336458415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b51eed0c237465cf8fdf06fed3c8ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c257688398c11c74619ad9fbcff9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6fd7e5f3ab9a27969c8e16894e0fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a49ead95c00117101515be5545422419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63703ec5a3b2652349556cf678e16b6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92f5583fe5ecac3dddfc3b982be114421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c47b735fcd08e84cf9b497ffc7383422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f653b762dcfe17948056101b2832423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324eefaa221a96abb6ff3e44dec64f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531c4140cddaa1539727031493f3e4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401af1a330ab5bcb3d00ae3d89c9366426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2740257292e966ff9948b3b113ba7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab55f603ae0de09d5d190dd81b7c6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df98a156874794d7da8220828d8be32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c71ca600801afc83ef8b393496989430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434edf9cc348b89d2294deb7d8d305431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d32a0213807e5ec761a13d8702681c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce79ccaf176db9fce95ac1d8498450f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b68ec36cac1d308400a9c3ab290bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9ee5fc9fbf4fdd96c3872b99a481435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f9cbe052c76e2e982efee82c1c425436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658333b78bef865f1c929838ff824c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715719dc3d079f3d5bdef1912f71dd62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0250662dca66e7bf66ce0d55dd0e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d59355b3091ceefb5ba0eb0e41fed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083335c3586a928c64e01cdec69ab65c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8364cc5aadc7685bd99603ce8bbad6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba040c5b1839216649b8c2f7f7600443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e647e9db5138e139cd74c70ce1ce22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91bc3c86ac8acc5b77134ddf9db955445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341e44ac89a0fd47f763ce79b17787a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d72c6994fbd80840e4410d18912d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734136889d25cfad463cb471c0225d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda883f5309f168079b98db47583f10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a28b8c75c52f2d0d7949ced035a0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f0d76676aa97bb9b1f4b597f50a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e587a24b45e80c206b1cc924fb206452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c0b57a6ef5361ed2581076fa76c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f251a8402a54a3005cbf263cb3a99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b226c04024411d00d90d0ca6780c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38fd2e8e875762ad1fa25656154047456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49018c0e0a61398343c3dda03e7f07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba68796f7c3988fe330ed9d3b7a9c01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbe10abd621ed7c3ed4b1380306d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f49092844ff62135586ee75422590460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3659f72e52d8e94ba3e034ff9a0643461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bea878d5a6e68d0d45920ed5c38fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930dddd08db73ac1174af142b77d54f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609164d6a94259f4faef2463a074a96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3846fd0d9ab04f61bb5137c751c11aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d5cb722ef9c78197962f3334f759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff7c1426824ca1f6a0816e9b6b4e7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8d91258837441f0a18d4fb8452d92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadc98dda0c4e858efe6aa8242ed40a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf3d04d4e18bfbd43158d9b4481d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622134129ba4982ba0b1403c700bf9a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d90cc0a46b7005527a96770f8142472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b1cd831dceaba181d7999ec5edf0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223f6f5c020ca1ab761c7826b589bbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974cb3ff5452fad38f88d6aa68c554e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e86c51201adf5ede0d75afb6b414e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879df79efbf2dacdbdba64806f6939e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2193b042133089ea14129dbc7716a69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f044496b1a193ca0d856a0d03af8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcdcd89e4490b6b7364931d26e7108480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de2472f503b1673a5e65d418c64705481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f07de78fd1ab3142991ecffcaa0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e2666b2ef96a033944ce2961dfb65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24826dc2f2630fcdf52cfd502efbe70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93bf9db87b79c3823db0f5dd64b343485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ada2d59fac133f7f4164e92a763f77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85dbd0cbeeeb5d5273fe8f94c29cbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342672f3948a25e0b4c0568a63573824488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d5c51c07d7ee71d48bfdfcfc87a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246b25692d9f8241caf31ce55f774d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a87f31f00c111eb5826421891579d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6334295ac9ca9152d9ac2199108e5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b018b3820b93b530192995b9f229658493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30884fc2248b783dca33ece0fe649096494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a20820712e2353fc568685c6c2a047495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d379f2ed32b770cdd95ae4396738a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159467425ff6883f9385b13916abfc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2eec519af75a8a76668462963169498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b24ccb360c15d9f119365d8717f2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae191f5e567200a8b3a72e297f383658500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d970ad34f7c7e7bcf250660f4accb17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca2de76be50a52d0557ad1e2e68102502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c0f8246f2acec03df67805fed895503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71aa703e82c7025e02af13455d7595504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4823e76e555f308a9899769f2212d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b098fcf054543b47509b159e510bef0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa53b49d2047f1f14b7f7b772d479ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c42d0ed0d4b502a4025e2d5d81ebcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f424f63717581559869c8ae35a016d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa4e7fcd531e4d66d792fc7c30c732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73264ff8b5f82a4d930d61c2f4811772511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5532b5e1088424b76a94a5357fd00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f8d87f213d6103c135131bb88eb09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a444882b2c2194ec701d15fd751d55a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca52be1dc5c554a399153731a7209b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2822fdea5578c8b4b1e3615d15a60ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccc0c8784ba2d8616149a972da03e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c475bb03424f7019cec43b0565447f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64e168baf722eb694c0eb7d02901c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791f1d317d72a0c477f1dcc29866969520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09feb9f40ebed0299f5b94523fb8dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7454b8e5b2c13c1aa24b75226de37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52c598c61850b4cf4432b31c43e58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47936f3ec6aa2ab6b3340d23f04461e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d696182fa33ea0bd85e087718d529b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b27658f9a521b9ebd75c29df3d29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8d3e01acfce060991412595acf94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a52fea5125b347309b23ade3a373e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0445b8b3435ab73241fa110bd81fbac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811aaf812818906a8ffce19aca31ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd681f55e5de255994a4b07368c856d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564800bafaf4d3922e8d4a28e8d0dc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee00e0e0681b1d952af2492a76440ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119c5ba25c8a89d8f92f8f66a23199534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8b85117ff23d2a78ce9f623d18f3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d217b616376581dcadec852c538e78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f91fd83f80e5b985679358eb188c04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c796cd777797955ef5b1b3616ada538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3145b8566e4ec99177e9ab80e6ac3c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603e3c5ce33eaf5a98ea7677a445b82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8a0e9b93875f47b27a2c0a068b828541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32632274bc177bed36e25fd664b72815542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987b4e384c8858880f1f32f3e50904543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b9290eadfc326f819c86bafe57f78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126de0d5a1b2c12bbfbb0015d8a83b92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6797e732b2a2055405b60bc2e94e35f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3ad00ccfa05a0930037ee3067537f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d1d61c61243b6bb56caa760fc99a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bbbb2564b9b380fd24e163c427c9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f079649de07d166158ebefc0e1f44f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf462bd5a7bb59d1e231c902a9c91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3589f2a97ebd22bf472a2daa9d11d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26d2bd0bdf4874fdec2c09369238b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11783929af4883a8dc566711e1ec01d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da26e92e4154307cdab674ea074694555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1ff1d6b5954e768d884d5d31888da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd68d97575414806af1cfb0573c5902557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fad2a264d78f4f1d697119819b8608558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b693df99611335127a1c1f40136a248559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bf8241ab93f426cc7e79a2e11fb50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b495af15144882c2d32ea0d635c4e81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9c2252ee8561e1151136ea545bf27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204b34839c982b8102108b45b4f4f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242db4157b22ffd982a5a5cbb423919564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3102f50dc25b764afaf526e8c7048565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5afbc73f335897f245bd78d47c0c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f7906295c4b1e301f63f555577933567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759309e6c9be760eb870d8491e0f96c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858edc2700c19cac85f0964e600712569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ca59c3b2ca8442770b3c6dac8bd46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3d4bfff8f78a538b39217662c8490571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c4d31c8e69b02283ed5591b514eb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef7e4023bf9f50ba4d8de767fefb44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fd26fb4b33111d8d2def99fb1c669574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523500f69dc541581f39b88e3ce919b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0703260366cd8aee5d58df123455a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7251dc3cf1fb49441509d47c438131577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52830219b2a91c0403d1c1b0f36021578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dc2e832914c92c5058a8d93db672a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036502583d83dc4793197c3185484fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328daa9d518c60be71b38400a305859d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcca1f2fb511518ceb38de071ce795582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ec2d6058e7509f6573baf4c28c0d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee617248e2337223299751389ac514f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabccc66d8e98041fb578f6b82dde50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aebbdd83d187f23a9ba7b9ff455c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6390630591b23641f82478ecf815587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0238fe08dd7ca6ed373c5e8379a3346588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4618e97625072e3aa832bed13d78179589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68454a91a49d0c13ec26f62bb0afb943590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a52d1484bf68bd56581e2ff872eff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ddc73c6bf2709328d69f52912966592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3126f231fb2eefc4b5b512df175a99d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d0cb9426f7e70c39a3b379eb09cc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344d5bdaf313e1efa5aa28c4559554595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dbfb0a8e89c51b8d4510992c074e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56702cef06a878a73c07fe73bfe0dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a9c8e12c80a20b4f4a2afaa8dc810598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc99a69273bbf2ca8938d56d7ba15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af63695ece71e06d1386993f0fe0df0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc56a52721bba53bf96754d60662d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da91b4179e7004276885cfe54e9c9e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61512a44c690c2ca58f58cebc0de26d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158bcf9404a1a7c6ddb2611c830419d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7a7ef607249a87b4bb46686c2a6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f531dd9afc67fea55754e401d83d0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35ddb6db74e26f0d27f785b100f4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9fa23d177cf0bc91e175ea6406cb1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb033454c8dd492fe17226affd8fe9e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b018a0bbf3a76228537c6e349d9425610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab823e06152d52ffc38116276d3ea416611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1501af9b48d787fbe92c868a155a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c3e998ab7c17fdb752d0bb7a27ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2e761178632fb7a719aed997a1cda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860663fbfe685b4497f834a99e128827615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d601f502d36bdead6e756ab937575616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323e2e23fd69d29d080dc3eaee92b27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12515a03cdd7f2936600a5e373b79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d8cf96efc5441fdc2d17211e40457619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee846531976ac3f2f4ebd0cab097b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55178ed75f4534b39972f303ac9d1256621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a2d7cc33f6b15adee19243a080e20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb86f4efb62d16d37826a233b8202fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9103fd5edfc5172518089d6c3e06d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81fcf0db6be51d429a9300a79e6e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ce7141526b6646b07982d3f1887b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934f8cdafa71c1f1ac44b13f90c6acf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9073c6e1c64a8df80b05370010ee5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75e63177721497cf625049e83b897629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9444cbffe629f59675405960d6f9570630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485d8c74f5ebae83e1d1639cb578649631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c916fb5c98ab01826e14af9ffcb740632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e460ad51eee44fa85ec25425d7b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab4402e9578146f5e3652afe13f811634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9794f05a5bfd1bc18ee48dc942e9f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d0b5860f967456f57bdfbda68505b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af53cdb0978e403b2ef18e3a59582e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508caca0ff573aaea3b96e90c9b08b24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137015f45856bb3ed549f985dd39f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e7bd9da5b8036a0ad7f1aa181f9bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b2a9b9998fb34849827c65c5bf14c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50b6fe902bf9a1cffc2464558698d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a4e40873b1485291c7999ab5df6f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044e6cfb7aa60282071b6589a45f5ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb66265b81bd3506fb7428f43237d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f552c42ec5fc2f2afe7a17a97b8e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783b2026a2634ddbd37c8b5985340be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f1e4531cd31e1991c0d9fcc919cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbda34ad1a210b8db9502c9c4efaa2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d716f2bf1d56beb352056918baeb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a82d9c611a840bcd69e49e9dd3c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb54c22be10972d2d43022a47a6dfa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dafe8febfb4dfea8af906b20893fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791e0f8becdc80a6c35cc520fc4426654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b777c86772b5950d19aeb267ab2d46c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ac7c43302833650421da067667c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65bcdb00640f2e7974d1e75462e8b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9270c69516d4f985a233eaaec756ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93eb6742f50c23e49ecaff177fb73e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5545ac64cc3b57d89ce4fd05d225660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd16ec035de9c50fadf0733b26a79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80b9161ecee752257f6f4b88a5777b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee733098840aa2bd89f06c56dd3a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5befbdd0341c8d0602896999f869b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d07b63ebd6153ba0307bac185631d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f55c37cb0848bc4696597748ba8c8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960b316bd3b92a3049c1945f9b02ad0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496363d3ee0ab84e26e51ebf554c9159668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35d2f0bd2fb1ddfef90700bb7c509669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763f8224152e66c6c46054a5b3ae764670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18416e2d5d9418df0d5c2aa21b19397b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb35e560b1f56fad8c96b359ee19b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851708d4e758162afb12fb5e869bcac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed789d3e40b8b96665700ddf656469674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb521ab219922485dbb055c3b61c63c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985df7c17b2590c97bfd3c2d939abcdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa9a5676db4f1433be9b32a5de17c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c545d52ddd2cb736e63c8138411ab03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c5429d4a73da54f7f647618e11cac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b8d78dfe061bb63ac4f54323d671680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7d9a3de955a005b509c35a941726d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c3e39ed4976985a7d6780b3355a95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ba5b7728444974bb35bfa109e08e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cf24f4a3693b64b3c21d4d3a6742f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8fcceeef59d40dd1a3ac81a95990685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5430fbc82b179b676c78ae323faf41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ae97fda065ed934882d47ba651f79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f108d00c642c61014d947b08c8d6078688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef3df97b6ecfcccc4166966ed577b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9fd5c9d4dc6883cd6826af91e88a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231a2a0c7ce4aa6b37e4394c6705f24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb791d7c27afeb7c8d1d814c56647c4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a592c7c4c0e735c5516557b8a77ee67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabb83af6faff2cede8068391020ff4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708af631038d7811d549aff2016dfa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b217a5ae4e27f6856ab3471f422f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecb8a5d14868806cec724fb34374ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7c30592ff030c1827e3cd29b4fce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e5f4722a49c91a6f57dcc6820cbdb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69574312fc7a744ec586a9378becf80b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc38beba53c171a2cc010dd78d250701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41af5d43292e079d3b91044314bbdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07949efd0491245b5bfb5343b37bf36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c6f47fc53f4f3a17dc0787077b849704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb8809893380175574e90ff9cea5bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193378cbb58e19cd32aa7845179a090e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f265fdb69e154166a29efa0ea015279707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe290c03d92b985e5eefaa43a1272f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68148b7fc153b5b43367598840d4543d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7e2a3852ebd2edb90ba6137cf2f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460ce07a174aca04c3b4ba473159809711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471091f10068cf56842b6f8021d23d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d93f2b582210714d2959cee35d5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f240132633bff488c9afd4d7d71d252714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0aaaae4d3c902a5455f66c9a61e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b8541e3919456e0cbd6b11fc3af4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453f6d645da4937f75590b0362ed986717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c124fd3bd473946fd438bb83650e61b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401915520ba7a12db90ccdfadad00e4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b36f98b83068e0c65bbc7e7f2191f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e0e127b1f6602465f768e8e7979cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98f9546d0d8989b1d3f90f7f891ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e63ccb8a67ba6a1eae3a7ff968201723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c48468f471450d2eaa78cc26b5d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426437483df17fcedbfe64266fe1f4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9715dd9add7d89cd30a2fd6514c9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7186256ccd0663846e5ff7146254727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1f112beeb5dd5b016b5ec55bfb0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48616c28c3146ea61e0d2dc3fa3e8522729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da7b2b677400048f20f454aa01f50b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600507352147c48635883cda91098bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318e439158324831b7a40057e237fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc437c7bc9112b3018266afcad6a86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c80070f2537a0f4058adabfbdcde63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c6072a73be7d7c7d6735424403ad8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de067729d3e68c1763b15aea81503c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca194735269ae7eb01009911328d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196db3bcbce5cd08c33ab8a62cb960738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69650095890ed95833eae5a66bda3ec9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b329764f15251cc0161d4fce079b92a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4a043373981d9b900e1dfd8fcb28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc1683a8944c148b9b4524b48ac02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bae7fa54133a9d8b2e5fee415940a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec5e64b6ccdf4b2f64a5918809ecb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ff7bb18a45694804c681e8d25660745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534c675802ed535658aee336a0e88c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549910b9554f88ca2d4acdec5a12709747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27152419831e167aa8691f03a2dea221748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca809865a24760c0db2381ad36f81c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f7dc54e0a854e5ad146ef00764d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2cb9d079fd844db52b272254a6088751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5ce85aff379ffc36e7c33546c2561752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a291fdc095df9c2e3c1f89e38b54404753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543d7930802b2af3da92d1ad9a50e8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a62d9faf911f6a9e72c4fec72ad65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e5cafe1396d541bbad743d968169756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030fa0870ea11cddc0358c644db7fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ea75471f7471de6bf7cc3c442aeb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d65e1d06c935a4dc9e9170aed4e359759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a33e5527b3a53bcfe9844e177fa81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc60f9205d46c48bae159045a849382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc09962b5ada7850335e13b483db4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f3387adaf547f76b3ec2dc7642fca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e7fa09a025224986243971a8da855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db48ed619b8b3e1e84d41ca9a3e9676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e35c5216eaef47cee575e744b1ff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd389143c7d8e12abaab452c2dd0cf0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95639fa974a38d93a87242f6586275e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d9cbae0ffceb4b036d12096b916810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950608301595f71edaddd8911efc78c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21636d4070682cd0b92f90e6a72c638e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2bfde1f8ca333bee028f8a509fcfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034622aaad9425d6f15dfebed9e8923b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87bd0a630b059f5f7e32ba4847d74715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec094aab3ea04fd8d73288fca2fec716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30e2c0cb3a8794f81bd2372fa111f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c38cf67e58137a2e9ef4f13ae785118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551879f0cee82ba07a98ddf12985482f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd086bc38ef909a0dd145aea8e8eb31f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca1013094a4b0cce881a1c92128ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddcc550545353a95f92fef8665cdbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a2bb79ddc9988575b96fdbc5e9d8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176701ba3eab4c73cb8f7fff458deb3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf4a17734a79636e5867615b84d94625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9751e76f02fe9ddca457a229bf9b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5e08260a7ec6bc0e68495117098927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b5cec4d13446ec15230847f6cf7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c6a74378224abd6763ded48e97b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151d20bb4f93addbfb3ae8151171ade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a23f4ff36b1e111f4c634d99566931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a9619fc4f92c58cb0824525bcb65932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6954f12a797bf0576fe3344afed0c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce9e740b37211bf24e23921c473c0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b86ec152fe8a7f72b6f35225cbb8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a88735c65565984d54de48ae2fd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea3aec1bcdb351cea2ab473cf6fb1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421afdfd6529e8739d2975eeb24ee6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962d035e4ba6d58bf5a5b550a1de7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8fc8e988544b31fcdc2846e0c21b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63be1313d549aafcd32c9206246b7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2947f1587747f00228f5b89d06ce96242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec90f1e819f735f478db6d930418a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983c62f0f849f9636ca06d1483ba1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac7f2efb585959acd3ba06a6c2b8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874817fc08156f8275f2bd9abc7cbd8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5ee4269aee760a3876d5a401bd7ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717ecbb95acf0bcfa480703a8b8a3a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf39b60fb7a06d760b324bf8cdb61149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f466159bd2b8d68bb1edc9af523350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3569215e42ae2e0691ba79f1cddd9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30558905e1e948e56e09ce27eedca852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e88f363dc86747089ba21d6efa37f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b9cc96891f5438af8053b7e8e37154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a642c791275a5ec2465552dfde2b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff53a8a40cdd1900335784fc4846b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13666273b0c7fcb076e5e99f288cf75c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd54af666130a8f88dffa7643db8ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b88ce064548150d88cc951cb9c316759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d945d5794b94d093fd6ad4b34ed1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415641bccd5bb8e583c448557e30e0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb2be221bfe05d41b0de173a586e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54a79ebc1f3fa6bd49287e04560e6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8918fbcb4adbff0016663bd0a54a2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57c2ff26f875ebd9c329e4e1ec2bff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d91c58c6e7f214dae51756bf0a7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7598da5a641bf81d509afd8e8d567367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff308852222ee908481fa8e09545168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a656e5ec128c530a0d4a008261cd9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc6d12feb5cf84997663db0f5cf85570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f93c8de4bb8657632bd0483002c2e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0ed35b0da04dec5be2512ae79750c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52333082c61ffcdb33b61b13c7e8de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87324fea6fc9615127f4093d4e5cce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57641c198fce8bf9f1d58f9edf19ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd474476c759c4da167fe793d7b598a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab922db9945b90912e952fb4a0ecc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a136d1db04468b120d403309c7a3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a28b2859da3ee5b9b00403e6200c7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f111e18a342f96cde7ace895965080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc37813b27639d5defa654b56003c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee47b43d06c93b75e09084a2920353b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f364c56db7187175ec6e57840dc53e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f7d924de6a58d9fc0f0c850ae68984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e29c32ad151d29855ae3c34030ff485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28960f1d3b2f168c1edc1d60e585c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed435bc60f907855c91f20919e2dfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b90d14293ac3395e6b5f61b2db0ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd35b4e6ed285ecd9bcfacd570266fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92299be93f8a139c7ee2de77ca04890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb1cc0c77179158b36ac512bf103c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e03b0100b4d3b058b199d2055b5d9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473843be970beb73532afd75533d70593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25ca38030c35c621884b13338124b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97bef33de84dc20a43368f81fa3d8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f96271ccb764faaea7630eda043c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfebd7d7650c2d6d79f455fe6a9022697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb7ec176ad82012321176aa1e571198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438ca4a714250d07d802f6e13d7751399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033ee6d26cd54f2f4468b346f2076b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81788ddd2822fb5f4ff61bc698b08d31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a2d85f90fb2211fe47277204de53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947753ef144479125c65f644a165b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36697f31bd33d41ba8c3401bf1989b5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92168e8494e7e5d676116eef432238a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff348252fe286a532b3f5d692fd3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b7d753c852f25d724179a2047984f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da6734e35932ff293c36ec50ef31d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558dec9719fba6355cdaeafccb8ecf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc264433778951c2ef650961b8dc45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da894fc84b3acac2928133f0f259b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea2196a40f468edc27d84538e0d39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebcaa6ab2ef62e4ddec7e8492dec34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc1b1a2b80391e6bb94f31b47d99bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6405cc07416ecccda26af7e1cfa9ffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720ec128cab8791d691f86eb4ebc59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6072675927245a59a6ff4cbb5e72c88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732a5c5f27958c78172071a81aa046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be1ee9f871adc15aa2b13409133df5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3cfacbbf5652e7e7b5adf15f5a64f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09587b17602cbeb433a54133482abaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59a17c318a9ee47f2fab7f34ff584122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debf0132cb0f40f4d674e859e0def42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe04cdcb5bdabe37fd8ac4857c7d72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38570c0b0de7b4eb84d55baf5521c3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43bd4a147f8bbff2d23390115713d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa207307fa1f561d9fed5d46be32d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9630ac7407b34b330415159ca47ad5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4176cb23cb90f5ab4f1a4764612d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d579e3f236d5ba3dd531298f3cf77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a4ce48c5faf1de3a3a70db47541fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9a0eae6c40a37ad6644a6e0d86153132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561a90463a7dd9caa89585f0f9b1a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754d2427a84a521f7d5783b4d4b6f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcc18f77b0feea33bd2058b42ecf16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8e67922a17ad4be3f18f6c722b5c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cecaea60a619c935d75eb1860a95e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd1e01eddbe002d9ef8d2e9311708138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f8103c66586dca59d5c6fff1dd57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5bfb3d18a54e1e44bd54e4dc69ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a75a55295d7862a045a6047370cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f74f61d5345c04edbd7b74141d30c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f51896dc2b475106c41867b813ffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad82d8e61f0ff4ee93d001f6fe232144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1490f486af38d45da83d9d023f44f64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a88f57913c12443cc093c1ed8628a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee231a3287e927bfbd1f2c4c6dae6be5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc89531a2ee71932681e6917133f25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345fcd0568e3d61df8ee6551a051285149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ab30c0705a4f127d23d0b4cafea1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35adbb10813179d1228cdf83817a5a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce1f2464ba1fb785372f59b3316595152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164cb487ce55c2bb9781ffe7b4c91a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030543f1e1cec8c7c2d813dff7fdaa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce5733312f24b7bc66c1af1bf6cc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb81bb28264022ee7c43160dd39e06e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a29b66c4d1d6116ef189cbe4458e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad385f8cb684cc7aab0c81f5dddbbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354cfe76b7aa6d60771bf0ae1430570159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e563f2dfab7965eeab5cc5cc82ddfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f53cfc65c490a162ff338c0da51e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723503a5c3977f7be1f71a9b2147ac4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92c20cd9fcbf5bdd239b91f56e560163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829bc3bc8cd8590c8c018d93a8e8984164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc27d0aa728bc4ad85f94eceaa8ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e719174d272ad3a710f596b13d5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185096448f5bd4a55e9f15e758d44a58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5a22e021de804dfac2e09fd81131e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb8a969fd757311f238b9ab9191e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1e8d200ca3c5760f6a2313e13dcd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee90d25980475c9b283d2b5f453a36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279af98c1a3057427578ad97f9a52cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d23c3bcbdcf91e3db495750573381173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c113bcc4b3a64dc033f6c1d2fc49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b831b4a1a95cbda2b330040078301175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0c2694bc419cf68ab9ef7e035b440176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8014e9e3a9a34b432ac8aaacbe06a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4842d719d0443232406a385e585ec67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f968ed57f8056a82ea4f4fa5b282e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507d511fd0e4a2c622079a3fadc1aa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37947d884dbf2326a2dc9b2ca11cdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914df7127130f6ba08f724b1bd2e5ab5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd83d73372a72b29091d73c5dcaadd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301360162890c3c93c3c63262a1d17a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b0ff48b13f2e7aeafeafd6728e476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9dd6cbec69688f3df0b94a56d18f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15463a0cf859a1bccc80f7f310f1e04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca89daec615170a7a6bcfb7cfcbfa3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ef45b11478e9916bc3305cff00114189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd69b9187a90f79306aaa946c202e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf01b2364901a9166012c991094b2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8ef465257fc067358bfb269789be0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f892e947817a77186ebb7b5524c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e2ed15ab0825bd0f4267e1eb997b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9677556be7dfba89c45dc8de7aa110c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8002f5173e2149f0da16da0c48104e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15fc5831a027529ba8d13ea911774197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf222aff064f55080ad58587959c46b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f461f55ac0616f44fcfa4462df70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21e046de8e852623e4a866986ee7f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342a0231470c668b9c4b86c3c4714c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346842bff6307f1dba04b7e8b387fb1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343faab294a8ac7d09fb1ad921d72d09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a929303cc21729da78cd25e4f8fda9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c280bc930939cdf96bc480817adf33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342fd94aa43a8d47314c79c407a92fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6de04b932beb822cbc18b7c3cc020f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b80d16f516bd07922f6efe447678208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb534f375dc42083e5963eccbef1c178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9767767020c711efbfb0dc98e8b1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3cef111bbc2c3894d0b5c66be2c99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df08b91b94d755884f9264bc3b683a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc27e7e9883079ac32f92d8bdcea33b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b52a260ec8bab677719620936d4c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083e2df98beae862ed3c91b62c3f12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7b7abd5c2d403a429444bd079129e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0aefa8ff1e625a9156804931b9315217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a270f3aeed84c6bebfc147710e99e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ada6d87403d93884ad5940edbf3140219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64511521d37365a8902dd4c298c337220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7664dfbc5fb82f9454200c340c616ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df4bb9b23c768241d4b466516b5c82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da9be549b50f6c3d43b382d9d7b44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef8501942f09f22f1a30910062d9f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e38dd43a5ea0aaab10888b4ee212d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499acdcf45ab56c02cc7d97d8476e084226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a619a96d698268c0e3a54d7f0a21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b81b55e573f49c3b848c716d8c91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78abfda7fc3befa61dd99900340d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b022b0d89515d4cfdbae11f2e6f07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e610e437e64c9132f2e7be9948590231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a78b25bf5f7a4d63f02416fbd3290232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc3c3bcfeef226499ea2093337be6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a261f5b70fb4904d8cbf8ac0564c5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5720cba34fa245b00bc9b209faa108235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a730b02d0dbb3e2d052408417b239236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b273d1a0d93cc062e43b7832276e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f48d424a61164c7a5da1d790a28a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a87d6017a3b9ca703866755a20e69d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af82b056b3a65f2d4efbf3e5fd90e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6600cf5b0eb2e50e88ede25fcb4783241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83011338940e0b9767922bb0c5ac1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5aec2a8a633e8a58ee9687f7f9745243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49aaeaa68b5cb4e2b005d7eef2bd8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a448f1ecd2362216ddee143afbb2c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303ac9b7c7dd0db7520d18eb10d0950246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56510b71ca49848df5334334fe8a199247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9c61ba63eca3b7820ccc539de95f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157c0d3c856a89d38258dafc4e46305249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b22dc1658eb6b3987cdd1b5ae21c31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae86ea3d3592583b277bde8bac0a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb9958e637e0acdc26f8c1e11de06d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1665bc7efe49334f349a56477e21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e53ecc9761750531a9a743c3aec527254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb25339893a71d9240a4e7ba5448c8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7323335e1ede9fa37a703537eb5ab4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70ceb97a77128b0738722e79afa2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc2d6ed764b6b48b52f3624a984616258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b71406a649ae913243d6378c2b9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c8b41a4c8bdb06d66325818239a3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8065bb3eb167f91894039644df2173261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1384ed7f6f6252a7975e7b04bf738262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf49f49408427b502f6746efe0fcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71821f4f95595b2a0791ff31eeb1636264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70d0e5974ddda09b36b8e0b5b7af87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a35368ffacfa336a7f3fa426ff8db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59af37ee0adb40075659bd57cb95a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a8a3d9ecbb39a95217da26d0fe213268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537120d9fe8b3b96c836d272d9259b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc47dc43a33c517492c6b6381174c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16317de94c16ed09943a414c3667bf96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf89eab39e30e46e1636d896eaaa8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2805ec9e6df5d51cd30d2856b68d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af7fe5de79934e219eca1a0c72616f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe733615cb78e435c2eb5a9b64f0836275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d2f79f4533097d3242e5b5b0c1d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788975c6fe528b181d2d345f625f4c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba8539c5614212a9b2458e57537037278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b5eb073e5c4bcbe6c16b2f96f3418279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e414c89debe5aa1e8af85f66f88c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30339db1725bf63da06723a42e2493281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dcd1d3f1ca0fbf4568fb118f03164282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850a50bfeb7af385cf7f89ef94ecdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31bec7e50b54ba75ba7f3fe7cd8c20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad913f4a3598879e656808a6dfe04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f356148bbcd656e4970eb88e22dad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687659666fa2076c2abf33896f29d9ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69ab479ab5faa8ce0fb9107e9d8f44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707594cc0f924a726f77342b985f603289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cad1b7d72f04dc5846219dfdaba72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa5fa079e81650b1d32b78fec0c434291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0e5befbb67f88d83480468951cf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5ea706282af280cf7d009aa1fe6c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f66002e0707d4fb0634652928db93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81cd4683536393696fb4dff1718a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00990cf4c90da40b585ba8a8fc1b43e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f5aeb23694fb86b1d6b909f6ddb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041a01a091f0fddc4a900416ff0b5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652688719c3b54db9305355f39c70dd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0585cdac42a465a2faa318f593aac2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fefff9790ffcbb683393f34c1ce389301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838f5ba62637afc58b08cce67d3943302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da96d015392f155398d066f6e484edd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91d8c3e90627921f5c04ee6e6e87f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510d7e55ecbe7af1a2883e8b44ccbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b648070fd9d5f396eca3df2c36ebe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032b8493d55a7b166515dd0e476d7ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218950b162dbc8651e66ff09ec5871b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a8709fd018d4360cbcc013ef11bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa53bf7cdddf692b51b2855e907fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542c4a534c3b30deb79caeba9e4b97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b875ed0b3e8c57c5ffc876adc148312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48348c8c657bcdbb35b12e1d61a81e3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e879e75a86a644758a07b8378bdd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c3c96eabaef0649d0d6d6d5b46cb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7803314a101015a242d378a736736316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36f56143fa4af859368729a69e38e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a67dd862c8ab1123f4e3e0f72fd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d0ed205001e06d9d58092c31ac04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d6dacb29bea9b93a0c4d275bbf7a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661443e6e4c1fb14f5b30ca3f8bdfc3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac07c000bb1408982d7f0cc11ca40d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f1450a297f738e36be25ca3270c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e32d04b0f390762413976aa547a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e888894cf8063678f454acdb1d77d50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a93ba82f53abea61561848c25deb5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e73a7cd88e4e7c222c0e121db714f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1930fcd1ed86229939a959077bad495328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41fc89813d9bdc93c42671f7e0689329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b36d6e4fb29d343bc9eff5085e196330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b74dc8e8a862c2c0d9e093090967e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aef193d81d3511dcc1ba942ea5c08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b37f95d247905ab774c878d6b9fe3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225fa32c51a392885df46f6978386ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be552e03b223368a23c283fe2116d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054c7ab2c9008275672de1160ef05c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33828ca915f7c57c66e863ceaa23366e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b62da24c5c0228bb434ee4248b08b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ed5e925643890731521645343c3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff411ec358c905e390a322c423ded3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22f381cf6adf221411588f8a023985341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863831af1ba1733ed9ab97dc85bdcd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873bec234166c9f7811e333eabbb73a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e51913fa9e4a9f0faef55f40da063344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe1a0cbafe30a72338cb82cb14d8e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae73ef853b6c783dc08ce93058b24ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5b7188cd4298ea1f6e8f8e70dfe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b12c44d766ae4b7f4f4b37c6c3d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366d7d67a7351861e04aae6d9927268349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273f0ccfdc60255a43ebd83cc15fff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad57a45867e4946a52bb6f0465ecc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbea7986276790492230744d791cb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2549c7662faefcf467205865dc7e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1216c65277156afa8304b05dcd8a8be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cb75fefe1cff7a1268af07ae2e8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f76809383fc00b68bc3e1e4f990b57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220904e9a79f52eb720513918d363b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674668811d719f9dffd406a946e66a3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895ab80b31a21a190d80ce811c830c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012a41fbe4e556795fcad888baf5e94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382734804ef375dd2dd561eca530978361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825ea4c5a4314427913fe509ee9583c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec03427666ad1851b587b9ddf93143f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e5dd276d7bb77b6540acfab5048c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78e309e67b10df3632b94ff8da5280365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0639018f9c90848274bfc76ffaa929366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b444b7af1cbc738320995f8f1416e75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b889da87280f7207d331fac1f98c69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e88eae499ffccddf42b77679b10c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130911c749bfc7181b7cd9ffe06820370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b6944c9a6af7e5ccf3f7f6c3b4f9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9d1660c79fc54ca761662b382da9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eca88cca68cf0e89d9a5a0c630995373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d71ac9758cd9a7b7c3382ad99ccc02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb12dbc6137b23a1b67ba6fcfbcb815375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdbcaa5602b742de5a8045adc38e91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7349418ac56a7858ce5906c92dd452b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d6f4d8c8a85394d50f129f04a45eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014839db6c35c95c452642612c649c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0655e60c42c8a6110727ddad35f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15a283474c5032906e8db671c6ce9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383814372bfd4dcb6a81cc76838d7bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708430f3a0e9bbe735a7eaeead52ba1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5faa47abe79a02d646ede35c2e6f45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ccb85b479137628626df5e86e258385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf723d0672acfb2b43b0e15c37b9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916148aec97bb28f14af1bd2dc00f29d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652400070b5c9175852bfd2ef392782388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2fbb27a2d4e25719a99c56433664389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25dc4dfe0712cf7197180cda60d384390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74baa2d4269fe103373e41af4064961391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c806e7f311ce02e93d26c94129f443392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a9c4afacc4ffe354d38edc7545d38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7d0233b2b38dd9c16e1c8386cff6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237bf4e8b6bcd29050c94e4faca1de8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017a4ea02bc02b5e27e783ccddbabe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615e85785239bb533455ab28472ed58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced85966a8da59459fc0f05024b4f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05089673a3e17b17e3c18e6e69602a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0086d13edfb6f8b004f51abfdf07854400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c150a7b5404d1dae75c859285be40e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f27fd75e94f9287758d703b318a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb638f6ffd8c5d4d2d15cb9b4a7558403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7718466fa42713a8b03db56dbbd07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1580c15f9386539b8473a681e1f2de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493196221dee0ff7f4136978456001c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d6507d042b7cc5020af50ff03295407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119741c316dc0b20c06ff1a109e5f4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb5339382e91dacb5671c308d17fa0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad621603d3b61b7a812afbd710d773410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7aa6587896c61de054febb768ac10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac0c153ded8a73f9f17ee53dffa1ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f4e99a94fe916e52086104818dfcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bee7d48b7ad1c3dc0febaa4283b5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060d3899ed5f36636e6ac5537e6573415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23059fa1db1aac8985c4252864ee69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6cc2b9c19adedad566e11a981fa67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2653f8dc19222eb889445231225c00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea5f75a20f3af75160c15e7a7b158419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142dfbc36bbc85e70d2c50508fe8763420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be84f18b0a06ebe2742488d0d48f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7589bc1a8d327972133fa4465d2be7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e51e5c63d0bcb406e244f05f3209423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4dfd1e17f41aebe079be5863adfa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cfcdfa5c097fbec55b533f65b9834425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb4340f47fd8a38104bd9216bd258426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f95ab2fcbbb02006c6e3ce01f62f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6ab8101bcd7050977627f4d7b424f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53cb354d0f874a6b14a3bbadef36b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c62a4be5063c0836a38b14e56d6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc63b121a039717b37cf1a596374c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf1f3a9052a7f864e1b00a7e3b482432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab7fc17960efc3d671b0234a92315e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a702e62968831411b744e7a82f7ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438dfb122bb8f21f63fb05059eb456f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d76f7a68206470eb0c9c8551e05415436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e23337c3bceb84c1302020cfb3b081437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7aea665d78fac5120aeb05358e714438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb34348bb55f8aeebddf1ff9fba3880439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbca20e3ddd82bdd1d6c00e0fa79bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e77906a3877a192bdda67342dbdb43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8e2812b42644e4d56086e329bb052442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888395f46a965232d1457531d06516443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce7047e0c6161b05752de41b8f5173444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e3a33e4e5cd902ad4ae4a8a1cfa58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb85cf345e9de7269ad540278811c9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40ce69a157c9839605056ef9a5902447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3082fdd5528c113482bc7950a54772a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0172a41756d7be8954f5b5828e365449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b149fb9515df5aa988b7224cf149f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e00cba214f4c1d998d9b9be03751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b366f6f16ba48efc085e78c34d7a971452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d2e09850c70d03d31d284a0872f44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c595b2016e44edd76d7691d9a0235e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e440b47df8e67bbafb5a0bb1cbe917455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d6d771379e2f11d25df26e631130f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd73d3013ae13e913469de44230cc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f0297d1992029cb6c2556943f62bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708906b87e89244cc37d386a1ce6022459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91057450751cc9de1cf44a70433ae522460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c4a3f2437536b08b5ac61c151ced461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc587a6fd2e8ee23f049aa98bcd3c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f822c91e8c20f0321b7a9fd0c907c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f213fa42483353052cdb0bb6a7a14f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2b4676ea6502fa3fec915bc7d0ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b521fc83b895eb1c3a35aec90ee07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc5dbd04f093c9280eb1496dc2e6b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537cd15dbb6e9e217ebf119a5802fdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b64a85b80fdc08e9384d44577ab3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca14bffcd54d4eff0a1e8cefec9926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55444b92a77c7c5c993067212f23fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc4e79d49aebab8e09483d6f7b820a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c2b3f4f321783de1d08470e66134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c8dfa70e5b99ed9e0f7f678ac33b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af0237866aec1551e6372a331d67c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eafd3f12dcd6b8f0ad689a728a1e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6521332dc6d24c8cd9912ced68e50c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977dfcf65e976b6d32a82d887cd4255478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc89fdaee438feda0c01979fcd37cbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61f386d29c27069f63f5b57d838a1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8db712187c9008b7b32dc9097f0b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800f799c76d443748f9dac6c665872482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e245aff1a1385f414cbf7e57c3b737483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a413896b8ae06f20313301bb598ab66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c455d2a491cff59d82844200882ac9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7d961662075c7e8c039a2a9169c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f695e74fbdf9b7408f2508f5dcc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef46b12e65b98e21bd362d0bfd1380488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf4db663036d056e26e9045d53f57d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1302f466b599182ef5698ebec03e70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba62ca037ec298ad752d9c1390599491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e100539b258e862b32ae3583f466796492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8044fcd8aee69f81d8bc5894989e74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8ac9f17039832278bccfcb75f7f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae024d1866352d3415c8d7201647974495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0c67b486f8acbd29eaeb380dc9e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505dbb5276bbc5ebdfabb50f646aec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c54e48043c36121b64dbdd64b31dca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77842bc7d66d57562b9eaf3ba3b6d4a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952de062edab4f55119b2484565aa467500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500f8b8e6ea7a944ac947b2ea58796c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5621151bf8c0c52c18f0425ea9ab48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d80bb998531b90ef16184aa2ed6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338de73871d800c8e55b6c5d7d0e73f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f67584f5dc46921b159aa74a61b67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b080cf425053d390a1ae88776a5f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bb87f42ceee39db3ae791d2fa65f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccdfceebae0a8826bd763f8307cfbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561576618577cd3420f19126cdb7009509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a16fbf8ed7f560ea23a24f591cfb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a0209279f462bebde4ae4e4d7efd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448099fde0aaa0d191c4b6cc0393b34a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d2a67ed87792e63033744287c9b06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839760a31b2deccc562da82f3a291592514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280885a47fd9c2b5751afdb4c6512941515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568dea05198b2fac504df4c207da904516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858019757b08e398de12ccca0328f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9505c3f1cfdf6d933294bdd6fc2931a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacef37c7dccc6a5ec9c9ec9cb49b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d305fb0b434b09a9dbd39342b90e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9ea4a76011f48b41257380e5153e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8751b57b9f80dee509c295df95bc9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feb42a086812c0c3d6a41cced8679e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1003acdd7001f956930f2893082e8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af465d641694b7d684d518f909bf7d36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154b92c511ac0018508214601a3a2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee316bea8423c515357f16b043592e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f353713d608bef9f5bc5df16011e3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5e550acc2d410c85bab50d27849e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c315d0c56a262c7f95574831037fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046c4a762bf37f2a30f06fba2b46fd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6cdee0b8bc7bf95dcf32ad586fef3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d31ac88384115acb315f4209ebf1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281f97219aac5bd0b2c5c1fad26d105534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22520e975f626b911642ae6b1f3af3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f888bff40afa93318551432b7056536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941198b7c83b8875f205e7e533af281537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f485e07ea664ed5a572ac3466fc7f35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f89f96eab0cb7f92f049f61a8b59c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78090045baaf81c5599aafc74c11afc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902aebf99e2a94b74c2723d499b3096541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6f23c1c47ee10446ea8b42c19cdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7732bb7b440e8b2306fac5ba373539543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eaf375c122fbcdc6bb8f7d9a65343544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77246dc3883a89375296a952ab2e4ed4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44fea71535af6455ec20e7c4e52703546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b8c4fae952d055043db0c2e8ac6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9fd49bdbb79333cb828da48691e0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d04ab669646f6ace615143daf53624549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac1e19b0bb11e2eb14e4829325a86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775947e68f7da579f8ed8d5481f35a00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e506f75e4853865c726d42f4c7ab3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92facce785b3b0110be5537676aae50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a85e6f9c990b70b9b7d90fe49e44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330207a63ca90014c81076548fa92d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dd00ea0b37ea89458571f5b388ee1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac6e1bce19b3b123894fb2d979a7c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae6f6f15b4a76ba00ea5635d50d8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa41f7a3cad43a65377e99727c9c850559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60c2dbc9fa24a142dc271963485e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9a628bb417006cc6eed7e2da4d584561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91929225a5bc7f4fc3d636e4b49f66aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174a21cbe2610e4d05da5bbc4ff0808563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef320507c7c0b22599a4d41fa23ffbb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534a298275118b836cfecb8db19a1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb392dead1cc0eb813844c5ff9c0f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524309173c2e9c280c35596d6ccfb55f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c212335dc3b61425f9bdc9e3e319007568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f5ba591b44e2ba41e18d5af168ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef0bd39ae27a35d2025feb441d9ad9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ce1d0c48351a6ccaa2872e103b99e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e4fdd30114456f5c4ef937107882572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bdac1b6200bf850a4985764b34ac0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd93361924f5f0ea94c62463fc6aec6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a498115943bea46ce59a521e2b60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f704e663c83e54f68736a951bfe21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dd01be544ed5d51193ef14ec29270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529f9845d08647593984eab609fe2dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911f5bba0f639a0a9ce7ba2265db6e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166573ed7ae4240ba4eac8ae3d26fb0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6dbfe6eac0515f1d361f89eaca0c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20018e594dc468cae27b9712d2a05103582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36749ff3a1d5c39404c068ee2c479be6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e6f9c0f6ea40beaf2a04d4d6ffc50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d4d3992f226beebffecdfcc9019e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938b13c8d954de3959632c410dce2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71bfedd25091a12397c6c1e39c1215587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe9d63da94b0ca3bf10a9acbbdd8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9dc561b0266b952009cc06e1150fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d7819c34aa36d74302db89161b507590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d459a8963707de728ec9036b10f6e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ff3012c6ec7ed69ef4af7f62243b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e724fa1aca41b0bce2a55a686c12c97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa03c0f78cce20814bca7945a6dc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d1f43d3173c3b80db8baffa979264595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c2bc6cdc3aef195547d5103c2d92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a2eebaeae6200b5eedc7eacfdb4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22715f997d7c6dc21da3c4546b334695598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5f7c95ee1f8e8e04c0ebccf68ac04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6265a1eb9b547b4764fb62a1bd02be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a43b6ac57fab41ee787b6d681d27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711b5afa19875bcc5d227404f0c1e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1104c740ba10f21c6fa8753bf8aef42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e999e72cbdd7b1cb0516f8337a2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf9de5e55b781be18991c2a9344578605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ef2b82e1e68b548b56f44ea47702b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024a9a0577ff7f09781ee055849a4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b3bf167b026f4d1cd3447dc2d58e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dc9246b196e15a5ee10f0c8c7f588609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c429eba60814684d595ae70a3c2d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd5d78f6b7c3e9ad3ab01fc6a4418611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d325f4ea6ea7606e43012acf8e7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76354df2a6273eaf0cafee9f184d24f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d7cc3c28c4e93d8297bfeb50c5d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7fddaf4a8de4fe7cb20ba27d9a8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2869e71a1c14d029261feeadcc89cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562aafb5e8bd9b71bcbe0c16d69d7b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1ffccc4be0e7d26facdecf73f46d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1204dc3d7ed293936a154240057fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23b00b07c490fa527da29a29ae57f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a5c93c2024d83e0bd24c628b16d5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec14ec3085f1f75cc3a30dbe68dce1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966708e49df88fcebeec91b8a763f552623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104441979c8a0a69111a4ad7d58da93a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896cb9a207e30a6e6dbf57e3912dd30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b0774bdd91f0a0ef0829cccc6aacc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa4a7c7dac8df16aec5d0456eec5a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6a9b63089af459ae66891152e149f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a325245c0a6ffe87d2a42343f34c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd609ec7bf0eded9b9ca7995d27b02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91700f48eddb3295896230141cb10624631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a3a8def0abf6e2ee4ddd3393b227632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0f467de319ae4b24f516682b1cc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3c3f5a27fa4b19da6bf6511f94cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ee083cacc15c0702ef03df30b63f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074782e9b6182be422512cd6b9ec053636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceed877331d9f1c735b4b13f5f04b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54184ab1589ef764cee314286366458638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99313c932c2d630d3344bc95e0d4ee24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f19942cf1a6f756c77e195f4d4787640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1dfe0f826852e5ac1913bc85adfe8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e7977d6d932aa2bb12a72bfb9bd84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734beebb8f3baa4181b1ffb88370105643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe87bfc37985c0ca2be5038dae674a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935e5ddfaf58fbffb5105045502dc55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811488ba00db7eda0daeb3cb349402c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b57acf4979df0ae215afb6bcd2200647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c69d67df39256d64d55213b5bae16a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ca4702f1766efaf89af97c0372d9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f454a77bb95a9f8d5c7979621713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee74f47775fd40dc41a41704ec2787651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3430a6a4a63b11086160fcd56415e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b391a4d032a1cb342bfcb48cb4d07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a07a41ff52bff3264d8c1082fbcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934a91bb920d929fe7eda7db07158a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06437b268eb78c4ab8346e2563214ab1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29a044fa70fd3669b0cdc0db8e996657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5923b51d53901038bdb9658066f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00bfd1c559ec462cab216e5fa433c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a359033bb287aa728b2edb4547f0101660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6760e413e3a5d879a16145eea0242dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965449f03e12d682e002bedd6b66276d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc4af953825f00e70e44ce0b2bcdf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64568a0ab6798df5a66bf73485c597664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1b8ed2091f16d9f3b21ae2fb791c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc7d601ce574d37d49f4b6d0384dcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492a3006a6ab13289c5f058cb1d5f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f4e2c9de8610ac413cfc39e4a3e8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bc8b5d5c989aecf01b36963e2484f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896594fc5117e81bb92111ee981f8d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f836d55aee8c86b052fd4eabeb4f24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bb0e77e9315d7c5ec80c25e3cbeea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86bfb42d19a00c679e2f0c4b49ad56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3c3c5901e76ea55918cb671218de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418825464c4caa58c4542cf442ecde9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fff14a09ffe39d64c393554446271676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f43e7a935db7a07c035d1e68bf5f22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558c9d54f54a406ad058b1d39131f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e05e20e3e666fdff5e3d21292801ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75615fbda64e6d72a4569c37e67a16e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3437dc22bc5e52c175d4e2df7f91ef5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33637cce812e6946f74d5d78ea3076682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84755c4aaa659e1fd6473483f42d955683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a509ed22afaf1a1da558da13144a82e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b20080c7b056dde78112aed88b6c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b19993dedfae4016ce613f75e38e6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61d1562c3afb4271ef0d3a5583c1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc458d32e94b2909d5e24a545d3fc59c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0e125406565ebd57a321089f4ded689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1924d844740368abc0497c88cf92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227929669c09006670ea5a9ea789379691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f6cec9dffb3ddce56f683b325d9c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf44b4ae2ecb3de7c0e04f909404e9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148993546ed592feb5cd893f71d2771c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed45eeb8672573b606b89a625a3bfb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945899fb27579a64fb8631b6ec5f611696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267fc96a68196a947f6829ba84fc110697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61574799134a1e2a7af9227809d6bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cbbd18f901cffc44b4ce5d11eac91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e217d9d92540cf9899d00e12990d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4fd232b43886e1d390da4ac57854c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9cdcc59744d6465c61d2d577ee8a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd42ecaa6647e63a2877f1a0f40777703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a52caa83674031e84d590c25274993704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66171196546bf7c7a607a3ae2a95471705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1866b64627f912070d8a87cbb4649c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e582b4eea0f6fcd64afff6f5c4592707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea4aee3ece14f3c1d699ca6c4dd428708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675300ea714da76ff79b142e18a4785a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf35c40d76e79508d637906c1f9d26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbcdc7b6ec8912dea148206b471a06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f75ae5acced18251a5d64e4995ab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40324af0fec9fe44dca0a5cd2b82e992713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daffb63771cab56068e7a55057013b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ba3ca339ef9b6b197ea11d8c3b79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28199ceb6fab532a3d8ecea382d2e01b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17ffc3fb94839f23f1033d7dc0f02f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b3504804cd62ca0d98cda0af781c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad6a44ba3bf68eeb0f3afc356a4fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e136c9ed8f0a0b42de1209b5eeac464720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beb0c6bc11810ca9caf2d83a2128d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37a09c99539a8f38bdfb2a2db512f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5842f3292e175b1815d056610b0812723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed20bff4ec14f423145259b3057038724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee72381391bf26cb4a75aa1ddabd61c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82b12b13846cfac3e9b59c61a21253726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be45511823302f26e9304f9f6b16b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28aed1b8cc4402088add1e6c6c72fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a6b43d89c6171c9b11bb5c7b438b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ed52fdc6e324d3dc46287d73e793730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4933fd112b3816b29ea429c8ca9019731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ae6bf493456ef8c0a90e24f0f2c27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23bb12b61ebf9e8300625290f7655e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a455cf126d9f84c1c1a43f3e5f723734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a015658d61c1c84ede6ea8e1f33b74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28656460428449304e2323a3e567276736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776177a82cf749cc65d79fc54154fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e38aacd357f6571ba189e5cb68af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ceff342f9cee0c7281a26a40d4fb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd92a4bfa90d5383d5220dbc13ba3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21ea10c1e44d40fcbeec5560e11e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f010c0f91d47d21c3e4107562ab4a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b125116f69dbc2d3ed94b7d8f42b50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f35865513e62771c6a46938367cc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b58e1f29f8af43db5b567afaf29e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990736582d5e74a42011a07f2b8958b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e631ce50336df6676c2a4d79a9809ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5880ee5b9f3c9b3f8b218193302a97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a148b85e23e109ad5363d6d044408de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86417aa7604c0cc5832f7a9040c38fef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03394855b5be170c328aa66e98837737751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5197d686511758f3297d5809623d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578544dbf417c2ecff70b45d18ccd5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc10dd6839208ef15c400d4dfbafb50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612659053f4a8080127f0954808e048755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fceba54c34cb42d3716ae0cdf91e28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808cf7cc7c60d97e9910cdf08c0c198757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d4cb445721c2335a1f1538828d09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2272757a4d32ab445fd513983815d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>