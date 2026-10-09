--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f94d5e41f2858f233d2ee0b5acbcf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c4c52c96ca6ea8a909f47ed694562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6f68db71338bd36c03af8be1f5873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0cee381f829d5108147197f11595c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35446001a6305a8107c6d762e54e2805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3da6f26484fc5360867a237cbbe4596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78974399a4cd595b0325f0695d7673477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090be249248fb8830ac7209da41ef1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599418ab59ac8f45fff294cc341c54fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed103e26e3bae8cf173360082154e3f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a665c1e7175ecfc8862a5f347e8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b7670cee12a5d58be2014bf5f7fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57235e4c90696f0cd2e21d48ac7fa1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb2b5e5fe7c04bdc45ef52b145df514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8bbfa32bf830e720f4086921a030c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646dba63f36095601b72f0eaa618aa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603cfd4d9b1935be92819692795c0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf9ff22ade10074befac574987db7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d1e60715021ffcafc583592601f8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e50a44ecf466ae9f8aa5949bada420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e948d5abe3848e968835bdb2e6ee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c89a00c453391a8ae5969fcd471a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f76b4e09158f0fe5041b6e2b2162ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bb79cc9a757e49fe628df97ef3b6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bcef1f2a8d7f43945a8c3e0bd6ba925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f236ac5a631d323947db1e2dbb8bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec02e0dc00b9b1d79563b1b0a9902b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484107f83e4e08e971762ba04ab67fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe23ff7ed2550e6d2afca73fef7403629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86713bbd8ab9697b8c8003a11efd3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98c4587aea77012b161213be0ff4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b980b52a474403c57f5342c0a542632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1844d31bd034b65537f96fc386cc0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4d938798c9357cb0a0034d647c7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081a2b1de9f3fd41dae2cd1d0051a4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b1ed1f76d99da2f9fd44f82281b8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf291e96648e70c7a66f8207504ebc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2d9b1f8b7b761f0edbf3c7bcb49238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f315081854e65a3811b6aa6df5ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba786302630033c65b3b4801a2564efb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a82154aaf2360efce68c87fea38c6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c90fbf9771d20007a2e8038a7358942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd455f1f502c4c59b97f2669c44a05a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e4649fec701bcd238e77e2cf61f1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d1d59a46bf87e6ba7d1a5ce635b5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51add09a427e294217aed1c7d6c6121f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93486886f512f432456897641d6343bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb56a5effcc08b4d8b0611c9a1c73b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fca14551a5ba54b2ae5eaca71e9af149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6a386ade3997dbbd60766455b3d2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5063c52bfd7df60c4887c87d3d6a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff270fb3b01ef13e720d25b392dda952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5780ec48fbe332d407cf78b1b99353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976328285e975f039f0fa21edd4bb31954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491406a4ff422d3cb2a5c7c484bae3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c67c1ad2054e5e72115a70ba856c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58756e90c5fd37e8d69d40a967589cc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840e72120e6cb267428a28b885ff6c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61af76cb7ce0a98e702c77bf6e5e2a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98776bc5ab65a9673fe626eef1c4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ebd9f54b36934fc623fa63922584e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22171d1231034140efab8d30f3245f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce81f6db676f90f5ba2b0488b2568263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82348781e73a1e69b2155ed7e8d5dc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac3574f3f840b1521fd61f85a8493e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebfdea926a00c23c547b19e3a6c2d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d0d7c596106727df6e6374894586867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8c4f252c10928df7a3977095f92b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b228ff50f1fcc5c7da7b8da997c46869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44420d7ea1a40897af5f6e6e85ef59d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c710aaa77910cc9ed08eecf776fc6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406be64ab727e782a61de6ef88dc29c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8ea95119faf596a8870ca8258d34473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9aa3074d7ff189027368765e3386674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152a85845b37ede709d5eb0709a66c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fd1df1c0934ba8b5f5541b642cd3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96d945b533b988a0e9be171648ca6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1b76eaea9e9c52e920962f6eb5f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886031ecaef56a5a566a964e057c5f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11828a5b507f0812085c074e989a75d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418ddacaf94e7030a64bb8b753f9cf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fc70cba18247481c742ede7bfaac382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3b5fcd19085504113839e5c964ea483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea659006c0d199e50af247c7c436d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff85ce3b3dd1bc8b46175de09e53685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d541337de2257734d3beae7385a07e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda3528e8a214922a21560300ec88df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76251c86a795b842359675e99134a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583743d871e8698cc1cb87b88fdd12189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7f2d2b167fb58957b54ab721afbaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a02088a255f15741e7cf92e90c3c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a70dcfb4b9c26e09e1766a97539292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7290cfa87c5bb676637d94021d5f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c4135f0b950ea1c450d1cb6182fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739d0dd02651bfee7c2175bfeef6b0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4c91142102b0f03af42bafd2aecd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f0c26dcebca98e426b650840b4a5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63894167883bb97df44439c05d8448b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4732716a900169da1361843281ac899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10da8be182aa5607f688c81ac6799ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854646ae72bc0275c9545c54d82aadeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92542ecf6b407672e6dc27e07167c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a7c0ffdf5ee4750826c9472e58977103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048f538130e1afede9f221dcee4b69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a71f8eed69814989ceea3f6a0715105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365510a63d23f3b0dc81ffd19758772106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5f2f72f0c840839d4ccd41f56a61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d45a8c5d2d65f9966926119a61214a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc01b43f3ab47c0eb1c5d6a05004c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef484131b7e01f8f98fb5169e9b1b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600474d72ee1618b342c6e397632d712111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1bd2addcafaa8c1b610368e272fd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409118d46814a79dbf2b3e266e88734113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdffcbaf492798b892d1560149e004114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa4b28d9abc4833366a3b6163edeb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5c9d73c7a19b6e3326392a716946116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d14e9fe4336ede37af747d806c68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa83b84cd42eef79487f5271ddf68c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffed740f9946c6b63d5f28eb24893119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f96a407b012e80b05c07f90d7c588120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b3943b1676097d188aebc11487aff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af434dabcad1c9cdb18f1426b8c8ee7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a04b5f99cc3076b2d5822b839c2bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15312086c0b7ca5326cf59138dfb1124124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78620c91fa5a16dedc0567b2696e7c18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9385a648b42b988bae2e2302b5885dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6658af86551ad5c3eaf2504c845d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d12f5f3ab69705d7b3026e3b657e05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648ac4613a93dd8a34b3c3ae720392f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29d1d98b9450c00b38d332a05b1c9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199375246fd7e7c8e2578c31982da189131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc26958b835ae6a0691d20ed7b22ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176620eae82448519c1dd1f86fb33ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d268ffa029c6a2e83eb59d3aace6d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d35006a48d5e5e1de2cfbae1922d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b9445cfcff54fbd302339e9393379136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677025bdc199741fa05d2d16730d25a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb2226d8cb86cb8e70e0b55193b739138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701b542a689cae2fbaadf0b366971a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088edd5a3a78516d88c7e9f474be8533140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0d2da7a2fc36b59143a439fab1a6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376ab50485f2c5ed4bdabacf56726d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efd69a387021719af996a15977c5f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc056c9acd1026759ea84d14eaa8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae61a669ce0f07e8a39f61c35f6ec8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487245e123fa3d95e2474ec12a9b90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b754062fc94a399e4f6eaed92f2a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f537e72ae2c951a3cea46913a7c77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee442b2de6bec7be0960115262dbfd79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4fde18d5ae9a3fdad4173dd6bb34d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36ca95be0555486091d3834f038a40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eff79e8be8bda05fcc0caca569c96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923429acf8cd9dbba4da5e6ffb33685153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eab3cc9fa6ce46d1b2f27347a1b7af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c858683fc3421c7f9ab69e7df8971f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799b01277810c23096af19e6d5abed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c0a21165156566e17de9d2ff1607157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952857f99278913abfbdf7ae065ba2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db97bb6e0f24c514ef7c933cbe8ecb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542c03b5407b171d3c50984cb53f1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c98ffee7f3ce2454172ed5bce74ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741b0ac187d1c207a63e64743c75c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889845c6a54bdf26fac3431ff9b31b52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d2d8859bea3f88f71a5e27cbda00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5f53b7dd3a5514b5487da1e8bc8ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1412aea1c008ab3ccba26d48d0575166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ea9c37642be229d1f1a37f950201167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8a7cfe093ce50eae2d3948697af13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ea138c7dece6f96c52f8a6f1fc5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924183f9f6044465517e3fdbafcfcd74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ada7eda9c5348d4f398544ea5a0229171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fae7725f4f0340c784e4e00ab1627172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305363ed3af872e3b1fc885222ed0595173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd670110696c4a1d3d43c5abc00e47b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96cf1847dc67f54d1b13f47d37e9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8d2ae41d5ecf451ce8942d64c1cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcad9c03bd6bb0e4c4c15cb25ff9eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a8460d58d4d246d63c458492fc35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722c03f28a13683aa4a213c5487ff3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897a20fd415d4c76b68ea8a41248f16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29436c7be4097aea0ca855274ad154c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106ac7b856f93e59654b3a846022c14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4de67eff5fe7812428e574e02c63e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c213211532bba5e0d152a4fc52c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee990b95ca08dffed7730356da3c3e9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e91e021b390b0655d8ee4390d8eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe73370fca7f261e388b393e5d2dd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f834169b81c43d04ecb4db31a08cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760029a01bd29563357947b492e4632189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a3a3af835dbe441d86fe82665d98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631a1528856aa59096590d11e61de9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6fafea2b3e237bdbcc4d68e26624192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b2d5da3c235cca005c3fe461fcb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff6d5a731d185fdbe073269e486c3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e5172661089f649b57523fc8b974195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aafa8ee5f17aacc13e23f6def48ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136665fedc85cd2fc6d44730590b65a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad7fe12a27410397abcc18e12ee5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da87a774293250586b5791b5cbd826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de853497adbf4d243e6e1a044f4071200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9bc8ce41525f000547c6d34f20cdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2e2bf000d8acb69ac65ac520bba9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce755f2c5700e8e15da8dca756ad7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952c622813d721074e4e688bdbb11c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c7f0ce4f2f0dac477b0ad765b0691205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aaf343ea5b04647824f9487d2f169206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32582ef59ab76f9a7f1db33c24cb105a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac266d9175a0d75a6cb2cafe2090d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674d24d229b5623c7664456c4ce46d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294852364505b40a3c4d13c94df2a31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375478a8530a60234f895197c97cc9cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffe99a8ea97d27fe68b434ca3db846212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd87f05620bcd4e4a6388e80102fba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047449db3f87ed6fd2a773db82a063214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd47d2ee0849d13a316d84ed8a99a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e1612ef8be43afa4c288fb0ba32a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bab298832f2d9071b990459ef198b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86ada4bba1a05f995405fa18ba9457218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b61905e288e5a8aa341fb654bdf61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcc7cc6fa4e630767e50eeef1867f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d58fa67e933638f7b1a777169b22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa159a510f1e7dad185ba1fb52de27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92090d8a7bb23831da717d40b1690223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ff9adb4d503c0a37850c70befb475224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8f3fdafc5cdacd59cf66c1c4c2ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f029453c657cbc3a4201e3cf862a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d337beb4a1cda9c8bb1d93f90b9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58466c37a88db6c7809612703ff06ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4ebd7bf12c094f7eabcddaf117fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff44052b6072ea4036a463f18758e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b00ce965cdecd028506ce4c6a827cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38ed48e626c9ea708e0c481a88f2ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216c86a990e6703ab49d46cf6a40473233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140a9ee259b124a4f2ab71955dd3f0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d988451ebb4e873790ca4c21d023416235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ce448b8c2723a415eee914fd3457236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d3390649fbfd9df484f89baf64bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3c6d090223b451aaea9c86affbaef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6128e757b855e60815927adfdaeb60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2f0a8c67aa34264a28f8ea513ec1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc812ed997395adac08952533ad31bf3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a8fe5a6953082dc588396244db835242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd2bb8b2d43d149ddf109520af422243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0effbb8c2b3803cab5c212d163b0ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c570f518cd9ea1b2d6b680b3ce96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7466f73067cb02cad3193bd58e0fb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00106aa0e25fcc756678258a92915db1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324e675770552c1cf1fbcba97cc364248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b382c6999bb3a7565b8a03d5e75c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f3a0d6f76ad91f5cbb8fe5c6aba30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4193cdd334bbbc5a4c40459404ebeb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add02d3bb5924f4fa103b42b78a55f13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1c1485f34fef370fbbb6d2401ba6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633b502a573f6b48c153d30a524d726254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60d3de4dce7da64077a01e4ce9704255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68075f2bf2c914411565a80f3a1188e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4dbeae562336d487a09bd29561d89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8dae2d935c7e96e6a201219a57b00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ca65257a9ae6666774cd986c9ac12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a863da7be7015432ab1c3fea92a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d4cca82f8b67283734db5bef3d78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d35eced02c621f8d1a48fe0f6bf74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d9e84ba3b1e23077b546194066e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d9104ec68031b7dbf6fcceda6fe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c76aa320f6754b087a2a967372de9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd839f3da52742f24a455bea823c164f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db7fe0cd5c658cfcf36c77cb1ee31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d9fbd3c0292cf09e9342a997dcc38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92d9e574db95963365ad19413e2c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae3336be028a735307368932a6899270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf424d77d70a08ff43f29d541bf4235a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c91ac1dee95c17f096e60563e229272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3cd93c57c4e136ffcd799a7d68b82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffbaa1cbb9329d51ee2c03842a3eb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae3c203a5b5146c01b20ea14b6e94f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ea45221803202a7c397a7782f850f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b808eacba96da1ef3da8817d110327277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4924123e208d36bed492a62692c1e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082b652e38f6640da4736cedff0cab1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e161ef76faac5020cacfd0a64f0fa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d80d5d6a6c7c2f79fa432da9afe3ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920af033dd8ee0abd2c7f8d1b36490ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a467816b8c3e4c9e332a59f465f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655388df4fccb075092e26b2710e7956284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af075e2a7da8e4a34da0e395dca2e254285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6dcb3def1ed55da2eea0a9502f893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1533504976894af000a23afda58cef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d8acc37bd4d25fd8b2c94cc4fca9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bdc8b888795fceb5baa909fb255a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c70c748c771bd6e465f23a7fbbc7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36846102b95c969ae2eb25aeaf797291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e084b2598453f3a4824dc74c8d85781292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51730a2bc1a591139cc2f2c8b6bbe88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd216c286b0fd542ac06afedab7e58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37316018f746a9afecf05256bb8f52a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185eb8e76d4711ec9a5a4f94e7b28d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b273e7f4740be71030c0ec3bcb7f0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4026e07d6dced37ebd643ad066b6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92c3bd5accf82cef4b9354331ea06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042412514330aac7f7ec4a4382d5d1a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e012ac640c7e936a007a0bd9ebf15b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66893798b3b56eb3f09dc5b3ea59c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed846c45f99ed09ca3da4a9ac50ca76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f544e7c79f61f3d0d63ad41a35221304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53fe1e4d298ef02a6b49651e462b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6bc99143c0e3c930a0339305fad3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0daa0e33680c9d1f71abe729a3b18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c352459190dd243f537bb1255dda6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82398ceb584df6f794a56a10e0c0ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450d210a86e89d7dd4dced3082efa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84156cd7f6e223ffa57660059111bf62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6fc30d3990724e1bad56fa0227d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23710c738915c2d4468105f692fb47f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62493efe9e46162273225e733ba3a46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50de0237b2e19a22b23ea33a29124f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94dee6497a1a4e1455eb5caa5fe2d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b836fe942a5469efc6c3888151995317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7a078f884cb1f75942f568f425f24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b125cf2610cb168e3a0f2d3d9d065319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509bda01d11d703f9f0db33db05d7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42f8399a72390d156d5e32900147f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea2dc87329ddddbcecd503f22f1c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e64c07b47aab9c377fa771bdf659323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01dbab46d832ad89746e48a40bda2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c9ef562c02650c6d0e07bfd1cf3a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375224f22e51b776213c9d4eab70531326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d59dc07b1674ac2d5ac56cd8b7e1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4d72a09311aa7450a3d753e1aa937328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e9e2e97d7185d0d5742dc6a1982e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18ed7bb11813f0efb543f1061fb5df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22f7228cfa5db35ce2537b255ea9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10bf2a6383698cc77e70ee1356feb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980809e8d6a4b77d65fdcf154d7460d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f08b2435d243c6fc861c8c98ec053334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af1ffbd8e22df1916dddc096b8bba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394afa855c7d6ae198d3eb7ca4b7265336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabed21ca42f907553b532a82cc7b781337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c814faec31939c39635819c5abb28a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939b5462272b565172b5e217e0466ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4253463ff22d8a1dc6db473e5cd7a06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb603bfb81621585fdb11bcbf1c15493341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae45a8e5d6696e91001bd1693c3e73a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c52c14875fd1cfd373aef18038bb52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a27c29d3aa6e5ff2498fe3fc88d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a6f0078d419d6800d3526015416a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081de92184b20aafc54c8d3038b75af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349e111c4a0903c0294a1ce419ef144347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20b22f7dea50b4e3981087e0c0265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c4a8d5f59e3efd5836cfc5c668d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe870f8784e6f8e0524bdc1e3166cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7083b023c15d06b3629707f01637ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de8a1162fe346502ffbd5afc946ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c27311e48e05fc6dd32fbe75deae4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc98cb2af7079cb321243555e98ec92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771bb86b64da128033a15544c7b97c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c3205a5748defcb1440527d994562356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c1a090648956557473ef0dbebb11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c301dd6890749a3ae06a80ae00379f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234594169103eca32aab6c66608d72b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfa99813310e2d63953af3d0cadf12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9480eadf96b4a1188eae272362637361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27adece78d8b5423ffa344538697e16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc613debb1c2d7e4644cc2df226ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad914d7f9d9a80c602c7eb34035b7dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0576f4eb6e5c496ac1ae1b615a552af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825bec14a493553df867b8dca0265f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e996a4d13bd4ee13ec3158995dd3945367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e18fc10c42c8c91fa161c7b3dd8ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d66212b9c5252be2e11516520c90c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e815262c26d89937396a48e302b9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9c3cfaf51f99fc829a7dd2b07e85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fefe6e1ba14f122dc88416b1b2ba2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5414f4e2baa45fb599a73b5cfa744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb04be4eff98fb8950a2656884c682374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88c4ef8a24868173fb92898e52f0b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd0224a1216d8e2ab3ac74b045e36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299801729459a9dc6086adca82521a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528523e963a2701ddb458be0846bd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614fca932fa58cb5299a839eb1fec4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24dcdb1b4a7f7c063e1f1fcc53e1b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d893262e15a7b0fba0f8fc64b4f7938381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb83f9f242e3baf888264cfb12763382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0ef550a3e2879b11e17174e83cdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca905d1776472d86590c7a8eb0b78756384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c546247f2173dbdfb8047ee0b0aee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6157442e33956706006d3a2d158b19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02f1850812264552cfe18ac7a5220c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142125feb541ff331ae1040277c56d56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948fa1824e7196e011a5e084b2a8a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d0855a64e46e5d6877af6992d8ba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71586c0f6139d97130721c5682b2ee4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f1776bd38610f0e9fe0fe9e45faa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d56d0c2d49ffd89108160b1c8d4750393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb664df81e21173ff5b1f2c45afe2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ec6d9014c02caf6a676d678b6029d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0bcb53af48ac9fc26df1a37fcb8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e8a919ed722a4123ec4ed2394b24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377efc4bb008a7c2ab9b1a510f24517398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba29a49b52a9ebebf6a91ff4067a1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d74c0299d9712522a387525038ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8dc82c725ccb41ac3156fcd55e78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4df3a361525908e1ddf0af0c130d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216e428dd5e42153b8898a7777cf255403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba646ef97e6032410660b746f6ccb91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7446daff9c2f07e2e86a9898f150405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ca70784052516a7afc1131a1b71b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb773b8012e9f9dcc2daa0517a4a98e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e42731f673ca6ba1c60eb6ba0eca0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d8b29e5bcae75bfca9ba4c31c50f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4137fe13ab417b653a85384db872ad2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380dc88823c9aaf97083484cbdff9ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd844ee3bbe662264d7ff57880721412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade77a7031a27bd943bf1bc5ecb067f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bcc0820c1c3354a20e10524273baf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce930ffb9e6ad5b4e295421758d35f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc508d785977855776d85eded25fe4cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23c03a49a99e9ee5dcc9114aa7ac95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3372cb1f4a7a9ac576f9c4344aa35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c3739f38f7b6bdc5c9169f08ac5c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44adcbbac062ca155430f11fe13e371420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df30074d04c6947468b5f34d2aba8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761b3412627013c9344140cb694a2c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9455c9d7fc6e5cec8d7f5e24078fe7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b926dfd81db5b395e45fce9ca2ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed7687eaa8e9446d2c88c94f9cd0de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44569202584630869ceeb94b69d54cd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16200fdd125f041190240bcb382e78e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59fbf4eea31922004a64c2ca115995428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935374b040ecacf6996b095bd713da9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db00d1f1a9e4c3fe33aa2ca0f34c9c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc22d80a7e1f138443f810a26fc076431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca16cc7b28c9f528a7df68da1d9f89e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8fbe8ab383789ad2dd54b5d87913d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44157250b16e338bcdb8d01700cefaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ce27e9c847aff424933671c2e1dcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dda366fbb05c3b4416a66dfb5ff60b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e24582e1366dc4fdfdd9829d0660a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4337cda67e525801b66a1c9228acbc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676c3e3c86672667b007c33281e437439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469508aeaf9c802acd121f925043621440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb1b8f3659112530aefc25706afb66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635549619669cc97a61bcefe80113cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa68a55515ea7619e4c697610868370443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe77b9d1a5830b94c01cfb9851bdad5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c6447fd10bf9ce9721643796adf4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a83a27a35a0e7768185b84786cba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf6257c03aad1b8b8d5fa40e9901bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d07347e0fd9be2cf2b34f9e40675f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f761234a7275cfd080d5e9ce0726e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d747a3a7d6b974e5e62112feb1f833450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648faa0474d0ca1292f81b53e880d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf0a19fbb1e83b070f7fc6640fbef5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4aedb7388a964b17fc406cb89b0ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b014314a1bf7c39a525441f1229f5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4da99189f95d7aaad173534218b85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244d36b346631f16b3752165e780891456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c236d6dc9d347a5ce21ab344ee75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d75eaf73bcc07efcbb30d7cc408f08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0177662f88720229a57fab64f875c9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb15833f2a9148e60cd134a6bb2b1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bccac4fd6c95c4bb3d5e623c44f7c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c984b5f13795f2762b7a32e76f94adf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb87658aea6f5c7b573558d372e143463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4178a0d8c143e7494c3e00276ce218464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dcb9f31764ae2240c0f74c22fb683465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36eb332008b8bd3fa10452eb3a0cdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bbb06e31b52a355c571f472b06f6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46fa729e04057c20c95c218a7a568b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7d95823bb9acef6daa3a9bcff192469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77867d7011312149e635be6988402077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f6474c45d8f29c98a3e1970d73fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9617d279d6e1d11cbbd6f37930867f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e208327298cbb2c93535910008de46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012479467c85e8b8eed7da590bf5056474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02b8c96df97a8305c1a2b511e1104b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246a87a5476cc7440f76fdd4e7b86c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c1ceca66d2df599e17eaad491cd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e61a96e08ee2816c420b9f829575478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd284fe63bf21389f939e95be3d08a05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f1a3f1e1f4439d3137a6a6b11b86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941b69be2bf681b5ef941290908dea0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c1b5c13ce705a58d7bb9605c4ddbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2dd1d2d6ded342be712e71af58a93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4625f7f32da615bed7189661c9ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f4348c7a56e1326872663c9ccdd03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24afb6c1b0c8a229b5b71bf65123628486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c92e9447cd8160575da6e073b4bb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642dc9983d98360a01b4f767f76a4a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72dc845ed43945a00eda27b4995d12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416767046cb6cd15b988d5a38d85f2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2f60a2441100ac79b048eb7a34ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d5abc36178f130ff3668391c882be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50ea42f96924f6c702d26c2a6d56c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128b99dd6d2e1a6bc19c4235e755722494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ff0c9ff12a55caef7cc915ac589ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131cdfd012b7b2a04b6ce5723899c48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b1f630653210ccbe004898e26384497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76bbffa382a06a5ca7e26a160a667498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6706f3597e5104d8ba4d5e3037b2481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed124ffa9ffdc37724cdf11d319a39a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d18fa350e34c0ba27785dfa800c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b7016047c76746a9f4f52089ae26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6d7157d95c038c713e9594f134ca7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785c1f35774140097f89b51a6f14a99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddf7d3eaf269b5b7e7fb5de6e45e73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e034e8bf85430ed5cae4b87654f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43f38c1d6399573c2f91c2709b3697507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd0d6a5abb76afd5aae45ed80b083508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944390d1daf18b987d68a24fed5dbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36195938ab7c19059fe62266688fe68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598fb0c5141d8e31aa16dbcc268a3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d4f09627e0ff38e4fac08c2b910b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305095f175c29b7f730f52891a94af9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb83e708de36728351187c62603357514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced2d252b19586705607d81a4d0b72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c96829432dc8ae2db1f7a78bf9d236516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4c869916b95204a5ba1e2150f9b6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d19ba147aa08065b1d8fc936cfa4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be611e872537349875cd3d93ae50d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373feea5a3b667733c978982aa580e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fa499de17ace4b39da9e1ce518ef4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11294e124515ec1d75f93e072ca491522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38729112656b8b7670c1665ee7de89e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c764175d22b94da4759f023edcdbfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdd840c587da574b72d2b9daf8959f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9dd5a838a32b431d624a216ac223d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b5aad0beaa6c1e4c50ddca36ab22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb7a962ef4929ed620aa40f212a4c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db44e2ae0ad5d7f8c59d004b5a62c66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16032829917ffb1effee534fd4c188d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b17147660266101a82758c8a175a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5692c6066b2ed1d69ae66bf99c343532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a86b59d6d106097267ccf5980e45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fca232cc34a81165eb13690ebd1fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0caffadd6a80035c11cfb92b3fe80d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8571b2ab9fdccc12a62681dc27139e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799fcfe997ae3ba12e25919553759fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a6f8ca0b9ccc38ab33f1220de8d75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06141d18c114e8540b9cc91099b1d070539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc3839b3b30196d8be760741d7bb32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996768165c2c7be8aa9eb53dc255c51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6071431bf629e942bc99c73a553d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e42b8755a096658e20d2c5de5b9880543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52190324f8d61147986664ff67bb7d04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd18b2da43974dbfdddcd32bfd3744545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7bf734ddce92e58222c8c86b7440b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84878d4f49f1927c6f1298652ef4f8da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c65bdb3fddbd0b45f050bccb2439a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae90a0bc8e1558ba8f8f9f17fa5ef4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e66ccc4f47e065c58c372b438c82f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d2cbc90377edde7eeb642b0d1b1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469273a2cf1381107a23ef9a74798c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fac628d57f9131c9effebc0bbf2fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36561aba19650ead34cd62989f9734cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615801ad82dbc8550d3882bcd05ea3fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d65c7ac55a82944c43dac2704f903b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c7cae2956d5367f26ea10a7a9f155557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f13e3a350e0e8c602ea50240e92a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97fc7137ef264c14bd260b6773824d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c66f2b5ac9d0665b0c8aceb10b33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894b1fe7318aeec4c1efbeef402de89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f96247ba0d2aaf67a446bde52c508562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d683da593f7ac9f3483b63c05e91737563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348a1926599ed2e3fbfb75820ca8f05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7347523a1b9d1f7e2b9be1984e3997f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04fad97690e57bfb500143a78b035566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd330ab25a42e6679a7425db4e00c97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e00b69556221b640a637d7c657a0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e19f981203bfb4aaaa59fa0f45f4cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95774566ddcc588913d93350a43bb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7b9a882b4bbd379213e686722ae1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf9691e4a38d84a1ccd4172847daa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf1e1a664718afccb3e3a3d26d080f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa340d7cbdf815d1bc2e65638bd7be4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f0cb4870e18d589666befdb59560575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b12ff07e7e5e3daf9cb99a98c7f8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb599e6fd19a0ba7ecf2333d0436e3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e417ac4aa1fc1e863dd1ddf7e1969c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a212822232219e29a7323e0bc234ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923505815482881b86c0c73bb53efb31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d735496e9dee8301ddcd5e6d3e1cd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e3009a4e552430d5eacdd2865e13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe954b9d459ad91b96bf4cb4b39196583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1376155f7f9270d3314b9d67ac95f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a469715d22386b82755b007a8584a6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce54ec957d4f651cfad9d8551e5e444586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba818aa2b385cea1344eb71fd4dc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb72bb550b0613fd6ede93b34449257588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b268d9badd1dc19de1e799ada4d757589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad541abe3db43f6e08d55e4773a3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd025a78e0a91827dffebcf389902c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae3d967f02c7af2a3f91b78480b73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c421b4462633ab1c596e5bd3a7cbc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637e4a61371a8942717d4f388d0cab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29be32202c73e6b954ba9b4c389a49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128ab506b1228f183ea90a34aa85db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339f1823b2c0f588fe1f3b046d8e6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fcd65b0e0c2e1892294c6c42186bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac14190163f765b68123480d8addb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c594b371f9922c9ccaf39277f532600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d344c33bf8785688379db7e4c3084601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db0858a625d15eb7898f9789eb16ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42868b3125fdd35e8ab00b84c320d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e879a969116c37b30727576a28c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c0cd276a0c04af42c5636600183d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623bae379931a35b784387ecf1b843a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2c7bee97fe6ae2ac9262215dc8aa5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0192da88debf1926f18828476de8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e7cfca79e1bb9f391ab97a90dd8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14490ff81cce6f0f8a92498e701aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6933b2108cb1b7010a247310c98c4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef771574b6737dbbaed8863bd25d934612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0b317fa54a0961a3faf2542046bcf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2317fbe21eebb87a3e39ed41426bd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d642da6c73671a5c9eb1935ce39cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cef2f870407e24912cd37be151a02b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b39b6cf3983f55f6d3164f430ddea4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f1e755727f6079d3263c916f36a6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591327cfd6316e1397d98313fd3d43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f7d234d38d07294bc7553566f5e39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516826fc02b0492fc47baa55d3c738e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dd67cbaa35835c1cb07f6f9ac2c3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908a846a3cb7fb2b49e2eca31c9ef4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221211010892622cf2f3c37fa4865e87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abe9c3db2c09f5cf17fbd2e47c0495625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e24e1c0a44ad3871d1201b579a74f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efbf28223142779237cc887be7f6f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b70f2d9facf2999ba233965547644a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9f291db357679f1b7f70104c39c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fd50b6a5a031e0598ee9854210777630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f67e4c1a44ffcb9fb3b551fba3b64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb24a9ed43c7c5c7b5a7cb798e441632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb318f89a5c37577c102a5b84cb9bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb0e1a0507fcba56315595bee19aa8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adacdccfcf6c4f960f44f7a07c5a15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d496ce532773c551d97842f0c58b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c3c5bade10c33a85b518273ba2ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d2d82efdf85e02568ca3fed9675ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4f3cecc26e35064d9d648202d0dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c204ebce26b01494e25c72d9ef73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c16fe6979898f2015259dee88edb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3e982a0eb7d11af008c78eacbf7bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c67a82848f0b50af9c66da9d65480c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb259357574db873682566c66d6addc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489c221aeff79d9d4a648cac459fa3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56699e488a19bbe9070c81e386b44b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d484438aea383cd560e70493be8d92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cb13962b2066c149986d74bef7809648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a70127fe879b5ba8d3c9d6018145f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed488e35ea04a8ac55e5676e3a1978d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f994c88369c94e17f15785c69cb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac4c15efe4734ef6c8855c255ee6f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f313b5f62fd20ff804c0f2a1bb6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac1f1713b70a362c63c5e6d0595f70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebed0be9ca34fa5ba251d318f41617655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9dac6250ec14d63a024cb93d6be46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e157df85d76a29133f9650c7ac2768b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea76b500ac23c72dc5c04671e98246658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af8c5b4717217f785406b9a78d59c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e7e93534129dfc170029d9cc3cdf7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca42281aadd4002ec10814c855d805661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596630fe2d4200b89c694e5da3c63c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab25b08b818cc006f4ae4a771e28007663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf459700e0587005bdf68a3c183f6be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f00f243e6fbd210c6726855cf5330665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1accaf8a9502e0d009ffa59234067e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b83915701e4a0212d9cfb5c855d32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbd91073ab0ce4325ce960dc278928668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e53f68ca778f061974fe7e8138ed5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a8e4faa81036735c6b37e175e9d39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e1ae2244f2fb83fd7a3406418bc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd66da5a84a217648644a81a6c459c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143126532397989761cb6425c66f11f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97fd4574d82a8d3690ebfa4a3abb63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9901295d4a7ac060bcc09d2ad3015675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b04ebb1afb760f7c45960a2c201f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d410f00c338dd1a0a8d1022225c61f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d32bfd7e201548f4187c95942e2e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e7f1782e7220eb206c561845086c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888b9a83917cc473577dad7a239347680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7af6080e55f6e7321082d472688bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f21fbf251fd8c43bd57aeaea3739682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b97b6b66da2ddd45da1d038268d9c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1104d5934ccb90dc8d2935b20689d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ba203d6b9f695845918d4c54f1e55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57517b087ddebc95c84a3e4e2255dbfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4559e2fb6df3a40d2fe3baaa991cb52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419355b135bb8943b20ae558d2e8b70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebae0dbd41326c8b84e71fc3c5cdb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837acec2dc42a68a6fcf1f0ad2e7790690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56e51acd57fd13faa53d3db0ba8672691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d5da1f70d406e50a5401c2a3e52e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d322a59cc78350ce11379f4ae7b71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddd6c9a0348c828befcdd71bc37a54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692fe97abbc3dc5b763c2f090914814695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573b2a6e1875257c017679aa8f4378d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09cb83a7d45cdbe1b1b3edc7e96161697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e344f2a69c4af5e16e4678f6dd33339698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45da2b07abc5c1b8ca5a404198ffd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a18e72f3f683f8b9b2da722b2c89bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bb0a7560b7378a2a2576c4971ed0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c6dd5afe4b843d2f81fa1b56571ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e32b6c3079c3d323f9859d4a197de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77548a764f128923db97b2338fceaea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a631747a93c50603d919d105b144d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2ce1f97fd0c995e9e8051dccbcb74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fad8d8b0777c4e297fd4d9111c4d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e77cc090f0f882855fae05f481357708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf51f530a0f437eb074fd880c0f4f4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab442258472a9a4df7b3468a6294e5a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a362f5855bb64fd0fcacda660d44852711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f722351567647c76aa0165752c7d251712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b409bafdffade40bd81dd6b9341951713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e0dd583d9a3be40fb25b317461b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76623f04869cb2a10c7fb56271c9ac78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbd462da59cff920c7f1f6a529a1d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18ce48000fb2b50f3b2eb43e2d1127717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95108314b56c55e6bfecf0ab8a5362e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34d2826f4ee52eaf8673262d3e6d10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60057e6578854af956d209bbd243bc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143cb1d3a01a4896bcfec4b566d8170721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6af8bb87f5b5a3b414f67733f4a86f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f195465043fd1741ae9f834113dad5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84211db371a300d7a5716250df669b5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b0209c44bc17359cbc1a5cdde237725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f58f2256ea0daae0054e2e81a7f80c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff715db1af4e0fd20d9a307f4198651727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38107b466abfb03f9298c54dd0d596f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b62bc00e87f7a39639ed8f247e5ea0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57019a886536ed36519e18a28cd96a9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad18bd7b38e44754fd66c4d583b53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515428b8cd5fed630d102dfa0b27151732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7a5331157b77ad19b3304dc2dab08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a43ed730583a8e5a300ddecd66f2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151c167219b161b7d4be750f31b0bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6b402395c71b2e92360d350c9c039736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfeb941cf0048f7d449b5dda504330737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc5f6804d36a1c876c00dfd0a4ed0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8a044512ed48340cb39e74eeac3e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd59c6b0e97796ed4947463dd6bd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed432f11f6b28c9498e9f5d5cfaa1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e803dc7bd86462df32b790d2aaef7a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3604d3a40715a12c780507d16b93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e17488eb9e69ad1be9223d59e6fde1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba26efae8a9a5ed1f6c5c5902b11161745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d219ed1aaccdefb31d09fb017ecfb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62b4139eda02ff7980a1bb8880223747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce87a78e379b0840ecd29facbc1474748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46214905235792f7961399dff9b430749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff26d2ea7e179062381f3202caae16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92b3c3a388a880406160cc7a0ed037751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519025f52e86708bbc13cb5f35e4f8eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e916f254e154e82e40ff4ccd1566753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f198214074991bdda392de581fdd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a27d5e6a2428048e3b672985e2eb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a367b2d7fd468bcf3581133773d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d41b9453f371c702623daae55eb76f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaadc5026f1c94f0821665775e6ecdb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17873184e07abbbe81b025217d4040df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d79f5e00597197b95febd692deab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae220514f282b09624d27c1098cf812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc3681aafa49088863094bdd1d9ca23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91519e6607543f98d1046f4dc2f912f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba25d849e011094b8b5e4470166155c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20304fd969d6646ef7a8bd6177bcd3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101d8d2e92270913a7959d14ee92aa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb172e56a248b99a8052eb88b634d128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88141acfb82e1c84998a70c62b4f6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4427a18d1c8ab2a38b64a7c3675910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7d03812ad3cab6d0d58fd22befe811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b779e32b4c94c820653632bff71f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9706d09abb85e3972a24bb9daef8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8d454e7679a313141c31bfcee5b5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dafd5caea2a94cc2560b04b82665d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddf6ab292e8a19b65a78332104445916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b22436cb622df561bd6b434d8e7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3d62c0ed3411997bfc556ec06d4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceb4085cc855de3d8cc3e048f426cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d2b80c001fa3e6e931d1d3cba6a4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fec26541d1e32ba66c4cf8de6aa2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2af85d1a16356ddc2c2e62647302322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e11423340bf1f2d8d0ba6472a1985323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea494d708beac6a7b39cf49e6d14487a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f490e5576e6b9f53354c73ed26ec9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb54341c5da34b65614ef0b4717bb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec491bb1583ebbee720fbd0f1c8d750027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693f238f4b3b10a2e3cf05fb902aacc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee5996530b9c4e91ce071412db4e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76777f7e761500025aa37763a1870db830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c9923d657f0ffe3030bfc51c031a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793bccae220431c357f6ce77a0ae41b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e53fe46acfef4580033a2341929b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf544f99c64dc60dbce71b385e239334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793246fb18bae43a65244bb4cf7d1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57950bc427feb63db42170ebea5f33fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67e701304265a7edb65f074bc08f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a3f9ce86053dd1cec31fb4ab883538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ac39fd6e93474b631cfb5f1fe07c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e162994ba902c7d5f66f022dd977440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e62a2bb6d9520dc8ad463cfbea08d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2311d07ff15514e8517b88731aab542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd97955b8935a86970430c6a90d18cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba049eaa34e5c057aaac8052eeaebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e7a6db249f7c351de24e4f7a7894745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003756af15c7ee5b431b1bdf0b6adc5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced0998ce1fe4708be6928f0e6109c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c73d9f7c4cb83b00aec9ecfeed6f8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988d70ed92380d6dee59d4878d199649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b286fc8ebc0dc3a33a63f8bd90eb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953214b531d8abce84be88ee3d6d3f2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94486a37317ead91743d72f295039d4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f715b2ed89558ad6656f2d78c373053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4f402ef6336e67a11b22ed01d1f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae73c9e243146eda8cea4f9d7f2a7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfc1e55f3e71a9a72c51e8c23ade8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f120227a5e78a32ae750ac30b6c70cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573f5ae3be731a12dff2636253c6f1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4474ccc3623e467931bb5775c16ab2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aa98c8a4c3288a19de358f837ea6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224732003dd7024e34b69b6ef46e765061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf2972e4507d53af516efbce44216062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3a4b1ce5b7e02b4c9a4363e9347d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0bfa65a89e5a12ce8c5d780e757064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09984a2562ed6217f85d86e1736f952765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0ec4450472128bc269fe4811181f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1f5d88730d39bf304e0d7e612158967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cc17b1139aeffb210ee288d5f858568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f9e2e1e3a240857346fa65bc46aac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855033d5b8b0772a06d783596075a31b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e8b28dc376ae8450d8f4db2e61a2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27ead4f750d5be6cffe0b6045562e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc5857907b33df217f6434fd66934b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1790272aa8e2991e63404286f2331374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f9fc2b28e07a7fdc4230d0f14871675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14fdb0b10d8ac321003fe63f6153576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4a432925437d616be7e8f3fc345077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e8465947e89da239dc3069501d7f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432245ab0bc17b0db0dfa6c14e41733a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff5ac900d4440bbb52c7760e8803e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663dc4fa5922f08eea2b6c772bdc97281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715edcfb0368a47c07be1770404a53182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ccf229b245ff5e3ac48c8f7b4fdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abacbd3b7958f788e13b390283a68984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429662d74bfc26f545804eb00557f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22059a5646151fc5eb9361258d86f6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c6360061c41f6a036f0a8e658f24c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924321270722442f3481f4a6f866e60888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4f2a174a560fe2620d84e2ba5479989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a902ef39e7da63ef579cef8dd8fc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a4daf0ff8f39b5aa91787acab6b8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ff56cb5631fd2a4bb4e4b8fa9984b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec964f95f4420ffee8ae9c920d319d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9e8d355583fb14ac774e590e9ff794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677fab8f1767066fc1b4482bd5f63d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c70e8e3ce0aeb26bdd010ba6ccb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feeedb2fbe24cf5edc355eee22b3db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac65cf9310ef7a24ab96764ffe9b4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0bb5520ce4c5202698421fd40c4b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676fbe53454668113f6ddcbe91137e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c495b255ba0bd01dfad612df338629101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99132c7e3b13197b3b096decf4cb1ec4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee469fc9be444802e8910110830d542103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf85ddc0218f66391c69490477f771104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053e0fc552fab371dcdf166e3a5abef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e619a98c0847892d0db501d8b080106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0455769ec5acadfb29ed2ccdd956d1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f1fea69aec6e7943e78f001d8c80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d9981dc995ced6e07b8f8c42f1df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98b4b2d4d57ec1c2bbc48877b8489110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc6d7d8af9221464b8d51887445641111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb674015da31153182292fc8e7ffb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3bd85b047b61daab05f64e7ba7aad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027e5fa69ca3d78e683eda3744ebce0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506531bd1c515556fdd4e7fc7807c29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188579be6b2cb51d96d2f5bbdaf62c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058aba27412bbf59c4d268e242239d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559add21265060a0301cf9722e47d0d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e8957417e2f4ba3e382673c1eb09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af13ecb0c40efcf89ebf4370a36b17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d244aa9cda7d36ca95b6771670ecb11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d3593dae614b0c1d8887ee673bb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05441e22cc4d036e6c05e5df52a22d34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9331f1a40f0fcb4d853c65b714f9f4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509033dbfd16347360bbcf699e3f3f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640595ff408342b01f72067e7af0706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220024e7aed933aa1f277ce5bfd18f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bbfac7e12910f646409b916e1d681128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ad97cd1faefab336b2888a1c809dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b77dbe828a8fe12219e225550ca3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b917024bfe9d4c9602f10737ba86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57233237d93cb6bb682b83c60f61d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646c702fde2308d2ad96e4dd4e59ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a73235dcc37ed9d2e3ad6083ddebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008037f0b1eb50b092903a9db6b1c468135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ace72171eb08feef433d35d6a6781136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72242b6b54d6ee1df024ba8252e43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5ee75388c94a6b06d14572b516a66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f017207de923078a49c917bcab3cdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d2cdfdf7431aac7b836798d3830f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb6d73c87a2499a52685722f3c062141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d2ea612a3bdebbf38fb55ba73bc21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5facb9eb5f24c921e76f3461d39004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6884c3aa8913dea871370fdd15a48b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc29277e9f9bd8bf57be60e873aa02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bc5181837b50cc42f77a662ce91af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56166d0b227165c12e91bf27b4ea6808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846fd496ddcbc7a39b0aaa1ee0b5bc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad2e43dcfe76384f7e79fa38cab7e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdfb9299c3ba77e317e368768730d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe19205828942866650841b5958f5d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56581ca6aafab24c3f171e2aadd0fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceca64eb8d8c2bb9da13ca721dfea3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57b0293523ef6df5cf179ec1e30d9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecc2022d9caa4f47a76568f2ad59de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879d297ade24230f3fe96e0b2fe6c86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850085d76b45b8f0052e7671b3de135e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b69fcc7b05c677f3f09003ebb8cd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ff60bdba96d3409926a981a610971159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c34dd951ce912a8d75dc50f8d0cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8f4cd27478232b0038f05178e35d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412492cc8ed68dc0254fcffcefd6ec8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00f7212a651308327a719381e39098163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aec4dfbcd32d106b8a1eafa99fd3e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfbdb1be606322166d9e404dc66d5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8bd999769e38aab4e62a417da804166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a922738f05511684eabce6a63a495167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994828c565842803464af90ec5fb663168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb854e04a36fc05ebd1d6b75d0a46796169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644510deec973c422e4f9e2d2c6b183170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26704da11aa14bc3b5743c8ea8bea813171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bffdab0af4e418a6aefec7b679e44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efc4138e22b0c6c6a52c2fe325426c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5d9b6a9a8feed2a7c99eb094c201e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10da6ccd988d087f0b56a50fd975b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea9e8c3b7b08a74278dfa47234dc17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e275c1c452ee4ce6a771c6a683f893177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7e3213149781b3273d2f5a5300a90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd6ab432458e903610eef9fd1608c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30487b95aa42720b691e8bc312451639180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad1aa651223144c376780e9a95b3a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a95a40dd01b514c4d5f293753da622182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08c233460548da5a950ae977563d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e76a4b8f60a55c52b3197852982a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7928402e51785ba689d5f5d75a7bee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fafb2b8eeaed07c70e9dfdf73f187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19880f89629c54eb381b535be9335892187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05d68b0638186188452fbe60006c43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6e0290087f32eb26ede2a32290ddf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdaca73128034d8d0eead0d70b1aec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab8978f3ca86d75075bf7b06c801e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1d1a6eb4e2810e142fd2399d32027192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66c8126021a00d61a566e16b5a991193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d95ab60af6961df680284a3e38c743194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5813665a00ae0d20434e739e5b5015c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023019e15aa07c2c22533737e278035196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8aa14d76baaee40bea1da54b98d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f0c3065d15561b7eef4821049ddc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b462498dcf946e83ba473fdbb19e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79cfb40eedae5a9a2a403758db7641200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb018d765ad7e5a142f71cf6b7780c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0f081b95cd45c43777775371a5b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48265a2b257cc215fb17820ac7ef3aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f18a638e9b512d7e5f2560e975363204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec483e78e3578d111043d3526fa2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d39dc7c226afb0115ee6931207bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eae13f6e8e9d1fe73ed8ecab101b7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d44b855f7e05d60871b32f8f0c6a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63425b18f5121b83d609f8f202c51a5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f88c85aba5dfc15e6eb3631f92a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bc434da0cccdcb852c7c08d7b0207211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd87c75f45ce34bb3816992fc27ef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf5c5241a9d248b311c6efeb98e46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93603347cc4cb92b6d07b224d515dc79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396dda253fffca49815acc122f0a3cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad34aa6e360c249a8e1a154ee485f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6899946b79b54d94008bf9a81424d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c639a29f87b228a4ea9dbffbbff8b75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb955bbb147af54e2248cc204b670f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae6fca8a9315a14e61083ee50db81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d192017adc48907d8ae13c5309f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890cc19c23727cd984bebaceba089d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433dc03c76e75b7ddab8c1c0573daa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f8f144fa6d59e942ae69d93a689b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128271e37d8c8511fef60634fcfcaed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582ff6abe859c204999612dca21186b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410c6f5626ec7d4199318bcce94c67d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf91096aad5b6235c5d5fd24f640c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b93eec537cffd93cd312970e180994229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9e4c75462d3bbde8bc434d97ad8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cfcaf23b3ca15d31932796dded64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5c36118fb1b24b6dbdf94299d120232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf754929d8135f655ee8055d46e376233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057386bdd9616d78a193f53761e9513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1774958e4650b9620c6fcbc261a81bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d672b62f40325c6e4087ecdad9034b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb91f927fa4a1d523db352b120c53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110601058581e4298b518898d6aacc70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51c11ebdc7116f03081ac8e743c2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce337ae280d9f18e72f6b245496be7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf2ac1feb062f03769e7d01c27326c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6288d11ba90d09008676c5c08ea4fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697054631ea34da1a89700f55113632c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeae92debae605bd99a6648774dba2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff8e1260e4d6307539dbe25b2826b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994c2a6c061442e6ef3780bc5e2770246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f640413235f6b745bb4aa360ae0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7fbb9d431a4065e1aa17a96484945248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0df1b7cf909620fdc48c9d440011b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e144cc7d4813e20ef61e58f9a09e421250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3348bb7196166b5c8079842da9a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c337d9da2b9d4b2319afbe81ca395252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eebd12fccae9fbfeb5163fc7b0302253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468c4785f5ed49feac11285448cbf4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc161760ffd2491afe88cf71c8a9bc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb60769beab129df726a9c6f9fe78d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f641e73430d60b7db5d4f28357647257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e2063d27ab9005844bc84be1673f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fe9872c20190116e7b9f95d68e3bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886683b06b950ef6b0ce43ac83d48c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d3fe440f6098f54e846c63930eab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ac8a34882f5530cec6432985989ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c187144ab7d178b5150fde053c6d4c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4016e3d8c206a2ba1ebf828e0648264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3afdab1b8fc96c9a49cf796eeb4efd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146728545def28b0bfca5fc311e46d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1119cc464652541336d39a2dfe8a78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f197982feca06d3029fa917321aa9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546677c464e6751fdc3b9a3ddd5c4af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59953134ee855236ef999c8bef55e7c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9f55d42ba50911724f0d97e3f6bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd793a7a7eb7a449233752481d6738272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493175e43d03995b6e05feb8bc60e56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77084273eea762a19e4914d9a6614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b1a8e407d2981ed7fe422ee323b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fb64472d95829e5b99eff49eec877276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d348693dcaa820fbfdece7e3a999c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34286e6d966ed5a19ea81d50bcdb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61515d2480993428bf0da429caeb201d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adaca5f805fc9baee36d078f9a1b20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a01bd14a85c6f15842d98444390ac4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7507cfeb052c6fe8da43a595dc51f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c3422161c89f711e9ca3bfbb868e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb493943a99d186446ba2f5153863d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef3460aa43940a598260ccb57c8a0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7809dcee54b182da17d2fb570d45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668a959bf9a750532e7db79bf0c4af0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d92299c63539ce7f4b26fd53b334e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b6cb44168a0c5882090497668c1e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccf612c33f393a1b8eb26e47e3cd06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca6fc58b28200a505da4f5591d886291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be21ac637d300b301067d27c2d69d69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6fbf6416625c04fda7633cc6fdb86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965d20d7b7fa571ac1626a2faef3bbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1cd2cca27ea493a437a3d17b893bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40461c7a3ac6984cb25d5c99d9a53cc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00cb3cab2aecb79d5dc36e81fa48e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdb9e8e4dd820d85086c713a8ef064298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402769e5112f460899cb1b6bdb58c92b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8b38b4462c8aa532f552d88309ed4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318023d8a910af22fa4bc10cce4d5777301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9f18de0150612dbda7ef756efe514302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a3451052f2fdbe7d27bc7873eaf4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12747dcdce84cdfd3e8bb4fea479ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee43d22d8105bef1b47f271ce58c82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106d4990656cdfc2154155c1b5a6be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144661b53362cd573b7895c0b5d4048d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645c171f2ceb20b733c54a83b5342e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44f8f6ff400bfce6ab03c792bcdf3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dd04724633619083e1a384a5093d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a75e44c5cb2775d1ec8dbfb81d72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ecd38f890fb43ac0b8b78628a107312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bd9a5bd04786c026f6be04e7c9dda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea9c4813b0988469babd5aea4ca336314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b4ff47cd1acaa40813b36b14cd5c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daefa2d84be31e546d856e12572634316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437657b3b67995efd49db4d8571ba156317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297560baffecc60c8cdf71e49b67bb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169d54b6e1b2bedfd6d2b3295dc221319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef84965969ed4b91f3371e7a9e20dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcac47ef62d5535f48a0d3b9ce71f5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f08a635b6d7f2a1c4fa1a22a9a9114322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f53dc778456b0301d4dd9c9c8f99e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4b1dcf3324e2f5d927ac9f6d65ecb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bad099905350e84e8821fd62a29cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f559fba34bab7963193fd8cc6de094326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9eae094c08f7456f01645cecc87d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0742743858aa03038fb7583fb836328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a593fcb395f83f99a4533f330b905329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba099b4ce98fc4490235072db24c8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f624c10f9da56d6c1f014162c736c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e9bd0440ddfcbc793ac789203fdb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fc9e9b9017de10eb0596522a58157333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7029e7ec45f8d8bba5a77d66955a18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf924ccb91551dea6aada983cdb6d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b03402f9f429158e461ecf69eeebe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6fc476ae91654f2b90d85445a0e62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7ff790aee9b404a5b5c86ef0d10ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22fa642f5eb278efd18f7e4d8a6331339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d4667b4056566f4d231b56031ddd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19a77c38a8793d5add0d205942815341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99854084343f91a90f1bbc8cdd84a40b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce4e36c0bcb5f4cb2c5f20749047f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43598dd426d59cd42e8963fef4d50ae0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af580b437528830e3d1d86d923c0aa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9736aeab8d8bf5119b6095b54e44c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2840ab9677da963d13dc3b31268d0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680a70bb6f24d8f556246c7d8c3d82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48590491487cd26ac435397be33d4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717c66147e8138986a72c496f639f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bbca8dbd8ad1ba45ee0bd0b04c998351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9c0210f517cdfa9e547fcbc89bdb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f03d44e45ca6806da19687b3b7433353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457410c0c25ab96cfdf7e80ef1f85228354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadc830ef4a98753305e4f67fd0d308355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91ca605198b997f7fa4ca7dc5ec89a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac71eb326911f4b6cc780b9a6dde42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29207819270ef1d6688ce3c5a345941358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339bcb1d73afb79190ef3274e31a9ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c48a0ff3378d9b85fe2303eeb1dbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b150dcb627b9ea6482aee478bd2b43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18946f7d98c060889b271235febd60cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823c4c9d8b1be4176577ceb13f21f6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea1620d2fb383835eb5bc121b28d4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac91e555d2a9c0a8adc022e12be5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7c40858d474942abbb8d16939fee7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb0174b1a81e4b9cd1dd9499ff36b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeac504dc743560912a2ddde84c8cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4870e7866c3cdac58b620f1b05fd163369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb347f5703225784aec0badb05bc50d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c422b63fa94e876e34084a26b4437b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663f01e11ee7c8d4d3631259cbc5b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17583dbe9089538b0db247593a075077373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f400694130a91041930423f8bd49a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036e5340d0b6ce7569ee1e7cfaeab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd1ac2ddfd44e6759a04a289beac7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c29ba53769e94a7c312d68233f64e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8affbb7432eef8d11707b88312d9df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee87a0bbe0b91829a9c1975b7f3cfcf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57427d18ff531c941209c65383b15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad74e3f80ad43a4f8987455ee0893b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204f397af5d0d1a2db7ecf19146388382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a90c18ab06659c65e29ec5dc3857a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890cd311fc7f2f2265d07d85be577cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1611dd3fc88fdc20bf09cecbb90a4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c479fc44fe23dd356735e4e9bf35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758edc50f04774ffc3bd9c393d1513d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacc8540669376a584428f98c0b6e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dba9bc9823dbc893968ca20bf06c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71097880274f91537a2d65c0213afc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312ef76d81fe44f0f1ae9edad48d838391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd897070663d1c2ad42f9b7490d651e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190fa4270c77b52b616d45e0115fcc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff326b73e072f66402e196a89173af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395aba8616443be0ece03b060c8ee2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3421562d7cd029d402cd4e3c75a47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2c57f62415642a0f3fd597bd34ac5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7cc6fa10e0045d11aff60162c38fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c330b344905fc62185a940e4f4ef6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f3ffaca5f7591d61e8e62b8ee0fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57eca5fe402091791dbd7dfd22fac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822b2141c7f8df09993db1fc8598856402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6b7794a0c9c7a580c395f1fa1570a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277935aaf10492b6df1d4bf5244cba40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4b90d0216d9c19d41e30d3bb92c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff5507baa657e1a4dc3c4abdf25a6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39047af44515858ff9ff3403fe01d461407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52169435edcb792e229e6e1ce06c6ada408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6eac08b9bb49336ad45e44ce4b1a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a49e63bbc8f0d3600889c0e153b05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e4fdf4092504b6a5d9a89d17d552411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff53248f31264fbd0eeea305606361b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d5ed382d0af13b5d7c276a881195413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e123a12eff008bff8d064ec1c065414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03666c2f465a38a70a32d4cee6d0a248415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12dc8ec413889efd147dabda757496416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedacbb54237fb96dd6900cc07f47741417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd938466416104018a3b097bb9929ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d034681b762c30b9f0e00b30332f88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492a7e030669ee7ae7a558d915fc89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b239eb5e8532bd879651e4c965d23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588028959cbb1d24c099bd33ebb68dbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602803e6b567ce98493eaba9270c2e6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a6499a245e3c7ea818c70b2220ce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd211ed29ac1df2ef4a558bd716adc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac81a59b456eb87114262223c6ca91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1381e0454279e8496cc6f2ae9c4dacf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ad932007da793285039b449993d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed23c0b0e6cb8fd2700322aa4ddef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67428b177e75def13a9804c44f723c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d326b69457052e74097f81fede6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1c923c8d69cf79516ea577668c450432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf132d647f3014ff454eb3190a1e14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019d61ddb1088cb87c68161aa331eab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad8639d2aa5d80a5513e16595d116e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffaa3b3cc4d076c1c6918fa36b038b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61209cc27e7e4a2bcb64f82fbdf5ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb648c058d66bdf5043a019f483cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147098c8d402042c22db401e5ecbf4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4dfd931dfff9397eb7d0aeb8aedb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e5725fb7a1ca8642c14b99cba2d35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a986701eeed9d9ffd4052d936e83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e362cdf0caad0e897f1dc55b9c91b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc480803855d97d6c8d21f2a0b2ac294444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ecf3b503dd4fddfb8c04075db98c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f140d00194a6f2175e293dff76dd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a3d27d90be0dee7a49473e0db3a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26a27724c02c8243d486bb913e91ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025089858b51bb8c43ece7adc33681f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbbf44e57e97723c58ff8a5be66f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc7122e81159f33f8d41c9dfce25f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1da60e1e3ba8989c69a0a0106dd518452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f06769db40ca054146463519159203453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae45fbf4cde799556e86ac41566e44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b734504e333596586b901b62163e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd7516d49d6f58e930c0f6dc6d679456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca189619f7ac7451043d82d1c86ab97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242206fd0a4289e9fc6fdbdf4303b4b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e83799118c77e476eeda77a0711a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ae5bed7c0cf0c99fc1df2860c30c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9de8290d617735e6871e699af6923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f464e6145dc8e4b9c5319833a83be6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99be52582472575c56ce2ebdc11b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052871f182354899c3dfa0587a06a8a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051cf4fa7bb480441f4d3d37c0be6d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a432170c87cb0db5f73e372b816d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b2c115d21f98101fa5c1b7cbf2355467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb37be7783dfdac0bddc0f67f6173d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fe18ae8725738fa79a2b68fb0471a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d2dada61e1b32cd73bbccbb824eb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b620fa0e82718b6390c0b77677d069471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8660cc77075df238411135317a4e378472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948cb30e377aeefdac7a82139020b80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14895ef0b6c364dc4e5b78620e82355a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397fdc1b921f81bc36f7971d5c2da1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c59a2308ad8b9ca36b84697386d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc32c1afa4e40844727e6a883a1347477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded643d13894ea6c640c6a8e7fdf8c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ab972b7e0e8c9888fdbe9b24e1fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520e271fb9a37f09318bf59889ef2c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0a13a3381803535fce17ec2bc2e4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf4190bfc25a14fa9cf8bf6469c76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88bc0a14cfadd26ea649f748307cf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b596415696c536927d64659278b278484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a07f2c20a611dc1716c2aaf671e4de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7781096abdf6451df4feb6952c0cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e87918b5ede78ba905f00ef1a4cf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53246a56317955ff74f1479a9eb9cc9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14644778d36a098f2dec0a6d9ded36f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174132c16784a0403f9063ce39b04767490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d92dca65bd48785893c81ada0182491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e459dca11ee889d0235700bc7674b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c10a0ca350b3e923edbf3f588966493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b234fa770647fdc3ce92a61d22c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eddd883b5f60fb56ef60dc54f17df5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1870dba4047ad092e5061ba49ab5483496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400789ebcc0c88faee0ac31cd3cc69bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab87477ce2a9bffbcdcb57bc5aeb2d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9e66819bd0087cd7502f52c710fca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57a27425298dc46f33a2d3d486786f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545280321ccb6ae15b1b6f9485b45d0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286496f0682e22b4be2652e37d05ef9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868b66d702ed52da53ca0ef134726cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06422800c251800d48ae85d6cca72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d44b1761aa806da955958a9b709b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d718b3445323f7dcbbb8e8873c391e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b6252af2d248822c41604338af91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eea2fed9222272eca4c79f3978ee6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1b55854bf794cf58e000dcb6ef8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2cb9e7a0a59d66d9164c0df3eed1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649a34672929e156ee1b19769ba4322511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768567d9acd2572cabc7a3692afafe9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80afa85da866699e117630b3a78a42b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9270b65730f647b8cf5e38d0f49426514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fab330e8b018a2c69acf6d69fa0c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548e7e1d0aa873894cbea144197eb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4f79aec56dbf45fa37b481d1ef60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d76a3846eb9428d680bdb1ebe3c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d7aa4ed805a98cc15bece41b2cf7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f87913d73f1ca94f8deee521b1b40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915697d19e50ba03408d4b1356525f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07705ebc9c3bf757e8858a81c0a9508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae2b6aad01ecf6926683e7253e16d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38e3063f11e3d6a2ee36b9d9c20b5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684109f8721ea058c3c114dc4d6815d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05883414b6261805c318a3ecc2759a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa39f272ecadf19f7905b37c87123527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee191232b00c6ec406f6c4cb033f400528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae5d00e12d7048fa74afd7172930c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4f67bcbbb33d3860f33ef0a5aa18d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695957e1c746b2eb49f4df37c0d9fb14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781391b5924b2b2d4d4c50016ccbeb11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7300021f089e39862471f85a5e3358533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7c80c6f24b1d53e7647476f2e321b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b696f5de03ccd38890f13ac90ca6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3497fcdb738e48ba9db126886693ab5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffed6261e5d9cc94fde464bbe301ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f1b8a44e6f6749ace2b80c5cc225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2731469628e41f2aeac5a14d95b584539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc23306a85d2d5ee61aecae8bda67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3944aaf91de776ac17e3e91938a65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b564ede897f609e7b4520188b473542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a29a2a0682fa4a77d1299a31a7866d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe78e2e6f94787fbfbbf41df98f38d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c4ccbc480fdf1d4592072da16a41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e9b6cba52ddc458d37e1028533a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167076d3ea628ca57506128f5935d6c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de0a6c89b21ef5c4f245025779204f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7007e7f5417551636762ed121498549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cb7b5ae43de6d0e6e87f05dc45819550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf3199a189f20123022a0b18d60d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c117aa0dac76e65f337533f3fdf9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287298078d5c6358ef8de9fcb9c021a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b07259bedcd83222ca4445734f52c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438e1eec883f9d6032443f39f94d97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b9f7e3419a2a05ea0855e58ecf14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68b4d7175f59def31c7e61817430f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884a79a71fbcb707a8ad22086fe793558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133b9a7ad1d6c3830a1f346a5b8de6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce80df294fdb01994f286a66656a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacc332936460ac7b19dcd12ab7ff71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c5c8feabac3701e67c865986fda5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4be0f052c9f873b489e5ef62d970c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21d11e566d78d4598394e594262ec0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0417b219acd84511281cde93a02d2e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc820ee0e35abf39eda71b322c80692566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19358c8787c8c2ffa1d9fc1dba2dd6bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc222931d3018ec7d1743eea3429fce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dde63903b4571976be8e5bf2aa5f11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f69a9513c5e9d3af493abc443a08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf900b0669a408a51bfb3710eb8e6d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd89abc810eaa3eb2237fa98857291572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d89636404e51c58fc3b9493d36d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b1b12203e4afc78b897cf3cac4d71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbfc385901ade19399f52344df0b05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bf4f667c892db0dcb3e074ae83e5e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f9ee01ba9661edb55d455ec6c77f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744304f933f546fefe13260238963077578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7873f7fa9a806985dcb48069abf7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bd3c1a9324908ba9d79245f49ca40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3444bb55a428714d9210c9baf3d99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585502e59c9a967f57e45fc3d6cc174582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c3e862638b620a000755f536c6813583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f6e6ae32b226f842f66e4fdfcd646584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ab30f97d6d55056aa61b2e070e8c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a749de2a6698de306893914afb23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db8818ae0d2235d499e683cd4c56a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec25b8848093560694c28162dce69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dbcbe48a6f38edbb2eb9d21307872589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9318cdf3b277e963e4cfddcf3a9cfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0511b5290c2cfa1137fbe97824cd57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376a1f1e40f8ccdc529c50eb2e57bbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2e5d9becd45619a08466d0af6230593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156910fa319417ca3774f6c8273d914594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc095fbc11be56eb6087f4ddd92348595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b267e8682216a26c67859b943a152596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed26464a7269a67e39b0ded2caa1a66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e0fef86626e881a84100d1207dce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0556b5228f4f924168be3c15630cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d20b1903b4fabdec6a780d8c25b18a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694dac78277cd3c969d731f0277b3e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4758fd4912e1c98dd6ff47090106437602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded636d2e681b8878bffe7c7f76d03e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5d44b4c4f2dcc20fb5cd5b85317c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a09f0a857e924fcc1a90193bf59af8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8540d77edcbf8ea348e6678a1c0939606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6068e6a197654a8905e279bf91349a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b436164245bb1d874e5f3fd610c545608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c7b708e512e5d1324733787ecab4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796beac70ace4bd91291b58105ce812610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255de7c095d70b0880b360ee4f9d8e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17bd2f51ae031b41757e201060441c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1841acbad168d0aeb901a5381956cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9c523c1ee160506e3fc5b2616a94f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcb76b286f8763245ba6a272f2ad1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6398d5e361267263bd86ab5c2172d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cb2ba7f26bdf82b99a6ead17650f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899afbb89d1fb65a89a5a924e67ecee8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03d7eb80add99eca25964a1dcb35d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55d09f9d96809e7a22941fe79c225c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45bafc650344607b5c6a2958450cbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0387eb4565618b3b760cf1517b9c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad84ba60100bffb999d4af0e60a5c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9e63f4b8697a6483f31a94186652624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aca88ff1ff6b5b91e9a70fb7ff650f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad5f3bc42b173095add70f45ad503c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d88a9cf5246ea0871e37a0e99fbca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c315397412f7b3debc3475070497e1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a8d0f6f95cff07fe2eb1fdebca58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53defaff90acc2bec6974ef9b4aad617630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e8ffd5dff62a6dc8e8bdbd9ac18ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da7c1ec63973face0a7af267f1905632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11d0020e0ff54b0cc639039c7e5955633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3321100b44f7108597f7899dc12c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa7b7b75f6e082c5d5b00c653b82c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4aaa08ad17af9b19642de07d876d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4efb0b4d8967c16ca30280e711b505637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd85a18af09e127617a7efeb34d85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41dba9e0d055d211c9237ea01ad85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87cfcf9ab3aecb7a09b24be00f641a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90a7d9c487fdd11b07d9dbfa8662e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e8ea4cbe9ddd8dfe501635c46172642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505fad572d28e79c6e8034336a5034643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73e5bfc0a48db4233284192bf498f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c32ebb06b21d79b76ac388837f24c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030696602450b10e41601f17fb78eeb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158b099eaab0ec42c4fa6d0ad6df8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf8beb9dc28f3ac7679d2fe06f323c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba95fd1f648f052b55d9e9efd9c0e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272dc76b305c7a1f056df4b8d0ac55d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1990ec388820d59ced9c4ec1e8334651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a901af253f88e12892277fe79b0bfe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b845f96782f6c463e95dee5b98ac6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086264fcd88049dea2b8376ab336c44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977563c892d6e0026446e16b223fc3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1732bf549c88f0c69e4dbe595ff339656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975253d8d85518613c2dd439d4affa18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20d961cc90d587642ac957e7fe2085658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64381a4a682d5d98059cb43945bef0ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ff1848db68a8d80f18e32e6673e13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b54d81d3c8996e85117f1309687c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114bcb6a9274b5d3f24b78cf372dcc7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d4b85248e2eed53272f3924438ed9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c24c637bee347aaf890fa21c596b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e5916dff87511c27c9cf546429474665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc815b7b204d65587dba189cf21adf1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c0f6b3eb836bacc07c15a43f71805667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b633b503110b12ecbfd0701c12734f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ef3cb0406905ee3df06c88d44413669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7708c7b2e80a34b20dfa297081707e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171596c1295887b2b92cfb93adbc3b63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490974962b518af75ed8448ce187dbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a88db2f3f569d546d297d1bb237d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24336f10570856a442ec0f954b72a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c67369fa410291cd092601208197675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639373c3a013afd3f21ffd52e4d8e9f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6ead7393b67818da5f85708d7f17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1d920eb4267d919fe7c83bad480f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b81184ff069c590b35b597db02a117679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309446e9a083f8bf538bbdc12b3a0af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694bb7c31c8342f88f91195c5a03fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a884593a28f308ec3decec1f5c29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16672a3da5ac1043d1ff465753b8a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91312da9681de72623f176a22e4e0fb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f9549a8e4c540aeacecf274c503f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee6485eb985f7f863015e0bdb27d1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c6271b9dbfc66ba570730f74cb2de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2f6b5982e2f86dfa4ef34729f11e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf73387b2a76bb678e37631c3e35d98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9130cfb421899b7401abe2171460690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301e13b67b3e4a90bd42f58806ca215691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dc276ec8dbafa5dcda03e674e6694692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc484920c589ff834d24c9003002c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2ba1cb8005633224ad58d9425d7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a1f87092be5be852ec9f8d4e05871695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27738b1f74cbea7d5f9110d77f50233696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5082fa213c42cecc067f2e62aeca2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7078afbb294c93bbb6e0718edcc16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d9cf5ce477676cb92673eb0a3859699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529049a6b037ede65c4693d4f1ebf9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e3577817b73aa07413ea6527302c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d76270e3d7b820ada5cf3ee8e3b7e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caa79d9f994b1084a93438f264e52e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86f930ccda759036c1e19045572e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9600492727d314eeffcdc37a1f24f33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524c2bee51b0c4c911ac87bd4e5d736706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802358aec803f0cb468e090c1e0e210d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355b5ed327583ca4dac99820214a1e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd991ec915a42f3715ca0f0c55d2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129e4291dcd6a562249606cf1ba5c27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d235945c8b888fda70f47fb4129b472711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597009c6c6540653380b16de7aad77b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0defa9e4bd9e8a732b550481ac13fdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a9d0dc6183f00582d7c114567ff7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9db871990b8c770da641da26f04f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440590c07231cd2f855d82ee8a96c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3179969654402d12f37cbe75229a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a459a28d2c7c7c3d4786c2fb7f2ded718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fad068b6fe8baab47c352744e0080719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b450bca3c829ae44df2bbe4dcd1994720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd71271ab188e7d2642e01f0d76393e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31aefa694a0e48c0dd2117024d4b2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fddde784314d364669d88e5a9306bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dcc93e8e095e2e94142c4566853a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19c6c1df21d6b442edac89690db6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b407929fd2dce1cd719fc5f049e89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a045e931fcaab1c7175520e434b08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223392532c0ec735d5fc1d58144e856728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a35d3841ede6742e162b69a1494eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73ccb93a9de911166383dff9a1e5b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ef4140b8750a15e2a4e759d45fac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2561772999b80cb8df80d574b682e30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae5d91d2adf00e141310422ab88f97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e322ff6be0becf906ae6c9567338e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9d22b74d7b2c2fca0d400d1986536735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29284681548ed26f4b4524e20ee072736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9969b3e160065f3e77abe4f4d248e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce20e5dd62262dce5dde54273ed0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc128f3c5ddde16aaa931388ad0a68da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3556e23f07dc8efce97509a51b5087d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128431863102340a20a1e28b082eec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040afc5f1943c2c943d60b3f599b687a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d57459280a1d8f2b1855ba986ca1a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab65fbe74054cc76a6642c579175e11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62098619fa3d3143724ba540be3610745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65ec9aef41038969842e98e3be45f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16dc3e7f92d6b89776c686d179df50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c551971836e95a12b1841cdd2b765748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499733dc98773bbf8c3384fc0653e72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c94b7ff4cae6962f90149e1f7daf4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb65b39bcfba76254a9c5f50cf51c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447568f90c322404326f3379bb1ea70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ed19d88cbc89f4abcfbfbd52cce3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1636017073ceab81d961fbc65e65096754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2672c669d7b3e308081ffde79f88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836faaecc1d601c6024dd0a043ac5026756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea9473e0a7af5d6f769caaa59439ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472444fc2f017d64589a2cb429529a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6c8a553203ac6c0862a32672c537c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>