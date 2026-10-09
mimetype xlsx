--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba7c50089ccfaa54aa5131fa2ffa11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd52998e0f508e935b478b081a88b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2969e28ecce92493a5ca926b85ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f502832cae8fa969e3786019a558e564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf28ca7d7f5aff003ffb3b73a617d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60010705b510a31381fa0348b36c046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4de01f25ee33b1f8140765992f7a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb1e5ee23b2dea01d8e4b3dda8251e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04843f6e1727ffe9f33f22e5f4f966309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6be25e8a6989186e1275065025f2b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e8bd1e8177e55f0ef80f53b1da60711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa29e5c149efd0a37a59e21949a35c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cd149946fd7739541079373f5c01513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a66586512eb3d05f7f638dc5b42e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba121f858e939764b5f550ce6236c8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a670488f15f7e02821eb4ce83198616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835faf3a00ab1765eac06f6946070a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232408a8a8e1a4ea5cf32c80c3ec903d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1bef9a217a33caae63637553ca83c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd133fff0d514ab98d1cbf983c447720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515be23ff397d724b5e83244049e555521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5512aa42842fb2fefae9dd80521ebf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736688ff2c2a6d52a489a925e71eaa9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8239c3603fa3bca141d1e366af5d2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b451bcc88cd478efdcd0c74a10bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b42303d87afacca499c6c2ccaafe126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c57c0dc51380d2f4fcaf73ed979127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef063ef428c98e1fc3d544de831f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8647a7dceb1e7e3218c2e289e2ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77109776ce918902d0df4732e9b0ae2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18f64c351e4e394f646f4731fbcea731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea3724124973a3a112ad0c25a97f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512871b1ebc3a22429e344ae4a0fe3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5a43e9bac0b34d4462e201b2ab74234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a59cb223fded26d9bb267bf91d9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f0d2f1987a7be9b45f0811332d79836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229879ec614e30d75684a56ab41dda5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09891f7a92c3b33d5af3468f91ec0af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74cc3acb3200b2b57f792ad7fb39539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f225185cb0b53a0134ac8c424396e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c9a499abfbb14f8384e4f703c526641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4844ab868f49789be93b009d811842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc11619e3afbde92a7e9f826f87f8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079cf0bb54542e6362d19101cea0a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af41df38fc8ff55b89bb19a643f871545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248b22be629c2f0f28a791a7b6f50346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8af8b8e7c6b20006eb84a473b7ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3463a7d59a48e13c7ef072afa0ebd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb341c24ad6af897fbabc947cdc479349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9d93d824abba72dc622bfc19fee5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1dbeb5763623f0375acfe0efbef4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b296ba99862d7f3bc1a6d790bbe45e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f64c0a208373d95463cdd2a6b756be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc508c5ae441c7062cb25202a0ff254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85570a8258e348f6d75f4b44fe798cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52ad46007101e5cb5f8bf3f37b6d2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf1bffd020ea6b68a181a885356c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564a3464db18720cf08dca6ac5a788658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f540c2916f461c2ce0b129fbe0c2bc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9fa567b5adf02792782de7437c17760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c512ce74e2eb87d16d6f3ffe0543e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e66252084a1a288ae44cf4844f96e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed53ee4df98f599470b985577221c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac5ab0c0b2684d0312ce0e98e98b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb55942fb236e9d7a7eaec2fd20bf2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999961b9d7894b78049350e1ab95f9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35cef736c1a06a9edba3eee1b6d0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beefb1371ac2ed108fbee5271cf07368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9ba830c3f9d634d1d2c4b103317a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475be7fc7cd7e18569cc14b615acff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c3f91448d6439c61f7fe580974ea271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b46bb9f8aa30fabb21298fa516f95c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13e05e6cebc8a4c56fe3f7571c3ea573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cf70e6ebe94ad2f61435695de6a9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3d62ceb4ff82578251c3625a2d6f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724ef891a7050b7621a5fa545dbd8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a99f9a1413b09f8540a458e688335377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de36a3b94cef1618ca0a7053cbf498278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d921f437ddb3f1cb151bdccd9876a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7772ffe75b268af657f0132540b6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fd256df8e895d672c39c4b1d73e3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57913e2e1aea39a4d3d1abb3f460b0b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7783feafe00499abf86ca1dbe00badb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc88b7778b534e6afcbde28bc9839ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355abb705429da8414fe11c7cd307cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea89fbf0e2ae20a88e155c327b259486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb426158c482dee2d052a2f42001de287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72bcac1707b98d01e7f186a26917d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd4f70b2d694a2a1adc56b214906489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fc11e3633df903eaa1ea16e053fcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91373a7b240f2f52ac3cf41c2dd072091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928bbdcc11d64a1669e969b1cb8549692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04aa3f088a731e6ba81b46cc47f3a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be757e860649d4a12987a24d6b74d30194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523558ed80cba3a76709c01ceead5d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12af93cdc67ab1de407213e07d53f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc054008504efe164f4f550cca50497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1080e60eb56c7ec9f58e3cd1bc31cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17c4a04930b44374d5ecbadb38f3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b625e0bcc6eea443dc127a1ddc9fed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf25e8e25077d07f37156f6cf813ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13307c82706a99e415276505be7544ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193514bf5644947affa4d175e64b7ee4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe8dfc850cb4006b8ae1ae17f31e80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf81bb636387bcc863e2ebe1e6ad4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68908d7d026ce1371ef44af161affc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb04c2abe22aebd6567427e6f6c405107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04aac052fd5c85d34cb2b5ab6cfbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3745400645985dcd4c5221a9903b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bd07e149f4ce3cbe789b62803dc6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e6d03d9bad19780acab676592097111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1ef2ffaf68a60cab798366aadd348112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1421a605e59e0e8b3170f81f0eba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f49ca1c9a31a1587d6c3b5a94a8e2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c458bb6eb74a755b3a7f2e74f8c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b149e7b62efb0ebd6558ce3af5aaec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c772432be6e8f7c6cf4f5394ba65f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db601eb39bea7e1b29621c216f3f505a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d742bcd9d37530102e7e0f71e9cf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f327576b9d22ab64cc32c5817155e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48afe19b80122d6b08c614f2c399b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec58e34ced0684d90fa54da2302271122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ccf0e5161201e66144de24578b80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2e21da5e079e66538ad00a4e22b3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4afc030e8c3e608a03e0479be030125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6db17979a09abf4cd9b909b0ae841126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a936841f585d711a272b704c521176127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc40a7aa18673907005ee604077088128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1a4e16f839818743a3798c33f4b9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320abcf6daf8d491b5b2f49e20ce11a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b13fb827116ed5f9fc35919a2400c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdd2ad954466e24a6a6e757482bd07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26c702ba1a0c49f171c8aed01e05d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d39e4508b32b6883c2946dffd4a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c931413b5f71bf48d0081c4cbaadb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dedd875266f3d6c90f551f5507c7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46e69e823ce6a3bbe702aaa2796f6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dc8682c90046c893865cdac29ead9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f328e5d119430fd59dddd8a960205139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbfaeb4fdcd7b3bec7a2e509df510b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3de67eb38d716d2afc34001f7e663141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74762f1b79be19563d75fcb4a132e00d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39fef32464ba85ca1089843721eae2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2989c112c2657d2a599fb60826aa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf6472c7facf4e7508b012ea24f0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc766e8dc9d814f8d44d33378602e1eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dba79e02b96dfb0dc33d38fbfeab09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc953ec782fe5cc59979bd73c72ac17e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093748ba79f6f3847c294708bf95f10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba5524ea3e8e965626199b6f4cc5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f550bfac3fa96cd13ac5be492980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a33f6167279097d71e3c1ef04d7c37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d440d5e2ff768de1af6cb7c34b723a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ddf21db42ff72bd550102766b194e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164219216ba52a100b9c11b0e43bfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37241a54ec4d584680a32a7da01cf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5ac10dd1c3cf86424fdc3a4ebdc9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a256a3a6de0017e095277c2a6e213158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584361492efff305a1a2e26a9fece2d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e287cd9b3643605f1f4a52b16c17aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9270d70bc584cbaf9cd98fb40cb761161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a282e81e82b3f804d619b38a9761162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830cec6bc2e07f7161450401e1bce75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d80170902cb652809e9b904c8ba73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b1d42b00d9859888dff7dd6a3035165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607754bdf51aaf851f9b57a02a62c8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad5d9557cb8dde57ad107b16796e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63e3f67a969a504fadeef71442275168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c364ad857b4c8abedc046fae49ef4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effe696ea27f672662845e201f3f95c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4b8911aabb77584d2dfdc637666f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad922791765c598cbeaf4e9f3f075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9716edae6130d056ab237bce33f0d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99936a55fde0c9f8893b13bc7858ebc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2c0ecc51f82f5c1b74a19f53498cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8f4c83a2ff95b1f33339ee99fe461176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb151ebfe5225ea16c7a13ca2d8a7264177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6dc9d91a9f9cac0add4b9ebc52e65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f628c3cf4beba464635a8ada96bb20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca33da9b14ff225fc55bde09c20a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c8017ac060090603ff9a1dec902cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65b17570fad30377fcfaf76f27652182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2914f9cb1004ec1b5a134c732d3267183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd03e386176a9faadbbb5fa130dfbc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048563e3ae6b0ab8e231c5db3d8e2e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701871deac5494d7540a523d939493bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be391d12c3354d48f50bc62c437effd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dbd03bc08cfa0765013a2bd2503e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf22cf375eb0c3f2e2a089f9dc8609f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f8b1585c44909b4f818b14bca06b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb24f12f7b1782d3df4b7f25a596f59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc850e9c327a49376c2c4f01859be58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c85d428e5ad601ac4b7daf980883193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc3a8a5f5b5236ced8f1742420f55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9aaf89ea32066ee932a9e6ed78952195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7c272672cbfc764051a7f6c3adb18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf9653d9b9d54ff62ea6f8326357e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e93cb6bfc48c690624738ef4a4cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd056fddd0f9ab8e4556ef5e3ac5ec4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d716773178181c6c17ea19212abf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128b19a425a5ceaa76e5232484b3796201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc77cc4b335b15bfcfe3517b61e6960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082e2dc79d65b7ddc55f808d1572c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb87a319e769e35c81a4a63ab9aec3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f66c970499c62fe6d8090eacbaf11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e6537d7c8f45c8e1329c71f75ffc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd4d36d17e6ec9a4609ff3fcda1df3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a5eb7c70ca9ff4410627fe22b1d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4005fb3673039dc003bb9c4cf3fc0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab812d30397f2b72f0c601b475fa50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e1a0e27711094d635e6772aae6d53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d737aed56fba6b42d544746802f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f8c6a29bffd2bac6acfbea1e2aa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cda8729c1237c40d55cf7be4532185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d1ac21a9c272ba56553ddf65b0bf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea73beb83be5bc33d82ddd5dcb47f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31410de73da00a86c947ff12df478217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baaa9dcbb4b14c6e190a0dcb483484218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159ea8678ae95b96bb7329f4e3458e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f9773ebb067ab7f10d5ac70c26921220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc42d307bfa1dd04b97a752c33928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206947a555af215abc40dd60741cc226222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289680b1596ee7cfe76e1a16f9c3691223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b7b201900ce8c684142c222e7124f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9578a506a9beb734b4e23b3e809f9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a0e2f43212e89360370206a63a5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117050e55121f06e85dabf4ff8328538227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08430bd508d4c2a51ecc90ee73ddfb1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731b1648a3213d25f699bd0e0d80fe2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d65da63978afec0670681237c93ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1702ddabeeeb3ab754b22b3bb8b2e60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f25d679dbb5c34e16560efdab55af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57803e158552c8be9fceb073d44a808233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2430c1fb7260460b450b221f8508ccf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b58ab7dfb7d54f5da11e4b7aaeb38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d67e178fcbe6c8c60742f5764334da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750da5f11fa5750152697a6e7a2de49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90c532b4fef0014c33e69c2c4f1b1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b754f3f6ece206236a710a42d5e2a9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9f4414e316fc2cbd1908f6829e829240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c5491dfbc997d0d642f66cd7c28fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd943eb6c934358ac04de466147824242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c8befb3653c885f092ca088a24a49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788611eb62bc0d685656e1a30f7c1d85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3576f19b0c532151355812840a697f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178832562a37192ec5fa83fd75db923c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb767571b4ab09a74a011febeac09b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b07134b1acb8814d97bcc2dd3752248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8642dca95aa2e66a4b3963b8b2023249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42396767b5d4806f8a5e0e549d12ebd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b828611fe2132d80cfe1f978bc89eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287af8c631a1d0a4c3242880bcb6c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5565c13c70fba2c30a4ba0b65620206253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288c5167d882fcb0eca696cfc758fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87578ee786bd4c3d50a4ce66c3dba231255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbcafb46a425c9204c72de9dd5898a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a357a2d0222f71b6e7d05d49114dff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c79c6a520a3d2766ee1bdd41a2fce1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be68e856d493bda43537b4481bc3cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c635328c3eda7605bc1c9f3685d0e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf08a0fb53f311f7f5be9b005c17b29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245c9670bbe1b569ae13ffeba5f6ec6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231be0a88b9c22e6faf2ee33281ffc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a855b589b02cc306d43c0aafec25d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb6121909c4f8c6f0f7141a46ef78d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be73c2f31710538ccbaecff128a2be7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c571dad535bad00906809563a3a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611c8218212a01a749f29e06bc7cfc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c8dcaa8d93c18b43164d836dcf080269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda77cf6b0daa25c471c37631a0e64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fcf3577e6d67f9146a93d46abbf4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c297dc1e049149b700bccfecff0f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a73ae24669252316741d766eb742a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c10f61d1c538643b6b34d3a967c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709854cff7ac798ac93a64e527fa58b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df78123f52706d43c6a51ce5ab0dfb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6943cda0ad0ef7ed0f031513ca3ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5450d7c509a81ab34cfc0cf9f2a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a8473fe391f6c532197aeeb6be15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8d747b70d05ccb7e0daf3bf23d5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b46326e1a72a778a4e6ff6378ddcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a1b88845e7ad0cd1e8429e38108c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9513061eb9b079ae0765096a17844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e8a474acb868d5da4ead5e0ef881d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf0416205f0fb9e939cc5f51a5864285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e55bf6fda1963504bc78a93c124ffd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d771ada40006591588c2d3f4c6eea6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de9abd6f7ec37fd3839645f6e36e5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117522e98da1723c42c436a43c7437f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d778594e84500a19235a874ce597c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5c6123e01f9b43733eb1d665c0f57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c66dd578b59efd65ca44e6828f33f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267dab361c063a2b3a196f4776ea49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d05a57664dbcc7c919d2d5b5490db8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe56178c4bfaf614659fbc2eb92fd8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c809f3c325906892276f50eaceacc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4c19363b499dd61df4a5df5c402d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204543fcee24a6f2939ee918430e0d7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf10e24910c18a422084ac21211aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1cf5b5d7ebb250f004ebdec0b1326300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5045c660d42dc1bebd18d62bda33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f13332619ab344267209a8ca8843302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651ed502d1b30914818dc86f8a84148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d548a471cbfbc420fed9f42b185b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c46d950c7cff83cc8d529593ed35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803da5eb4d36901e6bbcc812943f4c0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0298309b3c9d72584b89d5d694a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a65221b429694e18a97ca9b424c8ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10183c5c3a8ae9d2e64b8fdc8b9dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978651675a650482c752c01ddd1d37c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f016ed73f8d9318ef28eab86c0e224311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c4c68baa108d617d4d6701f0e0bd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a4f3d80f2ca5b71267a68c6f90bb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66be2b039bf0870ee44eb093cca6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9494ec62dfadf44c6d0a1f2ef55fa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadbade7b861a368a0b5868843eeb41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07023eb7816031e47e934172594e55a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d71cc7325ac9525714d4a02da50c2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a48eed51dff26c66e8d97494b58ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca4315e06f4720601b889b1110e67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c54cbaeb0878fbf78b4a0e042ff6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078e3804d6f59929fcfe5b5f004f47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf5b1cab4d819e2a9477c8b9c63bf3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa759a4c1b3562d4c720b91012760c33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361edfb96b429df51fa4bd6324308c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7bdd2e195205f461a553ba850eb4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ffd78b16fdbafae686fd426b0fa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161e676a3c899c557466e796a989e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c000f5f0f872dc157ef6dd905c6e95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a56289b633d12affa7f38fdce49b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782f8cc93cf18077c3a1606060dff9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119ebf35b2938501e2f00df7d08d50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf4da2164445477d7b278e2256e5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52eb8aa6a79c8a0f9e2832f5ea8a64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b490fb0b2e3a436d6a85d9e794fd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41669a74a6de3af4ab8328eb6fe78a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3e2da8be5d954a575865341245c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f528070d7f4a93e24c8d7f56afcf6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6ff399d8224ded1c95adccd2ba90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3093d1cd9db46c1e6c3e9327d09af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed990c7207bef3fb7852da84a844c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39015742d1e2441c12d46623c8990514342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291bfa73b17980dc3b261d524af2ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ce910e0d53f237fe21386d96fa80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96958b55f9491c9d66cfe62d74de2a6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc1c631fd69ecdceb7d34a2606a956346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275afc59fa3aa76650c5fd2a58ee106347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aadc5a433b8dc34bd76f8b04dc536a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d019793f5b7c3f011b1ef224b099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7517764f428037b14e1f74458c3aee5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b341c8066dda6296b38c47baeb0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f65cb2469a109f6d3890e30c1e54a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9b5d4ceac63c69711c85d036e873a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c5df981abe900e2478d0211fd8b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0477167824c93602afb9a00d4512f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974847a046b61fbc3a5a1cf20969bec1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f388feda277167c05a52e7604e74a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f2c7cf1688491c1bc81717b2ead23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec91445245099ecd59a558bcf25fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a07ef2353a12d07d9f6f0daa7d108360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21edf38628149b09d3a5027be846453361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4da5faa29db231bd8dba4907b10ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b7cc0f62dbcd8fd8d36940a9f3a44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75abd5c115aaafa67ed54ed0ef510364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb513d37d02245d60e257d44bcb0206365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c207b5432a350584d164d292fc2c87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf696f253862d75c1fd30e38fb717a8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c071c8abc5e95b5e1abe95c9e581ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872d4f0065f2ed9a4f32e7b76891508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f91ec373a30bae05c1fc0edb90c46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f109515888d56ff45803c2b9f2f5c5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06086508cbae6124f94d5c2a6a31c91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869525a85a528e1ab566cbf85c800d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757601bb03e88c61a9a2864d2d4736374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed79a8888cba4efe963632fdb5e3da8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861a29891efcbd44a13878ef42aa754376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dae27534b626245ebf3f6a6b653c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cde439f97c36622ca7d80dfa572eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7ab064ebe2e1952429a728e54379379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e9f440c606ba92088b7c15c3d192d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc39784cd8eecbfd3e5d712d88e3b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed683b21dd672c8a8958aeb2c98c87c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf6bf4756fa739c63131be9372e9d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012d5d45508510caae7e9658437c36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3506f8b1ee892b4f2342944cb18e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d8b92d993609e084849cd658c31d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a448684eea7358186d1fe6247c724d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967217fb1284df82abd349712433bcd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f9fb401b2624b3792034f3dda40b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337a9e3b338666a100bfac0f442baa8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d50341d4b93599f152f29fd00f5f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6711b0c49114a2fb52760c7215b281392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26930463a4dce0b791cbf3c1f589a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886fb7aead9edc0d015a023bc471d3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eedc12322577e9f16443fd56a9d648395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e473b7d9cfb2389fb26def441dae19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278548bc580e77cf213458b63a90cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc5edf25e15ac3078626670f3a811398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f6ae72276a09ef06fc0e57db60cb3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe46b51228d9a0bd164bb3a4d982a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5e47b53bde32425cb4d441a3561a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f712871f00ac0b280f69966bf37450402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16920b28d7bcdb02b3099e8ed1902222403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c57d9819bd5fddbc2e4055b5f7e4da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b258b22733d8598b0164e7d8a346405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b508f21a6d10c45d32c0e6224b181406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2ae9db50819072d63de7f8f34ca7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e1fef706ce3b4dad2bc26d3faeff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099835ad1a927178032991d9571b9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f46520d2b45156b675789e2a1122d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaecacf680a948bb34c567fb82fe01a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b586e6c6fbd6b284b1c38bd44cd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d36fac38bb36f6ec0c999ba135594413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72aac1be642cc2f82bd7bcb2de0638414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad515a64a9939610ad820d5b7d0e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9af2d62a263d3a18766b3af458dc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8342d04713eb957befd87c1f5757ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74195824a57fa36958cb4030a2a4f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca0bd73daad0a7051fe70ba684eec7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6ddd914c1ae4c0e9d46680e8c7dc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311150547cb7cc16cb3016640c103dbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790f7127a8e5470bdb5ac17d478217a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d347262c133b902230bce970181de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f224fdf1bb065491529665caea6dc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79088a76d292cc82f466d0730049b9f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb221a0859800e633d44bea5937b89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00635555f6b10870f95f5edee18cdfdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd217856aec84db02ade27321c1a4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24425815603fca3f673e0b30819a2329429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e081b4ddbf6b77250166809cff7423430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5baa29dca06a2f551be85edc7ea7a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48d8541dce4d81ccd5b8a1181d65b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db1be744c27003bbd93a716f00d25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d81e34f1a141bda61b71633efc815c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954476feb10647f684addf8abafc2bda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e322f2f55ef690b0ca72454ffa8fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc959a6fcba6a29043f142cdd1171c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb0fc6365bff1e32538a9f25c2746438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476001ea7b309472ab574471e61500e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5ddda55a0cb1ab751e883180a280440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee091a078f83cc080c0e651cc5e6cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced97c9dbd26bebb9795303ed0d638ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f618ab9753c28697f62cacee62723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc894dcae7d7f06aa794e7f878af6a54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421a171f1a1131bc232f2219c9ce76c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ce5752000f6e085c6ab2fb7edaf81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bb50eba5efec5595429f3e0689b91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e81223ef654166741a02e3f992e4fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f80814dd98cfab301d18b3ccb115a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee8477277f84d64c3ae790b32c17fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61678816ac9827ca2a059dc19cf60d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541f5b3b8a45dca77f99c7d3b6aa03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172948917eaf20b7a40fe6222a8b50d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7a5cc92e509c278bb20a5071354d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81926e3bcf1fc6086c8df4cedd7e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93760680007ede2ece975d06c6020523456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cdc0de49e9a7846fcc49c4c64f38b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670abbe475c5b8326235351df3f5bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cdbd78b603c1f19d6a937ac67f3d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6719147869981f51cc295f207a7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3881261b9a4a76f34672c1e4129be3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c85b472ff009369de074a9bff3ce9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a230da38157368c578c957058cdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2140dda39a7bef54e7c3158ba70d65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb6b6b53fd6baafcb7d6de0ebe5859465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b39071f07ea5c22e39f034bc37b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad61fc31b057d768efdbe8096dcba7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530a78ac434a88d0a0819724c1b65f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712682918cecb27300355be8c74513b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6837ab619e82f57d3747841e8fc30dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad945f8d73ea186028cf220877b08d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590299a63d26c5e0fc5e7ab1429615a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06554656cfb37e67a6125e6f7877e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666609138223b650ac5e864ae2049715474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f780b1d2d9a87e1dcee76380beb03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba2a9b346a1b9197be5abb17441d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863103fa697ae73aac109ab630368597477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d726b299ec078054fe383532e0ab02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c420d3df61404e949ce3e944b1845c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62de94cc4c27633aad29e7b18e5fb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650c9708063a08d3b1773414ff1e58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b71979aa667800f181e0642baf5ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa5968a02eb9702305f3816f8d70a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b6eb601c75a535a425380ac787ae1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a637ba5d9f97b64158ab2e2109ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7083486c905b632cc0d0a29ce4d8b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7fabc6009bdf2a1249301113ccac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a6126d031fba04b95ffa107608d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8436f1d096f04251300c29e877fb64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb249973f5373f97308a553f90f52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a2868aba3f34ed647fdc54bb9509491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849679bc184bf0f60b1a514e983bc8a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1dca075d395aa6c8feb76ef8c674f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d9da2a6c09eae82d4b4455d683a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1c921c709c38c89f1b37d037545f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b4e54d168d530ab63d30eff3e2d0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b1ddf1b2fa8611932d4139982199c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626b25800dccbb86c412a9d8e628dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea2768294844aeed5b3be3c3cacbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435266504a5bf377ea641510a12afbce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ebc5be5061cc09bbb9cf9b2db9919501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f495c7707ebaf867991c0caf8f539e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f8d6c426dead2166a5a5c5a9c1cff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976deef25edc0fde58c744dcf382373504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599323e43d52c82acc75d0a412be9742505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da46dd97683a4f828630d6d0b35bb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af781853e9386e69af9bc09e683db5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb77f13d789ce9bab21661ddfadf3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13859479d32ff3858c11001123107136509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b0679563df0daa8bb026368d7ed1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f3d012dddf3f8089a1536423431e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a498c56f0b545e7210906479cec4e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c52b4e55d6194e6befd08e2eb1d68f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa60ec59d189fa33d006830410cf42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ccdc5e5be89088df8d27e8c3339bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0a36caa0769230645305d6d9f9256516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf67d37c04dabffb45c958b8b381456517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e45419306d4a60a8f7229999ebe1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c53a8d89dc4c5532e493c240711c41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3bc621ac4f7a1e5b51ff7a548e56b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364c4b115d3dd8a8ab61704b6185cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521005fa6fc604fa170f15b8e3dcf55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f0a5ab3e0d1e5bc74a1affd644414523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663d292352247740497059c218d7333524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739989a2509c8ddf759f3dbc714f6a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c1c870a37eaf90733ab9b2c2910dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad575cedf7397d37affa96598fdd1b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691bd1967f25406a67efbc602302fb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb65a8532d7b653cf5a139ee536da1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918ab7b90b09e053b62a846c5abdbc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e11977e72b56ea1160054ef388015531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bcbd30ff19475556778f7067f4056532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c529a1c31cd4ab2e75782a63fa9ffab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996d532273f2dd2f472fbd85541d7f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f83dd6cc87f1951a0cdae386b2315535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c20f3d90a5190f738f4c36988fc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c7d0ffa7a70a9aedbafec786ece9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d23e1e83dfd63df67e451207431b77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd98c2adfec6b3855de6514738ca8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63944d567db2c8973c89ac15328bfbc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47d17744383acd8cfd93f27ee7c871541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6fdcf54ba1a68b904e517dc9110d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c978473898c2dd68eab074a1232e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745a27cadb82971b03cec150d79f30a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f458005353058d48a2bdd1164f8e8bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132727f2120d65002cade4f3c754dc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02832bc3b17928945b7b14b22b1510547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2a1c7df25d82abb99f87e9e3124e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3944eb06adbaa6b5b7bedb74cab7c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a5e89744a0ba8269655046392444550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa71ce31756079527ec4b5f54660be8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cffaf52f8b0333e8ad8065f00b42e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b399df85dd4a8ae9d4835476cb678553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a1ef6b2035e3a914230225545ee0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0bccf45b0575bc24686a150103802555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d590aff1655dbfb41fa8ded15982334556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779f9f9f59c7f357e254eb363ea88a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e82512ed95a0f5894a515a0ecf236558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b73e3db90f4a862eb8fad4c8f7cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462931a3ef249b88731383e2dfcce6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09601af649630df212759f306f9679c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7fb47a9bf026c6364b2b160b62cab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3687c7a5cb1330cbc6f8d4799540f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bef5a4acb73bf377f4fa6543f8d8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a6c0768e8a6403714c2a3ea07c13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113862c62a95575cf179c0cb24374ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48082423aca9b2982cbfde9b11e5de0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b124bfe283dc932e1c2ced26b13ea1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2e8ee0a1e3d36f19aaf0f1231b4ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fcb42ce6081675eb03872fd73d86e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b54aa4eec37fe9101e4a89e6734d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6092afb9fea1fb5a8584785dc8e58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c40f6f2edf314c3e16cbf56a1721573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fb50700c6e1eb544769930e047d46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a753cf6ca2e35580a2b3671c8f97b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7057d45906ec869c249045882e572e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63bd406f6b7912e02dc2e001501723577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade44796b94f4c3c5b022f58e2fd3be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a51fa1276e5dd422321d399a2bd8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8ebc344ff247c062e4071144217d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deca71530b2be8ff075926f4b51de3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3bb2fc4de62d1610575d9e0256d0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10555dee6e75791d8fa70009882998583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21856db13b1f991abc9db884be5344a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c5399be152c844a047cf5c2dc154585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264d8bafe10b586d1e495fde6b70a47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ff61ccde09a5ae784514b132da2bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f110ef2128fd72d7619e9dad28ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7598f6aeafd5c6aa1fbab8a99e805d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8faf087b9f1e2c0f0cf486371d1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a1d4f329b1e9c4bcd0d0e167d36b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe39cd11502e58f0bfc604e015d81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735d4a82f4285ac38cd2ade5931a0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e031fddef9c391b1ead2ef925c3634594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3935e021581e597d3973a6e53ee9185595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496fd99e4212f5b13b290e0d372f86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebf57ec423edfef02e59c83ca944ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb56a2a99e0e2a8c5f0de882a738b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d814b05b9f5c045f15ded22b071a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef58f111fbd9667e75aec702d29170600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5bfce63b4bee19aae794c4eb1b6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dbb7d537e881f51143e973028e761602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d3fc78941e14494d01d08809cb977603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396e2f0bd3dab750dcbe2da881075da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00160fe20186c09cbc371dec160b0e4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ac651dd327ff4e36570daeaec034606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123cdf9958b13f4893d9f84e6fc6111607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0494d64694de4905af8c833849a38f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3899bfeb46b122d4753be557ad83d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06f1c6d7de8afab772d21f9c3ffe6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9ac1fd171cb00487ccedc1a1e9f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e909b57f6fec39e5783faf9f2db28fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eab4f0d9a6fee09c4894f21b907d3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a69f929a85e2dec1cc96286be170614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64d93b3432685d685c8cebb7bbdd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f02164d0134aee56cc6f7a8b633096616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef047bfbc514a3dbcba3862c176ba962617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015eda2606e5496a076e8673e132a89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac81479b1cc3f386d898bf983cc5af1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209f9bc9401492d00d4a5fca420da0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b099706317ac8c6836f0ac1e245f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea34fa007612109bcf8d07d9c36dfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f620f42aeda226e4683a7011f5b10e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc870fe2050d9dc9892183486f95a71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b8bf1b01432eb93355a219c526494625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6fa56776e70e4c30f4c145d925c95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551db8de509015bf15c95e3123b7295627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3807d5071f0ff5874a7604462e172c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c2c6bc18560aed6d3da7c4bb50b4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbf38ee72edc9ed03652287c972b4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75decb753f352c1428325711fa899b34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc192f50772ed990e0b4962ef01a871632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16db11b2b05ae6c63ca5319397d082633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcbe364272aa78bba6eea7a3778473634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c148865f152e0f6cd5d4b73da89316635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167de068968ca8d32f86a6e348a4416636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450cfdd1fc29fe6880a404141774cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab451a74c466624d58af14098f7ef82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263735620c436c32185f05ed82fa2ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63281ee0328dd3292dca31b14f973c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84e93614aa1d4b437ab54b772df52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc797fce5a743eafd20ec8a64f5c08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37200c10472f595f6297e04da07c64d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9e12d5cd8f05bde00b620c4ef2bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e70fae2352adc474a77efd6fa830b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba9302eb5b04017fb13cc021638b21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a143b0e9e380e8af03e2dcfe0da0d6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8801188ae186d7bfd2a5552754018648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f0918924d8bef67abdb1750cd59c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0334c79be167601b1540e509d17a69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa71b9b1b0bba1bc3ffea6573de067e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7f022b15b77f98481b29a0dfd39ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077df7ddf5b863515386b0246b763af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad00aa0cb9c2a65a1d8b6a9c9cb32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34540b1b927f30280677743171a5874655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145547fd5892b61ff00ff10badff536656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef62eff36e5fbb70f115ccc9c89f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37078f85c3ba68d41b9d11bf48baa4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483eaaeecde5a3ef38aa5883985eace659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ba662d1f85fb711c698478fa1823660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0372d2142da5dcb307a12288452418661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48eb4034d864de0ce516fb144c44a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d87f1b7e21fcb64eb9be2841ab45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790345ca8a7cb821b5ab60db65077b2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e745d50e6b6cab84a0f2aea6eca7e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b4137c4307505290871ce1b344f7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fb55af0a92051836e6e67cb05cf80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358d7911f9885a8dd9303c7f6663d88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7270d81815ba37320f285170f0513669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e49c8774e2684beebb8697c51058bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2375b149fcf5ca57bab0efbd205352671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591aca29efbf4eb20213e216f662c89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4616672ca70869e08e3d7aae97a8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e48f70483ffc7455752a64dce0dd82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172879b8f4ff422a763583ec91a4197675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8870f163d82cee9a7afb13026f749eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b5b71db2de5e2ee065fd055b5f8a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f2d3cd7c1495cdf2e6025b5b1890678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b47128100c3a9b7f69523ae111d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890009db5c4f9414534ef8347427e2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502750f291c99d23086716a9b912000f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799beadaa483c0492a9e5165e505382f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa56e80d56674abb08360caa32b280683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb43e0cc5f81b7745c756ff351ca8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319dc84daab66c37fe5b758664d1ebe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec56d361328fcc6654141c24888d20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af47583f5336551d1a8cb0f088885687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef8cdc41cfecbcd613988cfb0bf75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eca1559b3add834e45ad2f8d779627689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec432c938c0f0741b77b45f51fdc913690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787dc1a5f04877a823864a826e4a15e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8a0961025b7d733077927027340d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b2d5860bd936e067a54fd7f2f299693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ca0bd8ef2f7d98a35d207ef0794b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562ae25dac128abffede9a58426ae65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ac45c4575fc1ed5957bb4b034662e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cdfb84118af2d852fd94ab5c34a6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e87e7648d9f1a3187a3c6fd1527086698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb1877d822efde3da27f2e031696a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583217a5b6749196f9cec6eeeae5e52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ee00c123c567264c7bb98d6e1f254701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac0653c50385a265f26d5b2d7d1fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a896b18c2c591350061dd0ff2496703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd98b707090969a305bd745f0cc259704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a74453eb691446f9b8ca9f53f401705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51cf81fd08fb4b37d2ff9ee012a81e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34436564e874cd66ac8ff9a75dd032f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c489613a7bdc9dd2b06b0d7bbb1bd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ccd72b064b9033f18dbf3e5b2a3a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10f67c9f926ae6383f89560382eb12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fcc4058ee656bf1ab33e6aa0605b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd578b29d17b2cb286f157f85a6a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a88f60aa26db5ad423bbf96ccea3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0bb65c5f381e73dad1b3673e927a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458ef9b6d924ea841aa395fa2cb8457715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d57264dde867e51b4fca543f107b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba100fdbe85f6bf16758166c8e90a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be432fcb9e65bffab4867eb4b81936718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c76892be4f575992281c57b984a4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c557231942c81903780a041a27b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec60a4d61b99588892ba17bff60e93b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fdfd547ff6bd98e76f1bda86018ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0590cbee7c2c19790be769a4d8a65d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75199717c5c6b5c4af5cf474e72a96a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86da73a152ab8845bca0d58c4e9d34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457baf40061d9f00a0edca6df2a84047726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3882e44555e2488c1347412204fcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc14c7b656d2787cc88c1bc784f17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf1595ab51f3d5ee6d8750f591bfa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118859922ed47c91153272a1282a648e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd4d63ed1e71012c749ccabbfcc84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7720555683e945204a57088e3763de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924344d90cf4fd8875a924c2fd8f4a9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56d02ce9cac184c9d8c9b4db937a41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35a79c81e931f6246d0dbd1e13b1e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dd4ec2822defd72d1d3de2e3e564736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ac3adfcab87b2a5d428b26e101c21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90df6351d1ae92f3ab4876bb2d3d16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be5a4e797768f6cc179348e8e601d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f32d89fb1835081a48e0f6d339e84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088196320e76f85635bcb8306c3194a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212681569af9c11aead23ce54c6163742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7741aabf91b03fb45531d21666806743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b6b750b6da463050a8ea1ff8f3911744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17fd862132f7c927be6eb04911ce91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db9130552d76861058dc10ebdad47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2f1b38c72149923b9363786407347747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790f4e1013451091d12f8732a3972f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932f61c99e3918e48d600453e86e2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ad1d450cf4e3111db7ff38c5db0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1644cf50838d6b23ec3824e1ca07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b0b431f44e32ad531c9fb9c4e514752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcad4f47c46d7c2b04c760b0fe6cd07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9a6f29694c68b7dd68e5d0e8eb15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c01a2772b1ba382e5dde89a64d77e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88877ab552bc2db285408898cdb61a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb895444d5b57325559216e507587c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c014dce1062cde6b93757eb6c6ce0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0421fd1260f137ae8ac603e5bf8586f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f39a7d7c9a8600aee65e1a8c0d091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e3efadae298ffc39a28655e53cb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e3dd82272b179d40901aef9b4ac33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba79f6093e6d453cbd1b56080ef004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0253f02cc7bc6478fffb8bc7ff405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9e86a1d8f07fa28490c8365982af06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85814f8ee0a295e2751f959c71249d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c6ec73314281bf8fb5f2d297ede7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6bca7b1e190de300a3c7249c219c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931334c0ba5d845bb2780e72cec665610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f1e92f896daae2c7f5b20c606d8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b88ebe142e3d217e25440458fe274f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec5016c658f2c8317f268b514e4aca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50703999220ffa3826846ade40ebd0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd879318270878a486dde64b2ab5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9337b64d76509fedc7e37a23d17d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680fa7329437e92c22e5c6fbd9f0f7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7896706e572c54f9e19b2b67e202518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c5f137419105a78df1d405d0a08b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa26edc08b8db43ddd4c73c6c19ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1624922824263a4d5c613f32d9681021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fa5d7c66e403dd2f662cac21a475f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa972768c0c795a245d9410acdb2cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8846ab6c69ba182fedb2565ed35dfbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac7d1090265c26a0e1d2411d4f4d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d231e47e15896bd8e3b9216c608526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dda0bd287a07ef7d14381f2d5fc93827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361db4e7c4a88a6477357e3f73a0ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda959394a3a10a9a52bf82f12c93d4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ea5a6f44cd2359f0869ed60651a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d159d0e497825dc32b4a846850dc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a852ae28de56a805b00e553cb96232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64855b73ba8819c4deab388cb96c975533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d197c4c5b0752344e41aa6946f050334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a72b0dd58e84c1802a32691a4289635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c9a4a626319dbe91dcebf743fe9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39631cf070c04053f0fc2b8b321d4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f470e0fa893e02332a864152c40c9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d3b829522a448b9c1e2bd033e68ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0b7015aad48c4df88524746f7faaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b4efcd2fb22cb66fd19e4401718e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e77b07e774b82a988a206bd106548942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295b9a732bc4a033b8e8aa2e0d7e7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e4b8927e13cd314f64cf3e40f36d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fde72ac1965cf695043fa60386ef8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae16e9e400916656ea01db53e8c1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958929f26abfc7abcbead47c7cc82e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4700ecefefd9ca54321da70ec23152948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363275b9c0478ed31f522c0420971f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3e4d91b969acd4ea4e84aaa43f8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf71d8f089f81d4ba4d6b80ce54729f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d85838222392952439dee00025f6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10037738424b29839e049607c138a0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4559e6ec8bbd59e4a1701c5af8715654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9d9a7fde8ccf6bc757217c550def55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd114a76a5a84bbe36b5b30269bb6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c05df690daf0ea1566053e28189257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf593dff109bce597924a0755e24ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3852ec0b905b94df3c22d69c3526859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4c169600f7488be152c67ec68208360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309df5734cef689acde15a6a553ddac061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7ac71a6942942417db4aa0ac1d2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0e4f48daddfbe1033e05f41f2b3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee769ff423a5a5117c0c39e8b3859264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c556ea1ea509f72cdad3a65252cf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5151b4a02e9c504d290b73993b2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da560773931d825e742451c988a94567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941dc9724448625f24d8f8c0da7650268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794a4242aca52fb418bd25fa187fc5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42748eed4861080f46e6490642dc5f9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b345bba0d5015fe10ee920a1e048071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a80347ee95d1e20db3ea36395d22c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291836756fe1866f8ab5ad576d45d4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455d089c0d2189ecf54ca8a9c064ba074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a509df421e1e28f22d3b7b9e6cc32375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff6164b8129687fa289fa06f4c96dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1636686e5c1cf05a6aba902f3866077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51640992b388e01c4ff199d523ed9f6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e629aab6ee8b456ef311733478d03079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82a7caf6050bece50a9cf7aba32d7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84cdb2370dd7253790f3c9203e225381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243ec4e81f3cb9749847a13d0f049782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee4fd568f632eed7105e38d8483c3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f49819489132d1840bb2551ac589084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdde1cc9de496df6e615cec5b1e9ca685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc95c050eb0dae7068e06c11e90d46986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d22e48cfa48c5e93fad2f8567f9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9ff23597d5931c019b83b876ad41d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6cc2c9c865138074956e749487a3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b553b2d0b9923793a8fd1f399f56fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b568adc7d2fdde1215246f8f949106d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03f03e108db6bbe3fdc9797d1af35892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6a96c3cca96ac3f203b0a056ccc4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6872e22f6efd78b4d3a34a632a736594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5693dbe3163c016b6f55f92d7415d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212369ba617859fc83e8644522684d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a2b366e2ef2ce09c6e066815da4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158b80040dd71321059d6561fb6ab3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa95c9fa5369d645ed12507e13c6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07aae7fee874a781b858654e9e39e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808b665ab7b6b98abe6ab5acfad83a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebfa5514f63b2352d0e410afc3a81e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da81859e0762321c494ce51f75bab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19597379667216ba70ff9398fd07d832104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0cd5a447cd1fa1df23d6e2c4f2e6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413b3cc084a25124ed29e3913f52c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9ab3944c3f586d2525ac42a565518107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8727337075acf8f466bfb24f2f0a40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e536628f239205ed61f06f2d8a9f36c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6f6a7105f91c6ccd0d6d4cbe2cdda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac2bd09345cbded8deb3ad7b12658111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4d029b6f3a86a8cc85ef2490b0907112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70239d1a04aa29b1431701d17e12e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca0ce0b2d6a3fbf1df08ecaf55f4a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc832aeaa2dfea9e761d4c8784915c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfc3f013c64bdacdec27735681a94a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4ec47b1cbbc8225aef2b62b8e8ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ca6209b7c7d54ca5397c07ce89ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3b8c863356ea71d8c372e870f7af7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c5a99127fabcc08cf02585b794466120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d45f08eed511e040c0546fe801096121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdd8ca541f2fcfc57cd892a4a30cc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86448a9754316d956386d045481c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04192066c5eb33f0b551719c85cd10a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f67b7c41526c753b978ed4e22921125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d8cb0ff196ec0ca6896a722a1b43f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337695607182a5cd5453bce5b5bd5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6587bf6777b23f3a4de07af0be07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cd3e5bec7ee1bd2e94fb8d584d84e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc43e2366c65b1db4ed55a9dd888150130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c497b143fdf00f75204c9d61dbfc44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba97bac617f23bc4ef1a1f45c3367132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604db92c341e4cd9ad7fffb5194d2c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0ee4e71311a82ba3377515fead89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591496464767e2cd39a825fed0798d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31dd01dc0754d479857f2d252d19a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eb7129424b803808a66947bf411b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d2c3f9f2176d1fa8ee1a3a519af2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1bb34785c8fc7db20bb8487fa8f20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be1c18cdc261a8eb9dd5f2999c476140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb8921821f7e26a29f7135ec8dbcb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95dd27350284dedd3e9fd06da700bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a95fe5ddebf197539e4dfd41ed17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1306505389c76e9352a833854ea11e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667ade540b68d35782d8a0b5785813145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf410a36c5080c088a8d4d36aba13f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bea85ecfeadbbc519561182799b838147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8887dd7294ddc99df52c1d5cb218a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e599e141f62b9ed9a65bf8f9d52c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a18abbd9af128464f166cb819ccb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d2da4fb5089a7240c4757caf2780151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81d4eecf94e379c5c6ecb83f2495b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad01c8cba0b4a646c4023aa2805da7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1fde43e13b385046f23826c4a5c5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402aa70ffe178a5f8319fae24ae52ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359b9d509b593d8fe488dcc045e954156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df4bafbf6b8954e49f3d7531fa403157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f196f88ee1b1537c78e8e009a7b6fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495befbeea83b2727303ab087a4c982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7bc7b31d33e9fc93df933dfda4b0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ec1aa1e9a5f85209cf3ab87ae6f14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa872f66ee18e09bf7b988f509ca5b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fe84283ac80aa17a1c74241120df5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b48321c56b6a133f6b5668575e23e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6617655179a40fb4bfec625fcb33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ef707731613905ad41e14cdafe13e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8d73dbb64211084506a2a959ee67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112be24ec8ec1d0bef6308edac87a68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae0235c2e82f273d3725a191f3baf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a68329004b762f1927598fdb03c7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48801e899e64457dc15068c15b95ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dccd4ced5c47d74b1400ab7e4a227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529407e62eabbe55b80120b4787389173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a6c7b4eef8f0d48f9e02940bbb69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccb03e3a02bb56d6b52b9f9329fb0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030e2c74e0b7924934e3b7438711e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53a41e5ffee8ae126667922a1f4d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27265f761983364ae8088b827bdbeb92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ddb6a838c714dd0397e41857db369179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b53beb6c679cdd0c4e2ec374ad7265180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259cdffb0cbc3cc363260f39efc8d56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60937a5e34238c9526615a000004340182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d8f9ae9505442855fffcfc33f247183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01409c1fa8d0b0dd42182bdf3a27987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a43c7cd3102dd699d2c0fc080d4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9174e5e877ef0580639f3cfc7bb54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea2e2344cfaac7cd7d5a6d1cafa58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dbc22f463d7fefc35693d8437e01f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f10f67594168d93b49dd1f6afcdbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d7be49d07ffb8581300d2d13c711190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e7b653163603a73363a1c48f9a45b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f4a68e53e961887c766aca2fe622b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe9c7e437af608014da304ddb5c06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1412567f4155a17ff52bc3b72b16f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb906a467627424c765e3ceb37dc32c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11444ed00c57d109b9bc021192eca5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1535219b0c96e48bd38f5a1bb52ade197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4783ea197d0395edd0c7fa9be69919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1416bae2215817ac496a018577fb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ed801a25dbe7d4235f12550082ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb50363304dbaf13249873908e18b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af3ecefd6c1a23913d9a3f45c6f303202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a32c60e1e6cfa2f3fe68325f54b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad19f0c9fe833860acaf3a9828462e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585428345e8f3ba3b5fe43d3000cee4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b8af2cc52f6b4834c59fb95ef792206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066301e4df159be026d517e0f74247207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04c9e0205c677430e42f2ea1d82103208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45393676329feb86df4b3b71e0cb647a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d676c7be8bdfa2010749c7a0fb17ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06939597e935dd4d71e84ec0730cc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e1550734368d9c5c47690b1f25d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc47343cd96a3b8dca697c1d86c15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e31ed249f788c05713d723c7300e84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d584156cd51a624f3d814efce8ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437917784537cac2d5637fcd6978be3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6e346edb7f31bc096e30adf45e40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c5103636f7acd5426adec40d5e157218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f24be2ed928891ee758286e7c424c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347d1a90f0212247b7118b2f5cd209c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072fffaceb7a963de9408ecf1fe4af6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b882bd300cdab5b771952d86ee59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317225de36a72761f9342b9af92deb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238500f2827ec3c1319ca56788d2d76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10164a1a7819a926c2406d62cb838225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf839ab9de3322982800b6c8bc8cf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6009ac5340899958c8a334a2416567e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7c8e9d847052fda4429cce10613af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c149682b544fab3caa604d07b44cf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9fd3ebdc1f7acf834ec283ff2c860230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0620e3365974e445702f798e91423ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473203c5041e621613395c53653b29c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fdc9e208e327260cbdd8fda98d5be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2df5b3e89093a3e99201fbe782f4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764957e5a3a99ac0820b82884e9c23be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcf0a7950a66fa366f41ab18dc7a36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe9178e5c33f91e9da2c19b0d79144237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313239e8d1d08ce7f536c9ae2c509192238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3c0b9ca5fce978f663067829781a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf31237b09e2467f2bf6aa7c36b92d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0019f9323f1b66b28009caec895f495241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d9d941bfed6f90b1e38d64e7dc25c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb672d78d44258c87c1c12fa55c205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3994c971342763348120a39e434566244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53b8bea0c90df91a1ec3e686df5747245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e60f170c3f530a782a52b53d1ac2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee8341ffab88f5bf3331da44900f33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f628efb80ee31f27e19adfda1edbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af12336fbea5996344608fc0994d651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b0908aa3c428937f6adcf1a42952250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b75a01d65ad439ca7d5ff96842dd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50975ceb800ba3a2fd61aea6efaf0ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5235ff6c38a873fb9d7cdc21e4ba7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54542a6701056f6287a1c57352298e22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1ae95a77c84b8fddf7740aef26093255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c7c56a27a8ca47f3e0fbeea2c60e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37498fcafd50e23efdb7330a725f18fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e574f001bc49725936492bb2ce787258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d170e872f73fb123213486966543259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9898af3706728145e2307040fa523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0778a4f67d516acd9bc7cad1da3f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dabc53a953c5f5e51975c32881d23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fce7f2dfc440393f7368900079428263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ecd202f03842b05b115714da278fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38c823aa9fad22f0182e18b96271ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70d82d337b4f6ac20c64685f77b26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe123a2d51ba22fc658a92bf8734b7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379883e562f24e889d847dedbbc6c135268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8890ec1b781172cf082ad1e16bf2e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aff92aa9db2a3caa1cd0309719504270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a00fdc4f78e228510c50146c91196e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982f6250f03b19bf391fd5d92b27df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3c3426d5d3458fc0511022ee1c7be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200dd11f2148e8104e245b57a7f7a78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb480ead36dafa035a2b8cb3774bdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e35aec5518194fc7b44e074f9440276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9de9b1af185916b6788847deeb4f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2da1e5fe8b1ab6c31fb51e532d12b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b70edb41b709ff8db860fe205a117279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66576dc0f6585dd620303bce12d37f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8c51c086a13bf1e0384137eb1e715281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d651cc545edca809f1c65f76170ea5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c261436c86ea9a8541946973f2a25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452efea5192d39b78894a0a4f5966929284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37c729aabbd4ff3e95844b350ae0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a94cac97dc7146063b56bfa472fa58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea93626c8036e8dd55bdb9b0d330b06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baacf33895b043bde62c864926ff8c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd8774fc0c26bdff37ced14514a5c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96012e24aef62098a17ce000b9e1513c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665c8233df499aa5479c865504d01ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deafb4dad393264a70191434de929f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f724568ba15cfc20063c84a56ac74f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e6824af2d3c6b757f72000ea1026c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d3094658e3614227f6afb56325902295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024281ad8b5aa5ff5008bfdc49249a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796249006af52a3f2b551e7bc850f23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb7d646173c58991d030821beb948a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f15aac953213760fbc3b5cb4d37bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3cb6be340d21101680a29f27bfde5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083bfceb85ea0068d85d1a61e2e0afe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d255d321df8094e9aa99b5275b67a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268a54b8d856e789b8d5bb759617cec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051b91d35a4c192a6f903df3a0f5b21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c1dc73b7ac1fa53371071fb51910b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d46c8b02708a414725846bce7c3f8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b87eebdc3a472f983fd6eef34f05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f1e0b195cfd27e7e598d85b8fbb82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5ae6e0f2da57573f783d7f6c17a94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1bf82b64e193e6f5aa326085aa4ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88f350122c335b495d427fb4c897dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ddca2ced55024a382a4ec6ebf0ae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70257c201f7ab2c67b0cb0f9dbb9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace7b1f574bd71acd400142940dc3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb57c0b1a1a1f80a86d08379525d76c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96cfe444f31293485d2f2ccbe389f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2bcbdf7a9d776415a40365cd5ed2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2ca7d795fe39c377852728effe9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6b18556c1002f51986b1413a98897319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa3d925185c8e4a1456f4a37f08cbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e7b92148abc42fcf616b08f4e4fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22d6ed2f6582ce2d4caf8b72b34101322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55e1055d2d06dc380756506892b3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01ca0a67facd418b1c2cd230e8d119324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951fc2260ee224771fe9499d3a7c70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b8ad20ea55018fa7c897eecc0d431326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea33ec4117ecf91f4e8118c9fa0c19a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5ef495ce84cc5463da801a0174b4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eedc6f6df0b0a6f93c1e699a9088f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f2e1d981dd1ea909b9931157f64de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fad8b9b8225b368740172bec1f995e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5624122f266d98fef8570fcee7e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa317245258d2990dc8901cfcc0bd78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a14a12d1f2b2017188dc187d1bb1bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74276ab0000fd62c573434c762ff3c6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db1a4c56b1824aadb821eb3ba11e3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2fb899283e9acb5cef0973026bdfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d709eecc2a9108704703ebfb2b566338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502629d665a88af10fac7ab7b5077ed5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93898e4c0b09ee2a7926a09356fc3d33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a9241c5ec52ea913c081835b0529341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b30a743c3585b984b129554e2b5c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ca117e314d39310cfd78f746612e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f7259a718ec58915bf686e46006b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcfdc13857ae8ea7770dfacd8dd172345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f4686ad84562da1cab5442695e14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd843b726f9edca1bdde53ef246f8d9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e62f89046cde7f278ca8f2cb813a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c297fac263c050ebde3b80355b8c6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437703c1258d1dc6deadc921aaadf4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949b76186c1141ddef467bdd5fd5030351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881125dec37cd20914dfbf2a8296e1be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc676f7cfc23d16310e3bcbdaa23193353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab34f33defe69ed4a637a06bf0dd2a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe265585f0c9f65a77fa0c3c6fad71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee25a729120257f8ae30805c6a5d21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95364f98ef27411de7d7466858509357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153dd87e4e19478f150f5cf9725ba13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe7da528c10f06c85b6f69f23ff74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df66d58f6c6e515f8dd87a3566acc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e50a28d97c9528ed9db14f980ca25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e82ecc00e7cb4bf0c8d2ea5cd05d65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30a3fdfabf7afc8f7a1a090bc1936363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a915cf2b75a2d39e66586a09f0ed2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dccaa46035e349e59ceddc16f83fea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fad02535ed672ee2026c2ff60d59a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aecf01240e210e18fc20c345b6e7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb36942dd50b99dd8f72a292d7bf40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77bb3a59d94413c40b7312c1d6415a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d1cb4bb66a9a98899b01db7a409b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba227ef3dcccd0af95db2dff1d5bede3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8cb2942be2c6c82caa22bbe2f349372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0cb5f3386ac9eb0f3f1d2908aa052373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0e9fea2c8bfde52bbf1cf34accb61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4d2e24491d795dcf1cf8ebce1411375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac455f7453c5f8b99b4f8f31d911bd8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e93c35f3aef6103804e6eea47fda1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf7eaa562f8981602e62834ff2b83f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b897c2c697f76c5e92c1a4e5655e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2550fffec1dd382f1ceaa335a515e46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16df865acc6ed74b7c1f21241c5af8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feeed194324aa9592d03b5650110c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154447b8b05f73b2b965bca1637cadd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583b7c7670a57d4cbdf5d1685a2434384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf01a2bb5b66a894f42d3c7dc23205385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf54dd7dc827b6765b013b083f0ca2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956895ccf0d1d1dc149cf2f36631ae9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc53876dd7aced03c4f11b5dcdd94d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d04dd8e777df1e7dbf9998dda4e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f431a10e8d1346e1e458bd46f201f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841640edd08e8fa22ec9428e041c607e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871e2a9e083cc50905b0f519a5938a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea5615abb7bfd1898bf08572dc674393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730d3e159ff7fb6abb49a339e7236e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd790f12246540a31f49a679ec5327395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a111f694bcc9fda839ec515e0a635e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5f0d480ed872ead7bbc885f181870397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e283970786b05afedfca213de51472398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdb8a7e7b245661d820745f2fe1b18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57053a421efc423de5f5819a602ca574400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6668873d8b1544f01f2fb40d3f503401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43825ed3d07e5086e423b1a88a6a350402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1281bc05d5123844681fe7c2bc6ab2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c931b55946da06c824b6846ab911404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac98f758915067610c0b2d00096644405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5963709a268618c7a736df92c221da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf51a066cc04d7544b94f297c2635dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8c6f696adb18a15254a33852c0852408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa086c4884e5157e4a12d06b715245409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e35adad979c19e937e2230e4c6cb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff58e09c748919ae314b6500a5b8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867eeccab7326b1e4a678d4a3854391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be2af3092ef3a3256228b5f37adc16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc76237c1425ef01278ac49ddfe23a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aee17f89cf6cfc57586090ab79eb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae5b9a4ffa2e1c60738c790b77509416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813640109f238e1b8ef0eddfae95b032417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c12c147682b8cda18aac663f0543418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bcd4466579c42348ff104762c3222419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f3db558f9d6408214df287a13365420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d3ee80d995798e3c2c8bcb03de17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01611d36c414dcf98557a35505d37bb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82470befe2d5bdd2ced74482dbfeba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf81c11a1585f2c24b0a3ed29c71a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72cf3b53b705790a1c86739e2e7edc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769ebd2fe3a198592058ce9335dcfd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f72f49f7878caf669eddbb219a302427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b203fb103ffd5702b281c71fdeada2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823a313a979c638bc3f79dcb7c1f6a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e25381ebcddac8281d974c0f563ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947413d493e2b4e0f17c67948c206c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba7bce070b01a9e100143de5da9742432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c0d5b0acc44e78db28ba60d8634cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5e4ff24a2e429834ed50760b357d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b86e192cf9f21037523ad1678ab082435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43def76a9816c71e3a098fd5a0452f0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f62e9ba067122ecce26f2ed164b6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958254cd675e1ceec65dba99b5f083438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701497a021e917c09286b2591f581af0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3743524d6142e88120e88939ecf3b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663bd1c55fd08bab9bd7f58a6ac7510441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a64f168eef867b7ea0a0e432fe296442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e201bc15474c74b247cb5363c9ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b444ed723a9ac6d18487984107553fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6ec572d99b5d576636c60acc4f215445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed68c13a87f85ac9180ae45a8a1c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23404594bd9fdc4e42266728ce2afcf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68357c09fbf3bc93d729a4ba9ed31397448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ceb47adb606e631de45c884f3ea4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afedb51fd360368f81c57d5fe6bb248450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4dbc31fe9631d387597389562406f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385a9738096de110c5ea4e0651f75f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe47aaf8ba050b16786117c2f4c866453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593509a73e01930cb31ff1be3dd02ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b5868b90841b933a6b03ffb0c156455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2813b9b51d2ee4175ae15169fecf8f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1394a375cc3236f92248b8809a8312457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3fdda1e666f921c8aa03cdd47ff63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a606ac9c3d2e63a03d0d2f0e2cf6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71325f9d4da54ae5592d6c4e7d28bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76dd239183071cb066c97fa0b85287461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b047790b1679d687759de1bf17f578462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9dd4e10043f697d5709132e862db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ba13621cfc134a2fa561a1716b99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b72e78e212d5b04d481aca0a6cdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c969837ba8f855f427f1d82a6e06df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0e3d87bb67fbc0cd0e72fd9d696c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e21301cfd08171251296b0a48bb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4613742f39a09bcaa5fb15da3401699469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bcd97e1254fd4088452936e94c06f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01790f7a213f1fca7ee494918b2567471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6fec886b2db321dfbb2655b66019472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f96b2e5c93f2b6a436b8cce2bd208c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d146ba2586ebd433f244f71532593474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc299ece3398a374fff532112bcc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32bd61c127b2eb14c74aa3d3bb2a4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70154e02c0982360df924cd716a31d84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d7b3662279d028a773a77d5cd4e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9f3573ba51c719a117e3caa860775479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2bfef6e420378308d9be5bd11ee0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80358d79f0c96eec6220e5b7fe3a1e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af99dcaf07e87e27534c535ab3fd213482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb23de0b37b95e7113a73a35418d3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af405c3639143a525dc9c49cb7583dad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a751a74a4cf38fde4108fbb02565485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5087dd153e9d7ce2ff02e6091cab4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723cf35ee4f26ab05eb2dc52e291af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939800a13234bac524bc85ef83c7bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986fa7096a11196b53f8c6c28872e9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832cc268b4b535967023f5b1cffc3e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb36a652da75f15ee093ce07f32b75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e9f78b2e02863c142a2710a3d3865492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef263350142727721af7b3c0e69314493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b45d2d7cdfca1ddc31d24f9c164b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d7df40dcfdae7ea1e516b994cafa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753121de3a3b203416e30d55749440e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5f2d1ff2997987deecf86d8859f24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac1f7b89c9a98f6abfb561269a8bfb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce13242f7149df8399686b6aa4b615499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff3da4d8c0c7013bfb34c572b64fd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67756b88929a3f301e754e6c76e4a73c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1a9b7504f45600f26ab8e3732dba6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee9b945fcb637fc19a741b74387219503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744fd190bf35e250445334a3b6bc37a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db97784c6846beb6a2a8a0a3657be09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174770a7b37100240fc469952878443d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f8f3ce20068a20b87d0d3f2a9a29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d7c79dafb4446750ec7202cb1e732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc1b47850213ae09f8765f07aef88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf88d693ccfa72eb50ffe41bb29cc96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b31bc894a5db98ca555cad3dbe42a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e9d62553c50703da487f360bc075512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a607c34bff57cc2dc55bcef3a2de5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e4e5e884e6482aa584057100226de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c17b4f9897b5fd13aa3ece9282416d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404d55c73aa340320c22fd80591a3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664247f5665e82cd8d3bf9ae8055415517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690d5d9dbdd4d79d668a88bb2524028518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3cf1055ba2d6c83830f8672789b6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e9af38ab5b23a64454a49a2dcf9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317aa78d9f6386376af3328ff8bc057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d348dacab6c748ddd3813339c169522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cff4e271b267e0587cfb627bde9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6e85bad0b3ebec7eb658d2208a21a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d779549fd33869911872267ed44b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e014a7d8e1d40e1009a1323b651cc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca761625df8d6abc61462fc4f681d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f58352d4bba6ffd7bbe02e31e4f4e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed49ff6510b6142b39264460715529529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c196f30ea79b9614e30ef20369ffb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6386a7cf2021eef9fd70b9adbfe9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be91414d1381681f7e9494ec5d2d3de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d8c2e1d5b3ff232bd84b456a0c66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc372098edf4772acd41df603aef0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b09b08bf769442998c8d4fb2f7569c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b466c441f8ec30c72c69c118f9b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea6de2ccad9be794141525ab40ea8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a01cf2987bdb9a2e5dbebade2a073a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c2cc06e87e6d432e7ab95b0d99c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf73b2d2c8dba3fc6c79826855161c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8f837d618f5f7be6ae150f01db422541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e265907846607b5fe2093aeaceaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98505c457800c8c5d0568ec8c6ac2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b87c0adbc7af9f7b297554b6fe1a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306be656896236279e9bc9d57a2fb94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd148698a94b3a28e38b934c154c01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b8c51e80b3666b75c2924220602f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d64809337549defa85c1b48f9ae39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa341413a6ed00ef82aabadb84dc09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea403a57436b040203985948b7f76e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88201581c0888c267286606d1b2b93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc9786c409054484f6c6420403f0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27828647bd5afbb715c46e080aa3adfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e79a0892ffb1515a90bbd2ca8d498f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed084d1aba7e68783a053088d092724e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564471cb10ae10fac0a34ca64afadc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc6fb0ca481b5ee2c7d944d2f8003557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415a3343ee606581146bda335239af0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0e741ba40d1f2352a23b2814e489559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5e2e3727f52acbeb9c27a2f00c768560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4a57b23b0051b16755730294ffa5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c856f9ffaa8c2c2d9140c90848d16ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27f6a0890cc04e80efc6f04b85f33e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55e92851ec083bd61b0b72636388a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a47eb502959b5a13e1f671c9fdf09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebacec1e82ab904d4c0a0c807a48da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d75cd2e1f77c37927e9b72b0cbebe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2dd474685e20b8bc4cc7ff8975fc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e3a6ffb032b792c2abb041eccc73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e9a529152b7040142406ca211c076570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd855544cf42d645f5757a0caeb5f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8c526b028f7e35662b6dc6f4ff0c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19feb88d9565b5e912578ba9e4ff9d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7843bbed13d2efdacc95e9bc05396a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e117b15aaea2e9dc47d5586265b728575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262ca4142781626c729feb2bc365bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073da2e40244b8625328e4b19a180d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc912b08cf64d9297cbc7cc244bdfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ae2ac4da7781a8393c470f0d5cbdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db22f590d20c6beb97c0270057728d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e411cd1af8188d3b06a5ae6a1f65c12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a593a20c06607b380fccc8aa63cac3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da957437a698a134404547918ade16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b269dc23aab082f024e18cb12475b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75412b18d1952b98fbbbefdc2f07f9f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24bfc19704da95dbb48f449d7557e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889769694b52a25a0dfb10bfdc7b0dee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a6a4bfe7cfe7338ca8ecff09b3e1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783ebe99cd86d50e079195400319e60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ad129939ba2389e920d213070661590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd663b3aa073fcb8ed1f8dd8dcda30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8b99f80c383e2fb44286c5bab961c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a3eb22a8e90223fd4116f0932634d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17bdce844f240ee218377c2c288106594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a30ebfa49efedd92a36c2b43334b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad06c92f16e2c228c99794e1c2fd430596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8e320d6e63de187d9303ad3013548597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba288824c2547f4b65a078e0269ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991fbfda6226071ff5409b5137b69ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44667026310ee4d9507e9f11e8904e64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a55fe7ab4b9d966b6f6f11eeb1ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e056b1517d6aa39406eced5203d2e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666ff38181e3e2ef650ad8f1105d5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd3b0b5c2c2803dfd20abd1335683604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c754977231c581eecf5e780e286b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c42301bd1977d6ce167026b95649d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78ede35c7683dd657bf034c22d5b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7904aec515b73fb34419bbda20ff4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993641ea2afb34a30b6ab44b3956b3d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785922904d7d46d0c8f51b6d938379e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4a9662c6acf6c84b50f19e1478b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092780d001e3aa3f90acd2c4127f5c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e2274021180d5ac4165462ca60cfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca5734554adde904f4fbe352969f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e67a0abdf5e3e694d8af9909d0c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58dac2a8fde92b7c04f90937d7a2cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a2cd076e8bdd7594cde1b6657e01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820531e17c5f303b047e833534fbbf6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e4df840ab186ea2d95337e2763cf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb6026c6c3edefd937277eebf2382620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7d252ca96675d00a56a29c5338d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca192b7a068001a82ae4c41c70b876622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe7da019b95d0818ccb310f8206c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c3af5e463e943f2604e0b9d058df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c0189e77f8580a269394b951264e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edacbab1094529995354b275be3a26c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bd8772632ce7766eb988780bd3c99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3a986796074bd0a8bf36aaf66a2f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4cb3fa22f58e8afa22a04bd12783629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed697880b4d9d4f99fbf5d9a9a1ffbe0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0583505c3bc7d5e9b494817df00766631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7b32e8ae327e31e5e2d079fa8f393632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0b3da1382006658c3ce0aa2b8abfd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a323f3b574ae04c48bcd96b051e83e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a230a84cef87bd1eae91e4b13732a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420c1d89a88f1ad74445d09366aac40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc9fcfd11e97feb792ef5230a57dba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef1d15f45050673376f9029db16df5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89947bf4d65acae829358de1680c0fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ccfcd107373a663c923758a7f484c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf32104842f24fb0b303055e7ebff2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985ad0acf92a8dc70e5949ec928b28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2742cc0ae761e32a06b6584d7f0af3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc952d6af6effe0aab3f9f87d2cf5e09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77fc587f8c5d3e4ff9e35bce01fb92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664291ff8074347007e35638139863646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872005a942127b55afa4adf08d559c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825193fff947b0c4956eb20e55dc9f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3de35b75d4ff3256bc17abbb8dd32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd560c85cd11cb90ae6253de831194650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78887bbbeebe9d60a321db669cbc3986651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee3a68b7d405cf0174b868293f34cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4f8fc83386a2998aec2e1488a38f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6d446d2f173cfc4e4ea25114cb77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13224f697a8d65fd2d865d0ae5e2b20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2459bdfbab8bffb6b092310936938d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64623ee84d05175f8bfb17e6e1208cc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1a482f64d2a09e3bad4cdcaf35a98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63952c51f9267e5d64a7eb1687c59a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479dca611da18f96bfc1e3629d8d75e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9e6996f072efaaa896835e10ae8d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f99600a614742c13b8569dde7597b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45816eaa5c829b1726e1c1bbb3057663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dccd410db56fca3d1882d0230907b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812db5a76243f273ef2c02187b3e8b58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48ce81bd74e2cb4dd6e4d00dd126d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc0bc793d5f542bd9dfc1d13bef23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda5e3901a84c36fe5e592e0126a7c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ee2d5e4c2d74b2e68ac091d1de7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fb9ac8779de1f0903893cb9ef4b11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbfffa6ddf4f70c31d0d02f241b995671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4abb7939138ee2874d59cb2cc569b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc55e0596cd0f31e4c806f18ffa624673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ff21a95463580dc6fe6b558be80f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f9f33cb702389a80a515992301c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3f5db2b736add2a1e53f7148f3a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52658e0121d307986554755a441e56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04170acfb0a0f5c04dccf120123cf98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae7ff219c6910b522581274e49be8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b12d568223bb0f891c4e3d3a2f316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac307aa7d8a44c3908f5175a43ef2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a081a33b5206b5af81edea3a3c34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d17b825bf80267096013766888c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aca41fb90db89a7c87d329ef1a2ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4435fbc4f66144a0ab251f01860f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9a9a59fb46d2bd3ccbd838fcf9b76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b726a0823e898c6990456be75db4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1e77357b2fc00f2735c6f1a534342688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e1d69131dd11cc5c8dcb2de22c214689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf9a09a6bb10a2e319519e016c7205690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab878c60ac159d129a506e075f3606de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca83128e966c830224381e8de64cacc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1760c0f8fc7f95080f38fbc927a9c80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65db579a6e26e85294656c58108918694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5af0e4a3020779d60e2e6bdccd695695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cca45704890f8bb111ed9dcf8b4ef8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbc3da12069aa4b12dc036d35b1ac7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724deaa2266aef44b871b6d7bbf1321698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f0e2ac6ac566489c44accc74ca86a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0da91e55606e16f60b4b78a3f2d10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408af3e45d5a76882232b3d418896ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5030f50ccde1430dc3de3550bfbb7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6153229a3bf9a85fbd9763c8fee7bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5bf58a55962067401ed1c5005275704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2c33bd0d347abcc2ced65832358ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb383a55a464f57eecc6fc7b6aac35ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea6b6efcb4ddbc1593dfbcc079ada707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555c4a5fbafaa68dfc800606435a343708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61ae4b240ce690f7f1606786a1679b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48ecfef4bf17bce8b0848310de871710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e26a86a285716f555471f7b9f4ee1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d05f8b1612c2b1cf104b2c6bdeef9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef1e186aa919312d0e1bb9b6d228a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615266d8e696de1e3fcaeb0e04422ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c384487638b3bc62337b0555552468715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487388f32adc79869bbbffecded1e06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819ea5a337db1e598cd6a608f93bf5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2c0f9bad18093734573a2934d0a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe8e8681330cd010b6a8bf32c8268719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0062868a5b9808c90f14d7e04e020720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29967d68b69209609266900a242d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dbefdd6e803ba23c68cc6242a8f6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e18666befce612c8220c4c823165e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb511f517a5ca4aa351dc9f6bab9b4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff7017fcd43785ec17978638ec3cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb04199e25ef1d0cee7564887ad86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7cb20c7bf9b638fa33729715a611b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb7ba6c1d6ca60690cf55cdcd4a0fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730837df9a3d232e8191a3b4873fadb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae09d13269deafb35323a880e2fb1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c8d735da3c6ff5a914e4d9958d84b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f86839f94b85e62cc5c78bbd2ce21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb675a103a63d11cedeb70ad47885733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7bb37b1e63290a28e27885ae4393734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc3b62172364483b6e5efeca6688b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb58ab1b1f2a3e115151e6cf196794736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d66b38bf369d7d472adc7d3c05a1ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c9d3882e1e59c80955fccfe5de47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f58eadc1ca36cf3271afa25b2144739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec67707d8f89a2762c58b0b2377ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642ef3ddb8833f7bdd99f0b1da8849d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee24e99272a5fb26dec144ef3d3932742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53db85380ad68adacc3fc7c4c8a668743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6efefb5b2bc088687fdbf7d64f1c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860be258baa2c56f52a1499d7830f5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e9f21da67611d847cd57a01dbda4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191c3463ec104c98730c6ebbbc9e175747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f55bc6c99e387bc4cf97ae05c3104748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab241d969a4537e6c5923ef7d74fa13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b54edce30e3ddfa22ac9926d0b4d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632233457351b3469d14e523bd222c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2409f902afd5140217a83b797a104b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaeac381d742b44ea7b287eba98c23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88013043a354273262f9df94031428754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c05fac5bc2f8b9b7f9e6ba5e95deb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40453c68ea0cbcf9b672580acde4e0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f9b776461bb52de38c9ad33a2e861757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4052b88e96113b6820fd045603111c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079e595d636446309f7472f0eb915b2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>