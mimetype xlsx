--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a5908a101a8dca8bf40a659344971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d8bab47134b584187ecbdf1911b272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d439ce5854dc4c0937a76db780f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f4e694d30f86e4e78ab6253c598d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be178c936ece49cfb7aa3a453af6139e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c282f940d43098839aef69c422b7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c238c4a2ed73437685466f7831197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65a2d9dc8fe00eeeac903c2c592a708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7890e14bb63a2cb879fbaee894689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157af999d95e35e9ef771ef48c11b96610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ce487447595cdd848557924d900d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5caa6a5dbe461dca1fa684221253cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb3319f60328f8f0045cc52b385f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a3f5345e38f5ec62ba98fd90b615914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eff13756d386a17c6af029ae5ba44015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4e20cb7568102f37ac20276fec53516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be701a9e424e9c542c48301872f63ba517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d6d0f3fdee70bb55a7ba68609176e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b9799e67d56fd74286e5e10f9d2e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a762ded17c4fffd490fd196c0ce10420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d728bbd1a1b3a1e83fa3c860373dbe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d141a64c5d86a7281acf1418e135b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47573861dcefbbe7f9ed44f1e59b6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814783f85d1f03dabf638f02bc2053d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cb8fc3247fb82b083001f71c3532825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef121392d6fa20c9339d7482f5b903026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc4085d7fa5560d995633225003c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45d50732ff9c37ad093df094c8f8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff34ebbe3b950bf23b6508c72a5c0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bc93cfe7441c7d6cf54b042fda86530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7943363423df2929ac50e97a5d81e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e69fc34b82d8cfe710f6feb13e9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8779d50da1cc936337e78e418e862da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db58a2806d7acdb9caa9b9eb86ec0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667c4e175dcd4a4e19211ff7ff6412335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8026a63369b125114a01cb4bb1b617836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e27e467481ad40865adb338b9e314b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ce2990ad1dc26dd1a327a69f2248238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0511220aa131327e14c5d47ad63f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7dfa941c55378d6a32fcb75ae1d0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c4e77f1f55e5c7d0e428a2aa545041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1d754a30272cfbf89c100d179fbf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee92c1b302b8bcc7b3229f4264608543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43a89892ffb4fb88c6ed922098cb0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbef807a465a042bf931ce30bada4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b98edb548ec013066c245f726d2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8c58f147253b9ee70f4b9714892c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c0fe356e84ef4f3bc03b6593bd8b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b5d280a1a8a9a8eb7254b6e8db7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321ad79d5af9af3e2769d9e6ccd50d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288480e43db12a1c948b8cb1292d333d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434609e724074c862b2060ff1350ed452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc57c57ca6c932c0229f79082918a8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b78d51d34adfd375a8f7eaea438454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2279ec25470fe972e4313703cbed6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b0a07061abbb12e49de9e5c38fe0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6baa6d518511f66e3eecbe7e14492b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7be924d548ceee2cbdf82abdf521e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b83594f95df3d919179f06f69819e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af34606723b2c585bc5e77c6960a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0c8ec24aea8262b25728d31c1ec461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421baf3a945b9c03e827e6fe25b326162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa0d25145bcb5abcf2faad0ac31b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c158073c75bcbbd1986ecbb2b99ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08b0ce69d8f89a8f46f13b17bb083365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a8fb20eb6226319ad1c7fc327d3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6f582f72bd240a6d0666018f3a4eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac7a81439fffc40cc46674eb1ef10368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47572b42e6686b135d9c470ac5d67d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7ed96272abe4fb5a5756300ab43d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844282c7ef98ec510fa3b36566b80f6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008acd9c4c39670304e1dbd65a4a2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b6c3fc25e06b0eca003d50cca87873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada05898fddd4505447d40a7ec8b129c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742b54a09459c74a54cc1a1bdebbc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b589c1e25f35b898180d2bc58813a7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a27fd56e1b7c75e2f5607ed546ee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4be51cd12a5a6690caf79ddc491b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d88e4e8a466adc92b54ea09e053a7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f063300724f3f985ae462bbb8ed780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9fb9c858feaa968381521e700d6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b39c33af90ad479d6904c5148c21082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abce798bb47e300d3dce64eb4fc16583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e988fbf26f963af27020be22fa337f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece98d13994c9cfe4d581b5ad6af2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eec9fbd4c773ebdd95849d5b5ceab486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451c7df14c19b12f96ca30c93669ccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca5f1e91ee9f5cd01d5e11827e0fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4392e7269b1dbe963a3fbc2584406a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e7f86aeda7e1a48a9ba7b00535c3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f17bbe430d506cfff69024d451de591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208425ce14a5d5090a011832259c3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038afc5ef72a9076e733678a4e41e4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e06875a55cb9340ae1100bf9ec1c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa388356a2cb0abb5079b8da15469d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3b052124246257e701dadf0c65fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea83540fdeddc183be0f3cc56deeeb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699bf79a7f044db961e383162d2e54598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad791b517ff0c38584385cca0bed7a9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3823e4cdc9ec401bceda2a7b36dfce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804edb8106c596b1fb2b17d6bdc96b9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50075aa6fc965b82979d7ab1fd8359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d1699eb6f7f083ff9efca5bd6fef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ace5fcbe608bf87792f8f032c3c36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e277b56c6299f7dbaf478927a4018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d095d4f0bbd03a565b68d48fab9cf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75712f9e2aad2c0849296cde6d04a8d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1084798e991e97f5d6fd7f9f10e1b98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315929ef1be22a9c33c53ad44e5749d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fccf0b9c63fc3a5c8b89810b8fcaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168277b1231c190cf20c02448d18ad95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55decadd6cda05bcfd52b6c0b553833112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea51f619fa97e140159ca6b6a77cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a23a8838c1e1fe12dd9c7d360676dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64800a79ed26ad69df7feaf214bea9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ca97c4a93dc75ff8f5f48474e0a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded31d579e04c532149f166d4e4e1aaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69185077a30fae459e85519b9f9e58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbbf4f07ba19ae4ddad79599c10ce5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c16dfdaea24a61739e7f404e513e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27428bffd2efe13686731693ce25a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1242cfd68461f62da83942f1a6265a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172201f6bfdc65030601253003a17899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34070d9187f71458db891b5c2b5ae73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb95093adbbfa08778edc0417191477125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90aeddf8a2f36e26e744dce23f3bec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43847a261fef786ad1ddfdd3d1f07c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e710b5e67f9ea99c0bab12569b2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26113127d79ef819ae9b8fac09270129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a1af94ce3fde2598a3b8a1ae61404130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977bebba0029346d43216fb1dee1f28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2f22c23cd36f2da2252f6fbdc9000132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd169ded17bcf032ebbb7adfcca3f5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddce2592097f33415d865cf4e26aa01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222b0d258e1ef34abd6960ae01bfa15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923af3dffec19040d5560c449cbb19f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01613a1ce88d3b0eeba19bd0eb218137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb518d5338843e6a732c1d8fff48767138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf1bd8569a690a859917964959a8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025cb66ccf3aebe20d4b381f794bde8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412c633e0d25fc6e1041b21d0a7c496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022ff9b07a43468a3210b1c49240620142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def696f42c3c45361681292ed47f1ead143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825af60a1d747847ba6169f8cca02af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd965463f4d2ad13b3ecf2105732a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f62e2090e6ff700e58ba4d9188e660146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09ee3b05fc357ed6bb6af2cc8cce0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc386db965b606e33ca218938aa1b46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637273736ac09a6e6d908c0f611b49d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae64dd2b2f07690397cb995de812fc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9d77ac6729d22278bced4533f8d2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be62254158a526ef29816c2705f729152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea54abf825c59f55fdd47ca24edeea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed2afb241e4a1b0058e29d8e21471e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff77c06df9a7cab002dfb20af3ac27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d657037f2d619c7c42d39bcef1fb2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba3084da05e2b5f2f30143aae83108157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7191da4dcde648888455b043617de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294f70bf3651b6e5790ab248e5e3ac1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c4a6c67a73576104d151b517a8c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95825183a0baa31857f250669365e9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91c4e88c5a071dd2cd3b64c8833704162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4992fa02ffb8262c05f2c6fa55b54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf818e8811463ca76d0d9aafbdc3f58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264166a5688e61eb49b98eac2b20dca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f9a166ccc29f95e7450568c225e9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cac8e8f030eefbed56c0dc8bca982167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6d58b29b007ca061a802c7eca710c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b020075f0639101a6d21ce3d47c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1981f217aa6a8dcdaf6db568e3988170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c27ab1ef83277c8f5b96355de1a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5137ebe6261556332c87af91d9a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936d51b877914c5177e2f6e64450718173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994fb6e00e1da81bcdf5f496f49b53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb293cf7b946b258e90479006bfc78d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91878edb668684a959151934869ccab1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a080b6446b174363ac5d40f95bf14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590507fab8eb7a9a0c87b4b34258a83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b064971f3a4dc9be89221bb83742b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdbe8f67c8897991151e0448ddd363180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c4ca83e6cd58bbf4ae8697f7d4888181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b54c94aa0d3c8ca316f7ec1ca931182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f31186c84ace3ac3220acedb0edd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c908798a3702bda42c871e0049e2b96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69510bcf529ac402da3bfffe54bda9cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff23cda143c799f003b732ecd347e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b1287b279699f8f380d8f5267c6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fdd2be094def548a940858ceac56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f89fb2849f7e3210d727a8caabf613189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e03fc94913d5f1ba4eed0a08dbfd1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64109b17a02b876bc7fa081318920fe5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be5cf1ed98660846fe2272b0024b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caecd42e85d0f9242ec2dad32a07ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e7ccb93143b25c6f7413a73360a66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e64301aca6e44aba327df28668fb85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c4bf5f84dcdbc640b436e19a3ffb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d4eaee02e2e27ef06f3eee1995816197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34fa3a6c35fa98512ce2dbb182c269198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae5cbd33a3afdcb63afbec4e94f82c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644ceed6493509c0f0192836937bb2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b5979fa2985ac154e9360f4604dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabb9e0b5a1d073b4f3622dc6e0f3f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475784f23a9405d321f4c6c499f222f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afa5af50c6b4aa7eefddc62f95b33a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa04f4524d733801eb775e42ee3d14c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e93fc9a5f1b53b378a12ef91f7aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e1bedd717b118369a118e53a8a21b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeaa9217688a58db9c7b771a5c8a91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95090abdd6a616dde4f90ff02a18216209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce49de3480d9c10377f8e5f3cee492e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4190d9197b58ebc208baccdd18836b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63cbac3d912737472a86cf2ef83027212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42968f754a84a581fd929a2ab39194fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb5549147bd14ab61e0ab6709a08a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380637f88584ee6bd278dc6bdeaa36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01befd0e6a4f4e03006fac98a4c11955216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fe3fe378ea44963beb5d82e665fcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4381d576235f163b65bf9aecc8b2448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c402ac0892b4b366f5ac96d89e910219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd153feb318c41485053e7c73299a24d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b33b825d8e38ec7c7a2ba9257d87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc9d6cbd5d178f70f50800b55bbf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb20630fca38227df9b3a53ccdd9e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768f12906239c8e935d459604a9aad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a18c233049eb839914095d90ae51f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedf699e0567919d3ecd2d68aa86d7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ee1be6e26d89f31650ba9423b0b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cb52898dd6ae466214170b9d5822d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd800f9107a7eeeb651ccc6b97a1a56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702c425fb9cc83752908fa66e89df1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bde3dcd9c5917d1e139c772f165575231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3bbbf4eca3fe20096d45e8639e2d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35b95e0dd27b5dd9d6a6a75bdd233a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2358e92277fcb76ae31e068e1bbde8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d581a829680cb0194f2146c6e60c056235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329287d9a10c740e0b7b17881cb59df6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d6a73e103d628e14498aeb21ed37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d022bb383f182154360a310239df4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa270dc576e8813fa02d7d4a0f7aa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00871f9a5e1e928911f28469519f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dfd5c922873cbd7fcbfeb43229e85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985d021083905b7af788aefd08ae1b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd60234c01ed88db795648d4616c3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcecf5e0d21d884950f69819abd6d48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d1b4268f4bb6a4032358a908dd6dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f2e99dc7241884cb76f9288cbc5a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58762ca4264a64e02c1fe742ef0d38a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac6882e219ba1698b4d4a43a2d29e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19368394543c5fb35131667df51a6730249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e10cfe1ca54ef9bdc19ef9358b65c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a71c2c61ba731ed9994f3c540a3c98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534170891101f1a76d5f50c6bfaeec68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038cf237196ca2d5bccb048e22dae1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dc717a3fe7d6a8d46ddad7b68d274254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130f9229a159e22839d8eaae9c1ab1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8d1593b8966c045e898b71dc3f71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be51842e71d45914942aaa23f4aca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f24bfb65615beec23b9f030ff06a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e03cbefc08b19aa5f5a062598fe0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a82118e6ed14562156b30a62dbb67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6efc8ffa21d7ef88929d5f0a216e27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bba78c8cbdc36c7b876ceb5acfb0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da27f3ce27ee0d328f67b488e11485263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d106de57e17d98da7ff59f98e466f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8d00ac0913caf558565a89d33fe3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff367af54af2f953b56db261d15296266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986079c589f82c2c0e847e29802add3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da457dbde0eac5589612bfb4cfc0af7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577da2479ed29fe9e0bf36627765e67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcadddb7b273a24beb135df132b0dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6c35514e6bdcd84830bc16bd8f44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35310bb53574a70d7c64399b39f8373272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398ce303f9aa4463f6ac4e8426813d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeec0e6218bc8de7e35451c1ba70fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181f039b05c3501edb9e97a2fb92af0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a137a431fe219e3ee8c4372ca0c24c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d528027fc61c79743f3d7b3fbc6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d46b30eb84e24a6cbc36cd0d6261278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab7d9c1cb78bedf5a67d7dfc1f5db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ad8d84e268c6493ff8254538e9acc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef72fe88459fbcbea7e1e5f24d02fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10fb9b5b55d3595f31f54274b70255282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dff69634a059723eef9f0369c1497283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee942ee8c1c3b278fbc8261ed62f06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77715288bf236782b7e3f0a28d7c295285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d60b90d48ae1089d27612149d8f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed3c48077b8a50f7bef4a1273abc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931404aa52f0c750c1f0dddc45cc40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16a559a9beda1578e452fc75f2467c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2fe46d3ddd183cb5810d40ba7e64f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d6a0f00771003ae51b54f86cd6509291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af6beef061115590cb9c00ffe87cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a164629c711b14a29b01a9e57e385b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48de521a0b8607e3d62516ae4da7b36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7170b074a24263dbb183335fbcd7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009221843d167748c4f045995a4e328296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ac277264248ad54eedce3486b5d02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77c6d4f2f572fb2468a6ef85da2fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc4020b1ec63dfa09703187d95a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a6cca1bcd42f497aa489faabdade8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2745cc3dbce8411e439fd61fe06e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b442734e2c490860940eb1e06c0c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf096ad840ad94a0abae778e4f218460303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e51dfaed72e387142ed268596c7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de3308cefef1f52f57eeb26cdac88a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf65b524ec3b03225c0350b67e2bd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117259dad1378a8168002bc3436ce39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb3ca2c1138552047612eb5b694d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4ef21a2de7d31b3f8ec90a8830cec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6938347f427ba61f3e5d366b2fb3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a89d2b76f6f541483a628dfd4323311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d5976aafed57e2f6e151b26703d8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c1041d1d221b08c277fa4eff1077313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c4bfdceed3514e807ebc80ba4ecef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca080a80d69226b267c9947cdbed1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531915fe950015569c1b210384a7376c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef4871cd49b9645e0150cc4f385bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710faed5bff50a4d160d3eb251c204cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61614882b5f11e46d01fec83ce7af11c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c93750b41c1cff012f37497807cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de87f75a66d9baf889e4c43f20248a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ad0826e8a4242b3e73def3bef950322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee3be703e0a4b1cad3f8b373a40d6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06173b66fdad07cf19bea3b2ff7d476d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f7aa190a2232d52c6e38f5581f6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d41b3edc1126e58a92d367c038b6a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51f611cc3078175033f696898133e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260d87f6d177c4012cc1bcbfd39a1c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737858e34e4c9ba999b98aa91c99f015329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131c37e0f9fe9e7f5f50e12cc258866330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566ee7dd0c68f467f77c0e9073be914331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8224aa6463adc04cb36e1a3ec587332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe0c785cb17a2c3b785e42715bb27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52118250c7a7480189e9eeb6317313334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee7903a607649c98b4f971d7f73c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d106ab0ed6977e8dfe5d172fc299dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e76d7b037f4105c53424e4a5dd1bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe72493fd8ed0cb6bd1c168b16b598338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87adaadf650be83d65ed058385461f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834ff0f598cc941135ffdd74c83628b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f8d433b3721576c7bced1a7c26382341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2f81af5dd37262dbd93c9e5c226b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd523fb7d84461c0c39592acf0274ff4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351cff187ec4e8bcbe5f2d906c6ea5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ffdedf87b55af9f5555d84fcc11a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3772ec2063e7a63a6963e85a118c90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62a3f2c8f953abc9c7a90a8ae880a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eade0b1d9a60913866f29aad888cf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47418af0bb158e1d17af34fc43b6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff11017a4760535464313d3f73fea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44308cc2933f7990af4da514dd5cbff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd849984973d88d0be555b713e2422a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e3063838e91a7b6634abe2ac88336353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7529bf4c17f548c47caf9a3f32cd715354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f1492eb457b0262b59e0a68112439355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb2ec6cf7d874bb33d69031f4d394356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de899ed8cd1902810a4a60f0d036674357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022b9952f08aec86cfab2ace246a4ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f335bb8ffe188231be4bc58dc8b266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a389ff087bb7b0193f4a2654a5aa962360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec422e3c8a7465d15667d43c8b403107361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3d0684d90ede004ab9bcb799a0e09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1b262769360de6ad85d8a24277b65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c378cc0ad891fdc674009bd737bb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a93cc21a3e3771b7a088985991f97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46325387e81ec9aaf468d61c5ef47f51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e06b262f7e6766d662f328b6768d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b025a2ab6a9f1188415781e47d08c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c62ce43e3577b36c8a6fc3f9fd7131369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d404dbe056282cd7495e3bfc5495370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb6c78f74cea303bed35c794b3deaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad72afa4e2cd0ccfb3dda3391cfe05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6657715a240cedb0380a749fddd40b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05ba2d5b4f1dce630820a245dbe8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d6bd51665957abcb8594c6774106375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759b890b764c9158088d828137ebbcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd874e1a8d29292d391bae03e2b8f13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7d89078468203f27d1dfba9d53620378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c673c0c30c867d0c1f10d5e04615379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb61c93e431a7491b6ba4c60f8bcbbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6f0d49f12c5005b6e896bd4aec3c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b4602961b6f16035e1324fdaba4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b23abb06595f2f5aa114aded180825383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4bd81630ae2a52486b063c5d11de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2bf1e6788b1a6e17ef18619b7aab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a052b43cb363dcd81228e7f029471386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76374d210e506f697a5e35667c7435387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b74cbaf1bd8ec42aa7902707ba34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e6282e92d78ce7019c1529cc7ee5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce0acce55298cc763cb9ab477e6a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15a7f3edf61f6402cc102472eba79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82385354c7a145f2889937fb235ee9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280ecff65a13dee031c25eace56eb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971df07e1721b46d9b086b4a1a228f6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e1acec1ec911a5a1a3b7f440575c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f6cb341497fab416e47c3f09f66b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d62a5af6006da526d314c8ed116e09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d820d9bd559710736e6f34b84598398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257452107b38f6d413f9351eadc60554399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed78d298fd46b5f64e113cb2622a4c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bac23c0a9f387a82b7858f6c5617e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1751c9b29ce01f60ddec223dad2125402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573d3a27fc03dfe7001918593b38efe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40cdf8d7290a19db275070bb50307a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823711a62ecad357eb93c9e32d826d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a0b36ca18cceb7df660927d3e7139406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f9677c9e549cc671cc7c5feb352e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454721d9010f27f280a04e8798f4802408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d0232692df5ab73e10d03598a7d70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2a90a88e5d59be6fed3cbca79b519410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da1557056e62fe90098d1dfbc8f77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4180ff0247f2b38f5d8931c484236412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30ee13955225afbb10cba007651072413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e2254fc90dc2551a8936abe6fa35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1073d16607a6c813834cb6e21a528415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdde9098a1a0e0bdabfdc18be14352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecdf797c8d3e2b099e3baa5e1887bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168761ed2786a37c434e9f6410ce230d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e9aa15bfb5f8edbc6c3e8b54e33d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230fac4ae3fe0d7e41f7958dfa976c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f428652fc81a7e0448ac73a4537d5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a51e0864c00951f0296d6befb5783422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918cceaeea70b26f6d69773069a5f77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dd938860e2e10d029f1145f9d703c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab8a240906158b4d870553d9e6f88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05560a663a810118c10150376cca8bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bed02535ed2606e58160d0cb03efa6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e4cd3bd6360fc4f2254a0a308a51e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e7d7f1cfbeab6533afd2183ec7ea0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7837c842785d8f7e3f58ecb0ff8548a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eae815981a2752a926ff50b0dc568431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d681a932c4b26dcf97bcde1b406c4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201705d8c1789b9d477d42cdcf777303433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b64e313610b86e6e40a455298795c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eb949ac3a250a850b9498ffdd763a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64352d967c45c5981bc4a99287dec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b69acdb69892eee7eb3689f832b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2b9762d9d158f27ab798b493854b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5adff9d9425c96293cd28216b30a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6485f2c3f030126349bb133a08a5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16a11d544d2f4ee647e9e3e81b11f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19eab5fb31f3c12a32e286a0db562a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e56c1f260c649f8e300f27e6b22e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ce889abe35ae6e706d8f4be62420444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73de140b4db7f6a6b802e21f701151445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce2aa4c77a765779d8790d4c48d10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ed1ac10bf958c49bef2815df542c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4d1e7e136b807c60782619a1f5caa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2488e37af889575854242ca35480449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67301ff0c7e79c5e977d70bf7a9a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416dac015eb997b59ad72e823b8de8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5fc0606e6ab75641cf0fca1830cda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556d05cc7c2f37a09b5323c27dea3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2d519029af6bd1e2416c622b0775a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01849f774a5861530a3a861fe15c9c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69984008e7dcc4f9e9e769809c59d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08125fea32f7aa3243014b72433939f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2f6d7f506c99908a00f30d47ab6b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ec4711434c1dc9fbdfce226af81dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd760fcd6fe4effeb9effce1232e1dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d0ec8380a4ec0eecb037da618645b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8ba8d4f1b05cda1fd99be56b7e90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815744cf8c9f29163c5a534a8461911463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6702fdae33fb3c3b05678ad711c08a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de50b297a6bd9c6582fed8a70a034b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7aef9cef7b055b33aa1b226e7d9b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca5f4bd60f5eb42e84934333e75236467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66585a905792a82ab5a39f15b460939b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75936fde485985b5b07f1e214b1b1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a587d22f81e1de55e71934d84921e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc599538e7ab5624ad05c198727649471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa633380951ac17430d91cd515435aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be792a3fb79ad17c4822e72f562f54ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4bba882d79627f8635c570a83516474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c14c18b0361f5a00b2ad976045a56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e366944462a39e5961d3ad0470c2cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d59811ebcb42f54914776799abb6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029c307fd966d781c4818708b5b458478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0331da85f4c82d856ced6c9488e945479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e4481c544891d01431d5ae3608391480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60fd3cda830633b3769bf0fbb759b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881582bbc43e608566a443438180ae0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e19f736b7aa0c0aa1a43afd0ba8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8e583e738c61025147f1f975c9e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ed42dc5aa0a205686848c4e2a844485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3c25cb4316a6ff10974a45d1843e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e3c36ad51e1607f12c719d656fea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123988360817e5d097783f7df91b04ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d726ca8adb96677d5075387c4e38f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84b289932875848fc83bb0a607897490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091067cd88c4c2ff3a172278591bc4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6721c3301f966e184f1bca6106849492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a3c236c8673e2a23ab67e732cf78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd239f9c24dcbfec26e3af94a26dba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26fa193eb96f752e54272e03a0ed3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61d1baa7493458d4e2fd2757a0ed21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169f5e24ae6515b71480ae74d3cd4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360a08330e93941939d73d29f155746498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c787e3fe623dfdef720065d1d4e04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864c8c7be5d5a478e1c3382ffc9b878500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc38d059f505c2e1049b60df56b0479501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db523509b886b972c6605193eaef541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b9676a03ad2c98b373f7504e3b970503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c217bf600cb8ae65efcbf6d87f2639504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c690f954e91add996e361565da79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ad996f163956485f297259557446f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1070e6dba17a0083dc22f56865c51c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b88e9cf2b5c4bb636f5bf0d293db6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0df1b6db3ca8f1609761d4c8cf1ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f9576097fa63b128925632e0671a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981513bc8dc431a7559cf4704338790511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef00c129780fb205c704cb98988386512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69379d24ccb70b333a4f7d6fb68b4d79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e67ce3246a3ce83ab1efd60c8baa40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48ece2b84209e49bc72284221379c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307a7fda848993786caefa06ebd89c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a50c5f56a1c86f3dbed769b05cde4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb6e8a193a95ab85eca5cbdf16f67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b5153a73ca9b86dc919f72178ee0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693324f70529535d0022b0a67698a43f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fad69aa176ef0a0882ea7bcc12682521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e11316641c2aece46f82802eaa5119522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f99da57f398dea77090175da590fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0781cac0d96e4b79850918d18baf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f03c00c2e73176325214544b95ef4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e38a9a385b522b903c9614b0ef064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38672669cf693b46b975cfc0ce302c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f05d40f308b223e7a72831d7b7c13b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710012ff650bea59786f58054257ca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f91854dfd543c7cdc4423e8965530530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ffbee1dfc484911c04a7e68af1469531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211ebcc78e733167e52d787b2c2e595532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e9209c721c9559b2dd1481ecaf315533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14256fc24596b0aa60ab9de37a2419b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91bb2b7f9008f20e9dfe99b4cb7742535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f049642dbfdd033959b9168b4df67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70cdea984b5ea7cf5c79dd57ab9e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f75af9e033056133382b2e7c766c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373b0116497733a9544b9217572d069539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b117b5bbc9ecac58ef6432df8db527540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0345d51265e4530ae2ed90b7c139541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2187fabaaaa98200ad7e09ade74bbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e942f312655d26f2d2974f1ceadd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf1fade8c7faf987cc9ca0692b701544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401348b03346229fe2d0719f0c4ae6ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab70daf744ce5a7c687c884ae8cd13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b7ef24f43293a4b6e96558edc8219547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e434d23063c3e45950599aa07273ecd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b66bd4c5965507e129ad9ab019d74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb83a95d3bcb2b5edf3868aaa9f49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279c321d6c0ea68cc7fe07a10b3d60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee47d0f69b547ab595034ca71aea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956e8db30dfba54e0fb4027a5ad52c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a72489b594716a2488533299999501554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128afe900868f80b816a9d14a76cd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9125f4f65eeb4819279bdb229e05b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d02c579bcd79d305a46a68615dbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde5d025ee28aa2db807c02d92bb562558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff170de654f64c79adb2bb2507c4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d386173faab84b8e7cb457e4b9fba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1da180c5fb30cf2ee016d791b785f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344e7797a1f1e3807a13c498d4f18ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b17632d79628bb396f0fc40c41229f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71052223b22185f77583ae3009c764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf7a6d49477f1d50362f46ee559776565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b564f2f75214b40c67c9c73cd903b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e9f30d779882043b68bd9c1eda1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51c2a0f238a2a8d79b9aad3b5dedb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3632d847be30fa7e3583a77b19bb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a0ac93a4c9c036e525a49524e7a52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721956a74dfb3c39e0d146d67852876571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42736b39818cfb4fa3eac1811f3bd470572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d2629464d35b2e13739d7f428fb69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025dfb1526548f9a0a5fbf0b6ff6c8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2838ec9fb88dbe5e3eb1e9b92e08d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3233eabc82425bc751cbb5d7194a3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc656c5bb557afdc8b4291b9c44cf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdfbfb4278ad954510523ab112acf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298cf3c2ca17b679a3905280e2a279d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af81c8132fa5b2f0d5c851197b59c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26910435c51620305c52dd8b41ef09ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3a2680f685ba9cf1bcf047b104ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191dbdcd4777c7b4449d5e40a0a355e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6167c3991894be9124d68d1d6aa2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f234e87ebbe4f23e0cadb16ec152bd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b8072cd1df90e28441fe929d04fac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd297956bb85a7605b62106abc3b6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb5f8688320079c443cc97aab3ed25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d61cde780bcfbb87520ae9486d821589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc411da42848845eb42c94dc167ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d587afc298d597cf226e0274061bde6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8aae076b4057a6d1850e49f8b039e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb1ee4e11c02947b6efcf6b2a2c49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4112ddb8ccc6d75415324d681363655594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca561beb94734060bd84a9af4193dd76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b3a576da6ef5b71c1b6f36c80426596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fbd8af84e6c581396242bb876d68b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4751b55042eb04b360ad8c9f75be9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb8c0f322e2c479d831954f51c92b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380986a2d88efecf1111f754188d9a61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fdaa024fbe237c4b677d01fa08302601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff235bd733803a4a880773d6ec5ba854602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28af5b6b317a9b7db8f61148784c1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754be3888044a5729d14065c6d3b033604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e2ada6c331eb61582e18b3c6ec81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcedf23f55d4c42997341778b28fb1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb51f81e2f847a38809288dde1878f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8fe9c115ad9108ea0e97673e56267608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4cf20ee961f50fa4847ce87ed45f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44cf51a706a3908fd933886433fca4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5363be5c9368fff1848d7d6047c4ff0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5255061bd5b5c6ed3255ee0fe4f14f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d54ed475eb01b5dd15c4839ed5b341613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2632cf46f0899d994bad0063d882614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ba1b4926439a80fdc87df0d255f7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c59eb7d1a74e384eea84f404a922616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4af84ff892626830fc15713cd6387b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c28f181055ce1d2933580cd3b8f6c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362767f8113337f8173f49999e7524a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e49c2587576453dd34faf49d8171c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef45f8f0ff963336f6c87a4ea72a70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ac63186289aae7cf9ee104d7a3796622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511b2b4d0952a54cd94fa72179430c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adee4af702e7050eac9ebe95ebcc5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133ec0a1c56ea80988b2b169b39e965625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fee18bf418cb037865151f6663fc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f77b494b123535c54625634a02130e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89518ed26cc459025dc1d5dd70171d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b23becbeae6b36bda7a43fcd9f6ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fcd49539002269cbb052579d16044630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91cbaa7a0b8642232b409dff8b25fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869003b25ca88f2f50296211bf3fd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bb0e416403273f16b0528f8af6be9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10712cc7624b646dada70842bd7b0af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0d7a7d07fcff48607bf0b32672e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800795d93824113e66cef27c82fc90f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6fce2202e704a0fae118fb29d2f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050124da6311214c4c04621b3a34a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b2c48e35915ed62e7ffb28eebf1bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b21ab1868889e0a545d5f9a46b45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38a9e3cc3cabe8e439f57a1fd931b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999285da856db35e9f1caf56ef507f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4dd5f0882346bd7c2f2c375cd9760643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45993ef2745dca7bf5e3b7ec3a16c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf98d289e5d4da38511f8cb7740db9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4cb3ad050f3315bc31f3a2ef48f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f8ca249ab3392d78e26777d5280d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e0319c06c3ff293879ca8eda07b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20cbda03f39e819433e07065751a9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b1515ed9951ffcf5879a3b0613f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44384d6416dd61406ff2330bd001d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2101426899fd1dff6e609a3fc44b28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace1365a79d783b4960d5a3d73a055653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11090b73f94d3cc37ae603f4320315a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064021054c6c561f0bf45cb7f821c23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e470f0e65d916f9cda83f7104b81a6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be425f2c22a7212497dd5d051e1f5884657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524f028e160871c971fee234020775658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa48da76ac5e94022e2022b8933a3c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb6a9ee89ac64e30bb57b9de7b7a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b7660f974ff4c2ca331e16615194661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de74193e573107d935d6a84666756662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70759929dce35dcbe4be9edcde8bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4bd2b6816d446fedc266ba87ca4da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb2f90be5adbcb3e6458de5c129588665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7190cb9c65eca1d23d6c24993c61a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64abc51c7ce870c993dfe4642b1987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5fea4bbdc811f0ab9d1ab01c4ed6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87295ab0ce8b8f3c47c342c4a29023669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cf180d96f11cd47b64752313573a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267dfcb899b0ad30973c58f58ad3e6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87f7f433b651c8aed0c5e149b7484672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a821df6c53a805726bf2239a0695673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0967959f079b970da3a83b4aac227674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d712bc15609052508d5e48b5821e4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d6c6be830ee59ebbaf1e0b7b22c43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae7b40adeb4351dce8447c4a5add1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bda2be8cbd1b6afe59c42c36d93cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29e41f2f19d225dd91096267886c15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660348122228e4c3bde01281b2608987680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0af814bba5c33680551afcff34b8ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aca9afdd97da3779c7623b575bdf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0089a69bdab8144a3cde6e1c1758488683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726247a4ec8a6a5c27543720caac724684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24378a3825e89dd8a761fb8b911d101a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b2ed758fb30157558a7191174766686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156d1601b628d2560951d5898e6109687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00678d0f19e68b2404eaf0175cce4b93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20812caa0fa11a2d777b3847bd30e4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006c404df5f752fd53d7c76b3c536f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2179884eb40fa97f74a5030b9ebd3bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ecb2932bcfb9cfa3417292a610999692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba95c5a84c5eb3942bb6bb9edaaf06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f632cace43d847989ac1514708a6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404de67b25d9b99b73c9a88e79992890695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94208d3376fb7d8bb14d74dc4123f243696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b55309b712ad0aa99e96c500ab436697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4031d3e5d157a4cf0b6674bc75a16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e081fd2f1857c080b4cc07aebfaa7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea3d7aaff1822c468192ca8dfd2b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7ef8360859f49bfc1aa45d212b0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49191ed5bf1d91d20c9d48ec79f4f66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862a49f5d901e6d00109f2c6b54a3d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b5be040f7318ae9ed1ff1316a84bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f3a7696b5fd3e10e7b8595f5dc3f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b95f8c99e0f06bfdb245f83db0e38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adeefadf4b39927bf015d81a6cbd70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8887c86f1be9613980b82066aa4f1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57641983723b6d6ca0cae38d0d5f4c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1754f24252c83f2c27c5aa6547f80a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a54c67c0c53085071b31564f475c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa4b33e616fe8e26b2bdb0166a569712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56cb96280dbae36b19cc9ba643490713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ccc31b48ed0075dfaf1be085d86f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770e94f6715510cae5cf7517b9c8e9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ad1792a62c3042b59a3582d4069aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fd2b42206e5f876a2d6af6152ccb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b07746c03f07bdba2f4fb42538d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18ba7c910cf860409e67d8a7f971e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92ca1b443bc73bd360f6c1815ae530720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6cb2d627fe2193ae127fef8f1ff7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f16fa86d3f05241bfdc2334280801722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90720bb515efb346e977e26ca31485723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050792d89086aba78bdaaaba87540556724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9826dcd7ffe2513ddd91f4e104ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78567e39abcad32d33104c088bd5a93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7d561f2dc859b5b9d155aa205a1dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2c30ca5c25ef7a51d27150eba641728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403cfb883606e6d0bb2fc4f150b91f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aede30f5eec1f8adc1ec1559efb3df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be1132d999897ec1044cb5fc1026fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b2218d8882717bfb73114a9ed0e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734f718c1f1a09a47c85659b0ce208733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fed3240b0f05b8d9c5212bca95855734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dce67715c5e088760e7907902499a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff2046a2630621645170b6cdda60b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7cb46ec047a6d255e633ad754c963737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290e76c65e9e505a167be691d2b5fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb796e73bfcc1cc7c76a74b5aaa08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef831b6b7e5b95557f6c862d162395740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb667f788410395d989a2e3b396f541f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3568577e5400e88370f0e9bce1fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4435a666f6f72057e14937291c785ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004bf9976f645c6eefd8b3a6e9740ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394cbe7a161bf06a3f56d817df3e01e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1586f8b94c931ba288ebd5df8e4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f361df307cfa19e67c8355afd2aa3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e40047d7810bed46247da3a1256d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe4846d69739ef5b14ac085f77c2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd3a65ed605df8486ca3448029b4db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29c7a8af820c2c1258e4150019502751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa402a4c5d66a9cfa4b89b1c77f0bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fed63a5ff0e545087be7c3bd04a0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56bac9f788a7e6b265186b9147970754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee0243cdb020ea9effed2cbf66240755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608552c45c7be9ee5397e6a67d92143756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59946babaa139daf2e6306d396809c26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed047ff8c4249d910ee8a48a4db1a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491934d02054a2f5c30de67c1866efba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448abd6cdb6dba1be6613028048825e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0979ec8fd71e9fca1a6c235fec252d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b48a31bd2ddddba5516b62ddef4cac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413f55b4674e026c826cbe57f71d7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963386f28ec26d11414384dc209ff3315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f3ff67461784165d1e44d4a94c0f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dac732d29bc8955cbf63d6571796ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d076b15eb8dfb83087585a50949818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be192f9c66380cbb138828454438fcf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efd272e275bf0c2d2e149c67346af810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f9ce55b1a817b12365b9efcc5ece211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b26fbf2490c9437d8e3854b16d0b2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a3bcbed72a3981f386c83b9272aed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af981946d511072677a6610b2a81472114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6111fbd5eba9fad989aa9f5d8234615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99529726c6e0f8e1f0794c10ab1030c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1e0d904440466383ea9ff3895c83617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbbf729e7088aacb01e909fe39bc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21722b852d39b48aef408e5841336b3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8d89fb91d65516101bbbca50abf8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc3d7140f79d498d8551345e8272ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0941deace655dd62ce4608ac09164e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813763b081b1f568a1c251a9127796423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a5e0298fd9f74a041f1c9bd4578024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ff58de4afe7ddfce9f446bde4269625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6102a6ee9108f3de014b2df7c6ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999b147f26d4277d62827918f5b5b5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40de4c0b71e4cddfaea302531f4f3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f53867a264b6a1863a3d6c069d71629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d4af82e416e6216b8f36dd952e0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3269240c67abab9705a3bf22eef9ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae476ff992950a059a6020ac7f05c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc803fba2b96cfee9d674dd5519e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c14eba00047497cc0cdd6435223a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c77f6f08cad465c0670af4f61f43335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399c6d81ebe2e0def49009b533145336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc66207a3a4cecfb7cde91a395ad0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0a94d5735b5667771c2eb0df5a10f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19c680126cccff7df7843d6161b54a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6119a81297e67e7612cba547989441140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244ce625234c6988e42a62486da54ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5941b0f497fd9aaab6cb6afb71cbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66d2e07f0dbf1d24d4c5383ca7db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba12e1be129876eaf8627bfc6f0e7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29c5c01e977839bf360c9f571a975d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407121ee9355994ddd38bbdff57296e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c0a6c6ce620a5b4f4ae23c9e39ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05ddcfed4e6604a76f26d12bbf11d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe1a0dc3c41fb5e4e1f4eb393e700c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df84283e29d3e9e86eeeb3fd37b31350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea46973538f60645e0b10b6e0285b7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154a0722c4df5dc03915781764a9e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb2d33fa0e0005a501b608e8e2c1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b2d21f6a35b0e1b19adee07b1a7e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb938f7fb095de1115f1ae3156f8381255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5082a305cadb57413e78faed804ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a442fa6420d4dcbe54cd3cee42fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1576ca4075f90c4eb6e3fe0bcb445158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526edb40e21ed9305539ec71ac80450059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72c6dc57ff9b4f2af69b25c8221a8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca40ff361943242246045e0f1cea461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f22a6e2853a4fcae74f759d13dbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35638ff86b6be75cff95b96fe35565263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c4157a47464c8065cd4817ddf67ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff94fb669f8025cc2a14a0a87bd1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc2cc75e4eba093820e4201a4f634466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd1576c609dfdab8449c5c719539c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439a0597f19ca50825cb42e4fb756568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b2e95de4321b5e9d9287de8d46fbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da9a0057c5190c7214cc3cc67f208970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b79d431be6985ab23c4d3f29a255f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640c311f4364eeaf17a4496397744472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b85e16bb5e2befc7151d6072e039873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e8472038b0be1b1822403522baba674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b7c9abadc67932b22d93a303aa85375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5597456c4271ecbf8647854dd465f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b3a56112553683f95e973665a14377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf01b112fe6e8dff91b4f038f0c90e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8751d69d2b5b38eb3e59d8b8e6ae1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a889a10c933e93ec8f13322264093880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95db0207f51dbe86cf88f109661e3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce718c3d7142c4af2687c69800e41982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991f55644dbc3b33f510593eb6f1b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c026f468910fae69cb6160d8d5aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a8c0091266247d7749f77061fb9e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005968ee6e7f42e1acb70f04d988862886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab25efa009761e5349e08d9ab8d58f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501262cd4e948d4682afd2ec45d9b64788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e62c42722157306e00709608c7978089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbfed8020c68112d8a57f6815d18aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dbb897a375a3b8508127a0a2e467e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45c5ff854334f0ad8b6fafd495e10392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda0f91270286dfa44d965bbebee61793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93bf3f95133b2d2626586216e693b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c58e6fbb1377d6322be63273aa046095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b5a5a666bb043fd2ce69786b46f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a17629db8e97cb2eeb98b83efb03c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462d9938a93125e841cdb0978a2365298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed73d30943545408f8d2f95dfd4f71799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0d9d4db830fc36eb0017ad1b0be23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bd25cb577666d3f709947fb98b9e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b0a584e922dfcb7b885d4bb4c95e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ea47b754f7c36bebbcbd397bba78f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ad5c340b9dd752dc11aac0812f681104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f7141d5b7805fbfa646dfdda1c070105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec7419e4ff4e29ab6881c661131268106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1dbdce2d538768be32e45ba74709a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b52bee8c07048abcecf7c31ca13f43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa589f28e3791a41a517f60b09375109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f712a8473c9dff9e1f8ea1262e6339c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb3b64db792b712a64ab5edf74831c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d7db7199494280ec12960b0a68c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351afd81a23fa3c591935a9c9d3d1148113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23bbb2baf20f29a2c4f33105bda2d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6078a407aaeec418a7c715ea222ba5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f161575ba3d79627539e81da71e88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163680e7937a476d64b3834aca5083b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bcaeb51d1be81ee6eb57a4729e115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982459506849bbe021bef90e0b9565119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60316ea3f1ce2ce279a3c69d75cdab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d597899d64b38dc36de6e8bea2c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bc59f415657a0ab33a495aa526992122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451715aeaa048974e15d84c4fb89bb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5272c80092e5e9c6fe07166c686b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c14c88199fc1640ee1dcfa1e4c9db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb2e4eee74cff653b6248503812a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bc48bf4d3eaf6389ad0f11df88432127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd452315bb92e9fed465a0a9f4bac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aef97985b2afb55af60c4f8a5cb8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7fa2e68152eefc993adcbe7312737130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbc5e0a73fcc3286e2b407d175153a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e984b43c48403557a2918f2b92503f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236a8f61e531ec30c95174633176afc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37e93c17f9a42a08a860087a6be970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c5e9baf25991e7f782c048d15751a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f2f9e4d97afa32987a4d26baab36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0993b97dfa4668ed3bd999d7681a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f137b3ea020f3907807cb7783b9c28d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845583fba353d02fe030050709992271139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c22e7c1cd86c1849c43270cd717c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ae6912033bf5a794115e5f5322015141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a84deaa597d4215fa2032ca3a74ea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eb895d3981339144906d7138ff04b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b8c5e583698ed907045dd58eee42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327edddce4e8612f79a56de1b5d5dd4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe3211070864b9fc5b24ec7d9acb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641874cb7d6f0fc5c079ce6dd58eed7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ee7df05991aa822ef7dfa6fc34bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859a9cf0e248089b765977f346430f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb77265e375b496f4c36ce1c160a25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7a42971f7f2b3f2787b0a4e397cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92323d0da498d39ca0a60f135431104152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8007a633ed1a1fe2fdac2b904332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129183223e0344160e645f3faff041154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233cbc6c296b0c43a2289a60186063155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5349025798114d10be86edee7d735b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3214b284357785e0bdad9fe535af15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a35cfec1c822f8d0a9223da3c8b9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf967e5690d7bcb8bca3c9104c33933159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163f5b0f2e305322c60eefcebc4ef49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2fd1b474f7aa9356b1e66fa3ea3ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c50ba2bc79c402d0f7a55238978cd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fbb5e2df5c4206022adbe1801c885163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e65929f317b15d39418ffa6438632164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10be885edfa78cceddec125fa7b00d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d74d596dc27303aac725cb563bbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d65aa371b987dd84c60d4658e0ff1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb38d98f34ecb37f8fcca1d28412e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b084debac10def4aa65544ba51919f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe3c65c0a3b7c8eee302833713bc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe627a10be102b486278e97b549b059171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3fdd03ca2450b6b19c837d251bf72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea41009e92cfdcfc5b3182394efe5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd11cee454fbae03771fa89179cd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e330944394d73ce07cd035e5d577e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187bbacb4be6fb2c68d333af06a3a95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f5fd9976dc1b1dc6a0d71c6a96e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd3c455ecb1b1da79ac25ee53a23e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087df2dd139dc1a8742c63bcee7b807179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed970364ec11cf1b4829d6398eea509180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9b7e400b5d7fdd61bc8a067713f24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08358b59ccc90e547a36d0de11d01bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39489d30757c7500b9569cdaea2123183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9484d802bb7a1e4548c2992874a1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423b2d5d901a5a88b44c30c3868f0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eeb4403c3f9d67ec32f650d81204c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebba515faa54fba944ba0b992dfee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd20f23e7ee8b82d791c0360d77211188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a96f7a37b19222e8fda12445e9c6f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef69f4b646545294368247cfb12eb66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de01b943e0e1dc05f5ef3c2356c050c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b5c369083ef3dac7a08e66d5d45b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c576243eaf3e933d417ac513b88ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6204fd287e3dcb5dea1bafaf4a0da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72670c4acca75b5fe074582fed31c3cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7dccdf2b19dd2e9ceda12bdf8bd0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a568155c9af06be070bc9876b5c8667197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebf42c301ad182eace6c510260cf48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6703f97ef16b45e93e82e3d5b26503f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126be68b04079d04f9821e836116fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b10bd402fabc598a8724d49fc2679201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671190d1cb92deb5ad242325c31e20f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772e1dabadcfd33083ed14b78d9c8bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6406bd77fb5d1c7f2cde6b03e98f994204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c7349b37f5e73038f9bcc7af09c44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4225112aaf95caec2c347b4f24859d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c816e2dde52f8fc0ffd91e031b1ec60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfd59acb69ab15b000281d14bd99f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b6c50164eadd47a788b2bc531a0d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142d0e0c956fe30bbf4fe92cfcbfd76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcfe78a22d0d43e9ec8b067ec8fa80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e42b49240a0e80ac82f3e34a35e0c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666052faefcdf60374ef7ba36c7bd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ebe60aba9a9b5d813e298a21b97a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2797bcc9b590e8ac9a65e6f59b8a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50541e5f733cb1e9273d1015c4e43cc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a776f3aa2e01ddd4746cb17c1894217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd477de8dd3e8f372d38c023af0f0916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188da4e52b6cfe3f3d7b1c05a8955014219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c1a1c2b49ff3e0a79eb3cf29817de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322077e492043d76c7ad980bdaed2d48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1ac2e5d843434502f18342d8d30c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd93fbcf5252d04dd33f61145658e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d224eaa905d475bf4619820e825630224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f045840ef675a16ec46fc94158b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1974a5d99d9fd8629a3d6eae09436226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e116bbf1c1d46666a260899847162227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2fcf53ef586c51b93243beb3a464b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717618e3cf6bc5780aa3467b57428c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9df0d7de80d4c98aa1ef6675a73a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b624c014d699fff431ea57312841a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad94a9d41cdad826eb48d267d831a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a9f440034179128ee9a8f73ceb8ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2844567ee5f82701c94fa4cd93864d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed4c13ef1270a06f58efe9eabcacb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112dd575da1a88919803f678368018d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d16ebc17bb28bf6d23f216755021da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d28468a53b787739934a1d67b419238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083793995535602b9bb9c6df6d42b233239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61527e5f9cbbff3a2beb13e282d5a11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb5ecc497b1f892b6311162033515241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54c85e2e2534e84f73e6a1cc3ca7db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b7989ed31e89e5ea01cf5d166db54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d1446e63353497c1c4f333184a7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c5bae0e1f5d91a195598cef29477f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890a08e545733908b4a971fb0505704246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc3fc9f18cb1dd9242364eb1993e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9867af29e56428efad60a80d983d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14f6385481a1f62d4f5e35944360e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf886c83e5de554e194614a5d8ecd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd22f5d9274110bebcc050f7ccaa396251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9028eeb505da0f642182b7f4111ca2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9620c657cc6ef523d926c1715b14a96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31080b25de5febd95fa1e28d16f2d04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1fa6a7fe39766286cd41576559dda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad92d01de8e615594f862f9de00840256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6477e15c5437032b198b6faa408847257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1826436cec5536baf415951ee13f71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b6bdb1a119ceb3eaf3f4217d0a4f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e767970c34b1a58184adddee81be5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40acd4f593a0396a0ca936b814533d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2202bd57b46629fa30b080da40af7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb37c0ec976d7b1511da1e5f215f26a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542486964c3e7be89dbde0413560bc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544118dd62988101eb0415003947f40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f8a24f82f13603a52eb84b3dbed70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b51a5b9396cdce17eeb7470321414267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee606d169cd284d5f588df67c29b2ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6124bf52c9be622235c75de210266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6ecf7f3704256fb55eb3a1389fc5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59a4d66eff2fcee248ba3d39e66cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ad8f17ef7f9e3c776e89fa88f393272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6a5d1d15d565f6d46ea79dfdacd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422728bb49f7a07eb1c1c25b92e866a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0fa2d05f3a167ab1aec356aab3524275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57c6f96e9ff031df980faca59b1be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23456948ed524439e972419416716aa1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de729ff2ff48e51fdb4c0f0c4f4942f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222c4d9d55198520b8ad78ced99770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427eafa35b09abf63853efdbffa3b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b572c0b008eae9f958df5abac88f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11bee264a8ab6b0ec8e3b40c49830282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e0a24b4c9a30e67b5f64f86ba9da5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0107c896fcce666e07398f6bbd914fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792e146af7a744c8eba260aad2d6436285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d75ef51d418dd04aaa304d4dfb008286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da738f69c0a02f23c9dcbf9fb5d9ac44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6fa02ba8e0fcd737bf1a0dfe06ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6dd4819d55e1853c3b85fb17b1ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f53e2dd270a12de988c798b6894ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93785ee550c53368c86ec7f1221304291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327a63d7d8ae872ccfa9733f410a797292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af4cef737c35b8f0149bb7a159500293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b8fcb1f1aa1c1aa01bff12ea0ad8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816e4938177d1dfb75d5537b75880e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c7313447fd6d1be1e21a655b1766a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1f60751b27ff2a2a8c1ca30ff86a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ff2591bab0ef714ae7a23f3c6bb4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1630ad58625a4259cadba5374456e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2575511d32343b897229371278aa4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b40e0d82729d60883b640295bead301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9be14ea004fdf89364679fca04fd0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc8966587d96e5f3eb4772b7da9e55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b681cdc4f850c500bd65fc1633827304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33bbe7581966be7255170cf7a4494305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0de9a8de1bccbc35c7292bc8f6f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64031cae4f4c3a3c5a84f119cbd414307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e821c821085f94fa0baec7d2ba1278308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3bd41150fd925ad4ce2197139a70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c328e3962a99763b58288eac15a20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75682b74cbb20b28cd08e06208d14d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a88566195ac4df1adfee22e36f68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722bfd05168f264b093f32a0f57c0c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b5ad094d2cd221a43fff4c636dd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c2fff1cfc2069166275a4c63cfd69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23877531612325c5a94c57d30540e6b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeefc795b2a945f0dd6b5c52a75f5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8548740483d056452314ae7468043318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d224ec72a1d59ed58e18c9e269f59b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e33eb7f994b96b1a9e700d2b05864320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d5d7889f6c10a4d2e2a9d33414cd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d9e684fe7928371a44ed8308e821322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efbdc0757a3fbce2a55cea6e5ddc50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e057a5384b764f58ce20d243e5f4ada324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb39e80815e4dd4aa4cc03ec8c3e121325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6942627822c6a297b41d945ec675c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08074c4ee5ead10a55209b1c2c4b6462327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c1983fbdc0ade83cd42bb10028b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1e038aae0d14326dba303ac53f8e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5841bcdd91cc28094a65774e225bd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684ff20ba432698c63e551439f5d4ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ed0936394247ebeb1b30bf0a3496332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3122369e2131872f75a0d525a10a9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415379e1e697f7088c827ebd99ace97b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd0a1e858fad8235e88144cc045f19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85224eeee0671c515f959e5899e3a631336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef136d41aa51d73f79f9cde8c0ef1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268284086b22a9d277920d82715c85a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31690dbe5eb101b30dae23477332b78d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1916712a8fa292c3ca35516457d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356c3124cdb8e94181cf62cb612897341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca74447637d85da628df814ac33838342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b7ff392f53db5fe0ea1aba9356ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ceee9602a6219de7a77453489452344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a8e426030f3fd5e8dbb2503e23ffe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412805e7014048ce3fbb5e99174bb57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5bfdd48ae4001172f9dcdb12aecdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9c652cc205c0050308688ae03ca0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5b390f794bdfac1ecd11dc70c5e0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d7f28a8c7d351c7d9eeffa696fb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a85e5abb734963de0dfaa79b30b8aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81b9f710c9173db65e4b82ae2bd516352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76fde46d0dc08869a37069bcb140d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95c497ef032b3b6c5960e169beb1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ffcdbe21fb01dc0fbd758a0aa1ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99d899dbdb5d5d6496132f0101ec96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a00fd6094736ff7ea8bf2d59dde742357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057071b0242317b0bf49f83e0343ab01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06880a3e6ff2b01669ac6a6d412863fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c057738d020cfeda2d8788ab8b6254360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbd77ea5f8ef988e3e8c941cd363c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db4825ea1d6dedb19392931224c40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd4d6f03ef8b06f41766de2533b55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b7ea959829e14b3500b9d8d2dfe5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b7c30bc4b6c9ca330b897ff9000b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9725d8094b248405e5b5186e17d79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368801d75f5596d0e20676cc193df0e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132fac04789672008f155d627ac8284368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3584162ef6e5f0b0376a767e4d6a82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44af219cc0af4ad5735880df91018370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054739b0ba6d2fe84bcfcca2223e5735371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa70072bad78361041000c5c4fc96d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff691f59f49f9a60886e2d1bb4700e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716f4313f499510820e4c37efaf6dcc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b14fd98be34e2ebefed0d98cbb4b3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f597aa8fae77ac6dfc434ba68ba10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fce142d40ea2b4fc72edaf895dcdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc972388a419805d19fb3533bc965378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2855771feefdf71c1c7ed67bf4d244379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473b341ed587949deb60c4e225e44b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678c55b929b30e82211d236cb938a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d31a386bfb580ef6ba50874e3799382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf97d13b441c6bf054fe0d56921bd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed253badab613fa590199ce9c3b7948384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca642f251c9bf14d7135e6c2de84fc3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88610c9d06aade53745f02cddb0a705a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5512bad0bec652179e860b0d44b689387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67324d91750ca2d7aca376e89ad8e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946eeee2ced6ac7ec8b751d62cc33e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525109ab119e483efaf37f884df859390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85487b260c324e21f73821c4da0169391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c423bafff59e211a3957924fb609f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726382e25db74ebb92da5219181f068393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8535ffa5be3d2c0bfaa5191d95db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98504dddb264cabb6e52173d35ad019d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd4b3a15ee7cb588ab4feecb9be9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa109e2243936fa7ba1082ab04caa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dedbb32fa928e1808b1a9300fdd573398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb4928f95fbcbc9254bec79cab166399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f78d3721ceabab48a950a6a02c7373400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347408c1e0fe78f7dc0e2484d85091f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4d0878067c68b1efdf52793d28d93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a32426f4992cf06bba82f06af6e0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779785fd8c5aa4116cd8a2b2940d296404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6c1b4d386ba390a827938150a991e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74697f65f84d0b2bfbe551b09da01118406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a6b150f28bd340acaae322372d3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2542808d643b547ddfe1bd44ddf50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4c4fa03e2dd512e05788a7af135f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6ef4aa88fa08feff48d1edd8498e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547b2f7d3748f79c9aab762810f0245411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddad6fe5431abfeeebb0b89e7ebc22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b412914d4b1571e4ea4582f22610a75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa033947028bb28d58477c577c820bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca10a4c7b7cef64c61c9427855de4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be918800b2a33edb16eb4b26397cdccb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57678fef3431cf8e84898c1737e8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b330141893db52b8f572788a7d4721418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6aadd80b31e9420f38777606658d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e2a0c118c3d1a9d32fb84db49133420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d69658e2cd3bb588248c488bf9a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d1e4e5f8e1b18fff00902a707430e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d24577ae7a6b6d86078e48550c80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428b8220f548e97aa822ceef9a0b5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7304073199888a614ad0a73291916d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c86b567fb0f565ea3f4f665cbb24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed84ddde969723aae5e32887703228b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41f0ad2444f55b12efcbcbc4e2d515428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09903940178065923084fc54328475429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012d1934bc44241123bc0e09af2b7af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bc60262b72cc75171287ce2ddc772431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48aaee9ea9ba8e14f8bbc63ca2d568432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374e5c4d48d5e10835f504b624b50f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c648e7504ca0bb66176fc3d0e2587434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f71694301eb80d0c090d78236d43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1e0b32ad2f4eae4e3c429b9e84bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295953926f6f69efb25f3cbaf1c74f99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3121dd7716344b7f405ad67cee35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696d7c97f3abe26d9aa303f7383c963439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270f58020c2344ef0e5b9c1e1a89cb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e49b371738bfb7bb1b7364199bf6ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410559f1bedacae8767f946aac1f673a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a915a633d4cd29c985a3470eb94f0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a6f49c52daee1160cae89501056e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495dc16b4e5cbf4084c612046f2a0b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbaa527796ceda71b23dc5cec4227446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f320772d280d17192f6e6da45cf5893447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b72ac54bff03ee3425c49dcc13da8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27374adf8644d2d77508b2f72914c34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae696ae87701a8708a12611e7359dd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce75950eaeae7f5f3048106be85e67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6add4b593cd9067c5cfefe12fbd45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9d0d5ab7efccaec7000bc499e31aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1777408b223c62827240b944105c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9dd1a975d251c35ff65e100d243f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f61910d43ca6dcad4dba036efa4e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb8c353020e82b6c1dd30b9d307273457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67bd609a3998938e87bb46579956e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaad26be956e6bcb0458b9db3b33e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43969bdff2b91a3c6869394b18699e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916532a506da0e8ffbbefd5f0f1cf4f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9b4231fa3d3026efb5bbef67b827462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6761c0a1047668c961d622ebef560463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac60c6555165e3be11ad1d3be34d22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ac109d5899244100c22a2c1e62d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf1920c464319ce0f563f0d9b7a301466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8170e59fd17af0e546f3f573b0c9058467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6bdc275dfca785486f880205e071468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578aaf5a66628c1a668a060a50ae357469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf99f36dfa6efa0596ebb2c486309a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8af7274b6b41a17ea05bebae691467471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860b9be386bbb6074d0ec18c843931472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4270b6cdb09b45f4cca38f2c7b28fac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662279ee2df9a0d6ff001c01a79b411474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba31f3cc52e5930b038c16d34008e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910864a5958dbebfc94cee09545b1ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758bdd00047370871347dee5a326f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a4056c35bf7b23da5121f21d78eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245044549412ff357c64c96cdfaefe2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38ee1a0d0129c1db5ef176020a7b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271adac3c415921849766a5ce831de85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d58ccdd5122f6c875b78cb42de9998482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902ee966323b0af48683edcd8e721d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c5143ae30b2571bdf09fb8753433c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35548e8921436248ff47fd862b7006b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eda3e3118a765c49cc41e7f1bb1e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf7f1594457f1cb642a837a20d0ad6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def91614ae4a65914e895cd4955ab477488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04053f23a60844f511e9c2773be413489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10b97991e9a8c2f9217537629fc05a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491acdfcefc72c99fc2fe8c7c2b64a6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35c498e26ec9943a0027a9977c1273492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75344f26fbe2af1328ed91a4b2cec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880896ece28561406c61348e1c3a17dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998600abe659b338da7781a8deb75626495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000b2d3178f4f0349b75647eb7ff2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19324451d034564fc868164aa7f932497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf3b20d393367fee72d69e7c058c77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e108b94b60a475bdf89c2e65fc20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee34f83580b64b692229d65e90f8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d5f1aa2d6546b8277fba2f48a44b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551bc22cb98b730cc1236abf161c9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aa522bfb6d2fb4be2b700098aa4a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010f7585c628fd37bcffffe676ec819504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a254bd2421aaf9a0632b4318eaf786505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad508a5674d6caaee411c272ad2c2ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa336ac8b3a304973017fbeb6008c1e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdbad38984102ac5507b7f4dc74af8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b2e80d5ff3189e227527c7387584509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359801984a048be4fe76fa2c345bf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb19a0e0549ba64750d60e965e7112e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bcd8c94136a74334d0a9b6ae6a3a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0fa2b3d85bb7241ad40dcd68d4d30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ddcc6767f9645fbc8e9e9abf4fa07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924776d511d30d1302a99d7b1bacfb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cfe27e69fb78e233df7f16e594628516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119a595b02dd6aac8404790b7387ba9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c190b84f3937ec6ba8954b59cf6cf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beac115cd8fbc10c79c9b5271d2346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8a6ae12de41522d7b6aa18be2691520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b6bb3221def01e4165725ce02868521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7657eacc0d46402ebb70ddae32750d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566e606a595a92f4d09c1649b4afec0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386c68ae35b084ff1caf828006bdc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372f080bbb48cd201b86b518a41b48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef110b06755a65bc8f4f9784959f12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c89ff4c462c7200371aa8c111926d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a882b45bbc7ba16070bad839b231528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e36bcddfc03c5f640e59a16f829f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497b5252f4a10c1d173d751cd96f61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152f9b08cae895e4d10eb6a4ab4267531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e06d5d9740446d1dd1c24d482e05a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717a15a6c291efe5a0ed671c3d9595533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763d3ca5a34aea45e0dd822ca97d2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50627e57dccc9e4a89a0dfe7b8df3f27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea030a66dc066e3641b1547f4dc0532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad69558b53d27f699cc87d11bac52f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc271e3cfd4c50b1ce1fa7d659d36fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c641244489fe5a4063f64291b4db94e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e536199a5783585f8b5d2a991893c78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6c3726dc9795d536a23bf9f00d35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810892332158c591e071e4dfeff4e7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b26ef59062c3ba0e249cbe610649cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e8a6ed93929389aba6ea876e5c068544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8601039ad79aa2ec92e9a85fc7d33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754302db3ae006de555d6f8e43e0ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482772da871998b3d3eb6dc5fef0bb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18489075ed3e654aa7fccd5a15b6bc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29564559f4777ee3faa5a2c7ea58e18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac89e76fce7ff7f85187bff4bec1567550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12590381d024aab36fca1d9599d72f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0078f56a49a259624d59e68ba59d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d129b2396a6a0ba0c9dee7877804b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37333e85642a7be4b95692ad9fca566b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbe3b4cebbeb6c1fd8e4abd7296703555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47842436fc1a4e61663944918d29d6d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d456bfd04afef5cfcb7e3ba6a50b81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930699007469ce1e0e9ce9f7ddc712d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6743cb7aa71b9d2c5f09b7b8e3b5f82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f86919b64e35dee721bc0777c1fa0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8500710108eff098a346e5936d924d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10051117c3cc0a3f3266f397a63f005d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c34532ceb5014df81d43c5bd305b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a404610b851457678f95e2ae19f29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d365ea0c550d213733924dd194cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b0ca80cf1a3d18797651abb99ce81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b29bd563fefcb6128924751bba15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37d090b87faf642ffd086339abec96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbce6abc3476f013c5c5d113694d6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f6aab416330078f5e6815085408fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd40e90786a0f8396ca9184da6a8ec1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a3e65bdb1c37f6c31be7c5903a96d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4c8f758bf02e0ce0822e3de955619573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4ca9092d740e6e5f8fa0f2b3dd9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30100e633383cee9e4e43dd3d55e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbaf3a85217a614701c0259b1c9933576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ec791618a46c967407ea052afcbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec266bad6da60d7ad204fcb9860c5fc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31fcf437ddb1869450f992d8825d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd3fa367e730a5ec7749f94f212e41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90cc4cebc39f5b0cde6a80811ea7aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335260ec8d7f4a77485b682023a2e040582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0e27312564302f3adcb70837b7a24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e687122275242d14cae39c18776b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aee50c92eeebff9c11a1e54479a7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd36ce3e9ac3a7b1e79c45d153455f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585662f7a1ff4cff26255822d506b5bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b8548814e15f134f72ec172e63501588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a687120af9cfe2698c6c7d59edce09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8950704184bcdb57ed55abee35a3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126b9d797ba8232bec7f31abcdd0730591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed79004d00ece37dee50c0c90804e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df583da4a217853f5546e6e2e30602cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed16f63e678deeee020cfd5cfa5903594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6eb0d070ea6a93e933e25f3bf7479595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d64cf0d1c39c180903f5a561b3731596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ded37d80293ae25b60368f5ec2c037597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800920ade00e37f020188fbf0deb241f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26156dee84c5426eab79a05dde4a9b0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472abb5bfaff36b7eb2a25c65958ab1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3094c345aa041ae81419c62e9cc2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c221f742d8b8698649ce50d4e4a38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea24e20ad0aa2698814e3085666cd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f6daa2c1164c460bcfa867b46d8fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844cfaa185a9c237aa90c9767f3bae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03b493a2ee21ec802b705d4c741f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d070f3ad08ca0baf48fe1080cf5d4c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5d3f3fd5360ee6b398058096283c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360795fb3500220cce6841d0ac80dae4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23020a32d831e7e20cce7b88e34e579a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8bcafb2ebc9f4459f2b75db66c12c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63068b7704d5023520d8fcb8f8f2f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0dd749fef6f1fa158e6b49fba9e39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ad0c6bf0e00a069a35a6b4e097e63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f3fe735df920b7ce6d710a3212e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd43baa0d569b77f03bf7de09ba599616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d9ed11509ea02e7e31252fb3bef7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b25de14254b41f06dc3f1b2036a38f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8e348cf6a8423ae33c80589109150619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c728699b0abccdcb8d33a3214fa21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad8dfc2e29b37acc6ce978033e0b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49a819b5a2d44d4393560c2f44e7d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a79b0b895d4d84a5bf539b228eb343623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1996d8d4e77da54f2be3c0b0742dc13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f299aa046eb23bc6ff2b6697e1b9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c94c539ae637892a65ebe61b911ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbb3bc159be2b9913de0d4931b81fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c80406526d75adf2b511ac91782dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9c111deb587c6b0d09c55674f0035629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecfb39922552c358b9e5c8e74f2dfb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b9b9b173f380d57cb79f0b680f9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5213ef196b5f95467ad794ef3a3e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d8a44d7df0e94a71f2a848a73087b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a729e2f03d2956bf0d3a833329b4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59ec0f398fece835abe289341ac85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078e66be34b757be3f7f8a1e80c2599636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2b458edc9479e04cd9112509ec281637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c9f25c899730a3e587720d970e7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f21cdf1326103d3fafd8defaca8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e1003481c827df500f51e56d27644640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906b9a06893a7fc28dc7649ce1978ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be4a163e7c4f786e988a35989402a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8db02e2a72710b04627038924879643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f4b6b9e1ad8519f61fda3aa7a104644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa85fa9d2d331d6ff802122ffbd62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de6caea909be1bec6a5bd16ab8769646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93554229545c11cf99ae6f27a5af66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5060aca65b5b66d9e5726e611be110e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dec40ad574421ff2fdfcc79fe893b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263b1bade40e2f18e7f87f99e4f275d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca1a6c44b871b00e516d01bfc05557651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be3c9264d71b762f7f189930ccc940652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a54d61c91c8809792240466b9a1cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c52f4885d2d5fdccd2144e9e5f8ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66415e96f517a40dbb7eecfbd62fec0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6d8b4113dcefd3a10742139ee5968656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02187aa8e431a68d8920c023c8d0762657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63168c373987a17923f7df99e0f89ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202332e17b13e9f8d614f58af963f41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12117430da6507a2cb3cdd1e48fe39a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223e190fc9f89f027ee6930c0232e48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4de3370a4da209b4d39bf0d93f01ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3013628d4b86874a6d92fd04d752188663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a9ffce2a9dafcd46134ecf9e4574664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716633d68d671d32a8a02c6bda654e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859da0535124e2d43094e155a5d967666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d24a9fc4268c99291ff0a1d20a687667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc586266de99a94e501393d8dc1b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c908dcbc15c02edec76c01d5224c7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d969336dbf1754a09224ce655db5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec15863fdf3e602c450f696ddf32f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04986463a1b3edea4704541bb12ca3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297af86dab19bc2db588cb3ccfee4e1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca3dc09a7d82e2ce1923137506cd6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47b0e923ebf3fdd3af2ddc2ad29ed8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2a22dccdf595c067217467077f279676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108c8572555862e26bf2f271cfd30e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e3fbc11de9400962bf1725c903f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f30e8bf4b672cc0ec986cca85dc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be3e29bd9d1855dd85e3d2b2233d01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa4748efdf6b06fbc5324ffb9416d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b74664f5d4567bace3844296233a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70ac07a1c53022aeac02ccc420d17a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746923b2aaaef74e7e0ca4475bc7c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a54479ab377fe6bf9cb15bd97f6345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c15e1b20d559ec37940844d389f222686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4df299aef5e85130ce14f2f1367d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfc95724637df745f5c5505bca22e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb901ca33448334d5c260c66dac801c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbeca1757b13fbf4529e95a04f36b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f2b0a345ceae37555e257cb32282691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f3c967696c0c31b3c6dc23fbf05fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2923dcd23685d5e64cfea809fe7fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77755edc1fde9642f5ecd76ec682cfcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb501d3a745b0d05340bed0e28b63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff7d7ba9315470b2c858ef394f0007696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2b82dfb0aa960f1081ec9fdca3a53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c36721f4cb53c9ba6986fc4d3d026698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada07ded9754b15d08e863e044784ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc39ad8f2d36dca090524ccaff637c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee1ece6aa83099e0398359b1b673c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c8656431e7af807eea58a80d5316e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca20b7cf38c917c3df382feb96b38f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea084537d849cf9976a234e1608427704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10dd7328e7e2feb8e90e58b2bae911705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ed18c5cdf5d9c3aa5eff33ce52582706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2f06a38b37c5ab6627b7324187a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff2081a9a44cc0e93634d41dcb93b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7bb69f819411b6c9ad25cb6f0d4f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590251de3158b39841cd1e5e2b795cfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdefa64453425f008d1f5cd5887080711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a01c2726677a834d7dc5355a4a59d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd43c0246514dda110d975e0bc73e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e52bd6146799d5b1909fed918a4578714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8874d2aa07f5cc5c8a9b48dba5b0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8458f77125b418bc2174e6e4751695716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5ae1ff09c7888bc38b9ef54f5670717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd4a26c856387f63cb548255f3c44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769edd08debd91c0188d3eb64332f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c57e72efb2b298ea844cc70762a8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ca894d9399d3c8d7bce23b19c7d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543acb9756b51e17437589fc9b389d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2a7db4ea538ffb08bf3c3dfa7ebc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39f45ea3219bc166b6284f5282c403724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e1d50325195d9924d1c67301a5ad6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179a2d6cd0003786bd5920530361732726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7c860ae5c16ae07ff4769450ded95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e96534dae8edf6b3d24337c481eba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac60c63f349b808230958486b6a2dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f1044c4f347a1ba3e4f0b126315b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544388252ad6ec91cb826a0398a8e55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0ad45e92931df808e22cac5c6657c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206437e8df6bd1f79166fffed8ebcdff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedcfacef0b272c46a1185016e66020734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284334d1f7f56004114db4afa1a620735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea3fbbe2362edef48ca673995a8a36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b908f36c76775af3a3662b0d45d4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42cb10934cdbfa198e1545eac81e1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9985f8333d23cdae728f3d20db7d4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b847377e14be1427f8fc5109262231740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7bf93dde07efcda7deacc9747d5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b157e19ef391dc34c58e9bc375e32b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93c3fe672ca82a199225da6efe70f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602c3b96cb1b58b879eb62761bd8c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a24d2643bdd04f33c6ddd03a42fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e00e49e609e01b7fcd5b5563096a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b76da69ac508f8e510a1363fbaaaa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f80a612b5ece67adbbbdc623d869748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32203a86585982a160ee5e3869b5a355749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fab8b00ff085f6723a2f8e2a764379750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd107e2a2135db93fca3eae050fa330751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a989a0d384a812f8cbe0470754be2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e9c675fd097ef1906c057ea62b844753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393aad70c6755e0acffad8bde004ae6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f4a8dc33698d983bb4d1656f480b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99505986d5cb3f2f1cee25db21c1fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dab04edc1b983b636bab211eb914b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fd2e288b1a26bcbb8ed082932f32e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eac7e7d8e7749a878da3bf65efc9d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>