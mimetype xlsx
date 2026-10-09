--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4557372019bac22d00eefb44c83ec3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d34eb423fc76b423f34bc8774c29012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e225e40b00ffeabd82ea906ec0643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96c85758191f04036eb89a7d60bd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0655b7e0a63e01b99469425c8300f395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8764092092b7701d956301534d12e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f921818adbadc09948b8519c1819f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5234af7a14378b8b81ecb1773439f818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab696bd20f8c9d5f86caf438711379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359133647b7ac53a5d89538a1fc8c7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27259361f7e8847dde7d2b6a41dc0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5afeecce30d714f15cf246eb6698d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f45f3d5ff134186919ed070ddf09113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf57bb08b70f93aa8cd7c15d8ce74a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26b368dad4bf2aeb639d142a9308d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c436692022ebbf46decaf3c5ff8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d44e6d9efa4cbcc99f9989a8099ba017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac1b491ce520579873ee07b49d173b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac06004df4f446ef4c94e42d97741cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d3180e5a290db7fc1b810171f963620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ebf986dcf303607ea809ad67fea821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37075cf3a4e00f2b76892d0496be810d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50834ef5bf1489c09feb17e68c31bfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58420720a3570171dee2c00621c1b8ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e5e89d988580dce0461433a46ad4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddde23a82ca9f74e88557d1b361df926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba69da14ed9e79066a8d8e7f11dce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d494cec9903a6226866e3e010f6ddda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569059de245b6c8ef08cc0be43777e5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68838cf6213e3132f2898a0d00e1cca330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dddcfcb894f8b5c167454fadf108731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d43e758f3488fe6fbd136afc83cb2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6e5f572673dfad1c746c1e2fa88733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c0261964d97f830736f8eed0a811a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce5a562342b529a14e40fba9696ecd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a0d8c6fbc6c0c86d18627e64a57336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a72e234014fb69cfbe19884fd95eab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d8718c05eda5d510ff057c4479be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfe2e49a575560cc7ed9f868e94b2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb08369e9cac870c94fa4b121ec6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d430412e7a2ee095a5ea7e90f03b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae06db3b325daa9c2d5c9753fcd58e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b41353091b686a098910af836a4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada20f8df160dcddda49fb713e406444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367857b2bd02e154e1c07d9892a1ff245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46fcbb2c71557cdd7d9f02f6c4fe3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a3b5687c15bbecab62433028fe75a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98541915e0e8fe0c8dce9907e8b5c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38c2d4d99d76c10bc05a7f5a22b53f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ecfc461c08b1301c65c06f7fcf5c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26480ee4ab0429e5f4f9dfbfa68f2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a8638826610229325585eb586c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491996c4c1c50351db5a94e7e352a25353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa75f96fd6e148207103d3e0b2711c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d5382a5a28e56bc28824669b2c2ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ac105fa21096fee7685b971fbb9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246688641578c098a1deb9551d98803357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd0f80390d422ba4d4bb2ad866e6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ffb3b991e6b37242f09551c5cdc9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad278d665a3a496be4bb5521f53c62fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34cb794ad8659b710f8743dd31719461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95c48a6a8dbeb35e848b32517344a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fc79f038ced7a052858aaedb79f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81019e3bb4ab4b63700e02f5a83bb11564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5474b39a97272e3b26fb1753761a7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890cf740a218cac2de6af37103519466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac7a3ebff415d8e3ae686debb256bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843b5aca62ec4ac22e8fbb74ee05b8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697db9ccd1e72c4883e6693b37ae5c7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843bbebbf6583ba37264ca5c444d2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb20113554547c8327bc074c3220eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5339fb7aa6a2290b22b500e8139d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac42163e9b424573af4300f8a11d4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0e0807b3c67d1269147baaac0834f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01ea7330dbbe64637bd663c2686fc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c9a073a3d5e85a42b953dd6d259e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520bdf63e23dea146299b86ae2f155e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1076cfc51ff969486111824abf34778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c0b347dfd0e54ec29c2b0b37f34c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8a6ae1125b76398775f935ff5b2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758159cedfb2f5bf72cf0fd22b07bab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8208facd7a48a1f00207ef9e281b3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ecc5a30dfff3177bcbb8d18a5a3c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7809834b91f91a448898c0be189737184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34e448141adc19073eddccd2cbc3ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa6687ce3ad9182274ffcf633f3f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ddf398cb90f9e0817decdcb6609087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09d49bb1518a57d03077a6d344d7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc37a0fb94bc1d32a7617c75df30489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285c55670eb0f3320d25c46a9a8faa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469b4eb289c801b8beee10c781be9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1c4777389bbc395a37aae499d577492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f358f83d16ca7705ea655b1d5f16f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2f7b6176d75464c71db6265adf9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd8889c36b21beaf0608c7f7dfa0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a15be0ada2954c4e25654308bd6ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38116aa917b5971d458ff8f765baee8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc0b7d7cbac0f9cf7e5486185bf0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da6c4419dcaf13bc5f500d5f662a7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b447f13e4aa7ff0ec7654e23e7e225100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8372ef292a41c7371798bf07654c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6a7062dbf1cc1f4b61a214c68edc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12886968aa852f17bc17e2f0ac2fab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d46813457e2b04791a619aa4e72ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271e146a47159693c26d9568b304e9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d46a2141a0e221f2dc962f50ec91d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50921b3fd3fbc2740891937ae6e27f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dd9d4f8bbeb0e42a7d2db0918ca38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb08bbc421f08a46faee8e8fbca519109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e92874ee3bce4f58d2b1eddae9edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31eb2f9f59adfe73c5b25976aa6b8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eae867433d058c9419a5e27c7dc66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f04e988c5e57f5e8af7a598ab00f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32197c221621576fd093a5b6e23b5792114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92699c3a13cd77ac85cbe775567ceb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be469294d684d7c901ef888a1896ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf82744f045318f555e023c101126e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc92aabd58fe1e72ab4767d0f5d84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edabc1a6a5fbef5c3ac2e359cae15b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e3b4dc42bc88f44da65d34ff4a56f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc83e8cde4aab5e1ec1e2b6e54017e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689cd2f9dd22a66815178a958ddffce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451794f9b4e2ae7b246f1cfee846e1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d258878b7d83a879626d1af50f60e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdbab18c5981ca93637af4a0b23751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0469f8847cae776c48cce2b93cb260126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf88512ad2915e4d0dc3cff9d1ab357127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cbc328332be5155cb3b2fead3ae55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98be1897e82b2a77ed4e300c377cba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b539427092369c9d74b53e9dc0c3596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384d1892852fc15ad6c436b90d86bc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cadfe9ce73b0f828a2170eb4136e98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce3e316e90a4ade4f6e83ede7fbef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86a381166b182d8b275d66a03afbcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75003e8e85752fd2ec7394d2c34ed7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102bbdb40a35d1c5650cde54a46bec7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204cd3974e5b45c050379f9487bd7d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2932eab9c2deb9f288e860e4d61815138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8db93e9d7286a6ad425d0c0d6d3aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6326109897ad95e6a3007960c64bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5000e6b5df7f948f70032f641e13d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a031dedaf3b10a82683fdec7be1bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64241262ab61d60b580b6ba628e147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949b24739dbaf32e16835f4b036415144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c390da1d26f631b99a5235b94cb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2698126e0f3eefa949a9644e8abcd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c417d89c0bcf11b7a9669a4b4985ef0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88da40be9124a528ca838e9cb63a7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d8cd3c2457d9938973832a8f73c76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a23275491b2ef4c494cbbf4263299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa5ae8d34dde2d28a363738fd65ce8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9832d782e9e637c68ac1faf30f0cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f48b6e60917ddc4487693db5d2081153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8150a9f41cca26c91c3ae7f0b3198154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3d4848c0686fa88c286dd081ec4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e77361469c97dbdecc8301f839cea5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c02e813af4725c1d80ac36ccb14e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146844daeeb21cd482e6f62ba6d73b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9856b860469fdec400154ab90546e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01f159a2580d9b69499e5f1b81d72d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3827c9917d84f4d59a4c4132d473e33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ccbea49abfb5bac7d2c5552307d3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca78b1087cdd87218b6165ddd7b80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce4629c43a29c7ac51ab136489dea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee415cd0ffcf9009c9f0ee464aee0d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323af125af943ad0731d946512db1ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a2d0c9180f7353c7f550386a8746167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d271ab37078c587061b30c84ca33303168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51788a5efdab2fc3b2c860aca5fde8b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1854c09ca99e4997140fcb4534888f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982525f07175d0f56b9c8aa69ba305b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21524f38203c879ae557e8f4aac2f77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9e392d595771aa7d9d1cf3a38ceab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37fdbcebd9df6907c541e612f70626174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8bd10319c8ba512b73821ad25cb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf220d712d67d28907025fb9b6bf0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039fc209f5238ff8609b9dc9e2737c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4615843d523086687738f4b71c5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73055a9828845f34bdef9ec423b965d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f47c6b93e3cae8cfc9ade6759e3cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aafea6a7d7d08e16776e72f0eb45e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea56d357847d207687f4db709037c4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba806d4dcd64bc15e95e1247a8cdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae096bfc72dd1eaf8613305b39097d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4c563b3e14ae44d479c30368b4e9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cfc64dc452b7da9affb1b0ecc4127186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90917f7a588652f6623060911a71d4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393ccfcf15d4be5d4c0b043a28131c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb579752d9a6157c4bdf90cebfd4f03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c712588ebaf0fa50e86b9e5d2104617190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afbfb6b8cbd63b1ef0c19a4e11df37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5970da360a9c142904395ee77467192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1bdb6b3e7a2849cbdf5327b6ca4d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93864b1244f653070dee5eef27a295194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100308712ae41e50a23ce9b59fea843c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5fa35fba5f430ee20ee501bef23f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de426460efe9016c6dd88141fa591f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126de71e0dbfac9427da069b75719089198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e06d09af37319ff2b977ce1339087199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2cec9a3cfa0795bbc8a3c6e2c3ff2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf351c90db178bed668737e92b72f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452151b69af35637954a1de11c800e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f6a6b921e6ed99dd2b7605254cf15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792e95311aacd0b50add10ca08954de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4657b1ee1708a6554c8a19c2ff6fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126013be35a4498d4c7e791a1ea4092206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b1f071c871b89ad440c7a3cc8edd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dc14ab2b2d98ec9ec2e3fa1229bce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a3c00345fc07cac161eec29572fa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9facd216b82588170373934aa787f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a413f23ac53b14df9306f6fbbbc307211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37bbb656bb02e919bcf579cf74a70a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c9546cbbf8bd9e82c578a7f27d529213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eafe0f52bc496a04ce18c774269d98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992123da8b944b7dbae6cf403ffac9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e765315f5520132c12c19638cc1d53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7a19468e593b6cb918e40cdf4268217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19a42a215d53d1449aa3d20531ce43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44932d1da0febdb36ad7eea18e3fdfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e2d20faf499e1b7404870865c8d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995ac2c3bed9e32badfd4a1f3add3b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919be3c37fd73be79ab8340fbafa6c9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbeab494ad48febafa5882fa30e135223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3d02d3ad06eabb937108c72f47da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef8472c68a98d9f404e837cdb7baf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65533625ef2c1a214886263c479d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4c16b80db93c6c1746cfcd62be851227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70840d36dd571c5a3bfe9c9a49315793228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68868ead5156642e47316580e947cda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3955cd7362d87233c958e9bf8b8c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bdc5153ab979fe4efa0584eda979b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86069c6f39e906fb2c9cec093086dd92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41d9ffb0ee334fe0563981e8794dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1269b9aa347cf8303e70329b58d7b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556bae70bbc94c0817b0db845eb0dec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90fc089665a1304dfbf92c8f96cf50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea51a4e299ae9eca4645055a2e1d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3118c8c6e5fc5695baf6a61951da1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbedad27e8cff45b7494fbe58c4970239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b8e382d48acb8192e132bd288120b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a722184c3265185288eab816b202241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135fb4bc87c5b79c047811fcdb8d85e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f1df7cefe3c5e5324e58688e73d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea9e41dfc5b2eed95bd6291031a733244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2428c12a9ce71e238f46241444ddd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593322186318e6056efc500f454d997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037087d9640eaf2dfa187c6b4d7b187a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8af70b835367b8129cefc3b49efead248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ab7c27546647fac5d8dd7bb94dcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b8ff1c2ea041d2c1102c2691b9c42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fca448f2e54cdd905b6c0db159560251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044d382a0e82bf64194ed6cb19f230252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7103a5098a0aa3674e1b02197a5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b883d48b9585ffaa8c274d3ac8c19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db17e84628dc68854730b510696555a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781539b16fad846d1a88e25ef0460084256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ff22631b8d66c963c21ee47142a00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f467905ff1b86a046cbeb13b1c58bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd578dc9cb24329bf1cba1785df66a88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7d30c1033720b02b10b7e48006de9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1714bff642ee6137b9a6ce15e5a33a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d34961fd89e1b35155e1d5a66a2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472e5d9258e59cd62c50f3f33fefff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2397054b4d945289edbfa74d4e13bce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d4d55f0297d660ced808a9abfa765265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcef477296a9e49acea749e8fa4a53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc634a97749227016cc1a64b13af37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f49f7d6167380c06fe91cd486e8f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a954e544be73c02bebf2fa8bdb42e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14432e4669f5170bcd28a86d327801fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9c760c84f554deae48ecf17527652271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f17b82692944fac0094a528b2ef7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044bf9c8989ab40f452b713723c503273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d7af8f29d11922b83d43bc271cc58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ecb88b6326ff847ecd4143b961ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea41650abdffca926fb773560606f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97829e69bc97aff037c0b9e73311a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8453846657813268e97c968fae26ed5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164ca9112a8faa79f871082e9b2b2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b5856e89c90403240023477298a93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7919389f6562693270923788aaadc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4347ef4e8966dd986217738025b78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89547a067e78b13b429c71f5c521b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108479184f3314c4f44757cba9ba75d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a51478cb54530920eb58c534dc0f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce58e7393159e3b2e3ccaa24d2130e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a70df9aaddb8c97ff9fd865f03e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f2802f076885cfcb485fd0271f81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc3be535078de6d424995593f683d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b33f5ce7447b1768c1d22fc43a336290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a1371048ae14716bb8c907c38edb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e181986e26fd5ebc6945651b17650292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c527ef5b62564ef4e27db78e3447293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe611de5725eb90c14aa28ae1ba2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fe96eb5cd6c938123911e7ccb8531295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763d9192cfbb59e2f42b1399c739b60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c267cb0372e9ae1b5b2f47db48dde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951d9760f1b9b99b5d6e3070a18a573298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece56a093f2c3ca7bcb9a7679544c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bde0d36a09ea3590e930b712a8a59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958529b7eb6783bf9327cd8712fc8cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161747e322fe5e8835eb6b1ad8725f05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967352d3022b74042fef65fab75806ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd289bb8a9a3c62e619d74a214368ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684138bb808b1a272cc4ca923cb022c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836a0d10e2a7a84f8842b3de37dc9f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cff5fe610c16ca0d7c8b6cab756fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec155ce6e61344f80082d5ca88ec70c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b82eb4afd5b28fd23ebd62f8ee2b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f35958a06fd8ff5a6d41f677635d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e0c823b29b9aa556c7691044d9017311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20093fb657421d5d5f910544a17740312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3e68f79b4d605d64c645ebcb97e11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08459a0f85b15893e062bde1f72342b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2321ebd43f770c186ce1982f501312315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd7df8557bcaee28fe4cf7a3c378c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca8c5d80f06db157f9e438e54357e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658217ac6e849a96d72e4f2a21fa2524318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426dfe09ebb5a7276c7d7eb578d5b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e61ed78b986f61bb4be860c0fd12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a303b67f73faaebb479dfbdfdcfaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab100f5fefee9a670947b7f4bce62c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fe299a55e1ee27941dcda4d85627a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff950ffab75545a50b3889b3b6d5e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd61ab2b6a42d78735eab72ed21614325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab311b579f880a7eea9c49ba39a5e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f46df98b9a7dece94425dab27962bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353449237677cda25a82093a12c4d7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d1c41731c5e0ff63bd607a7cd52a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0d05afbdde7bc9b42acdd11b12eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2da592143b69a058c9feada9d0915331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f747b0b804bf634eb58a65c66c50b26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1280b7c1039c09522d53a4330361b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7536ad1f4d8917091cf39ac21133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99606ccd0c9c5c6011a31e0c89a5e2bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af339c3ad4e0dcfb73b51ff15d7cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200320d0f4220ffa398e38978297480b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a4b84b67bc026c35b63981c3b771a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d12544a93b9e0f21bbbe536e0c62f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0e315c3fad73da13684b44c44d90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2973d341691435cfba5adea8df6a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12973037ad7d44b2ada8ccf3cf39c9e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204701fb088f5b4327ea9475fcb68626343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dbd840c043222befd26e54f2eae2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c4c531c785d0c1f72372f9f61f86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ce76f8737a311769c97849cfa0d4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea82efeac680c4817de93a8776fea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5cbffb29dbee0b4e0dc8faa5dbe3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03262cb245c24267b0e3b9257d5c6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c79e2df0f7645059247bd561d55a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1759b3ecc87588eb7a7ee7e53dc4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035116ce28cacc8b4e62e94051d03a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120659a4ee3b2888dcb42de86680d8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cde6d4804944b499acc7ac9302a7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73666389dad77e6626fd278d2c968355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747cc241327ee76dfdb6d902913f9c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893c29339e0bfeb72d0854708630a90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807e6a16e94f05afeaffaae8649b09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd337f24b503cceba4100daee0ec523d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efa855c6d6a851cedcf49e5cbb8719360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7387cefcbd5ac55bb04cab20814578361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ebb909a3cbe2dfa129dcecc59b94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e441554d347448647ad4b360fba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adfecf368e8a0c804e83f63ce42afb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f73258504881264b05ff675f380e71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285a99c1e8f5ccc3bc9d4bf13f5262366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707728a749334cd417f1eed9279d539367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12162197ef0e92fc360c72d9c486ea3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4123794bca02e8bf6faf7c73e3209369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d07dbfab2a37fcd307b9c2f0332a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476488a3f1e8c753c130a93513ee4661371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde36c46350aeeb1b25ce61097c0ca9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cca3f3a095f4e2d1a9a5289a07cd59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9414e2deb256ccb2edb4597f6a4e0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc44e2bfd93b6b9bbfbabe7a1e979f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b105a6ba0bc7a414c6a9c10e7f799e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05351f9874c955abdc2674afaba90a68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf800c94a18afbadc0488e3da9135378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0cf906e15ff0153fe1f1c058c47d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050925e3e0490cd7fb85722b067386380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d93f6a735352db72831a8e285a73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430931cb0c4e98b652417a72d5bbd24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b036daaec1329b8f7b7a27fdbaef6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addfc69cda120212ac47b277bbc4fc1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca74c90af381ef4b2745662a6564975385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8d79db2f7b3cb9153f4bdb0517a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4b05c358b83be753db3d350b4bbea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b7347d5cebbcd02ead3e2e71e99b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92353f58f93b135a95d57282ebbb3e93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2acf3e34ae2c2b352e686a39b0bb5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9169c5d03a732cba43a3c41c5f99e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e03eb8fa8bb0abf190971341085351392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eed049d1c6716a912fa02126e288d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4554ed06c950cfab98e020fe635840394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25a01eb88541ba376ecf74f2f333af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae1d7010be1b944f9206120cd3b8b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2484f67349ed94deb07ae295eed88b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83270181576907f9f13be972a953cc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0730ce8d82808009f0e8d44548d7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3c06fe1421d4b27670f7b3abd3b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721809dfa01d7dd29e0167f96ec49d9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5adc7e382d03f9870a14822224478402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709871c2af5cf55c2438498730315c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70badbc3be9a7321503b7bc69bc9a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce7a5030b9f2a527866b955c8ea1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c70777c31eb0441ba14f30774ad51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db6b0979d01dba96a1952006c8faef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa8341b0569b522d741de478e641e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048039d924a8d3068985a8729da65600409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c0d9841cc049fe02cc9de813f70f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc9a24557b419f0bbb79f5ffe39cc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82401a538712317faf3d6d1600f0894412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f266684bfefdc1ce959c1a3e2b364413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58a3db038cbef3eea0236c3c32f360414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1b0d9256e3049bc8d751a393c40d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c48ad2ba23afd01f733a4cc5d4d5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c86a94265ec25aa11e3db6f690b0f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977dc6e371787364c800ad404c9fd54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381447ce81187706e4d038080b784c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da4600298f9abde73f241faae0d9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966510cb85d321452616e2ebc61419e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4b4a6a7d908a361142222509ed3af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d671cd24ab71c22fd05550cf962af2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147c96358b9e1039f9fe94f480e9161424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a282a5fa043c1120dbbdd574c2aeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b3524d42e7c7b8451ce42f198aa51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd0284399aa21ab67614a0537c32a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf7c2b133868b2f0cde449bfb75388428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ec9e5eb533e89887deb4c4b4c7df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838101c3e72b7d8b4ac90d4a6320c50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760911d8b09c2c8065e8b5d918e8d2a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01aaed409e65b10ecc38c992f51a46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6c71b41241d5c6842031082214e5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb998185386dd9b3d0fca7223c4d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f11ba40e96c5e0f325c35060935dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b285a01a88ccbfeb55691dc205591a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb91776e6f97e00410abe1203b25e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d0f1c6fcef9f1840f950ba6b28e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a53b47220cea3e6300ee3ad971f1e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b7df17abb60c1e41fcdd12671656b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7dabfbaa24074f6c96c7aecbf91c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e3e712972f5155012fee0875838c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56def946dd4196f779e7d35f109021d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba95f8374466c08ee4f24aff69b79d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a84fe427299fe313373074846b553b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3359211db53f82676f9f50102ae94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464252f6a0390f9c6311551872efbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07bd54ee4c9f65ae8405cf2b42b868448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e11475a901603eaf5deec5f4b9920449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2725a615aa90418a8315449411910f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7007880e94afcc3a9c54e729e45c8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ad2d26d4b159d7dcd7e86192a032a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a7c8484315db7b4ace11050aa258453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e55b3daaa3b72daae7e45330c1ab8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085947121df2008727d3c5e16ddd12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a80957636a63f262857f0c53312bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941acc7c84bea0b3b8fef9be33b10cb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f40e6a175fd9c30ca374a8d00414458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122e2ab4a3ce3c96f96b7b4f24b1c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48588cb250d52be5da1530f486fba014460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd33b8499fc4c2f6de524462869c527461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6b8dc260771e5da5a21195701cf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39997f352714224802d9fb0caa669d09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e0ed7487f1ab680197ee20b38e4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede21bc7d60dd286014195e50641f3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666acb5e6cb8d10a1646ff3b84e3edad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8964061b3d5a6cd42eb6c6d21017d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb52145d1ca5c6569995c8065cc027468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af05553f2970dc025ed01a5fe6af495469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec47f14aafbb72281a060bc695fec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeaef93eafbc21ad9cb8ffafc81186471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776d2ef59c2ea000381abf382008066472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9157b56961ccef7cb5d0b1bcd350f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e2db321b6d4390f7af346dff95637474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c1dc78691f7512800cd10a84c8dae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ed5d3144df34e6a72e958393778f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0b932f19930c89ac35aa8b4d26ccb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168cf2365b15e9a3e8125b7a583252478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f00c81b074f80e7da825879a1e287479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b3621543d67625dd0879429717f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3edb3753c39e46e57a9c940a1fcad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc34ba3ff1cd45df7c5f28a73bc0bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5c141852f18d86db44c229104906e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f05136ddf6587dc840ed5d7519afa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d5a2585a614f7b79f0eea664a1f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3738a1138fee999191f35b9c3a697486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf422f3b0190b23c504cb003f410a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd453a5169f3f15c9f2d188c731835488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450645a16654302aaea2804c0aaa1a77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce64da49d7e76467c4342d6d0069dab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faad7e6112c138850e940845334f8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c19340450f571b730d4716daa977c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa9e94ce94e2b289a36ab3b3e51db8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cba06c4acc296595c1e40d473087b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efad7fda3ebb463376e730945f8619d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf10716dd4d9257e50cead3ea8e1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92fff243eaca0b7657af48e0b830d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68509de5a675f9487bef58bb8fffc539498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7175a3ccd915a1fc6a95fa32eb3af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458b1d8aaa9e58b8e7149c44e83a5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbde44d823933064276db10f3f781c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781771beceb32da08036c524922c4dc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9866d39b4d94a678fabd6b2072363503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036390a86a59acda95523c0d07d61caa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092c2f523b1917a90393483cad03043505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ecae97c2915515eda8582608fe0ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb0e4e7283cd43a95e1d1f10457f01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8f03a08f97d6c1ab9508ce74b0800508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c9a7d729239e8b3bc6410475db69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e422d48cef7b71cedb70504a95e1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd17a23faa3d9bc8d062ea27fc13bf8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e7cf18e21e45742bb58f60bcc72a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3bea5417eb3a5edc9d5e4cdaa975513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d059b8d6a844d5fc64379ed241c7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1e3f8731de47dc253d2ead9493c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c270e68169615824eb75a59134a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa0f54b883eb4b24180965c063aff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca5024bd1ee53c8f4467340e1179b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2aca3cdb44e1a1aff761af379def519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c1d840a2264876bb64eed9a3a694d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71dd81d226a04dc5789588a27e2f60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d1743e8a5b596c98a0b314252d8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94e6eefa5e0068a1deefa17c0ca80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c740a364494f8df2cd39455ba8362524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4855668dfaa58be3421843da1addc03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3fb14c8afaf725507f8f922c5451d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f073b2451bf607040f99ab0403f0e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6d5c65625f17bd801f0d4307fff5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83806e9c10bec41dc15992dd2094df58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d850edd7314e32412d7a4eac744872530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd288930e2337e534505632e7811e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81702074ad97ef1bb85886ea7293ab2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd42a30016349b15eff57fe36f363533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa481fb18dd03716a85e64c28fadfbc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a978fc70efb1e14a421068f6a9ed8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db2dcb9e9187b9bd73a918d31ffc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869329bc51542b0f62578e4d773675b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e5abb945788f68e8d765e8176cd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1b4235691dc09661ec9a0bb21e32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69b3580b668dfa3c3a622235c68ec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aedb83e6375a57afa199911e5fd78a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168fd908be32bb04c272ab653f86768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8869271c76153e2862529e66f90ba0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c019c69233622d1cce55172adf02412544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06b6d42364ccf59c207de34224f6fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d87d79000e4692d8a8c1d5f2f0b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e51a078f69c849379af33fad9a2a40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286311ed6515ad871691ff594d058d6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf14a1360213db969d592abe58c0dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f124befabc5ed0fd5e01736ada0c30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df06bf775cd88566b1b79360788f0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6605d90edc70dadc80e251ce67d24c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b53706e0e70f599d0f87a6620a012553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e085dee5bf95e42badf2409ca234be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808666f32d1faeecac9dbeab4cd6235555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0184e061c817f9d57a5c9cf8a29de3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544871ce703f0fe371d5902302ac28b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851ea7e98ae6f93265cbade30823b3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf4b27ea7dc594e4a9329a25dc8a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d064878a0267ed739e0995c9a5321e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5162f312f1c6165f965c5d0df908d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992227c870c88760fb1b56d20adecd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb8c4b74f23ef0f4fc30658f40b1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc060e167f5a8896c52b4486cca109564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667edcc1308ecd15948fab230bf0aec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282a5c8b2be00860d553b49ce21b14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e05b4761c59b7f68c9a55749aa675c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cfce6207febb74213d8dc8d929498568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08835ee699e66d1b72c8813979a2bd20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2849729cd7a9003840aebc44a3db8c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882bd3b25c21179a8214894e6352a41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f34395b4d787daee4d08ba398eea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e09b6caba5a5e27e090220088dd7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f6d736ec0fb88c81c9366d8b2880574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78a9a65e81afbd24e7c840eae724ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7a3693efe8a74fa73b0e2d08dda7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5b7be11abe2046601049f529a056577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6869a4594092a9fb55686f0e2a334d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86659b746749f98af59a58fabc7b9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552cd966c0398d21b91396878759651580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794688b636ad3d2921a10b862b42dfe2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee76e916892caa009838eb899130625582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d533065fb9383c90b880901511db3cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc75445189f6098b9bc259b7a29f3f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646384c1995e56bc535a21f50b647e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44f69fc7a3a84116c14465475b631586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e14325fcbfca99039359e9e7b4383587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7127e8d6e53448005aa40a9ee7492588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58866586d5ea2b72741e450553f201a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb3be63da6dc29240f9be0e58c6f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f44feb102720ce8969cda7de36d4d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304f4e10721a0bba1b55750d633e49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e6d7e2d0d6d39f3ece87f9749c447593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40aef4aa3d657d87a37efb8b6364c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96246c9d2594d07d130504782319deee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d40220b13fca8d75c44f8687a2b7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56aaee4fd7bc03f2499deb1a956e2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b99e2a8f62b5cc16f9b6a231d02606598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be73803485203e828ddd67d0d7edd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b7303ddc8bcbea59bbdc01900523600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e683f2f045c7f0027c8079c8e837f92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97b040ab2b986135902790003d3075602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e9448385a27592d13749dd50ee5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb898c4cfdef873a36087953aa0d38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6009e90f1b2a2972b419b9db99d260605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973a7bfe909094bcca3baf9750ce0ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0102067a449ae976723a5676c7bec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5237c03b76346db34dcd89a75300608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f911bbff2051a0e658b1cdf3f345e67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eafa8fa2931998a935277225fc366610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6915e550bb23555b25ab509f02e8bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52814708b00ee31c41dc460efd07a080612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba4d2bf03f4b5b91a517a78ecae1b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589d6bac98b7599248b54560b5f091d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2131892d397d732ff15799d04d7268d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652f97934a5ff3c72f65d5a3700d19b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8171ad36aa0e5dff7f951f386af7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1002de6c61ecacccd23164c90dce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d39400868fa79d28488c025199350619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1876ba84cbdf4273ea65234b5a2fe74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75eff7383f768a1fa0aca2b6ed0e5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7d4ad2acfb2985a07b70610ad079622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a0e9a4f6876bc5d3bf26e92af039623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835afd0c68e138b048ec2d61c92e580c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291d6f9249c8a4ad2b02cf7aa515d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19efcc320538d7a8f06204010a3f492626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58235d03efb6c93000d1c46b573dd0ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f8746223255aec429868c05a66291628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52560ae94344c9cbf0be853a05f4459f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27925a6c8318d43d98a97c74d036e8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f4f6f6ed9fc07aebde0e8797b077631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913bca39a8aa23d89f808425199842632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5f93205d38a19b7cbe8779d411728633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12926ba9ac44b3d516d319bddb58a009634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b1e1f83a11ee0464eac5ccdcf4f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996355423b809b28ce5c4234b9439ed9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0719ac803b859db271f13a3cc3fa2ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849433b5b9863892523fb15c725bf7c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6f9a34c22447b0c0ff8ee865576c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48fe1c6f626b8306e8cf616c84ee0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d5fd3da14117f98785dc4d82250f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735375c159b147db7d8d767f0d8ac1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41cceac112160856b42dc87b9d5c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02b8d299708f8d23e8bd1a938778e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd3300328459555cb6420ccc6c5eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972337c563ce97a3249dec22132b3b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072564bee756ff4e540194b21295bb22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a234756e7626605e280eb89f58859d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84e4746e43d6b26086eddedadcdfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238708ae5a449bb2156c4078bb9552650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c9751c9a91b03e41c0ece343ff45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076189c76fbaa70e2f587f18874dde0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02ca5e46512f8c4baedd9ab3ebcac9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d43d3e41d3d26fbfcb5a5e4ae91be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d103359dcffbf5af4e41686d7e64e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f8c16534abda7ae97254d13c32eff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6682772be2be628d26ded2072e9e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b29fb649a1dd8ffe996909687f83b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f130ab1eef3d9694047f135234efee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125888df361c1d73a9470b144d6481a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2f6eeacb5cb4e1b2ac750deafa3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e7e0686d9d9158c24774a576e01b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95254b2e95333aebefaf32eda6cc52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e4b58ff008885c601df145218c9a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d4fc4b65240928c6ac766f6683fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d0eeb63b339530ddad5c44f5dd6d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ed5fcd920610fe556cc316f2e38f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5efdbeaf77f8b586200cd4dedf8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912eaf7c008c666d4f82aaec63510b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53e8328bcf80994a6b5e5e92b123c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dbf14b29c9cc06fa3fc2be574dcfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf9c2d0838964e43638310a6350129672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e244ecaa5e6368141cc4854be6140673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35169d2c5fcb88d69d9fae4b9d1f16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9af20c9eee92239d081d3b3eaf3079675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e536debc2d4a98e557f8527949f82da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d224efb7f8a5565b68caadc053e40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea9702173855b2238acfe839003f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4033f008629e55607b8745ec6ff2067679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e9d3a6a3c2289820c56fca2d79ae6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b1046061b196311d54c8c3eaba90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd0eaf40ded653726cded40a7eb33c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6642b8295831f580142fea4940c899c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893cf4d564b80840d5a3a958c92c52b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3203cce58c0d38eb3220f9d9f4513b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f329b94249da79c52b69f1054666fd9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55267857cc1e18574bd6f0bd4cd9048c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fd503ef190dce710bc2b96f12cefd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a373479699b49f8bc1008bb86363c90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc72e3c1be9ed27d9c636976603edf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9545ead68993322b74b39b6abea76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe13a79f6e353afabd1c4a38d2075df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d46f52986e99a825f620c4f0d8b58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d40cc02dbbbe73677bf24cc728a6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3685a0da3d116212710a475acc3cae4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1177a59f8a524d1e5d992d97a2a5960696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a6d2c7f9c0c8b1236ea974593d8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21d185345656d98730441cd0be753698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb95225dbf34a18a2d6bb8780c1ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627f87256dd39a1f34682af4218837f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d95daa46a1f8228bc4dfb9fa343c48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acefb0540aab5c7ce883e02ccc54f74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cd4a5e13001d40f997989aacce7db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366326c6f3d2117af81dbf452d2caa9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082552c93c09098fa28224e5b56c497705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf4fb749c3118585479a6c4bfb630706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b861f4e1324d7e4e88559753e99f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10ce1401387477df7e27675a7a7ba1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acc8c395b6b657d9602119e4f38879709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5c6a0b16b4eaa989e888dbae6424710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f38dc9b00916e79ffc02e5b4871f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd2ad94c8e8b11d24e4df3bbbec6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f640528e204808e015365894ae4c5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d12a5c291bef7e22a49c7010d66ee9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda172c08b6dcdd2ae421936712baf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47224d2d92ca1657c3c152e0d9ae447716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a75a69ed73ac3a5c00e182c94ce5f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36963cdf07b6cac97c5e299be2478032718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f15f097334224e7c52a39a98ceaf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861015942133928f1acaaea8327a6a69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918fbd2fc2a73ce1edef4371afc05d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ab8377d0e30203258d90ee320286722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b437fcfb1e9fab19a648c57700cdf40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b946bdcb31b4a4e06dd8e6947c1990724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd234103b5e59de642a62d16c25afa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c514f99b91adc13b5032f7dd4ce074e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be60eece2dc5bc3d3f788a34329ce8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e3c9665262ae1a6f10e834240925728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe60d6998aba65dd4fef280d6538c3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082e175e57e2bbf38605a4e9cd5a463730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0285f2ad0f9fa375a496345ac019731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cbfbfff785521a7f522b5571d365e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c06d2319abebba198539d5839604733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202386070e86d0058ec15f3844173d98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881f33cf8627216ee77b446ec392a47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f268d1781df8c6753c20b0865defc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ba349ee6eecb0258d71a6c348311737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553dc8b841dac70a8dad890e56a9726738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c7a03c457c7f27ca4cadb42527e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a3e4f30f585aabcda74212a9ede9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69174a03a4e697afa5c74397c3d4109741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235696a33f3169d84072195bc7d0bfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fb09aa4b1ba1d0762036761c58688743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7a1101585166b7d7646a9f353f83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253073019905b22ef12aa32f1f6073cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ef5fbc12a2180bbf7191bff88719746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582acca8c1f1e0d9347de083e3098c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc40db110d88892194d50a44e07744748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104a5fb2027077b95a986090c2ee56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb6ed9c3436a4b072efe68d274a74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3aab1eb2400ea41ebe7237e733b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8febc1030f1a0dfede87c1fcb0704752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfe309693db51eacc1c34c1f6cd84d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f240f581d00b3afeff336b21256a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c6c345dd14d7388a8cca347b8d46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872daa2af9a760779d083f19d0dd17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47410428f010f09ebe964a5a9f2c1634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3c702fc6d6c90d53714cc433ed912758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76162a97153d70d386f8e60b374b2007759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56b622fdacc47d8a3e495878155621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397278d23f67f9b476b311ffc0ba7e942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f46b698118c236637a85675d174873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5184569f3c69cc6603813644f7d1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d039197637e44767dd71e18fbb7351d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a133efafa4e732a842cb70d4fb98f0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7abc918443b895870a6be4cccdc767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19434b19a8dbcaf2c1d5a6d428e258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035cbfdc2f56ed8b16e718c6190ab359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639454141e0fb523d6f942b6c2d1d82010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53153720e19db23baeb04e54dcf0da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83840fc09450fad9ae9c20bc0c13c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a7bc929ae14ae0b3d9427bccf5a4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ab65520cf767fb12c2dafcb2941514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262bc79b6ef288e921ef3de8856a5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ddcb783a868c545f5364bd94ceab016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd951b21316d846d63f4992a02d8a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b156ade35ae97c6d09f8f3398e9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30134d7792c0d4dc4d896b8e2c57119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eee6b48f430bccbccbcc72108fe5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651cb7e010e3d21b13dad097a76259c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65309011792588884900d2667ac6eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a2b870be7fe3b2ecaad6636ef3a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30376a75e803f722cb2e095b74d83d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31adb4c4649739e060ad190513068e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7614a087480d86e5924e8cb4ee149726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d39327f7155e19b39b69f9e32c41dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676facd182f27f30c4002ae91a2ed6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0af633c7481952534242a818ca89629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b9e638639ece6ab496a8331f451530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147c2c5dec0b2ffeb87f58cf6ddb31531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb245569fada270c40e5e5d30c5d388832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a90e8425be363b09ee8936b0189333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b451a56cf8c84be3a6e891d1125b1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5604207210aaffd4f761ac5524695d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5f36a3315160a46101d802c5153a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975dc1cfe627a40cae5fbe2352a262d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e09e788ef8d46c1b9b6c9a05ff6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c236ff5bc0e9a651aed6cf4124f0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500893c74edba8472b757ff1ab78929240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e146bac29f89b08be32b847399c16a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f44e07aa954a3ada0a6a36563fb3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92cb4ffdfc80fb88a70dbc61f4354943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255357301306b51568f8b410f0646f1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c09deaef0c6d340eb5ed6abae42f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f9277b23cae14c2a8c32150d6cefb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08003cd66e458d1ba14787b297b6694247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f9c66d3354760e263542e0e275f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246ca41f72c05d348cc999ab1c5309349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7da720ee5ac48f4689e76dad1879650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba544387c89f3472e1ba6dc89697351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e22a746e37f32850a76d8b16cc75a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a0569a71f0107294a5a1236cb95453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f5f5a68c411a2dd7e0e4611a2a5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91d1d4e1befe4626c85d1af1c01f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eabfc5d71de113d2e043d97a95f06a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d824d8d03990febc47aa184d16b1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3cdf0069c007863a99d70e7fc30c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6f15b4ad72e996de7944042ddf2d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1987fb48e7b530ed934e076c0589c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c362694628cf4e5977362b3c5c47261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d42e054a4ecd954844e03c343c4c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc3fb90034892150335af423639c5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf64e3d63d4b77955d6a09b1cc2ece64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09508738f9831682d3f2e38e0fd01c9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c615a1c1661c29e4fbf0f3686089a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c48ebc52df60e4cd3ac9e691941067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4df521ee065a4c3c885fb161d74fe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964def42adaaf760bf774cb30884377769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5034a442a7a1d020b7cbdb7c8520370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39af5f43c8e54725411fc152f03a5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4edcb5876ecd47f23b2aa935bf9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042dec586f2ce2cfa10caac54c8194373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857722a21c21f1a1ef13a3b881ebe1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51987de4070098e5873ffc6d5d0d3e9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20470b00896aa7ba96e93862c360c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7acb0baca350398c2d550e36fb8cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb8062390910d1053c68d5dbabc09878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682dc284f4069b6577f14f36ae2447b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a91c89144b22436ff1887809fe6fce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb38077be5e1edfb9769057c27584d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f754fc56a3e298560a22970a1bda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791c47b2ad6f11da5a667c6d85a2c0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5922953301edea74523ac8e9125b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a6fe55d61a6355190bd23b38460d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc9c9f771c8fd03c2467aaa05d1af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab7e8535341615b3126be5bc8dde587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756883e7ff64112eea45e744777edd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb7c219de648be1c38ae2e382929e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487da64c16dcaaeea06b9f85c1e565390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8382d5f8b15ea2b877144da7e15a8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42ab1710b51692864100f6ea85ece92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c9b19fef80cf24919858b5c3e9e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5451528aa3acc2f796db3e76f9f4ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0573cdad0e16d5bff47c9bb2256df9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba706c237d8de467787bcc52d62eff896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fba2d7e0c97e0fe0903d17f6f722a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30eba6438f069e5c782707eab1c58f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d37b9366680559c890fba43cbc26599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88ff250bda7893e02c4a611f1197c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbc02c3cbb88b668a0be74c5933e56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1485c5ece4104cac23ef5e8498cebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18cda0cb6581d7e94a0099f63c7e87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237c469c807070cd7e2b19393206c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aa1449c081e99b73adfaef8aa002c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ace9aee9886988ffa65a29923b33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7569ee75ee7eec508526b462317ffb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c0d98a6cae74d6e45afa661d48a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d4c7799fb57a8bbeb9a593976a819109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a7007ef0ba559b23e7cc6ea62b4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1b318130c455ca1727fe9ca31433111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd50189181963ad3f1a310d2d56d13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb4ceff3d9456ac3c20272d6fd8362113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d2f50aa25805cfaaa42d04b67799114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8859af12f430f602dec35cd6ab3c0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dfde57a7d2b5760bfa20a458900bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65ab81c1e628d0970c45d16d19f84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a351ce7f79cb79f54a48d8a41894f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cfef123e8990daedd3f1e4085ad59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72031908f61674a11ecd6e9575fe1138120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53a884fca3a34c8b7f15f37ff69783121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655519d63d995d03ba6e2b541056615a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9937f572a5422782c631b10415d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af607d737d3d2eb894ccc5be369aeea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a12af08fee46c1eefa3b1df6b8c4ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959e34ace4a311f08ce7ab0fe41871126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaad5f5c4366c158c60be1b17bda2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4d5409bbe0d4a5ad0032633fce2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a192a4c221bb84419d233232b1fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3960380778ece5e031b0abb61be85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae829043255c7143ccae805342d0c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b33fe1b80b9044c8cceb41a57c9c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07194cf1008b8bdd938832e8e030270133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b675618a97cd9d52119b0e47b71db2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64e90e18a2d3896350952531933bcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9daf22171ad85d1e011b944ec53b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7541db653dc5b6ce0361489165f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be12d5e97b2ebbae19979a62a7a2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075483140b532cce953ce60a6b5940b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e3ce9c0095121988c1977a4463d54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e25b9215413fc7482baddff269287c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ae77b0555c70068e7b76db31a378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1875205327d114c6631398aed0c8579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c189c7cb3153ead806ed5b6c33a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986fc3dcd2c88142866c5ac3a4309ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624762b8c8defd920394f5ba92d7a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1b4e8cd0e037137e09a409f55624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec024772cb50b0d10d7ab60ab7a5ca8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a2f86106e02fa077309d4fdfa72b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e98c1b8a7f039f8efcf8bb57645e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51956f6f2cb113a15214183c5a45ffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e6461119f3d8539aaa5733e4fccd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03be46111161ab777aee1802eff8037153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef25958c5280013a7252488ec42e68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ec2030036046d587c802132ec651155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96df8be6ac435db111883b107d54c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3c068fc6924fee24150d13d7b5d0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f3382ca7dd6ebbf13f0908eb8743158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b40aa13a8698bab40ff9cf7a52785159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9143f77a72b1589785500cd294cee15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289938094d26cd7599e587b59805bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a57f84f731c3b3785bc2ce11da8a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc39af7ce9ccbe6f4038d4534385e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50d450e29f1c52ccadbdca51086e39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a042c63905addf25b92a26e9b16e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59205ef77c1cffc8ac41e0ba18c15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013018715895307c3b58c12ceef8ead167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d94afbe2514973fd5ec5185d0a846c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff743a914f6184d82134639450b31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c474069f764b471be8e321f65e7be6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e778ffbe1192be01e2d65567bef26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105b8032b873a678197e75a097a7d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288315b6853b55540b5aa84fb6030a9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f98d6d1b8bb700604eaf51660bb801174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d57ffba684b8595f5c459021507708175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2bed50c23407355163e474e472101176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b1d4b64f4d72ca1d62f49993bdd75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa62cdb284bfc4af281254bfeddd86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c78b0f5a336c491783f1cceece09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12422042740ba77f4dbad11f647c2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2350577e7e7b4804aa04f772fdbb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21ec68f3ca5e647b2044ae66d45592182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ec86ec3cc1b9ad3ef55116aa10b9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff34240ec48190e1323d14e1eb3466b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b6054d1e119d9c8908ef3bd95fcdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f230997db83e7fca8d76f14fbf753186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f0b444e998a5d6fc561db7f0e864b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b6fa6c57a63c894884a6dd7146e87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec7c494d2a2058f06eb9a76807194189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd91e572fa777a538122e9f91789b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06364a468cb0abf9af603f30ae150191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ec556c17ea1db2c8f3c28da157a3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b2f92c3dacab7a5592e82858e4d2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f06bee141ab5ce70d707a57f7c165194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497e84792a33e457060402bd5e8378d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb233481449529f5c625875c684649196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66015070edab91969f0df8a7412d6fcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2949efff3ebcfddba65dd087145d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f818a779f6604f8d78427f59b48ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a21e4629ed824a5699f8b58f87c88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690cf7df396f58185a8643e4036ea99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771f235e58ccbb80dd23daf45e44f09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c6afd6f67026c7e772e968bd52cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad52ee2041bb9e309a990f0c4e9d1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3379f45e36d6b94deb4d63bae3723b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d53cf6da50bd8e041c7b21b49ae7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9015449784c2398e8c4beb5725511207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b41f6d3eca610f83c070690586a99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dc7956111ee2d40450b924a530c11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef5cb1e6912beecf6ac0eaf0da035a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de02046142494757a3b597b2893873211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2ae84ff14e2dcc188a3e63a7dd8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb294dc078b11800344541cdec9e54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884cde37da1bc86f9cf07b1c349fb2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11fdb37a65c694029b370ecb02ccf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986400de9334e59dba3afb91282494216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96265d02fff9f1fcd8bfd2864c05d81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448670c3edaabd6847203847750a32a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdef91f28ca988848c313e2c6ab111219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8276e390d0612aff67c0f50bb760448220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac0cf8762b2ca390cf4f5d7f6c248221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fadc7e5932276f2ded1639ae2ac612222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e4b136b68d629417b22846f254e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367de2bb16d94f693c7ab4546c11e13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fed2a80e1d526f5c67a6b621a80fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dade88430cc97cdf83ddb0482863c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b925b5b0d933936e94867b258fab77c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d1f86267359dd388e919319b5bc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5e271c5898ee3896e5eee0d7ed798229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809d27680c0d6716d357e32d3b3764230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498f655b821a09ec272f74f11430704231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c49b0bdfa553c0e14136e1e06372f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064096c3f914e8bc9e8069c4a471aae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261f778fd7fe61d35d7e2ff63bc9a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623e3b4f80bf0f4fb181fe1e029e06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db530f2bd2fd4c9daa1c457706406afe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce9fde05e29ab8774de83dd94a38a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782313be3ff82cbccdad67a3d1ad774238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad00afd5c366d141042a750aadb9b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c64171bd843e767348e3fca22ad118240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9b607a8265113148e2fb7ad8fb6f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2ad409ee71fca8dfbfb40d90f3787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64972c2faa60f9d844a23a0bb93f5ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665715c2b941e67debf01696fa8c19e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ffd7549c1438b11fe5ac327f32248245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69915c8215d0a5d6da966a1224e965c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb98251ee800530eded5a52133d572247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33252c261f1bbff6fc91c3177ecd255a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b219077d2fb7bcdb8f06af6219d5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d12219367e75e4cc71c8645ac5c7a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7864355dda64045bfbf39ef99df3cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7c058b8e45bc6a6c6a398970c2a7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2062e7bd6767de37645e892ff879196253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586e12ecb841213b89ad0781ca6de9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d4796189d452c4122aa3e563b09b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7621ad69a645d5e5abd3a0fd0167d7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71c0212e16247bebf893693f73db0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f604dc9e0593f0508c82ead9a09bac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807074e514110bd432a58e1a1e2473259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375a3059065924256443cdb9f6aca1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff3a62dc106e501c8c06ae1dff3c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b24a35fcdc7b71f8c099743d94c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf54f1f4ab8c3a5ceb5be0aab9206cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a9b1562d643f41bd94632fee825f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeb3c030198eb1af410907cdc20e1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fdda887a3a11495b954f84ab87794266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572c7625b5263fd73118cb91daefb0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde02514af1858ca7c5979b2b93893b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f343fef933f0c75812aed58a78ef4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad467fdedb5bcb00f23e0b5f4a46da6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ba36d658c18556428ee5a4711874271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327cc557811c2901b91493e70ff84c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8ba1f7f5a1676118844e7a09d4712273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e26f338eb1cfdc1fcdcb7bf55aa082274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89d81308d3cd396aa1ac859429c047275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113b7ff88ebc50e0b80c850e2d24fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbb8cb5dcd843d9033e535fd16316277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8032fbaae27b413bbde46ea13ea84ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18513cb7850739867035ecd6126b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389aefbcc419bdb4c5b828faaa6f5ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80737adc23f0cd76257b9080dde671281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a596f3663120fd74c5df9255f873282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a56327ed318e8ff52b5a35dacbdca1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045eebe2a82cbcab72b2578723f2890284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90016bbc1dc494867b36a661fd6e5c14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef174238a4e898e20ecb8bb2f1b63e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ece5c2245be8fa3ed55b6f924fcea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befb3808f96ea57cdd08bb2c9d7c7b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165728ad346861cc82986bc8f52a2608289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f9111c58606fec04bb9c43ab7b4ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf072a4b941d1a6b6575487f090c43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e52395ac975be8fd6569adf4fd8590292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c6ace017384d72f3a572ee68b6326293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b0fe8b97f5eda0d3c872579862db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d25b136fb3a13ec6ed18415b8b01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b0c467c9fcd24166bc0d513085fb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537645c29c14e96455380512e93658d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb0630dbed96017bc9e6d0edf1c40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f37cf02f671359757c5827a696fe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7236b6ef03263c8a3d720789e350050300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3705f6ee32632d16283973be487e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605385f3e6348d57dc944b2d5ca564302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a680a2a49d605e538499a10b6f8cfd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895761364d7114b2d4539d65a450f28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80fe5f6d3e086160ccc7638036a96f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ffd9699f09a487799187bf04538a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267162e0d7aa8a7dea476ca0d4b8d55f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9b7ec2740283b7dbb27a0e82320d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd31e45f095565e711ed9d87f8eafa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e3cfecfb6eae88ffb6f0ab0b2f32b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f524c3eb46f5d8be531734726d33aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58e92597a877b16d77f030570657b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e944306c4f83f477f1fc7c3b9f3a7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d861f0de8f9133758a389545cd4eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243eff767b0756cbdfe78411abc7563315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1533b5f229d546144ca4cf4f0860316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24737d5b5d6ac86f923e4b2de12dcef9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268606dc22ffd07c88fda38c3dc53dfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbb3e39c2e353e3a4163f340daebda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3741bb50b604af22d8a5cdc941c1932320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd41c9859d8a29946b25dba6b13ae6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52ccbb86469dd087857c1e0ad6a074322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41abf2f9bb208c8fe7b86c25bb93f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67a48d88e59d7d6e10388de582d05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f5b122d03c3b55e3a63f57dc2243325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a6a7d8fd672ad2ceccf486aad393326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de298b21a8ed6b251c48da7ce59435f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a8f9f187d3583c46b045bb761c799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9005f21ad914b7ba7034e2e63fb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a52cf5432c67b4fc8e92023431c396330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206103f791d027fc096f7a409da8643331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706cff44e8335e86d4677baf2d43dcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95eababda37efa6d25cc17302f7513333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dceec10e36b63ba8e9b0bd6ef8539334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3b2064d8fcfcd1dc35a36860f75d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494afded7d7184d5c3d9452fc028afd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f148e6d842b40ddc5f5575eb508560337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52030b48a2cee493fc3cd2e42e5ce0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e24cb213f2a69a0a5c26cdbb58138339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490c2b3223247348f4d0a912823c859340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cefbaebc826656a8882085eea7c20a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c28a4da0d74c7d6f25195c0a4c8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dd46dc29b65c1e5b49b32161cccd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc712bc46a2414924e28a4a7ce313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b201a51319d48a430d2882b030d613e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0274c9fdbe1c902ec7bc9c8f139cd4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a62df957b90b6512128d0b944483347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79336af68cab710509efcc3b89c38c16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829240679b306ae283661d187bd37776349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d6bb3d78bcc2102944aed1209a92d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ec3980312448e679ffa78783de383351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262910e22578419f7e15aaf9f8825ace352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f0195e1b645b88889cec422ec656f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51552012f43277b030fe1efa33985e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad85aadbbc8642f63641318360100355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ce85efcd2c3ae3b90d66f672f6d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e866dd3a1139b990dbc96a87aa24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b05483e63604c8f0b928919cf8d15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda4868d27a5809a77e15ed10f6bac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ae8ae953bf0904f164c91771d291e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743efb057e3d00c22a09246f8fa4b913361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7854896bd33214aabd56a1002ee6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd4dcc21487c82a70a4a5ff4fcde8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cbaaee3f7bc0295888cdf46634236364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c384ba8e38adfc4f21338d72a7375365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69bfc504faa18bc31f90cc86e6ebdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb0848a86ba1974d20e6ff434b6dae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e6224ca4fec07bc2b1df85956361368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a53e350a4dda8acec6a6136946451369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f34f6e953684b710386805df7434e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512dc1ace754f4b27ab2eba9c45faa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808509df130b39db466ceb3655f689f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cacc9bebcac4b7effb3460c7b48985373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763704b9c797049469615c9318fbf8d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341b58858bd7b33771594e0b4e2f3d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a364feba634738c01e9a41aa5399376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da4f69f7e7c47c10bc0f2c075b502377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f82c31e86d7feab7bdc620777b696e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379005fc5adf6c440d666de9fb13edd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e1ca503b6d263b9b97e273f5eb24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6f016d4c8cefa2564aa08a421251f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d69b1d8c18f2f55c9158fb7ba11c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d090183c8016ded8eef83541fb4ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1f36921bfb733f6cfcb84923e5e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730dc14293ae973a28adfa628a9b73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec727849a3e518091224b4930e4d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de4c979056c5017433991f6d015a56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284ba1903cb597bd9e9717d0283e8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455684745d0e1f75d7aabcb423a2670389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ee845b9bcbcf5f16aa0d126bdc5d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6b11898919b1098cbfa6354a12f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee608755fb0d3b58049ac7fbef10183a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a5af2c89233924dbeec9f8fa76e72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c01a54908dbdbf2bfe746257263e16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ba4973a0db35585a9b7634a421915395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0952ee88e9f057695dcc6297d25398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08828f73ae4ac6e585096d6b4041398d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476cb43f77e9d0a1852d97692e3ea0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d019e423fcc9421ef65b666c07569399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e3ca973e9b3a6a2abf3742acb7f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e68f371b340967243a4e780a9750401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208ff8bd7931146f9a4476b20de72b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171cd4265915e2d227abb9c13a71700403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5631368f98fc0ddb1f92c36ea7986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1089fbffe40ccf1adeec26c2947507405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada2a6ab9e6b34649e6ef380a3b3a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3127bc55c2b89882d1beeb284fbe874407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76438a4c2afe3ece8a6a85220ed3c2ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7092d6f3a2f8a0b89d946960b889b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db5c26c2fc9ac4a86369b10570d5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190194d4234be0a598fe17512f6b37f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f20e7d68e264358ff599a68470643412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254364cfae124a757b4471becc7b13e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003c66db6a450ba5ea6fcf1650177d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b341a35600bedc0003624c099babecb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d8cf6117e86b53acb8660ec605587416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0555af32bba796e345cc37a8fb13eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9923cd4d0b975c4c8492c99ab1fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11092eef10e8abda2c68d51b426c3e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174b20081b633560a55a8cdc7f9a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c6b836f680c43da5277831c8ee6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd9a44012e3e998eeb3060a1acb972422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d6571209d00d4b620c3ad05be1a28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f2f892fc8182c4e904fba87fef4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ccc2dd879418b3c836b78ebc94812425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046377e36eb3ba65522ed355ea6c45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f098d5ecbc14c612a0bf75cf7f57ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f53abea894465b0ff68ab6e4c55d91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1816b559a48e09194ef51dcacaf6b6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af150922bf0ced8fa8555844240a5dd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a74b09cd9d634cb11282547eb7fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cd13958e8c2d8790b30d8aa2b22b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ff3861a0528eb7a6105ad4e2be8d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fd8950d0ae26281414e18be61e22c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef9769fb7b865e67ae77bb41334b86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed2898382c3ef77ad2bc5c3af398b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19880d96cbe48c66df5d3a71491cd64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca560d62e792901a0fc7fac9e2eb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844078216096d010a6b0c004042fdf0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8600118f539bc8e6cb024107cf67d83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029380ec3f5c420b9b9af79dd1999ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9483417266fb7dccdaf7313ad3be22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e430383362e34c34ae8c575f365c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d01c505c826624c9c190fccfada5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab76187cd70a694b5048d6645c2c11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912b249f48913c95cebce02a2aa480446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01656bb4e0e926904a3f7b4b43063896447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebbe5a337bf1a940bc3ad0472a2259448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72618e758ba40b42b6e2b8aa83e8e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607097f4b577578fcbc078f89ff05b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136568dac0c0dcbd5578d677276aa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee11076a58ee87e397e0ff6c865051452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf633e28ec0a2d0f2d33387c1153d85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f33ad51a7bcaf8883a1ea48e79b21f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced89ef2ad25672da3ca10e173ffc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b60d6949b8773ce43846acd7899a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c689f199b4b957ef1188540b9f620f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265915f7fa11e2879f441099904ab4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4b58067eb127a2f4b899995e0faf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ad79346c83c2be9f0de7bad07836460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c4681c88fe03e7917af4890a5ff7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a9dfd350b7597e5106a3a891d53d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3c802a51a9c15847c0672a4dbbef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f867c015d67b9a77d476d5e82165b9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003597f3aa5b4171ad4fe45f566b536c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5d98f72732924b6c0f164cc6a7a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005a06a8835bc1e76da76d929bae76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f850bb70d71834fc3e2c5602d79a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f3738c7d202443d4e9788e4a5bba6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456e235a82b33fef5aeb4959dde5472470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76aca865a7fd245cb58561058a9e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c81abdd2e270168e5e4cc29b3e24c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a0f18951d3b5cd2f9ced7df491d7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4454e1c299293add6cdfe862be030474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c7f8957c20d4462c154ec7aec82e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35de306b231d43ebd4743d7f41eade4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c71f9de1068a09ded65211cca0a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b7f2f81dd63b4ac51a753157199b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac13f1410e907ba49153c9a750a43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77e1e2689127d7c353f699e46a9cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0cd024e4538248cd37cbcb8bf9887481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c91a5e550d21d53a846beaa4bbd7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3ccada089cf477ae45d44001bad40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a550af9e5d3c75d2d95eb8c232cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad062efa13051ec43b8b825a746eab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a194f9aabc36c602ce6a49a14049aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee23efde281c56cd1ebe7d04ce2c084487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b1cb68481ee38a7f53d0ef3c03989488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e2a62719765d56ab9aa8384bee3ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda8ffdc6c5137707bfa2b2e175034b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2e09ebc1343e12fbee5a500f9d6ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6fb4e6c9f35ea5ae1280142106e64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13d5dbfa832f35232f5b769021606a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515f4716a729662674b34e586bfc2b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e4f204d6bb73e6f7c5bffca8c4a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be759759f7dbe1a6712c0101e7300381496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39448ae3c6ee14251b08daa2ac0d59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab23f70c6b1bbb4ecdacf8ba291b8a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ac3246f111877b8d3a8267a43544499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e14be50db0fca6bf182774f8033c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8dc491b9338fc8edfb80b87998eb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdebce0f744e830f47974365db73a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc26ab9ec951af0c3ab1e384f06e59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6102cac75a55e55f3667700b1de0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797965e3b4db5c29ff5ecc6d143ff7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19937ec0b5e4083caef33fb923f29be0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135fcfa306eb1c044ba5de0402d815a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4fc92f30ec88c28333bd92a6d34d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c9598aa6db0a5d2363e4bcf92d53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b156784db176796d97b73da4ed701510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa34298bd9fb30c5f8a9005175748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f398bcdbfd269a16e8387b067df72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360eda40dab5e324eb8dc66bb81912c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d815590a96e2422d417bab648e320e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd84e244a455d4f7f98804753bab6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6a747a044d6378e72dcdb4c6c8539516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565d32ebe811323ff6039717d7e6360517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a28f24e88b846b47580f0c803c5063518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45732af436ca2572e26edbd738d633519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca459a9f0a6b9c10358eba1301c76f75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d362fe551d9b75dd085ef1e3465845a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cb1253c3aa5481b5e8bf2b85821aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d482ab057b893f23476274c405c2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633b5c455a828d0c3333ca0043692a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffeb6781972eebedaff06d70e43b66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754021285e3f5dbeb170f76b5c090bcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032fa52c25c5684f9dca7f2a5bee1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616af373f51c1d3aeb8c0945628fec5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a6fb7b730384363cb8ca169f60fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb07f2fce2a69d863d08b5f55bff4b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c54e2e616eaae52e850ca8f2aa20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddcf9a99aca89171d7881412b1a04d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a645af3b3dfe9ebff6c51c44fd1644b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f355a207b6252228d83ad3616af1f78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a4cea1abd7002c02740e45c835b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bbbca3ad7fe6dda1866dc1c32a95b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a1fffeeae5a89d5bec0ae84fff5ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299274befbeef8a83ba3f2a3efe1ddab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152753be5e6be667dfd7189bf51185f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526378b79e97abd37879f00dc246a59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804815a3b04ed73a3ac7271c22e40ffa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c80f8bb400f542e873f3c42ab09dfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442fdf23ad77e427ea8e7057a5b9fc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee954e4e5ec79fa154312bfdf7f206544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce00ae671d04b796a8a2cb60a63c46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ea2987965141443fbb1e0a734595b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92d06c92e0574db55c7b5de8a6a07a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460fe5eefef79972b0aee4f2091c433548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eaebc58351d3b1923b9e9c365be0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c20745782de99ed03048a8bf219b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb1a3c82dac560a5b73d116d1ad3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc189a47f64851c27d5550688cfdf57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa403ccde72824434346f8f30cd217553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830939e8e849579fe7dc44cd97e93cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161b1c1a48ea0cd2b6f0c092a4b361f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b388939b5bb5d69af11393d25cbc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be117bec458bf49eec41d3ec6a65e9f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3851681c120b8405d29842b4c2aaa5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e915d24528e132877faa4ea265c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e509ecd2de3ab87b2f19542bbc771560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2ee0e2b46f097e3a5409d420d7951561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7b2fa243e763e0a022e7a2fe994aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ddccbba12d95968fbc30ceef27853563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f3a60873545891991194de3bf8722564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248e3ecbda67412f8491033747b50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002150d075a0c09473ae19cf724bb0db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda35fe15c9b730a73215f581eaebc4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4cd7e2ec1e54cbab291e04b0e9f15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db979bd6f26aab0094b5e39e27839569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8560a4110c2d8a1191f0d70e8517e7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15050f87a9de564378f714a05cb191e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d64e56b8db1f49c1923960eec4661572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b67d71f8c7b6fa488324ae4e7d7d7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4923d3287a4b075b2ccfea0cd88b12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc9924f442bf8cfb4fd973fc12296575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61325369a5d89362b863df0451d307d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e2faf4b265d27953915e23e8b322577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82be2e098ef07037a2fd848ff6fc27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006bbb6e5fc873891c4bbe544aafa8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e49f5abcbb02a51dacb702a55af68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed689656c69928a456cd1014f94f030581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485380d36771d2cb6fb5d814c82d9aaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7e9a9e8f881729d0960d5f67fc23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ac2ca1a1e9f167f8f5524425f5ff1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99d97ebe791969ab192f6739438db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543dfeb2d1d5c787865b8281b062f62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac94cbabfa4a4b5b5f39dbb725d5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760675ac3b37cf2bc20f08399d1f64cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0fac5a9a7cea657f6fbe381244aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf6183ad3a59aca022a20c4ca2d6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e99a845fd6db15f3b2e224cad590cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a689bf9f90e3b47acd12eeeb0ff367592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c317225a8b60b7311f779472c9934593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639ac0f0da1eb3abc6c5a2c572ff410594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf13f29fcac89864bf37f6fbced1809595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb47b98ff645048e99a5287c24bd15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc077ddecd0d90c9d9dd6dd4f3806927597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90455378b3814321e88aab28694adf97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68f7b91c1b381c36cbc75495818d00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d951d9ac850400e03d97b5d828d015e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811fa4c1afff6362757b03718687d69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512c56fa7c1f34c8691ffd26a9e5387602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f887726c21361d05b21aabc3b3aa1ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fdeea39d74b08de2f4ff5d16ee24f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1fa1356259c589ec7d1bedf5f6b7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed02536967eb66ead71e53fe9f60f4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802269079b1ad3747859fca541b84e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5549b20a3ce74108fcd9b041f1fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb847dd1aa1f7acba594c6f5fc773609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c9de92cba408bbdd8e1d6ab96f71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e37bd2eeeabea72e806934dbc0aa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754feadd6596ed3c9575003b030c63b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879500373a560995238234436f3e795613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec56e3c8243c304dd686bfddce7ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaf6c938dba025441968efd1029d71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0302fb6cafa7fd5304c54a5b2df9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c505bfb79986c6bd386a08166b1743617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c09a020826613e2b4b75e78559b673618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f334481b4aa80badb7268e88863935619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8893bb8008f9729064790063235bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb497f71147bcc0477014964886c03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c1b4d13b9d2fed56797feb910fcd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e17091a539b4adb6ac773135ab7a4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d29f2a9b164420d78db42b76b642c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f6b1a6f15da69fd9cc1c2104a68f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4688fd91478e8d14229179a7ff87e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db8fd70170725c43e5565855cbdaf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f957cae918ada041770957529334f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85406b13a3146ba8d34b5a4f3646c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9890e049cef7132dd9b09df600003630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346c5b6aba7e229a09a59e453e88e0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843dbd70584ef2d05cd59930a724a5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd680b50405954ba24aa2fa06d1fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a418ddff185ca18e81e98c6744672c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906ba5560e7745e1ec895fcd8490a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6dcc9f4afb0f7fbc3067b8c7eaa8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a796b51e9feea8026d8cad6bde7dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3efc62076bb2416dcfc1bbbeb70b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc80482642eb9a1a5b08a51c78065c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413beff6e687d08c9c869a02b09917ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e50d5fa3d4309769f40c61d495cd66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b405e1beed4562f0784ceb27b5004642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c2cb0ce2035c1b7d8f3c8540a2d3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb230895ff2a892faa7b239999c6d0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd84c98579a09a179f027498010a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c3431cdd683778c53a600770dcf06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8813698ede10768735854ec8769c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8911a1fdc5f51aa02797d2d0bf4d857648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab791e6736c6b9c697c2ac50abbc46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84733751bd0919aeabd56779770befaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eff437523a211757760585cb407a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee0ca0d84665df2ac3e01989831cc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e9ee33bbb73504639391001774f6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf94ec34b42700b7ef5645725fa82a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382831f0816f8e60a72bb40b0199e9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad214083549b4d746b9492dc0300e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d136a028d40af1632653097190cfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bdd0d476cb3c19133b905660db998658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23175ca1a2d329238e43efa322d49ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43323ffd3174777c6a4024d6bc0f6f4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2364a5e85f3e5fdcc66db314061ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b19b0c6af9d55b6b1b37f69d49bfd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b37ac8fc530aa221b385201bf579d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d0f5cae70b099068f9e3af16c712664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9234242509e207ff7e00f475510f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dbe4b5fdcfdab25347bab34c22feb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a593de96e1a615230aa7ab1802b3181667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e7587419bfa4538aa7ef4f8245df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf7126ede0751f3a21b3e23ab72f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986182c683b1676a8e8771b188994730670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ca7dff1ffe996816aba2db272503671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9fbd40cd4e00de1c82a88057fc582672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867509dc10cceffe8467882db782084673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276646278029e99fca69cdd3210b6376674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5641d3d81e2074ffcc662cacb4f07a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560e203fa4c2be27af316537ea0aed4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b12203d1decfbde75c70fd3984e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c13c433090996e66d22b984cfefde6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f3865b2e71a50c576a1c93517c2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94dbbe43e7f625237dc0faef423cb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f908963b88a39833fdf2239924524cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f780c4d204922d935eeed6c70c0b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3094011f8a699fceafaec67bb772ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095224189a545bec15b79f79d8880a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c20e4d8e77308ea03b1f53dd5897685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bd400d90b785cb34e7fc3972014a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f211c0b50e270c1b2e5fa618eda7204687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6748133ada711b886c8327b4807bd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc89669ad4fc4d5afea75f9bc2bdd80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9431c24564f2ac87b573f25252b2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d964d1a06e73719805d140f01612f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdbd2dc29167e26c68a73f6f7a79bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a284a9835712f43b0c6f56fd608555693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919989acc4fe0b8b1e2502956a43ffd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67282326de4a296f3975768de545b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d58e3a2bcbd76b08600b35419248696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42272739ff82f773759379ec63826eff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00ec52b3becc0761c093e52eb615d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff48619d70b96c704034cbce5402bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ebf47f1face8b6c22202a15606fd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a18251e81ffd3a9464908aab1157701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa0c742bff6347c7469cce1715164702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e3607cac1f53b1c5915da99ff26b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906984a61350040f6104eab4004a17d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cb383dbc924578b09a9d08405e3e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65401036ddaa77ebe1a2dd79f3aa81d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8914be5a532f2b33aa735042912f178707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d605eaaf1921148216904c7b93056708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821b8d1db18de68781aeb5657402cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d8400184af68b885cb5f5ab0f634710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421b7b7bb0d1fb56d758b0b38b1c07b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb6c7ea489c9858c82c4bec7e44df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a399550a1cce66de3647ff2cb63c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5120c1aeb5db175277664fa41470a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f52d25a1c44bf3927433ff78efda5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a3844fbafa578975a30abe8c0b25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ff38af1a4bdccd2e70e69d9916a10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ea628f6e5385a9cf8f71701ad0b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657067de91042036c895830ec967c05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcfcd1c398a82201863793c8200ac0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e9752050ba7a361881e34068f1189721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec661e015bdfbab86709e07c5ca90e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c42c9de89416d2bf118cb31f3ea25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ded51699c688ee42d8a08c1a7f1c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cf0ccd06406505d79b4364ffd3753725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d4c9f2044672ae3ee8a3239f08b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b685a96e5b9f165a899f3ad3edfc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1247d3dacff9175408155c35f34d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a00850ebca665208c3cf17187823729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079fe348d7cacd76dc850c9c993d8ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6610acb1c3be99a8a6e1811bf457b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c338d9f19b18610b3206d1aa8676db0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ea82f5de3ad934af0a999ead65830733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99f4f385244afad928980689e6f038734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017fc8db0ee938e98fb028643f4f6f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f980b7679438ae6e2455b6e4eac6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a4a707e039f61b2dbe6b327f2dd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec450ff5a2becb74c2b27b22e7fbaa4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd474d3f9db924f88af83843f6ac756c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c03e982020ad0e4fcbed8c29e525fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e9be494a45376d888fcbaeae04d21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7bb25acbafb77bcb06c31f03d6fd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed491692f9ccb1279fa958c1a5fc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d3c68d51862407de9e037a78bd66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5eb86eac3b097d0c3b271891f31c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae7bb349533ef80e22f9a64ea7c52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24331c132614d7559fd3b0d54ccfd6f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfab7ab98876d8a7e0a7c08229608e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c52e4169ae0eb6909ef4638df298db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197d80e9d89599f96ec31791888a23b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaf594d923cfb20aaba16f8943cf30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa103abff966de627bc63080da04a99a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16292e73679caa80119c529377b24837753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24367f711efe1fe99c1af04d746547754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f234956e7fe09a7cc0e6f697e923b5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642f0a51a6e7f3cb8ea1e8591d8b01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacce7dd71e9c662ff7fdbda671884f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eedc29cd780a13e07b210b7dc19c30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907f3887935c79539c5d7d057c49e5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>