--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb869493b1fc546afe4e9165e54881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7dcaa43597d2a3ebf69590b135fa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4983a14220a020977a7701e4197e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8daa55576b70cf6dbd2ae9a866beac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe4f770ce75e2c01413e9b7bcd1f065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddb22de4afdf47b582412bf7560bde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3c1db0d07b49fe128a467c418e547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc980c165d10f8d0ca7fd023a2cbaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f51d124eb8fa20e3e1728b3c5c3959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e85d72179a3c518bebb6d0268d3f6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab81f72ae837b28bb832d6d46734f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc43db3dfa697800627a937e74e371912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cee326e0aae9c31d34a72f428680c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09d1686745ba1291a435463975d04414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60600cbfc56fd6212d57cfbcf859d61515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0624c097dcaf3c134bc77610b47b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab1ad7cf54bfce615c4bee0537ef317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f661b9a71762fa5294b4e8e4ac3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589562496ff630911f3238c67863754519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f2d6e7d179d3f7b70d698dde95a0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd685e1b3bbc469e24a714e0b0b7514321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c176dcf8cfe9c87eef717e794790022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db64708de4bc62d87bd444ae37a54e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d542f84a48391013831f51a05535ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0be3ffcc88dd26f69689f5ef0d30225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c1918b73d33a49b3b865dc08b3c9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8778a74140f1e11437c61ad673cd6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f33fb5e68df412c80fafe092aab16028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1febfdb865ceba8c8677128dc6708829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308a9b5e413c1e7f8da9ad6aab30da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec62f248055a7c350d7d276245abd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42336e621c8c9abca28407cf1327c3f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d2f37d084303e8babfb0b4709adb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2eb4989dc9a8dca3055efef96a3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04026b3010d4eb1f5434f03c5c484c6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2c67f528cb2925eaea30ae3a7c59436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c722c5eccd6cad8f9eb7aa3641bf9e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1c2370bae50d3ff394bd91b3a64d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897b4cc1b6ae32b09e0f3ba1645bd3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd07674ad057f867560d17823d897a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932b95ebc841ec87473ee98f1b7f47841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ae0c5ee8a40977a4696b56406707042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd6e2c80eebbfb69a7a8b4072106f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b9a1227484852a7926e2bca9a12b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3636a6c37034ca99b6f070d83b384945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad017e1069e4bde32ac412495198646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e9a2ecab5080d90e990241b3f72147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5623646664b1603c72f25a9afe0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911527d694c2e449b4f3b0363fa296a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f284e126b8fade0f4746f5618ca98d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5556f0c60a91c2f4ce54e39bc05d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66976c89bcef9c3be71e2fc3402b170752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd110d31ead3e7d0e95a7bbd869abbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda33f17bb159eb1782b913f6db126554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f2c09a53a0cf9d37937325d26d99b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a88847a94d99bb9e1b2eba0d02904456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9a394be49ed36f8da0557bc11947357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68fe289dfc75b0d129d62af288cad358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a487f881375e7bcc5c140c03ebd78759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed27f6cf152873a922cece9d9218dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc80bc06ef6210daefbe77943ad1daf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d9ec2ce95bf415b39030b24f2b97162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1904b00a3de1c941cab7733a8aa32963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262066a7b69f6a0285259cec39828aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc1a770e98fc4ddc02b52617bbc07e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897fbbf0a132b14a5569afd4df5c73d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb67ba0430dd14dc75067ffd52069867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97d2d34996c037b0a7d0b678c0c0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0163392bb585669c211d52bb7387669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112e5e5493010b60e3da44d8753dceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b4391b5ff1e4f08ccaffde83665171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc1b010083ee244c73b5749b6f47172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f9cd5cb29c93f7bf1f9df78cca7fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e31e845057d3b0a887ccbb71c05574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c202342484c4d6ae95fb11967edc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1154ad23ccc56b8a8a6acb2a6ac249d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573fb13e7bc042f40ae4663877e785f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a609d53035819c1fbb5d49b0712c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46accd3df175d9106c2d3f07f5adab7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715243735a57998ba0e755407ca8ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f92f0b3be80784dc3a90ad4c3ec4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0985f5fdb0f3d77f271d280377f8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120938f6a05fb405599911cd5bfcfe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d014d87de84430079cbae010179384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d556a6635d28330df786ba2a149ccc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4801294fc1b8f3efac57b74ef5d285e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290e7c48a00c708fc61a2a5f458d30387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee0e852d3d6a9594a8291ab7c8dee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74816fd021093546a49d048c0058833489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190001be530cd7ca91d4f8ccffdec7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a24145a7c12a42ec87112851bcab6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa827275958a991f12784ebf22f46b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ccac3eb3ccef6b72ec98f1ed618f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e64b9c964e115f3698d18da5e81094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481fbb598bed77f2f00e40be8865fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53af778b6aadb32b7fd6425153a4d8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065a67c9dde2ec57d7108d51b2bc2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcb23bfdd1f83f42d856306ad1677498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc1192ad91197378438a3f8e0609c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1a6e65b9bff994d620215efcaf2d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd4cca32e4f1a326520add9b8f483b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c7dc7d9ec1d71247e5aab3056fa5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb0d661610f61aec7d3c2f1b21b85a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaba715cf6a91b49d6f105dad367910104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655523d205cda63d4fccb73eb0bcd0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd58edb6ecdc4ca658d314720754b70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1b9a6b949384bed4aefd34e7d383d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a7eac353e49cb707692d5d499b17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01422ab2d3ca6c78d3bad3b49b2df7f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2940444ec5a959e7199cbcb25ded7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f143c6396b9f4719fa7a89a26c80d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db28a3900a22f1e8c8694cfdd36847112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2c11ebaee4b3fc10e341ca1205b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476c2913fafd297e5b663a10a9aff52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008047b8966970d41507bd18056ddb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b16f414c972f79b183f1dd0d0a775116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78950e1206e32e6aba27033088b8f555117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4434826d99aeedb13c44f3d442a8fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eea97cd814efda3e558abea948a67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728b442a796f3c08999c487a43292e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720ac4e4220df7ff980bdd9a077cae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5e3b399438c0492230568a3a1088d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d26f721f398f66b16fa9b4079f868123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ff1d1892725ead8e85be6ca32212124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8a6951d66bc5521ab315b77e47391125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03df6b40f8ac02ae2f8d5dbaa185a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2613efebf3ce068b436209f1259673127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea7a3a5457d15945717a3168fd94df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fcee6dab7e32edbb011f210eccab6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c75aa231c2dfdbc0dbd3562682d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916253868f25574a258b571f0948c61a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f35170a80a3343bdaac18b8f5c6ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcd8173570ca3a10f4135d113484e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8b726b359ec83d956260b7e559b94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351904412b4cbac92b1e35d81815694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d752ddb0f644c958bb60ba476eb9ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72d0183262adaa012daf4215fbf14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1302705c286dbd1e8f4452f0b2e452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c9d78b198926f6b55e41930ef70a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c269cb7d3abe5d9b60e204f6be91f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd895112b4b5fbcb054bfa093b7db7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8aae8a89a4a283202b91efd6793c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928fb53aa409709d87d96c365512b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675f946567ff7c4886102e4fb38eaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ebac5b59e12f18ad35823eb1ff260145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8020a4f0a7e5fe1f0fc80a1b001b9d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0994c0abe8c1292b426bdc5587f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0da61441a646e1874af907b378cea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416986561b7a0d1606b974bfc481a3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993e4455b48039c391a25eadcf9b6a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cede7f7ff55b186acc996e67a5d1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3d24d4e0239cb2f5c7e02dbe1176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9762d8f4a0a252f1f3dad5ae7a9cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23f7143e1a497b36e1a0600aba503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483028de5408ba11a5e3dbc1e18d0ca4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ca73fb3766b03d229b48b93679b9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f8a4f74626db3e9fff9c6761a3d32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d0c05b2f11744ab9130b853c24bf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fe614235515ddaeaf1334f1edee7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cebd8ba01316e85992e5abcaac367160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af74faddd2ac59b1bbb5e8a02d40931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f5ff1f53846dae399dc8f6dd055a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5fcb3d69f94eec977265119805de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6287ac884310ffa3e41de0eccb32c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641aac91ef355978b7876b9020d33f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec404c3fc0b530b8a66dfc0667c93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887fd4b8e5a0e6f14a58a450b73f15d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335551d3a296f1acbe91fcc7327085168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1d05308c5d3c49602340e677478f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e613835017be0298bfebecce6c8cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16102643b230dd9110f16363f7a73d11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd36bc16a674820105de6526f76407172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6e23c96561dda5e189570fb6c614a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdbccc68bef0858f6c13181a18dcea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45951b4de6ac5eb8320f8ab6530331175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4f903fe7a1da39a3d05fa06bd96c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f8d997d4159100aba2d210172af64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43cc8356ba52ea8d951f65c8f33e2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30444d446a4fcc0bdde8ee8d52529179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158150fc28343fb48b5ad1f5de9718180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c02005a7c388084b84a73bcef8fc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01c23f2c3356bdfcd6e180911f86b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789731494df36876c1677344854782f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52714bbcb39af0aa1f8bf92dd5d3c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1573148b4d2730bf72a43fe86f0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715aff4db988ed4cd85b22f070c9a2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7c1e9fc8134c5d6f70f55646e673187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77614204f13672bab48edaebd809b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f107d239f48f92ea29a5e0902b7ae1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa81eea600e834faa11b3855142dda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaa01a335d5b17bee5d45550614116191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb9472f496ce3ddb36abaa4a811d08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22493511fd60f0e334913dd91fb53a21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b229e8bc061838b53bd951c723e3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5305bfef8868f8911a4eb9e78d246a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e2903d84095f6846c983cc4d9572196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977e18716f29b67ef674076321c273197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01ed15ae624facde81f473a2f6572d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5eba80305885874d90dabbe8c8ddc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f19aeecd169b70158d9d37a095ab2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6101697feaea44f363cd0605e7c269201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef118b9d9a9e6c56e33965fd53f3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c73aa6d1957a8ec87e650e622808b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0b36b6e07356b85ba6425b8330a85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752975657f73b741511adcd4f599d8dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0f1a32427f0693f5d3a385332f97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b37076d570c9d9d1f51e62faedc20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b27e27e00dbc6726998b2fe797b435208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa2d6e4129dceb609533ab74660ece209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d5c3ab2a8fc05baf0d70bc313189a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ad1ccf04e3a0a7c9cf4037442798211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a60003a430c4d8c4188ad82373307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be0628f1e08b196533c622fb573ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb8f77059ade1451da683d0281bf86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467d0013b27527bc9b923a4fba8d2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe7cc5d52c783b6b74a97207720a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d08d889ebf43f0e65c888980e62b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5c058b2edfa53eab9ab1017a186b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894f1dd8539df08fd11cb604a12fdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e64d0a418fa539f48b0c7e998018220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb915f7064332597104f3738408dd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0342c3fd55a9ef0fc1a6d7e2f58e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb131ebe54b1bc865aa93f712490116e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f002300e946d32dd1b9ce0427eb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871bd2368889c6e0b7178c119bc88c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b726a9d0a258e7277361ca9eafcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0bcb4be8661fe3b41a9c23772a1fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95834fcfd02d3c0d05f93ed34408ccff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78340ac0a2d8a64958688ed72c62b172229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f6888304dde111da54becdb4f9c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1da4582f69195a21fb0bab40428f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b032e4a089d0c112735f8d8410d652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba15e0f7f0da77d97ee07a37f2de93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3da9c77918338cbdd06af0d3a04f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2aee664ff586e05c073d3fd5ea99b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4021a162e2ec450fe7e1c3d264b5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd02c6f5179cc776db5d43c6c386e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05863cb16b928fa4c0c7bf9cff4eabe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87571ef4a838743c24aba006b65c79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6af05cf3a01448604c57e54d015f20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4492909cf8a010db833fb9385d6b32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27216a789b602853d120e01bd5201614242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36780c28b813216a5dcee86f6fb8ddcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a5f24f0c361b57fbf0ccaef71c922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeda7dad57234310fc42c20ee54bd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e39b62f4e68a03128bc9fc54f2e4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29435be5787c0a9e0572eb6fa65d458d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c81421a8cb6e4cbbab9de2a63da3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec63495fa9241f48c7b1018ac0c4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6365d7e054459fcaa2a0950c3caad48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e975e75441aa710f0639283cc5bfe2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671d4c6cb355388f22e0f8cfdf6052252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f610cd0aab6264399bd953a93a0e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e513e3e66687494e1363af8a568b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad147078f76c038762e75f9b5fc29c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af0ce239c66fbb89dd2f635df4122256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b70f0c67357bacc5012df7eb63500c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c23233858461c0f511c6adecd26d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd8be4a51cad9758be2d857a8c37bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63d7329da7db2504d77d01c9ca6c73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f42598cf0acfba4be08d7ff10d1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eea81f7021ee5c5e39ef13447f95e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f97258862041086ffd33dddfcee8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8fa34c1ecb7662bdd10593927f691264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b212dbd38385f4da29dc8c3c84f574265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d4f7ec18f018a53a0681e9832c99f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd633733e12cd5692a660d8b80441854267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e436cf2fb7b2e08fbde2a15b5e7bda2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0fa025dcaba8873f99bd8d36bdea2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6566fdac90ea00adec18b771e40f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b616080c2159f965a88a0cdf0fdb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3953013ecfc4a10d4ec67bc3ba01945272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca81e9f9390cdafcab724d972cad03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c63098a347fc436c62285d030be775274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9101aea58361bbf1b9791216afc5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd78dedf73d57e50781cac61a846b16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339b2092236f86304fa8081e90b619a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a988447aff41cda1b8a254bac5a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58c63af6fd3cb7266de005936a977e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851cedd49a4d974b8a47ce3d5b6a72f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f9b8cd88a12cee1b4a39a916aecea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec97b7764e34ddf1a7d85bc6d70524282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4b535f946d3b93410103b5daae7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b4d9286363c5953b68a56ad34b3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f3654287771c754720cd182efa6fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f76025b1154288871ac73c7b05f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fed1489c9d9b90388f4633945d75c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bebe5cdb40e372af0ab69156e67d17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc8d82220cc133dbddd0c365c20e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d864d380048386b0d79a8a8953c598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a3418164e55dc8366487b6693581291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a469c88ad58a2c9e73c01b433c8070b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564bc05a91ee6e8a924e5b59cab5dda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be89ca48919faf0ae17d045386e72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838cb169bb65a5ccd7896dedf14bc65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b46b6ab9f8acb0c76275abf5b8a1f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d1ac7ffdcec5de97ddf224f48598a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283181a57afc0c216f388178ce0284d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f6a5a50f0a6adbb8eab93d91461b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80962b54dbe764f467cc082c9087e90e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206aa008759e19d63b1d8ea809cc4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce696a9933be231aff1c94fa6f9649bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611fa059fa26d30a72c73c7f7e0c7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0f7723e9d0eaa32288f4686d46bec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595b09635ad6f1e8b50423dfcfb75a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3903eb32397d0c0c09c603251f68db9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98a6823b6b7ba171bfa3244dfc416e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e0f022287482f7f8654f85543f890308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e77af73d53914912f6e3b0f516816309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4510e5814f838abc43520aa45e6dbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758df92d13c0640e8b8ffc68fc821fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71cb66aa3d77a125ededa8c4fa4586312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025010fed1c24948d2c524b89dd960f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442729ac311af06863f5ce59b7f4243314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d96c0dfc5b8bb6907a0e4e595dec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280773abd931fcd68eeef0a5132f369316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf03c13ec0a4597dd2e86d9af8f68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9f221cb6e90ee9595ee3559edaad9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059592aa2e52e4b1bdabe242961618319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc2f6b15e37d094b972414359e1d5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab134a72619f55122c79d6dab0f980321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4417fb1aa65ee0cab611c36b42b32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3bbc6270728398fda02b0f6c0b8aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1c4584ba134178a510c37a640dd08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b5a678b40693b0e6d14879adc6287325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a77878c2c9777df07a6b2b5e32b7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca9066e10099f114bdaff92a8c9c47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2a128e1e1e3114eff0ecea6f8de8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ba3f777cb81bcdbdd58847e877f81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d7fcac5eac45eddce7da3c5848826330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5ae2701b950531d53cc0c51ebb10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c618e7443b018e60fa22b03769dda8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635fb289685d6ed344ae9aa7a95a481333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea62dd2b9919c0e3ac46b62ee1953f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea395cf47b268f03c991609b6ac75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f02cc71d16a462d8bdd4732de0227336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5461359a227bee543a017e349dc980337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb3bd56bf6c99b3c86c736b9d55010338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f6e75ad0decd805faf32dd04100f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca200d626111e1bda9fb024c166b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbc4858699a8e3860eef6313283574341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803075b8c7cb550ded8537d9c6697321342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b80e72b11788228b5234aea1524e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512289321049443951081973ecbcfcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff9b47cfe6c37744a3d5041491bf48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6313459d16e04c9df6527b0f568592346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4afe788dde0efd01f468de6c8d5f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074a0489fa06575da547c7e4f00c7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a013c64825838f7d2fa4ac62985aad5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e91ca10dffc0648beb0e68beedfbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484769d0cb36d836fa592da3c3cb25c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc2a8180248c8241eb004946b31804352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf9d8ece460c571c0a9b9c815b95b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dce6666111e452b8f1186340e5e52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5d479d261775b3a02ac1b6ebb4f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da2545b55423187991fc6efd9c3c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc6cf9c0f57c2e30aadee3afb91f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c77ae579096ca5c4ee0b5a87c94da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347bf7431c6a46a5d922d26e80cc148359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823f3721a6faef6fd19ead30a9336c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b668f74a372a6ffd45e4fe1ce7954fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d433b3274cfca26e5ddad24925968362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31904aaa76521d96d225417919329b83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d2f65ef8f35aa48464c899663f0a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80bedd9e6f6b1441d96d3eddf176b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc784553d0725b19fe217dd0db8fc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8937efd9f762e4004ef87468960b1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255e40497fbf08ee8e37440e558b50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d45641c897768055ef993f45a4fa5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434bb5dc687ea88e3963342d1300db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a201f330fc9c89e0a6c2e1b6ff9cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fa67c1f4269bb245e1a60ec6072c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e77af7c88eeda42aabff7529ac5f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847ea553e385e977b7efcd4fc7dfb75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af97edef32a4de8b20b1c7d21c8debe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b11dd9f4b7709c12cef321b920d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd2d382450351967eb4bbf750f4203377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaca08f7a2ba7d2bca490e91dd4d2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b0144f6852175836373f0fe85417379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6be01b2ba46978c78a860c44df41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c9634a4a73169dd4a1a2f4c9a810381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f4052902eff78d7ec1c329dc0cb4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a0f403c2a7cf512c8b1e5bcf4523c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4789da0a8e3c25942e8028cdcccb87b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a39935ea166eb274a27971750d08b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609e550b7aa620c0e7d2fcef7d9aa4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35971b811a87c047777e6a7d7e14d427387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f03ad4abbd8c518362ee98ca21754388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81a4c71b99036b2930a1ce37cb0d8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021facca877c9f709db5327e2689fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10895a97d506b02bf12bd88ce0e9925b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab09a3da2e9866454f5ee6b25223bfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b035552f39d579bc122c0b04736f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294785852a7ffeae672e9b801181e03d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94042320bd031a1a8f39bdb7b9be3eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaeca13cde0ab760827f14720bc542396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d1407f265f2e340f57394443698d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc33d9f3659309c50d518e44d38937f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0b456ba0e9253696ca9ab048a7d32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178187bf640458c2b29bf39db62321400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1bb92050d9051b2e5e5841b008fac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c74df2e152f1c214dc86ec10119d99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e50257f41ac58f24a1ed53538bb4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab536e6474cdbb112c691c0b1492718404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ed06a9ef2909c813b56c4bdfd35c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d940d9102165172585631a1653c8d95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5952354d661a3c43b6a92ca28484ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d597f160b65c8a811caaba58163bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c97d3121c837a332ebd4fb12d069409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6119f607184be4d4c8a18f2a4b177410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8f1f4f1b5ea9fcc71e64a4eba79cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9717369e49733639199f046eba00d7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e65e8d35d6fb27d455a6a42c3ea146413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c70ae00fefcc5f915df843e5940b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c3c1acd69ff76d4081f8cd2797cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592eb0af52be93d692c36c4eb340f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f5ae5078999fcc67fd8fc90544761417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d8482ffbae3d79701c07770945fb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df36e2725a4abf7eae7ee48b5878e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2f94345ddfb8cf120b2909543a5a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ef987b7714eabc18a1cf3ce7a5bdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea978b65d797d38b6142e4ad0abbabbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee9a02111373b109b4a4d09496754423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ccefa365bac430b275cf8b4f74795424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1522f9811a3dd884cec067a22c93a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0a9d5d314b3c06747fe7d2361d63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851af8ad5912523ce520457e804d421e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf2def9d00f55f108b6c145946a33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391118e2cb310c6a5e69c5aa1e484fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf277974ac5774d884272ed16d0b06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b5c2836d7672632ce87b7187ee39a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedacc6830648bf971e50e03dbcb115432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a494cbd306d8347452ec97ddf9ca96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7706ca7663e75925ad888d2d5e3e14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd19c4fb2efcf85b12aac4d8abc119435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d92cc811a819a67d3e5d37d8e33e12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b7a19be2d38d47d14401c9868a309437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4676f9e31ed87d657255077d879805b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c94565ec0d8b12c67de69798a3c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916a2c965ae687df7563406c6360a25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7acf9ec7a8227d27a236a4f7b4379441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce952a463c92333d03ae1b171ef3be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431afaae401ad4412e3e11a17199c2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dd7d4860f9f20df353c1872089f9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda881a38cc933fb570133169cf6ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f12eb9d3eba797fa0b37d15091cfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c1d225d5ff1307de411363352820447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f2d44b2f203d70eb64763ac8b0de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d8e42c2b4493ea567b78d2112106b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fed92b165b38fa90865d3362871bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5705464ae938ffa212fb6de640b25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160869f7fd2ef4c7237567ab02c973c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387074ecaa6f5a6fce2b6734bb13be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87081b3306ca64c50e3abf1c5232e81e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa0889f7916435de98b72b8f6d109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a810c0aaaf57e8ee85973a21f3148a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f951f969123ea4775b3aea848d9c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650046a436df18dd903347e29c89bbd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31692dfdc68214e867e49bfc72e1f011459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783149352f481998024ad563e9b67dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6083179aeb35d0378ed756c9ce14ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec0676af4de1ab440638d4733eb64f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a284b327db30ddb7f6b77ac8a26e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089451987b07781b497b9e949a362f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3f76d61162e757615310d5255129465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf9bf18ffd3ec7cd9f16fc85ff5ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa395557cd06eea301680c90ed0d9906467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6323fc58517138eb561f3fa16f285af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d83af2cb5d5c4bcf7a9b36ec1b179469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030829a33893b5e959fb795637cb4221470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84429df017434aa6e8bc90994ac1b4fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684e05194498209152bd50cc92a613b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42ef3aeacd49a72c1a54e31a19b70c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a1249d42a99741dabfe220f763ae0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577e0d050c8e10ff240a54bc9bb21d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114304a4b119c4b98003d7116f17a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155986bb3dd442f4383cd85718d80a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f2ce29f8bcbadea8fc498110e2589478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477078ea03c73ee50950450edf135200479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3c5ace07f80c8088110f0db27998b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ccd19ebfc0ca1b33a7be77871f922481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f670854baf761a4086955d24b66a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc4e1c268c2da92d98de4bf8f9067483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52c0839065ee32b7e63528a57851ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f691d2648d161223ebbe387468fee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93c9de696add34f64e4ddd5453704486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d5d7e4c8246ec083faf15d2c84ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aa1b70d623221dcbe19c7e3674237488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e3128d25280c7a69d945578041c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e74c38388b6b5064b9fb6bd8c27be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b51cd961a9bbcfabfe5430053336ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ffb391fb02ffd1abfb822fa481a0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6738e05facffac39fd27d7b033c77e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb3dc62d3527696fc9fab00c3d85c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8fe54d91d377fd8d12960a85692f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9173cb0dd249792de55c55df6fd7a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea16debc00e9c87f51975bb38fd4e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d171c975204dfe83e3d4e8cc3223d99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af2c114bf2f30630301fa5072cb074499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6df72437820b9ff9211906b029a2e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a665fe0dc206a1fec80227b5f7d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677534b94f0cfc5a93b51a582a25431502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dc986c01be65de03d8f43a87b9e2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba625cdc279885bd3fc6e347c2b6ee15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d144fc1f3b31ef77d57506cdcdd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591003f587ed61e7c9f1ccf93238e37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d3f6bdfeec12087bb8b987c76bcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526dd4b044239fb6a177a33d07356e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee7e624ef76391a91031d09010da92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607de75fcf38cda4466f932f5d21c38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc9069c38c7d7ec3f79a306a42bd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dc5524e9be2566edb6d90bb07e5fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf7d924f7c9e2ef88c09f84f3f45c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2dc54034a73125a263c1fd92808ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833e4e934b6b764e044c4f41f17b684515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdd4a9c3b38d11d7c1b2a70ed99fa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd115b128651a44b5d5517f7c4c27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee6d3df25e48ac591c29a6dca2af4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a12fa7dedde14f7d19de0006cdd2a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfca87b3a788329b68925d9aed0b03c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055e82ecbc435f9ce37ceaeda33465521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860778a8844e86b5c264f464ae45f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728d92832875592dc130648e1f85b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c9ee81e91043a170ed074a58751e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7297f1e0edbb6c8cc2bf8445c877f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5548b2d563814e33cb9032cf3279a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591154731748c9e8521254b32363d6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d937e9b67ce73418329d9bf7cec572528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f24296495fa7496e9890f7b72965c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef397cd09229a37a364fa4539ea57342530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841672440b8b8cf64b09ca02da71a2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2404b25b3a604b1042dc2eccd94170532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a6b12e08f0522bd2912d5b1161ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde319376296c4598fcda71ea04cfc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88091126b2373a166ddeb04f94a00e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33bc39f9b9d40f9cb8c434d138dc32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e07871b7338c4416703402bdf03a06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e980926dba9d283979ae3e79b203538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141e2a22bc30e654489543a8968d9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12014bc9caee43bed243c8cec783271540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81eefc8b9814544d3b8f66b0c4b01a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1fa964109a367fbe23dd238abb1cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f680e4e9ce52a891bb3600042186543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fece07a5e5a0e598a4584956e6fdfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93990f1a6c4ddf3168b718b49ad10b5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3dc3f272c4ab31cc13170a47c76c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f991e65bbfc9f1e724686a3b57f9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc8593c81fc55efb985fb433b248d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6aad6678f9c12f425cc3f24bc0b79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d785a213855dbde034ce92a4b7978b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5804d417c15467a583ec00b928f12b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e044533f869eb3f55bbfb39cf83bd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056fc84e398dafd061110cf0dd3110553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eafe8ec6fbc7e526f4ebacad8a08e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037020f1f44d791b2ae3feebdd9a670555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db4d74e1bcc480040d559e1441fdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cbcbd4ad53d5cbe73d6bbc03aaa8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff6c3a332ee9e8dce4124fed4798ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d86a3d59691f1c0e9ee1d79d745b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce9c187b38766a6ea8b21ebd5be46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca1d50242509debd45593e9a111f2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151ab38ee1c94bbbe09e9a57b10c8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91927a3e4d1569a861cca52fc35d70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c214150bf0e3dc18c05add65504c98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41330f130a1557df2817fecbd24c0e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c34a3277a495772192603bcc585b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d852fc531120e20ada9d257be4dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806ec0821774905156fb00da9196085568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f401cbbc5fa7db73aa6259bc9e0b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca4db5ad1ef26f1a0b626762a429d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102c1d7da31a7ebd0d67ab8c3c7ac1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c93815b3fd3d19b17d995407bc45f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726bab78d225acc46ee15a19252669a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6516c0ab1d2381cee6a5a96cb079c1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a6dc6ce066bdc0b3ebc2be74c675575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6afbb9ae3c7d0718e513eec98b0a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2383a15908b3ad1259b39b3f761ff7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7607ec6e0d75306704342c18111b504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf53bc56dfe0a68655afde5ec4082b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadeff630f9cc49585ca93d94dfa1c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba79c335eb454a81d1de6663cfb5a00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe47a5cab8a66969a49aaf1a614aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ad556fba0942b38beabc60373de79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac9942a2f4145542b8ab30982902e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472d697850f219a7ca40cad170dd27a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af27ccd006ab60de6f1676b8a3b557a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1369f2e5e96b2928e028b3677e281d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6a5bc9cd3f1591dc717084db5701588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e09c3a31d6883b6d0c046b408b3ebd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7488b2fdce3714efb6aad3f0f3e5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94d8346996f78564a783a067ebac47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90121f415b892d73c7c551956a4213592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06ff95dcd3de11578c08c2fec63ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e794b3ad398b0aa3f8fef5ef08d84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ecaff12a8a1a3c48dd5eec222f53b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b533f24ee5d2e66c98728648d97ffbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f44647bb48e3f98789465291954d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee1b4ebc81f82af8a8f0c0e0cec49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de49976fe66562ceb4858a410aabcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9da55054871402cb2e5c73e298db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e25fb520c3013765a791db1987196601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefeaf09380b84cd77ccdf3e917fc4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b7575cfb573de7662f1cdb028ceab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de898bc45575d4fef8aa7d787a19469604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a52364be302b9f99decf052b930a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95515cddac0e6be8bb8215c33215f39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccf7e16a4b4ea3e4fe68444af8006f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d7377dcdaba8cdcffc7a86002fc20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124508c623879608e865389bf78985c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5dbd16828924fae129924e9e95dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bf45ded785f9bec978ced134a114f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d9c8d9d402da42861c57cacaea28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693de6b723f5e747cbec2fa1440355f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092602c563c7da0a13884d83221f9037614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37416bfa3144097eaf70e3dee187043615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55970c310973e156c0a42804de1a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b5ed63d2cb881a89fb419320bee7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93043b205e3f994a1aa943b9a18c4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f54db9f40064cfa5043c61e7debe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae61cdb9490696b587b50267eb240e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d5c5f50882db91b6bcf26c23288ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0553365e8f276a70ecff413666ad84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de2478af480a0573d44e92ac5b0cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6412f1c2ae830f2f690cde2529d67c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dce3c7e45bbd92ac3eb4ae0972f5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c7f4cd9720bb129f71d5cc3de8ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e99006731d8fffa6420846819217627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ead828d04ba4181aaff3c99f7cd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d38c00971d704a44a21846282a45a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2533cbde831bff20fb865cffa3461b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1ff1ba1c4655af91220eacafc3e7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420912b26e4174b092d405d991446f9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bdd0a07f8728e11b0cf024016e87e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f164003bfd692b174bb3bd10947c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eee45622905836bea82a2188080ffc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57eb6af8f29eb741782489b9bb8d18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26117046c892f9f9a00021b70e620d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7260d2ab9fef16523aaa242eb62c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a709ffe9e476f123b9e853a72168639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08eab42c5a7edf103372316688876640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252ed32f5ebbaa3dd8bf5dfcb1d43b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b314fe7571feffe3aab08d9bbd16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d31858e529b0164efb656ec471f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ee3cb2dddc4a72fafc0d9a865d8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65df04af2bec24c598d32820d222a92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f49593b67db0c28afc3c214404f8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f68ed45813e2a9c76428457517054a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8524f4b96c382b7754763a5a38fedb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988088d08989251f7634123aaa50be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df245259a4552df26c2775f69e331384650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041dc92b3406459a975d06aceac0cf2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df554e905f42c54288c5f4bc8410a15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf24ac50d7e6af6e1499c18f9b5a0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12dcaaf88e6316637279a8ff47abba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27876658f2b8ca624c6b9ab8cb3f1a8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eec528c3c58423854beb4e906fdb41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06738a17c7d4f9cfe18cf78ef6ffd0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b0047fa1402c802e63273e2d71ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a2e80d58f5fb1378ef6fd0e8bfa88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7d39114a2f7a8a322408b064a4da7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52fb9632d75ed51fa54f54ff8ff0f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7fbeab297559b92a84fe328bf8d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1fb5f56868320e1d91b2159d4728663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb934f4de4898bc5cd5e85e442ec88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33430ab079d221622ef8e7bdaaa58473665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4376f7537c4c5d7a3c014fe33c13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ace73fe4a4eff049277d27fa3a8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bfd4514e52abc0097d22b829f7103668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882191a82d229b820956d7fac7fd766c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5342a759eddcc0fe9ec6a48ad37dffe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f3f2ad695bdd71f0883c082b3276671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903cd2522279d9e9ccf59c82f3eae18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dada3fd82b614eed4378900a86668673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd1a183b09feff37a73b5ac880ff8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b27adb6c27891bfee819bd3a0500675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4653fa7e9058a180340edc3fccc10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b24690e841057d905c38fa613c563677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f6a492815045c01e4b4ad8fa95f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5462b71220e1bf656493de1349eff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af6940422a99d3e0f7d522a8009e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141ff6c3dbb457c22f821d03b61cf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4fb0f1a7d1073af7b83e959d58d82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484244b7cdae3a5b27a323ac03720b10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d539980603a86e831417fb2d2e8d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ebdcb6d2ba568bfa8b4886882c98a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517347fa19cd6c56d38570cb9d5ea6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc43b1f0b7519447f543ef064a5eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bda9828d6af0887dfe3cf6a66458fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d02b36bfa0a9daa56707b217d7cffc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf675da1945ec609636a334281cff2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839c8edcbb38c1f495364de20fe5baa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2b430e9f1445313462a9ddc824010692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949a5b2b14f4dcaead99930e31266f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9981d7d6aacb2f2560b14ac26d8b6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccc51d366c226d89c31d14b49449eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc459599dcb6f79687c50b86efa628f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e6404dfaea4fc1521808c5b97f0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12181e898309c6f7e0344d842c395a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417d139aedb0661ba53309db960a448699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3d23148ac92bd8ce1b780d6556b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48720ab26bd2de5d69b1e4f21c877ef5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c45ee25dcdfb97ada8f588cd70af2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d654f81a039acdcc16c20242c323703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad822185fffba3e64c927d258fc350704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf26d6a724bcd55f9de771138893ed6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949d0cd67bf242264423951dd8d234b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe786bc7a21bfb73d45a002fbbc40ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915ef39aeb5b8dd9c705cdd568e310708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e835a85993df0afefaa948f707716c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9433edde6e910e829d8704d169fde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ed16159eec83d584dfcb0fd4485c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4924b8ee0995e3e59af922c16ac02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b5d678d75e604a35ce9d30ddd92ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cf3426363d82c5741e8841f50bd40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea28bfb90dbae89d3a68175d8697871715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb723e4520f683ce0d9dd4501dd2c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144efb2b53e04e52028bb80885ea52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85e5090560b752d0c114ee9bce442718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4dc2b2481a80258b91bd31e74985719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aec53c56f76e314b51d134eef2fae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e96fed603c0d1dd7aca32581d246721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8f467ef2f54cae926f5e9f02a97d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730307b7af177ee3444bd7703bb78b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c0b45f9c48ad1db8700957648c9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc791c8539bdc004184b590b8d635cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190098511652480f8aba5751fc6698d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3597a6af03cb61d38572adf72adb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1ec15913f38f19548d39eb666e5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898302311e1e47c8d2b7e9d023a8121c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411b1bdaf23e3fc4b577f54ce9f0e47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75449e0b1e611587765c973f987305bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f6971bc55214f3c1827d6250f8bb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f6b43d90cdfe0b041c461f5d7a91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd041ff104ff3e5254baf07718fd91b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a52910bf2e8ae35f0c795a189ac60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399132ef4be663ae30e9edf0b3aba446736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f0103afe9744eb83b9043e305cc2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3cea1020d721c6eaad7afbcbbff92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247202105c58e79ee54ba571cfb1263739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ed2dc823d45a35a69884152edfe7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c32d249bfda67e916704f2b480899741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5328bc7caaa2f92160726ec557cd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c8d019130c020e6b56094e7ec6c1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed24190b6391c91618ae5b9bc99113744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12764ce9fc9c468264a7d5b300ad25a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99439813e9bf362f3d11bfa094bd54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3920e6d816f13684238124a1637396747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88500cdee62fe7404bdfabe71668fd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f229ba0a1b2dbef81c1f9e5df10c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3baaa5836583d32877b9693956a19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e94695476edbe5377b0411ee8b1b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e2f2ae91284cb3174e6a8fe1a3f74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57548cc667dc184164482dfb8af7d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a953f5d5028e2a2f1247153399010754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9450e66acfb512408a43cf973c04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea97c4917322bebe06a1e9ed4b0338756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047c58c2604bd4a4d8a47975d68951e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d70d25336f251b48cd0450da9781f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341082c857a45599eff3c42810802f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c0d806c090ed26a919f7e689c60391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f3bc7145583c697ff8191b7b4074b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5789d111c96778010468280dbee4013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e80719ce4747bfb931676cc366bad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b400ab306b35cc034fbc83e040e165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c8f2edf38e970590ae614a9e26d486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6e67fc938a409155ccd9e174a51f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b0d71f73b5ffa99ddfb4caefab078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e4e27ffa021746d5266323cbead09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c44f053be234b6f8c06f13c2a46010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5d805cd9754001eb480d3362b70ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107099c9abe3da595ee57cd11b0bc9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2039cff130ecb61690dc5ab16822213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69e88e396d7075e2cf28821cf9198614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818c8af8d6e749c400d76c3ef6768c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1308242141453830aa86928579d976b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891af72f6d38723f1afdb3fe7ee05e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b28d9723a5415f8bdd5a7fbe37d5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf59c9bb1b3fd1364d19b94a9db17319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990d77b9a226dcb8d99d7ea719227b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43494094fa245e592407f692ae519621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce4fde2b5d3fdad7d8d33b8ef597f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d6108ff11cee9846f8c348e1dab3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2105cdb7d503f0b0eaefed7ad87df624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11e1ace48d88a5c1644a08d579c4b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa75457c417aa6374be3293d9942826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83996d9c5ca57655f0710d9c1641df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bbc2a7d235433c5941ff3d7b5115328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb47bcd85cc4ea12f0d38635a7972629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce7773ad118543cd64dc749c1eddfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded6c0d12a0c0f8666ba9db35b6ec331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084870542673dab791c1621e1eea09f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036724d4ed115de7456c379092f77c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f135e3a884a3618e4acbdea285ebe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c058c7442bea1fd248de92b9e2657de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce569d58e8ec1c9e1bec2102d350336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318eb93a1a179507edd3065629dc6e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabfb101044d821edac24eb4a31081c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d657500fc76986afce4abecacea2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5609599175a37d89eedd55a9c8c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08519c759a65da3b50a5bdffae541641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe9e59bfe27bfe5d81a11c06e0dde542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790860f04c5492202cdc06c0b69f12b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c42092146868adc59196a0b58fc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd908968fabeb2f31324fc03db0e13945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f26c1d368ab56965547faff94239446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51aa7ba7792bfd1f9263df2b73b41d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c713125e1073b3886951dc3b1bb1dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5836ba43712a4f298fea9eca8a5f01d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb038062331ce03926b8d8dbc0f7c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cadf77b26d8d13fdbf87b7629c28051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b6078bf7db79665c2c76b6eb1f93d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5523ca2ec3086b3b5b9218390aece53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cabcc2704eaa5871fa97405d301de554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b952730f0c22b4ca34088624005a3cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887514874f2e640ac4f06f99c99979356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a646c26afcc35bc56ef6c5f820f14bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017999173e1cc3cd54dd78765df99b1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e9856e6dc4b6cbe6214b49b2364e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57c6a197355522b0b0e7209e152f1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b024e93566cc007a7e12287128e537361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc582e68bbdc90f78ff9b98e88f9e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc5ab07903c2b6e82feb6b88d051ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4495bff04f346f6b009cdf9ee5e0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f1397a5d948c3bd7498da6fff9e8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2bb2ee74902de779de789ceb39d6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248976f5183a42cd8a0c1cf2ab24ae4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5166e786551b5964a3a2b60155f43768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3225d9b6409c255a464363efe5f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0b63d324fefd77c7e41b8e4093ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646175fa691aaf3df027f5b0ddb6eba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a57a069319717b412815b9f9292c4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066842f9c0aaf2e5343a466371a7251c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9b44dbbd2c2b9fa2eb139ec6c251b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84230a85164d3841638c6ed9b64e45d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72b42004697e01ccddc8a0757aa4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9187084b491f17e5520678b1c1e09377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6671c2e8e3b4090d286ef1b496fe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f504ddb45a22052b65326da6ef9f69279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0095ff05a6e8446c5a00d38214b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0985b9eea015b0bad976d2356ca8cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ba9d15ffde02f7009e8b219207bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a976e7110015263098ccf8e042b5b4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ae42eddb426f4d25adec8bea45da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba19e3154f852d56eb42c582295c1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc06673dd884ea075fd8dd832ff55286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e924fcf057422cae8fbf0511b65d5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cea66a7553bb6dc44999b4328ff6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64278566f10d6121c63a6e6cfcbec989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0c28826ffb445820c667b04ce6f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3571aef75d2053068f82fa7137372f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a95e75f244c3bfde9a2dfb8884b36a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186d68b506e8336072654c53c97ce6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03266e3a69e9892bf8215b914fc57fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4aa546aa96714b3b5d65588381f9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7890de238d23761a67c7082fc5ccf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceeb25f606f6af3952cf53f70332a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e165d08292f89bccb3119e0428f63898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55098383a584fd743f7131c7ad059499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406059ba13dd43b7ed2ae3412128d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053a5a363d333cc25ac44617b47c56d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f1229eac08594419f7fc3c520554102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175dfcdae6e6e53ff487be49f1ad7dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92efd83efb2951ba3ecae37b1de85a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759964250febea182ceb7a482391813105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc9df765a07edc63f80d71ef4082d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dae99159c4802d8f20efbc2ecc32c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1253b09bd39f23323d7147d72ac504108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c55477e069ff01ff225b499479e07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3df34180db9894cf64ec54f5b3af5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13533cc3bdfed93f6f3324079f98b03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21112714f9523dcec9a7b597edc487bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3315c434345aea38496bd5bae2bdfd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4da6a9d959fc18cffeb454f12205e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff797b59d095d0a2d1b4c611dff594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155773c0b465cf3e800e2fd286407ede116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb147b7c090e0aeed0132310b523d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214c013b49b6ead33e773220ea46f3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb056568c7154e879ba7562a12168119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a17ebd7117b137ad339b78501a598120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391a28251bed47835093dadb1eb1f93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418a00171f5939009ee378e5ac9f742122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeabb06cf8ae7b6a51179a3ae17364e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b74b1d2c9deba897f5890ba727fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c26293b8cf9d4f1d0d0da2f63e3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02523cbb56b59a92ba5b72c0466dc748126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7f665ffce62978548fac46edced9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e17ded1101df633ba1dea4be0772e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828bb552eac440e0375d6d49af4357a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b26cf69c53d7ba93a67d2afbf5e1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d228878a04a9e29fee1db68fd0c70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d896b02f86a117d9ecfb6d29fab5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676facb6528192ed1f0dc2360aa2a96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743ab84d91e886a615e4046354f35b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e0e090b481c18fe4b54909b63793b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257817c1ecfafe2f99e5da48fe1fac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647e894af99da8cfa23ff74ea07dcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba662d9ff9463f3a828c8274b171d67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee456087c92a4470748e606d88438139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38871b5980416a0404ba51c6b3fe9ade140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380cdcf83238c2ebc8c0adb2b60f14a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acbec35e95859f0f10b42a2c16eb74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fdae2d705b6dc2a0d781f0298ae11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012e9e9af58621dfdf01de5e27a94c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be8b0cc23f5336e6f1195b6f754b9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ecce8ee7490085f4994d1c4d01a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969097895552bbba931d6ada9eb6283c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e2fc10958f226df567273413c692148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a27244c35721b76680e1508d083dfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819395e6b894c50ccdddb941961b19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b224ea7cb2ee48b92f8c5ad9be65d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38287087b25137e402a8099294bb9b8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1573231c60565c71ab202d839c7493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5469af2e0931cb4be583557e766ba9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c58035b273c14840b101e99745c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dd57af81b88dc72d5da369bf49db6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13710ffffcb718a3febcd9fa6f249c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7679bb5b4ae8871fa55ff489fe609ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f8cec57f3c1491284f2d40e924ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d062d23948b925476e1a3124b83ec86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1179ee29a6cebeb4b46f5d07823d05b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91b226edab759954908d43db5f433162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830758cadeed3aded059908c0f2fc269163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b5abc3b378b41dcf05a66d41117b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876da3df56b3ac749ec5f260f339f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f9d1ec0aa3e9eecebc1e05453197166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f60f665d237d30303612e92b20b9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226d7ba0db697a89ff8c663ecc4afe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac9a0bff024f28d7f22360245e5bcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9b45836c8ecafff295314a771d47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3a02fa6602406ad433475b2aeb098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa309216814092f43babb4b2172043172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb3cf574aba199a17d3aa4ce9a8b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d294623b4d0e31d1f4a689c8d31fc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7da6bee9ca0140e075dac2a90addea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b75e9b93d0f52b502d07fbaea2b09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3700cac955c7921df0e422a282668177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dc45521f9ec4c3efe539ef91dcedd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ea6229bb09a62dd3e87d3534b0cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c480fc5b39f582e1079d4a6f30edd64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195801a465b58c449b4d26e3fdc99873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f972a9c59f35296a2230f76e0d1c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ed7743132bc976d4bd4386f3891e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c485c26bfc60c9ef5e5a18f885ca8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bdb309f77f93196a2068cbbbadcc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae288adf4575232f0728e5249044d35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe07ad12319a2b923e4aaabd1257eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d5409649b08d0081d94bb133ca7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1067086ae7d8fc52f1e9a202ec39e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c188869eaab5db748de20696c6efba2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1666584d30e8347eb71f31e681563191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dde087b4119f0dfe3ffcc190e7b3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff26613ceadf5a50d144d928b850da2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deabbd691066bfaabad9bf56be978e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de801523a983634df4534df65b4441f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be716010aa979c375d053e03eaaaaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ddf8de488dd1fd00db935e82ea1d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514297b4e9589bf091850c23d13f80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271eb786978150c08382e052fdab3e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27018fb7c94b7c7407600a824017f50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba040416de8a2ca2ec51188e615b4bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0190fd0cad8d0b4bd3933658bb5f58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78f8319f865c388a0f402ba84ad083203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd8eb1906db65ad55d690268020bb9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17b39dc4f9c4c8ba2bf904f7e7204a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bce5b6472b7f4136d080f2a88016b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a8f990df58b222480f985118b62dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689709582d73f2748ef30a4224e1e081208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afed96f4e79e42e977790afd0d3690209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11674c3a3ee0260b6ba0aa883eaa48dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548351abdf40fd3375f3c8519d16f58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11246080d51dc7312275d6570ca65d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebba4efee076d53e69269f1241fc9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00796707f9b081207bbc1d9ba165527d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27e4487c5a480d0e95666c009e733b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d721fdba335b4cf3428616801bec23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3831ae5bc7f417a293a26220412e35c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f2b2c6845bc39ec6794e37703ccf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1558b38862227eee21127fc7a56a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503fb4041d8de3d7595df997d088e03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e73e6b57b63242095bbafc81806198221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef21fc0842566a7385c15df29edb50b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f4580c0b384c8fb0a44699eb0c65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7fc4bb8b11dfceb6b6b86f16209e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed802a84903fc0d5526406f5f83f43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac8a71abc6b4cea594ee97c8505fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b77ec3787550229eb4d5658d7175227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df27c9c1ceefed8c75211c6c18b9e08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a583808df6389e1838e3f6d9349ae1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e911e3626d1bb5ac957c8278954d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d2d26bf43ce9f10959a22921c5d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956198efc228ee7ad1f3353f9845ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6e6ef65fe45e92829a048ff2ca2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096aa371161d52373d07bd6cc3fb8d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ca5d7fb8560919cfaa6ea240575b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e177994279941cd7154f9b30d354236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d403a74fa75aab948060d5c647a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f734994bd0ca130632d2ef581ce775238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc478edf434e18ceac7187f55aa68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6990e9c77cf17cff0056339e42e887240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c538e08ede7c3cdaf05b2efeb6947c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa43c97f673fc9a8c35919935fbfb63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffaf9315e8c20698f9cc1a14b2b25c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74586c87b6204d89d3706bae3b373c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff0f7db39475cc9dbfc01a5e6af6bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4133f1e49318a19433a488c41ac27a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc21fe72ebc078e6030f4bcc4f5742e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d56415235e9f3171ff48b9059cc9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e56294cebe7283566bd003549af4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2114941a3c2238138769b24b40e1f74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfba7c8d69e0f0613de61c0512712a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de11d028a16d8231b23a7c8d230ce8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b1f3fbcd24af366f155917555d48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eec3bbbcc19d5ce83711c47395ff5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b902bf245f6ac83c370c065d07e768255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2151e337dcee0dbb0abd276db59f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984329fb561b927181b91d965e504a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88833160fd6a2b4b719b5914a7b04879258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734244778289f8f59adc7fc1a4ce413e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4938082f1d334ac2101178c705e31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94441614c2ee188f78a9c3ff204ed01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586e7df4d672ca8c497d089076cc4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf062d5814bab68ae026b6c7fba2cac4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72253a648edd8da209af0fca3cc89d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d9176d5f17bc7870ea66882afc33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fcb41a18b575e5d3e9233551dbf85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6cd3783efc4b15eac14d42f1f2dcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be229e160a3874d627dceed9df92760268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207cfb8d6ef93664c92e1caf09c4fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a7ceb1d0522318e4a09237c8a57f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c24454967bba957e87b7709389188e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d175499dd74a98879b7cd80a840838272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a231afb6ccf7b6edc2ab808391a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c74cc87523ace282a868b173d9b32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729e04e5b296a31611bfcc238359d69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee16672309c911b99e780a304902c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76eab9edcac30f2e267a7a46a94996277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03422d0d9a16e429356f2d6d1496bd7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafdb60d5333b9a377c9ffb01c25ac1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6a8d43d435a9199629b099cbff84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e3af194a83f0d526cd0e2940373a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a33d475d919e647e804efde4866f25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11720a4bb402e312f700e8d337b93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a7d69e68574a98f6bedf79311bad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc07dad3bd2f2606718418d28d818b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32886b3e8387c4f7e10f70b3ff66d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6c0aa42a9a37c74e5a8b308ad376a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca50dcac327179e11a3f68417a01f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c7a818b843aca7b7bad201145e3ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b37d6f812089ffef4a2e65128307c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62a2942cbaf78561e86334522c6d31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c1d1a1d5f2dd08ec0f16e2ffe3f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f09fe7589e1c02933b9f56925b7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef490d8d673e5a521f4bf4294997c21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8d86e7814e27a2932e9d6ef3fa306295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce711c5af32071b033d9fda224dc36c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec2d6bece17bf77e099af2115b15c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9e8111430187c03bb1904d0f99b35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae56ba50d58955e35ce5d9601d6308299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8e128f031e39c4e36e1e1e7df5fd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc13c8eac30781f89a1194d21299b31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ca60d2a9190753b532fe177b646e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc823692a16fdcf53533937371c777f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3204f45b2f802255332b55127ad0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1496f8b1bb1fd8943b3bef2de7f74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c121e32755e7932f8d96eeca912a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4708783ebee7cbf6b306ebe2e2657307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e153f641142806bfd43fa11ba3845d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899169ea005b0942d37e69ecea3c05a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca3226ebe1020641343d7b0ab06eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d636eddd74a19405cc28967200b99ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f72added7164639ef98a88e60c29a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe301a6019d5d8d882965365650ba7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c9596154329be94a5beca322fa5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78222f725b7f72c9510c0bb1a39ed332315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044560989257ed653b139529d0c13c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba8c707375ff29cb10f839cfc05af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8707639c5f6932d04591566a2964318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f851f5f3ce5e72f1882820bba674319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa96e526acf6c12fe91ff2826db38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9553c7d6be527eeaa8c8455fb701321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a58bfcc09f9613a8b35ab873538ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572667a470cf6501423daea8c63d5f07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92225b5b31cee3aeae893c61ec286903324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a75a5b8102a180c148a0d6f7161a75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b044a019d351c4a9705ce53fa8ed72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cc9f511767a5a0a611170c29fdce4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072f47cc66873448e3582e692df6a17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4380939a5d4d27662a17d73b05adb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c6f2b3706e83e38854b76e9c0c96e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d91f946ccbc870f8c4d1395e722f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139616a177bdf20f9def7334595fe1c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dae3c77325c647badb1bd4056656d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cb7400c0a995c2a945f4288437d22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c0bcf4a3f2cb27fe59df40783ca72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6cbef5656845b569e9b5ee9f5e31a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d4626453046bef7d4dfd369826f2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a1f38aa3478195da93d34dea1ff0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b566fedb6208df7a86418fc00f54f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4135110d63e14b9a7a30f15cf9ae82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199400d062d5f6f5d7a5b15688f1716341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c29e8aae1de39b16ff2adff4feddd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57923bdb1c764b3b9db57caf27399e10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a5d3c78e59d389e17955d674af5b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98842a5e4d9dd558c10180cc77e6dada345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902d27f7df04dbac28bdd50675b52d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d3bc9ad82317a12c4851151a2f2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ce0f901b23fca9a02249433e214b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e2a8dd6e6e35f3a2de1f175bf0e68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2cb830650c26c410e18e571ca883d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edbd13ea4ec3941173d05cdc9eb445351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d78eea69f85ba4668907c5a7ed234352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209218d3b1baea0217f02dea17e8ea0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac79c05970ed0d6f514b4f59eaf67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab23324b2269e696f0bf376b72836ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440aa315c641df3f2529c504543ee6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b236b85be38ea18c20da35fb6c5d2d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ee0ab15849b6ac531707e0669c18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f530b4f6782c9cb131871785bc049359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6226805d5dbbe923d53823f38ad5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db84426090e890c6f75c3baeffc197361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1df3b85fc608a1fc23c5e5a04ab94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1be65aa7a553589108474a67cc6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d3cf7e5b7c32b2de0b7f812caa242364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5016dba940f18c3c0f1b9aff7f2d33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593da4d6501f9343ef86d4996d0f40d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099d80c75a5b01178a67d878eb74487367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f494e0ba23361d37df4401785a504368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc65a2817ff31f4a492ed11fa6a446369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b106e8f1dd46daf61a6f3a39099b2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c510452698f90d4f3e91b5dab1432ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c369af283a44370f7497c3629d1421372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ce609df8852c84d1ca227b25e7c58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70102c23fbbd4d7cb73b9d0e51de7726374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c7a1914a6420274f32527cc903252375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2bfbce18b958b849230f5d8f8f2bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841dc3eddce109e350f60693cbc7b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7b1bdf71788bbfbc3d60abb1f7e0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582d2f14dc2c98a8c4d7eb1dfc44bc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52231944f703df8dd6eb4f38c1f2c65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2414e4f3664d4036a9dd2ecdc2a51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84398ad4c3dc3de665c201d5ca75097382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6671fa41a92a35975dc5f169ee98f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7659cc4a4d9455acbfd7de6f8dd21a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1513827a91d6deeb8d1b116a828cd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca2d49701ce891b6c5829ecd6fedda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b6dca765dbbb631d55499710f515387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebee93f87ff96523d82d7f06fc06ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0099a62a290e6f1479f465445ea5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124b5ab9b1b2d5fd44ff20f8a2dd6ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef8493ba190ee901e48d3a58b5df40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6404af181fa70e12a57653d9150ff0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd047893bb9226eb5745958496f8064d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6031a29259502352f26bd98a50e82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8e0e9c2221db6422bde3e2aba762c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82936ffe3307252e1069785e91452b83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003175b7f10881af0401ee8e189518a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeea08d8652ea3b8a59fa8237e1a34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b308693007696005a7570cf3f4cc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a0f2ecef9c8e56abe6a8d2a16c8f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c3ffacf007b93ea9aa120364f692401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4072f271a0ac272d19f67860d632a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5098054370c7743690415c5abff8ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1aa22b157822898b22063e08f261404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474fb0fe2fd497e71a35b91c3f1102405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6953c6ed8bd9b273496a7c76135da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9277d60d4a3ef91c57f9371aa3c36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d51f6493a49be05af9de1e25d2a28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca106a4492b16f8a7354a151ec435cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ce9fb0b60b80c124625cbb7c93d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607491635987b25d5754febc4f5de4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e0d60e61fcd7f5e11dfb7048ab0a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c4d7b8cf4fccbea341f72a4df28a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139457b93e442ecade35afd7643cdb23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd7c44c476fbc9bae1088a9f205cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba8f6ed7f7004e8a4b58f8b0449a11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129b48a0bbccf34d5fb189016505445417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbdb377995e0e4d7c791a7f16aaf8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc583a1544b98888ef70158524cc1bb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce93fc4e62c69cc11ddc33b451a352b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f5c827fe5108d2b0f6dea7ec2b48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb37672b44c0ee30c7f5a480e6c970d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40985d2851e1606b2d4a56f156efd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c605e6bf76af51dc1f1e6c369840b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209194f7277bc443eed9422f7376226425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5c4cef815f3a1b37a7e0ba29dfa6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e045bfe5cafe4ba975362483e683427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de28691efc1ddf854f8f246684c676428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba7247f973f8d1ecf78851d98623da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74afbd91ad87d31024f04c60cee2bdc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a2be57eb296575938cdf467a2516431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5560cbb8b5a062eda804e7a65dc8f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715894eb06c9982bf4fd2c1097bea2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed07debb282601c02f29890c33f3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3d49fc4729bf66f3cc2d25918cce9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4026d19b74ba91f0ff6bca061e946a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea40f3883043d56a9d4e04761caf07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecc518840f4f0ece7b5bb303abf5ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ff7cf305304972ed7deae8d377d30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ada98f51f452a6e8d3d2ebcdc6700440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfd6f4f23b520933febec30f13dc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c2b6b421c2eb5c9a543404a0cfe26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a582e8066dea2b2f015e557b8ac31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620b1c9a1612ca17b5f54c2c76afeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d327a1607c5e1e5212aa27cfcbb8a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d54eb4d36e60a876a2cb8320ae049a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c69d32869314708185564c82df0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbfe499bbc4edcc1d5fc07cdc7d65b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b667d2686fd404ef2351a6aaf6eefe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b6df17db7ba0576d2f4f63a6a3a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecc65b2232dd7ace5bcb1806b721c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097843fb70543765f11997a6b3fbf460452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3c522e4066969c962e6998a9ca5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9b0ef9af5a7838f42c14e0a1a9fb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9465911aeb5b81fce2b1b3f6ef4da2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116ebdbf14e2720db657a86468171f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9774233b6938f81d3c3a211526c6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21312fba7257d7dd604ff7637178301458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef8e9e5688b5d2ec6fc605b113dea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eef40787a98a375e9f21206d5ba1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e10ffcbcc4343dc24c87c10b709b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482799e4aaa1ada82f5b055792837a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a6dac9878a41e97bb1dfbbe3f025c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971c20ab90aff995cb88007c29a010e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536baf51bcf45bb5bbe6fd94854a6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3547cc9a656219ca30eda2c41cba44e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b727a5d873cbae8b8bddc00ef384a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d23549da25539c157419f61c06fdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d7861e286bc44f7d064a47314610c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402e8c69c12e30ee074fc08978516a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8115a3439bb013aa0f6643a58c3bc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11aada3def6bb3384d1f0dc9985c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae37f4364a8b65b01cb29907dd7915473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb58b87addf604721753cae52ffa95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778723fba3e798ff7ccd7087f32b235e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e1453db2d28be7c91c06e69f3bd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3e9cf822a59f1b008fc588b6c7c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35e09eda991cd3907cb7a38df375b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56bf80c6cdc327ac7b3043e37fc440479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87af944a57f1232b60489d7ec6fbec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf54ceb70a99580115918d6b6aec5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d857c26643a5f5c8691c6922b395bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f461938819564624fe0fd4418035483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258460bf6c2f15820d5d08d1b75d15fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eaeb8f6bf15dfe1f93cbc53436c6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84241e41ef21fdf0f326b255c0e8d842486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60745a2621b158ff5cf4add3840fa7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3cc90505ec5f685f99cb4547e3f53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029bcbd15ffa8ed80d530a3f6433e65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52dd29af2373f7a82fdc0333a51159490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2621f54a32f119534933ae411199112491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eead8778c7a80b752a6cacc3e4ec42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53ad9ca222b88cbdeb8922c61e5e1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dffedbff182d496c548fb05083166494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9678541b9e044cee1795b8232a0486495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a76c809c8fb9ef7f5e2a41618ff622496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260af128550f670b40a19fb5365a183497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2c6151e325a1f175ebd9f2154a558498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03749caf326171c1e9129a601ea7b2cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9db6f3cb23c72d2d5fce8fd90f4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454f332bb3efb65571ead8bb2508068501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2613e508771aecaea34ae14a2143d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af562041912333f344f43a01a8a0877c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaae0a3166d385f6f7fffb3cea7de1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d800dab8f8aef89492aec51d8f7197505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a8b7677ecee05cfb4f56a734e8795506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13afd88d7385f5ce19fe9f124bdf09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534bbd458c6552b4bb43058720c293508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85fae859004f2f6bc04dcc2efa6f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388356826b864ec40bff0406297d689510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88f79dfff0a5a464caf077d10c61ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478aeda83d3f81eab2c8ba88b5f9400512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac6f6a4d8f90eb4e46df640015de52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a34ab5722ada7152b3e47d758d9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03e1e49e8ddd105286ba98ab4bd2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd79f9a979a167a6f8e3f5c868956e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb0cb7836444e7a7797ad2c2ac42a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89afc91cdbbdd241699c1f4c087d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda479b609d44a422c1ea86cc87ed6ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b59d27c81773492ba4598457e1fe1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630e9b0a4e339ce0f0b52b19caaa34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe4902398774d3fc981ca2f6bf15a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29bb98c66a97c516cb3462a81af2b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0357bc7564ef6d4ef4fda2e999acd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0420e15efd0bad0efda7f9a0e5a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784d4f0e16bcf5a6cd1ab7584beb0ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963363f67c6e932071104733d924f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c643ebd353a6321e500c92dc32be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2fb2a1bb146f3f7c1828206b54cdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932f112cdfc56cdd16fb2b9acc776ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b911900b75be16f8268a1cd585e9c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1a78faacaab031ae9264b7a3d91b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f163c067d1abd53a86f5d060e321786533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2feff086e2b175d90ff2ed8a1a555534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e955d4d2eb43eb29a17f69decc0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b392df58025c19040d436005e4568c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5bcc1d1994f701dcd8f3102c74e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd06eb089302fbccc584c862076b59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb2b775b4be942795d72313e90c9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc9eaa06bbbc3b63b53f409356446540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028f5ae031ccf2483f69e71ceeb9633541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc9c13359a2535d7686cd93566db0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd975806527ffeb7332cc1bbf8c9738543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432c41f498beae3e38ccd28ab0b27b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5072a949a1f2b68b754fe90cf4ea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fb08298dfe0efaf169a4dfa571be0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ef06eb257bf6efe2f8ec6f3a2c060547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba602a55411353cd84a39ee03a3d41b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c90add301dbb18574f122ffe59e5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac76a6573cd33633bcc509742c6dfc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45deefb9aa754e8877c4011f1b8f14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015c77e843d139fb5d35345e7380e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a3e7abbf183f1f08892fae7f1a136553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918c08527868133553849d0e452510d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c1dd94fac64d2d9076bffdc29d64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b23bc27c17f8938ee74b53164e74f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57950d2d776157abb62d5068ba053b8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b489afe7ebf93e851b4050154c40b26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48e26e198adb4f2282cd18251d37b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc38a1f5b189a37600ce7395b83f4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c268f1d9a3054c908d7cc615ceef9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc928b6983a5789173ce670a0d8a4b40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b039dadc0bb6bd0bc990733714d96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af8958667c04cd09e669bbf42e1807564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dab2f62946145e479c7554c0625e80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae607959c2362b2c562deac4fc6067566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d073ca98d2a8d78203fe6bbe42de48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8f0a537937391da6759987b02b34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b185b2122df998ea5142385a2f8692569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898db7fea086899db3d8a8b7c9c4d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1027fa3e8f2ddcff56a3c0b3e951d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a958e98023e844ea20218a2015905572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ecee0ee0f19de97cd7ff282367d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eabdc7bce39bda5649ec8b3e16b7f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37999b11a9364b94ba1a7ad76e7803a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f6555989721ed5476175d96da497576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f90ec9d5707de0daeffe70e597768d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adebe6afcdc5b6b0bf26693e3f376f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a096c44d0b1e69e9ab9f1bf056b21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3db75242bf149abcd0b06c8436f1ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b726bd2e26b6a125736e6e43ffbbd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84136a49e69c759f7e49beed45e26fc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160731a7171572203115ea33cf183e8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc29f344c5079b2b2179ee63174ce3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f813923640a742851bbebafe6b88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4adf1bf8f0966156b90b2167920d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899893aa003822b78b4067f8b98874587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3ee3e8cfa9448f389b285188ad2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89143c1aa11022ae1b18b928d3c00eb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de21dbb39ec3f1241d2644aece86a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf571cc4df9a6f3dd2dfce82b0ed3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e68b83a0a43769a37a77eeb6b7bc37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf4096519bbf295049e8ecff17cadd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733cce7cd4a4a6b76c79b03dc307716594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b72e6c638f3005234994f208172b22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0842fff44c750696005f0dbd9066d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e41b2e94ce768af45ac046b2d6119597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a13b1d85a6cb3c46b221e77eac00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbdc6e2793a0faa6be9c099909b2f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921b93f8ba9c6b67cc3d58c2093c4b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a9cc892dc293ee045bcb908cccfe5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062988b2804fcf621322e6c00dc2d2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb982a534623d9f759e2b5369ea84a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911bcf9aba5607e1cfd5aadcfb8637604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7a6d2e87e866cb49d02efe95d9bb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9beb5481bea2c37fa19ad4a5b9213606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e01e569219eb66a626d723289a8da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac00e5f6ae8160f262037e7c0a9dcc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780c4021990a9e1f406948671546a62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066eda6e360d723a35f675d7c8be049610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fd41b8a0c2de951bb6c4f124c4782611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e78b4b58faf613f885d55074a8d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d11633ae95540dbce35b0e430b3bd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45482f3f20967e6c5680383408a15891614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b626536ea65b978ebd46c3e356097eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e6c68fab6f0ec4380b2f5d34f348616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8f6a6b54e9037d2b52a51a22fd0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d2a1218acd06cbf3455310b97eb70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a14fe22e76636d6bcbe33c1d246ad7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def6e6a41fd6a8de275728ebc7ec0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f7084fa0a90cfe613960761775f00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e9a905ab0b9365e9fe2538f553625622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44294de3120a6eeb9f26bd3fe69eddd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbc64c7c8393b03b90cde5b0fbb964624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6910cb0458ab5a2c6988f1b554f57ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81806e72e62daf39fe31336cd3b84c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16c4f5ed88e0752d58a49c4473f43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd95186b13e9963193837cb2e18af01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075513dec4f19e8d9a78c9cd12884ae0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7ad0a1ae7ec6702ec75840f791542630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ffaef1c9be8b6a573b3db127436d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd90f566918109c4b429472b13f7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d89abdc9bcde273487f987a0b9c8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b82ad6a640eff0f198e0856525be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ef10e28db134bc8bfca2d4f6fa22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a869757ecb6fa389ea88533eb23a2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42764208f3d9b4824ec4072e97df9a14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46927d508a525e4cc4b732d268d7ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b1fc82a471cf5e5b977c48006087639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91c4610d3c5fd3425105fdf1ef1d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a99f03526b2704d2b1917d69e42df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850bf5fcdf80be4db67e401597a8a32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836e08a06877194e273f57298356f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742a9d7473c3bf6a811fc026b944d6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcb79bab0025d393628e9f2aa4397d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c3c9863e99e7050630fb03f0dc0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba601a01c9e54fe5534bf4d13e5ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef4f6ca8ba1e70736dec98c633a52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ac28777a5c9641de13667c58d685649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9ee514a838acbeff2030eb75eaa30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9d53a417b7b82fbf58eb7ca9b137b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294c957d0a0708ca4a21f6cbb1526ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721385e5853a70716017788cef9c1f2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f04f93e0d5f5b1a8118b3f1f49953654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c3c781d30f94fb2738d0bc8243f71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc5996c035727507dd0565beb6522e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e6113299ae50a5757e1b3a33bb7f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddff5796f003eed81bd90e3e7159fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd1dde1c808da349c7f18604783c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7582a2ab0733f90ce06f1045de231660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940b245b5c1cd968437fa6108ec55c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04821dba466b1e07ed8cec2dfdd4f96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45d64f1a4b8ac64ee3b3a9f67890e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83d68cbecfd77d6c8f2d4c5825cdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e3a53e600746ff6d34428bfc66c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970963fc7f1676b85edc4213066d90b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325dcf85bab7dc2cda6a29ca9f2d188667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923041c4c15ba074ad267f350ec01ed9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67958c07a7586a966c016def927c0e8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f15f976aa204c8ad0675b96fcb9255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517212c9b88c7f18a4d21938e8fe7ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e46233c011adbf123a9eaf6e3c0a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef9d311bf74c72be6875c4a346d0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b809f40ef279849f9049d2eb9c706ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cbeac481f6974951f301f2519112e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6cf436f9230ea9389d3ef6277bf60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d308eac18b3f494af35543fe358f7d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc260b0dfc256d01e3a139dd4dc9cb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422450abe9afcc4ec3015daad082a6e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704391168d9ea28edd71c5cd3787945680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd978abdd1f2c9c45768e0ec548bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894948469bd7fe6364e2f7829c056fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d3cdc63f317be2edcbeb3938f8c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22b552826f8f934c081ab8f4d3826e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26354437ab7aebfc0cc899c8c2703a01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03f4ec3928d65404774c4f52cd164f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e5e7f1743d34f03ba49b22957202687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf942ccfb21d635db6a70ba03a21964f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67a7f3f9da2b75ab03bceb3e034943689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc095d44ad7b33aab0009f067f396690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a466c09ddfa922c7aef1e07b4a2972691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f7529ca47979109df5620b21abb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff2769d2dbcd8b5dab42772f78ea5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34f0b2f9e3f09e850a00cea6facf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba049187def8bd667e048e46911a257695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6917ee3cb30f9acc5d0f0716fe1559b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195763ce2eb9ca6602b07ce02319e729697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52161da6bb57097db4c659a420ec1e04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3627f08458c4c5ff1f0e76ff5c4dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39ec696936ba0a41e6bd9d60b67d11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1471b6db9a6f84a7b877779ad477ab8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae094acddd0b7bd03ee0187bcf40f6e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fc77011553d334de78223bfe28ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aeef227387ef3e46bbe9c65501643704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7eb1842a6aa58f714626e963eb23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2224428a553e8d388cfa17b0f9ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f5a92ed4cbbce86da2f99061de429707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289480d23d6e4523659589577b2943708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f77bdc050eafa81714e444fba5b7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2be7a0bd21f9c35e88389ddd84eed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87b9e290cc461e6306f4bf9447535c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacd7b921f38580838a65b1fc2a02cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea2470c1485e6780e4080233c81cb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b7126e388e2b5719114ed7ec0604714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d84a165e69c2ebe3a985511e51cfb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a78387a603eedfdf1e99c73a5f82fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31fb77073fc71cc0a6b91bc976660717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c0976068ed5a690429f703417c7a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be964b06a6284e8230968e6d91abbcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c716149ad74f25a243fc7acd0cb1bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0d06491938442f2e5c5933fe9538f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02ea564658b179a3283dc74fc765a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec0ccc2981cf30da7ac7fa5534d58c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a835e8c2b24883ea4945d84bef47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a9acd3fdae1f720ba00f3fea02239725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579356d4b83924c43f9aa7012c069bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebdb3c482b0168ee143d359a6d4a08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c1d0cb456bdbac52a7b25520e8c1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e4e954401290c532923b2c84228b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ec8aacc519a6fbd05e8170981978730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b53718c4b8db2506af8a30c13c8a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c63b6c53fab14b8390e014f1505f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1564cde2039b54478a756ad32c7153a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5af1fc456bc543a9970425c6394fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716fcc6a0bcdc505b49d2da69dec8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cade132e571db68b1ac95f4c87eba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8c2a3c02de15fe530ac254f23159737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770710e7aa66589f4cec946bbbd18c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55b24667f472b1c54af2e06aebd134739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb50dff5477c4df0398b430167dbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477e84936020656b0b84ec348c8f2f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f1312db3160797628279510de980c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cba1df3b85b31bbac91138f71d3711743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b07ea18326d86ec8213fcf68918e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38931010c6933a05f09f952e7e898f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a1e92d506f4eb87ef069615aac47b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d9a22e385af29944a403b5b1c1b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9c9bc90b1981111c34bdcc4e26f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bc7a02849c3698e4b9b749c1c0768749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a2dbe27555d796db870eca7a00d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e473fddfb27f94bc59a6d53704360751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff465a3a072abd89297f4abb2fb8dce1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9dffdfc57b66cb0727c2e7b32cb6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab42aab6171120be0e070ca66ca3cfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a717c2245f5572949ab7897b9cff1d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941070a3f33fbf6e59a1dddf6f89161756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d21e16c07a396c68b6f7e38a04fe2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c614e1ea16656214741987263c62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa9e259ca596862453215437494e52759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>