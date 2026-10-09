--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b7bba47b1d957416f538d86416c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e322e966702c46659a7cfbed678d862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de8044ef73572f10e82ee9e69b3bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdac817efd1f8274cf77d73a549712c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc52f90abad050d3304085d7c3c168e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb0cd494a5ad06e1a363156215ab26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025494daf3f55d6909126fc268f365e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f479c7a3bca03d5b33f0f3515e058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5436e84f65bce1c36d0b899e808ecfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ee33447554bd4455a2f129c8ff8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b6f8a152e64387dd0fdc4480ff4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7fe5771ae98514e7ba17de19530bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c314057572a9ecde535c36505c5e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c1e7b157f6c819191d054e377c7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a71ac4f203ff41704873d162f1a65915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e4e8b32dbb014387e82755a2863e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20afed1e8ad090bcf80d6f8a6874bd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a5759998508b1a6f83b77a2eea38e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e267335e3f691cecfa18a6389c2c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee43424eec0cf5aaca205ab5059ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296351b3c2a3dec6cd88b19442d918721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ba28c3f601696854ec713edf001d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ffb3364c39238de2a7b5de8a6403423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf84f532cae11dd81629b397eff32024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5ff70484eb95531359d6bc84c6c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec8ff4b0d6d0007fe7e4a336c909d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0210b05b1155d21d00b5348abe041c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1394d2761c51632e05807ea9048d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e400e3a652e51d3b6b5859e5a30d72829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a63c6ba1f57f3ec9762d38f7cacc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74301e21ba9839e18432100ec45ad36631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d8540c8f1ac895d9af797f10c18532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d385d143b09909b7edd9c859af5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd480edc6912bf37383e4049babe4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a1fcc47af7c1b729b50b66b809a0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1791047da23b5b8bde0cfd48e13c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627daa13dcec72fe01b3eb8f7753d5d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6ab9a80b4a27c2322da3f465198638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19510481afba120f8481e8eb176808ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd4e0c5297662b839502212a6fd3cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3fe79383d332e1ae130f27cc214941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54357ceb7eb961c1421218503347c8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee1d6d9f81d121cf1fc2b1fda934b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39a9ec909e19798dfd154b829f7e8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a4628d32c5c7aa25023b702cfae045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d7a74f5f9eaddb73787a226cdf57f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b172af33329641c22e07524a2d1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98cd1fe9a25ad099f425ce71d3907448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7cbfadd3231989920ab4e7bc10a2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c8d8e70b86c40d6c2b47ff9d0908a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e948267ea7a5db83d69d75a9dc505e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a52d1414eae33d0e33ddcb86822052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10824c61ce26d8f8fe1ea2e2b1f4961353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b946ecdffc810460d56eaee9d984d0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a613bbfe1d77187a8982ec892f1e1ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7575e5952e997226ed35bc6d8a07e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d06ba638a4cdc0f2afbc48266db60f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5087de4210a2cac483f73d4768101e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d4adb621db4694844b8c9a2168f0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f372da1ecf379b8d1a547b750f715e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe466232c93bedba04d373276902bacc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2e5d3c2730201a2dfb56fdd55efb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec36b156de070c811a5a3890e746063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b2d7406fddbe483dbf854462058164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf8634c2cbdddfe052ae3b98d2c3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee65eb0f4712d180a2a5164d79a8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21822ed1c51b72fb53d815b37c70c72a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445b4f53d2840c99ce455214742b66168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299158b9493ef57e5d3e85aead2a7fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015673c321cd3151e5e751c92acb6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9749b87b9e911570a03ce78c853e2d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52052aeec1806091e1821999525c55df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75e95c263b3f040ead94bf9783bc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445caa57050d07cd46446ea3e4684c4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d652eec7820e11468ed6c62baacaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e25766f1dc2a2407423dd49412083d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b6308bb06fb65bd91eb0736b7cc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3df6538789850ad9d519d631166f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ca7d8b03f01deb021f8581add74079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948bed2b1f64873f1928ffd2bf1845080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f02cbd846f24265965b8ae1ec7a5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55aa39f98548bdab54e81ff1d8ce1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf204cfad7c50abd5fcc1e205ea363183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eac8e13620f850d64cc3a26211d4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5961dbf17087b393fc9c1f1dcde8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d64aa73a53afe1fc36a1e4867b9a2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a8c9ab8a84072ab3f38556ab6fd0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dcdee998d1ec18e1301fb0f0e7a9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fccf0d89e93cb76b3ea5f2429850789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552be6db89e5da754d64f59345934e2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4a41ce098ad78b2ecd2c091f136691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6765bbaa90a062eff4e9a0cebe65a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9aa6ff304c95a2ef2be445aee194793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e08143d9f7233c99902bb2d15f8d8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86d3eff2c9d78585ad7628a3004fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4b30321a09c97bdb00629281a734696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db97bc073ff08ffec73210f25c1f43997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242081d03bd9b286d90703aab73ea4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa6420aebba29e1854d80f93b944e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea8d8e683637509814f588ed61693100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589bd6ef0942d1df73ffcf2b0a91ce2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a3934332c8578e63b0b13e0ac26e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc830e4dd07d075588322057012292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d634c78c862af9fc342dd5fa05bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f108a8611a658c5825a42d8c9fbf1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95faa293370769eddf85c61f5851b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ddbbefe85c15f28ea4397f229860c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a2ee9ea7220eedfb496fce22db378108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655847641ae97b08e877c36855a3a278109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823d595de9a025c55b6e36c30531186110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e233ddae71e14cc3d310439d47d14e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9df1b1296e0840f93365ccaee65ff0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ae3fcafc284a3faf5f49ac653c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecfab7b24ab8af2d9eb9a04169d0de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6513f398fe6c4504b94af7f36f8a1ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293f93e37a02da155859a9faef71547116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4163f0cd1c682304133d3c1b5543a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79707ce097913662831f54dacac17631118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f277103a940308a753d4f806403590a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a3c011c47310785b572b53a8f43f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c88a1b544c49f053bb8177be34ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e9c6d1d2c9790b1f14fce98b4abd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dbfd2d3deed1a6a49985656fa51cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a8b444aaa2a14e92e3616b30ebce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4791fea82b70a439a949e16e632f602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a931f29320b11764747d1e889e10e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364dae886d2b9971315439de9ab5254127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50cf73a9186b5099e94636abbe336a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf4f2456802d7262aa324aba77a26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e286d900f95604ff72bd7be72197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0aa9d7a7056801b3b86d239ef44e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc157fbb58ac0fd1c86a5ffb343d26f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e25303e92b9556ba0a363aef1208c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4244726f60b3efa136796228e1d0a54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de4661025eff924697e22d479b36d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc4d54b3c3aeb2ee5c8783e67f339136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1b2ce0143e8656b037df9dfa15bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5aa79339376f9e7e2eb324a3a7d1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684155baaded86a8cd3fb67565d58d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee562a196f5b8a7e6b06e2ac64183a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b17cadb6eaba60731bbae436be39b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67debb3a6852ef2785804dc46d48bac2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae6d3e226b4899c30ad282779ded4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf6a51a732e56b3dfb4be7be8d3f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc9063b9cc1199c611dea695d0a369145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d882f1ea264d54afcef7c9faf5d9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f0bcbce3ffefc59e608f09792b36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b4201d62598364b72e15e87caeb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb8bc5f4486d229e007deebd6aa3a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391c395c9799b6be8834d381ce88dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177452c32e7a496d3f92ed4e812ddf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6e5a48f89b343e5c305deb88f9501152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f98597843669253754bcf4f0d1b65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02201176ed71c00c5d52b08b28d154154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4683bc71a7d06752f5f985235ed7fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b3fde29afde5f2834902920c4e3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04829477df1e3507956c282cef46b4cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfb27bc4ba111acb1f0902527ef521158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8605092119d6a5c46e5ffb8b90165159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819792f7de33539497a3e70519fbfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab09cd4c3933d9d96ad1cd284595c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea38e1ab04a26f0297466b4016a788162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11416d923e61210dfcc2a6d9c1f04b4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28ac67fd48d550f618adce65a86ff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d36cdf69275d8f3eeb2f4280c446165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b39f9664ceb4809b13d3b9fc2b083166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e5221b5365e213557ae9a7f6a601167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347981239c12d7e42a96c71a6b2caf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478f7c4632f13cbeb9c09057d372809169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28177530918882f5130d426fdec2ad32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e67fa173b7742c75d59a2b0aa2280171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f32b4a5729973a887b939d536db9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f634eaed9b6c5c350c6a16fcaea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a4b4d880b1692edf3e952d83223a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c3adc258c4a9a9865f5f796a78b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835da2de28ef6678b348f83647da4499176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f223814ecf9f82a99171a1b00b93e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875da762d0c7414aae0645cd18370b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7fbdc6c871800396705efd74b6dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c191d92ec277b6463c572b0553900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f944bdaff3f41f09a2039542ae40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fcb4794e2f9053111f43f60d1b164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b9ed71e137c083fbbdd2a98df4eb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c658de71f3ed8213f91ba1643714184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3b64ed1a0e5f60ab58df5f6dc317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680923d3f16f020557eba2c8ea55ef8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3342ed30b0075e5c9cb27eb341cfb53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939d3f9982ba98b5dd441b05acf9b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9644bca7b159528e5691459fd05322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65bba7a8a250b5caa643d5cda1428b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c37ea5d8334dae354f1cc666759f71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2aa80485a6bfd9ea1a3d78e250fbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a90a5fc08b41cc947374387015d166193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381564e6823fae9c40d19ef36e4811ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90445b667c9774397ae071ffe5e32727195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6d6879adfe3cc825a62244c86ae7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f6293c3041ab4e87ea8caefa7e137197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706476bedd7fd8c44e3cd4d88729f0fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba4f0875a940eef38e8ab2f3342d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209b4a49e44f7aadcbe18ef5cefe13f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb7e48fdb100b0c0bdf4901e8d3bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd53c587e721b612a29da28663ae42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b36dc07c6e4f693e1cb0ad7e6a872203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be761cc89ccf087743959113e35ead0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e95615000da60c79299e0c3df326205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1267e204c9f3e90153725b3290741c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657f0fa69a39a8d62fbc3beb02ddaaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31b53618db36b695d8262a8e778e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e29cee676cfea1beed1ce931abe79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7032b7f392f98a8c863dbd0944f4eb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402829549c764c1ff774e74e97239d17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712bc3e0c713858796d0339c876d03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3cd6e64e60a279d5720b925257c04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b227a403cc9c579973731d14f29bd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218228802c85abadec14d371aaeaa1cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ac3678c1bcb3ed67434282bd5fd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2928d7d290f0db4191640e36e8aad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576c9877c4b149f766a720644705647218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3bcf131bf67a98f1b9ec0953fcbdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30db61a43cdd30b15e3b6715ab75aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105bb30016091ba6e0e68b7832ac040221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c665b5e53067c2071378fb71db02b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30610ab6d04b47c96feba86c691c2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12a14081da831cde1dfbce2bcdbbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845cb3e51fc34b92a2c5fc8a48c1b1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f2d97d5948732861f0753b06f9412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79283e57a4d569572b24aab4c34d8c28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769e0c9a8230f2194f226c4f418daa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7de4c4cc9a6d8101c17dd54b2006f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d5d3b2ab65df2f4ac0a8a5aea7aec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa94fba5b1595e3059b8ea066cf6f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa3d84df954e710acac910645f239232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc80745033042aad72f89952bc106233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eeb7e6d98d3082a42867c40813b05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d51af8adc66f5ae97033cad731f32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e4cc3a0f32f59bb13440fc5b1983d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf959247e896209db13396625ac70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c4c0ef66b0475b9d8fab3a651f9ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5905c3eba0588f185690b6911ac872239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ba85dc1041b8abe845c195a1e8c53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c62aebcfca07fa4ae0ddba45da81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c29398930160e18e56d7ac13a6e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e86f94698fb6d70e5c58f3f4db96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8adaa956335e2496fb71b92718eb14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada36bfd75a6790610524afbb28152c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35ed31a6c45efdf4a53d558ee00bc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cb1d7b5f7447d089e6ccc218e06a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379138e6b7a2593538c4070d393d49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf4e1c823d781e580a455864d9bf4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093f302bd8a6c2a0bc7fce142d3938250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741aaccaa8eef170c964b6f91bc2188251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952168b5bf10572967c7cb0134e07648252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a5ee66abfecb3e2c6fb8b950a3875253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44329b9a3dc101778a0b68dfbc644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f38c20257b96f8018baca5a7bc37c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd82a6ec62eba540de46eccf61017256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9926951ce74753d0bcb85eb35f087257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db6998414ad255834f80c5920e5f3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211e65944c2a9b0ad0e33dde2ab209259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b20bd11fbd4e55833f29a57672c5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628bf70c4c18aa4d609491c6ce756f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1bacc5ed39385eb492f535b5309ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f52b03de700996ec68386782fa36cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d1b92030bd930dfe890bc2fbb50e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a56d9e4d156a3608c3e358a899e6cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f56761e647b8ac274756e123a2fdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d74bc2e72f7ad7c9771b01d77c6bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7422c9082987ab6cd7f034f65b82111268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d36b2c68f03e1486be6a0d32ffcef3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536379dfe38c89ab97daaa0ad0ef60d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e860e45810db05ce3fdf5d41b0c6aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20f2aa6b32f9e9103e05401d33cc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0e19fd5342987afcaa7139b963cc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c4e5f9b115f5640c009f128a34118274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6ed3d78763349f6a9a24a679da2b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299871010aa628e4b2a339af69cf3ec7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd71dbedb4095a659cb4557a3d40b0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664717e2fb3bba523aee4bb9a530a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e014867f8d4b1ecb0979aa646d8dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612daa730d7a79f001b0aed932332a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b674ad4102205ee29a70fc554a60d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc0d844c331d6a3ac2872f1cdc9cff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4dc7b4cec3d1d7b58642cbc582dea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56d08106f249f8e3909aead793307a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e675e55451009a89c7ae946e7a55c6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7e749f322bc2d99a6ba8c0ed66511286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975617969bc3568ffd5a11bd73187fa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b2854f8ed33c2dfadcdd23dfc2de8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3be79c47cbfbfed0cda8bd8171014289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112a5236a56649b41e79a54800e379290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b2afa10726cec9978252a211a65d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee568a614d107af1b7393aefc7dc809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf64b534520251dc4ea9896eb869578293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd039e5ce5c71207bd4cbfa3269bde2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b381eb4303924890fd8025dac1291ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2400275e9ec244b86d4a99481d19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe888e7626c7b1e9b50962ac4d8ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3b74fb965520eca9416283f5a6ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03650220df19b1b49b153768a601f86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354eb30a7dc886db0340a35e2cd25b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce30b318c41adf4d3050ce18ee37dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27d221dfe258b8e7cd180f678b31b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb2433db79e8c7d7bed16212cc14b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc28dfcc3952702263011db620a3db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66096bfbe7309572c1640eea108a6cff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00af1980bcccc43d27c5cea2dfe051306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368ce3e675baeabfa645e8e7765a532307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795d492a57a15cf8a094c3f40ce989b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7dbefd79e3c2dd55f610a082c0f19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3087a953313b570556735ca16d6f6ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bede691c0210e69bd80e079232347311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7977fa10a7d9c17a6d2240ce0f2780312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7035482497d1f5282929e2b07f173f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcc0e585ed53d36c4c3218c80d9aaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6677bd3156454d3cd249233648a5ee0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2301db0aa64e0b37fb23463effb7dde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62816d9d4d11fb093c4fac7efc1288c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d492ed1d0d5bb3407f9f43103c6db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344cac6fccb0edb514e72680dee1e6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a6a1995bda5c282d13b9ba8d75a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c381b0c7386c40d37ff9d36dddaf5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10812b7855f1d6b9023b7b0be4335a44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6504b749027d68dc9824b32360384323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5c070a23d0a51cc995f1d3cd7c34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d227a6f19a85d4e57683a6a2d202cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471e2b1f53a0d7a804700811cd586e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a345cdc401a01f50062d1d0308c124327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91ac234bc31b55fa802a2b6f11a380328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d383ff6950695dcdf053238745d87a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47c220adf9877741945799d5cc31ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342cd54095e1f5e33a00e8835aa6ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80870e8796ff742d45b8836aee5b8d93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4193ac30293227103d4360ee2345b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b161cf13b9fab56359f8f5f04125334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb6cdd12440cf0e466c807b25666e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a099f42a24083497d5d579f07c4b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33973b4f9b3bddbd9e3d0dca2df3c613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8d765f5c2e2c194096a84d5d38df2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac958d4dae0c5e8ceeb7de402e85af42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f18fbd1ded193ffc52afbe408d37f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e209de17ae9a1ade507e27a5d2e3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c9c61ddb73c6b59b3f13b772bb68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8e45bdabdb8863440f45e2ae1ad85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484824603baabe8854d8f102483e2f01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e931476906ba647c76f0199f28a8c26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f2d1c47fe76ee5481922bd5766e93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5274c9e7b29a768a256afa37e7590347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803675be57544e948c388552d2a857e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e49d681305a8ecbe1802ca2eb189c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e0b5e1f5cd8b0c2227eb6b66202c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea38ad990efde9be5ed1904f9c505351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec32f6e3af445de1aec2b84bd8e36b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eaafb778d267e5ec5474a03336481353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc779255ed54be03747ca427ea35a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7eb9f19cccaf454ae1464fc4931a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b82e0ce38bfb20e328faab997a60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cce116188539d7e16960d21083794b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62e9f7837438ae7596087db3ed38cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90083b2d2912bc7edb94d74738e5d18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a9272295487fb65af571d87d14146360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d951d1167e05474618dc413caae5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e1ff21c8326580f2b7ce594b2e412362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b0355ee7cce2e3da421025adc2142363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbfbc2da5cd451ff0c87b94de7bdff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fcb068b37abf366dec45c9bb7ead3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca7e10b57d522e913a86358263dfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f453d8474e9aeb91a34230d1638adc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ef02c95294e6abe0de56c57696a71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0427d69dd2e4e66aa3ca8d8240db4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39922fb30fd945292b0fa5c4b7fbb53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46cf438002074ac4fe97f368587652371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07860451e94d87b03699b65ef8a8a8f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f3d9613594e9471c12fa740c730b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd9df0dad7135bdcb842d56f874cff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd31476a84991e0821266193cda6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c7b01fafaf7654d9faf1ac985bc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30af787b8baebca909d4e8bb5f70b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3f6b44abb6394619381a9b6f803d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86c5bfbecd2b15c4ed3a020488074f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61501a9616fa3d21848d1967b8473112380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19d0f6416604f4ef0c8b8e9a07447381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8f2b7b3cd8de6d1607b468b029f4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ea3ba6250313beafb00c23be95ce3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea4b3177dd7c6e4371a788f0e5f69b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e58e9d207cd8e0e3b64c34ed831c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5425433e7134fb4c8635a56c59988c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3866620470b46d8b3163d9acb28fd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a9febb187caf2195621e4c50f9bbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d564ef366dac708c4aafac653da82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b81f7f4bb17402eeadacc5f1d72f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ae9f94eec3b80931ca63f4c0d26b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493297aed39970294b0d97dea2e15e4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0caee6711ef4f17beb941927b155ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79101f1d5d02f22602e3009b51de074394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a061bf4de2b43859804992aae7d3738395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439cb4bb3711d911e1cd7e96782de3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d46a48c5a3fe84543340fd66a743e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897694a9d4c174034a01129354bf5ce6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070643b1aa6cca098f063e67b0510348399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40303613e868f0a334d638ab394d10a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6913c78a36aa957849d9c41d286b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8df6b4c4a8524d64a6b95e44ad3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4bdd55a97fed2753667357635579f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc312c599b6f378c3580e31636b9c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec3143ecc0febd230f8ae4fad3568405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a90d957bed368ca0241cd580ca16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7faa2b9b2438f125842da21d527454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe0c3a9e9c57a89491d2ed101b9d08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb22f1de3433c028dd8a4d3fb4f1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9ff2d2c1253ef6fc0d35adcef709410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8df4476f106e66a68469e84580e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08176a20845f333e75cfc7999db030c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36bee3a9b3b75101789ae7da636b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f185bc5193f9bc249524cff805e057414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175395c117845de21339bce2b4f0ac53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b2133b01cd4f4f054540169b300d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1b4308e181152eeac7c59983663ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092ae39211ad97fccff03031559814418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb26d753161283739f2b681f5d493e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea2772068bbe20114e469569014c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1797232c807e35facbad6e43b550304421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256b7ee14d4685be2467dbcb02b88d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124aa9693160189fdbc1296c0d71a8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a751b8d1b83eda35d225191c448d96f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8af82a62d87c66871efab6f89b8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16de5bc4a65464bb1dbb49bb360f29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554470641b2eac2fd0655f19ab4619427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5e9c6d2db4b34e0b9c337e3b98a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac2e81953c56f58e912563497e86a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d09f5fc58abca4cb57bcfc3940a7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b971adad66a977f4524bd42b52b5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bc009c99c68abfbe8a29487f2ba20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983873afe499ec7037f41d1a5c7e0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b1db582adc58da63dd079bda4f9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102c01a20223b146b2250be153734e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f93ad94dc11652a1cc08b58cdd5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf67ac5eb087ef933350653f6499932437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e831f5aede1e2b282e4271fa1b0d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37600104094d0a9ca7a1754f2983ecd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98718985d6fef78642d72fc3408d274440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08925a0e90ac6c23a261e0c121cb958441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8580904666682072914b7a10e50e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e15c4d01abd1222a864985a55865bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67e655279dd3ce70b1dadfc622d77a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0a8f84eef6f1d375acb7d46957790445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd24808d63530b170ea70ef3af55f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa76559e4ec124f189f41d84341510447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff01803c900a3bf2ff4b01549836aae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a0379706f56866bb3afcf5561049449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd240c466db61e19359993cd70767450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef22ec97d2f1b149a2bd6f333046494451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b513c255b6390eea076a58dbca17e28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba71106d1b5171aaa7955b25bc92c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb3399d2634587e0115e66b890db9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dffbd1c757680ed3ba2f9606babb07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78f8614a0750eb543e5de7d353c63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab384b58461256a3ebb012f1ac8ae5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752583f631027792f5ff4d2ee178262458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bcd8cf81a1ae55992acb297fa2b20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b56717b70b555ee64b2a649ce536460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4490e31a7b9c256d77c13009e2974461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a45ef1c34433179569f31bad07c19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083345d8d6da1dad5e5647d8ecacf68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c4d50c8adb06e6404a0c179f55255464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd591359a7b42d3bd469e102c6c183465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e416274e0748882caf5b7bd7d427466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731248aca071e501ed13e0401654e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49593587e0be4f814298f1f1427fc80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d15a569539e5dac01213d8cbe540469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa1ba15e56df8559739794f94c3bc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089a2a46681a0ad7f09099eb69a16a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5611868ff137c777dc7fb277f27fe0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f5fef45143617aa5e02250404e48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79a9c51a49ffa30e675875ff3ab1f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2c16f24a3d6af59472f5cbb8df2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4857bc774340f4db8f4c14061ef8c49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35b32966326cffb25e0635328602a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d137864457919b406a1543198b2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fce21d26df930b899f269507758d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03bf7dd0502dc1b8d3f9cf07b0ce1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba097ef818ed9ca7a134e958979d1c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3ebc886e8bbdaf2d8caa4c8ef2fd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029f88c86cd0cc39e91a9414ef5042f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc761d0404c79b28eb290b79cfae66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a549aef2570c6f67c46657cc8bfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699027b80b90024611992828c5b1777486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e2b567a398186497c00d5a6e00c9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a595f210a36104b82be298a539db65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794d414cb8d733e9603229900a72c32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf8378c4db93eb0013cbc1a5c5daf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83b8c9daf8752c28e18cdcc78c6474491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfb3309d46a6ec59e2a7a8b89f2d31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e50cc301af3b2befa0e39267b79a37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3620833df1ca26bc9cb189cc6283494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0c38e36083d3365c122738b8601d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ad7e5ecc2f15d3f120c5919df3d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edec6e72df20c5468e4c21928787dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aa23bd8cc25df1c0c8e92331bf50c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc4b7d3396b978ddca8e6326e7dff7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1e1a3f629b8d98a273283b3ee955500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fae46ede7d55d386ca019ab3f60031501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb91f19ed9311205276f5b064c4701502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe0d8a5d64f021f3919f8ef8df671503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75568043a915e37c4f1a39e15d264504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04f7a5fe0af60ebd79b3dde77c1c99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9077044c061d675beaeb1728c6977506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169f83658fc65aa01753645ee4cd5cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18918e6f0cddad4fd09127edd13518c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a79cb8926162bef7908fc6894b0cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55443a880d2860de5cd73636c29d023510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81fd849ffae9df7cc08d1028f1fa59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742d15009ff240e8834459e7e0693c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f85a030488479f25f1f2d219d450513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537946b173beb2afb4b4090b39da9559514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948b0d68e23f84c7a3a888dc5372f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d22b906229ed68088ee2d0108c3aef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a929425170aa87fd61d68d57215da2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98431c717287f7f04d5d9b6e61963baa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc74a2cd3079b4c3aa0424bbdca536519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86291ff6879a978ac22f000a70d6bc67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348db1f0c4404e2003956b57c8230f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df22fdb6a1c78026dfab1eeaeb56f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fd854d274d0f1424824598db92da3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180d399b4a6495f2f11923ec712e35f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722ff2e7c8f4b802e71c10675a4020525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34dad00f63bb702f679bd8f2f6a66c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534999326bf7410ce11b9cc8232455f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45904669c2054b831fef56f60d06ff78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9250ca25b068580cc2e8a781742ce1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19215ba9ee70c827e3c068ca3a78bc87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd60cdb967c8095b3bf89718243131531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28219426ace092d3f111657cff23ec7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fbb3bbe9ab7d13b5c3f5aca62e224533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a006381307666b063703ec8ae213ff4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62abe2385059aeb7923c31a522b2ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a3a07f5910a405daef08f6d552d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7429fda7c092fd4b3f4d4a2388b060537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003de70137e3f35bd9d644c80d0ea028538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7757f9974a26581b4495ccec991768539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47715095f3877e024cd262513e7a5acf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b44091994a366a81bd6404b420b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258bb8fadc67f8bef6ec40054197a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6ff62524f818de337f6e15b87876d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd074c587623f81e57f285db8659d32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50963b46e17e44b690d8edb481091c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e67a7239f1a8cd37691b725f3924546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc9f35ceb470fa42460fec54daad2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e5807e9a2911111e067322ec5555548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91adfde98057b1c4edef1fd1c5cd3fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2165516f28945b6d6a567ec77ce04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5bf037626a2680ba4d46271107dde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a98afb7d99e342f36681b381b9d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2d77823eaa9a6d7ffec6c9a3372e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92c67d773751047f068b38fa19964554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a97f2a9386980eee2a5b9d88c072e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe808125a71221e714927b13b98e5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aa5ec99945e5d462acdb8d6ab32ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284636211c2d668e4c00cc62993d8f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d94a19ac3bcc881c6ec8d2145e4c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482618a83282a5218d43cec0bebae862560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca8e099aa13e07d6b03e42e39fa724561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26e043a7219a7b750e5cc73e3bf80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b43467e03c7ef9f746dc7a59eb50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb3039b89fc93aaf2fb2bd2c003df5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be3b390eb926708983ca5b747c144565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1b7f5137586b47e2f547882a68e9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613732f070b267bf7a7ab02bd8293061567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a573d16eb1b96223261227a914c773568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd189c3f4c67a61ae0f722fab51dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9bb311f626079b8e3fd7243837fb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a4f4824389dbcf76d48448820170571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e55e9b36b917229f2e4545a93477572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3965bd87f162625ffca2d24ae65486573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a3a4a75b5370f5bf36e44e94bb4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fba070eca0fd36481263beb7825ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236da6d6b4ace862f5acfd7492c35576576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b24da99da6b466fc5ab8b27deb3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92cdff9226e1ee5e2adc3fbc87397e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c612183c28a66da3dc2cab028ae66f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265fe572b6f0d9a7cc76742c0978ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ef82d897898f4e29b781eec1687f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7f1f3342f8b35a10f676f8fd2f10f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6df82da438e9218b7621454acc832583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eb509f7cdb2408e4a292ef93587f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea51bda4c712f52bad2ff7dd34f544585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118232716037b2a095efbbbbf3219369586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24ae6001e436e4f9a8a4fb85657f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f980c7bab8f5515f7a5e23f10b64cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9b7df7287f7acd4c2a8500a91e9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe419440f481ab396cbb5b4808bb653590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efacfc4c0276c55da1794ecf5d2f04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10222cd3401257be00d3340375e1cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78736a56bc703b888f587381c18b2f52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa40749f74cc0b36b1344d95980e4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ba31110d9d1986d2d6bc7b56b083595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f64665332fa66ca8b1110610a6aa0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa3585a14454d0ded42a5eab595a59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed32d0b1c2d6a908bc66855d3d8773598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747de9d60d3d2bff8ba94597962bfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec235e5bb704631340ff9c0dab03ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ac3f094dd23df1d0e393792ef90e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc27971582e0172876f04fac522e08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f80d654215abe36cc0968774c13c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eba7f80ca9d983cb554badb9eae03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb1f8b7f87c3f3686bf7ff2d34466605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66f8a309fbd5e6a39437def63c320606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360ce88591cea5dab5b08b267a46e66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde62e6493555bdf8e95af28077cde4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7659365b48b0df25158a77c1f0b782609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae651776df8ab411faeba8d6fa7835610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b65e4c59504b66c886e18fa38c51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92bd8f1802f4b8f9ec3885acb90745612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78731534b1bef9a8b8f017c700c371c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7d55e096db1c83be1e1262eed5aa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8cd3d367b7ba0b40fb9a94ae070c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fecf34b6d3886e38c474cc1b2f712616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81c8f7e126eb7520eb27e4862e87e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a5c1fd694373e23b64434c3b75f2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aa5089721dcc4ae25378a006ec5bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16526d0bcb18ba8f6938e2df56e63df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3727b3f625a64a2f2bd192a8dac32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e383b3d056d34700a5606227cd6c83a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641043232b0ace0ed9fa110f6b035b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595722f7dea9464760b6e90902ea5b3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e0c6f9e48b981e4bd0e632fd8caf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c496e70f4ef76f28a023c58d5d91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e586e0f552d83037faf60222db832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873fecc20193190da8e5adabca7b906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeefc7fae8aee28430329fb4b998fe3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aed91cccab4b991eda3ba23461f97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b5030469db236bc371b4d719cb4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be752386e97a6a8ff279ecc0ccd037ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c5c49d48a35d185c9d22d4cbc6fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aa1d4678bf3c6281a6fee198fa289634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888cf125a34f7ce2ca06d32cf4fa216635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02db687dd1aee417989cc7a851031d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd41a840edcbb0fc20fa106bd04653637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4a6aa8816efa8ab1481f108ca92e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac01812aaf113dcc69f521564304e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fabc20c746fd20501271178acf89b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaf65c97840cc140a9db0b63a35a38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0735cbf6c2deb9ed769838b9f102d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be971ca32b44b7777326a5efe5ed92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c19784ac9c7c2f6aea48659254130644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb74a22de220d4dd37988199d8b73d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632bb6b89b87bb86e126048c6c4a0af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e874c67ad65046d1dbc118f4707c228647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61fbfc2378e7e98dbaf7d2366b556a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a88ee343487559f14bc44a6d6b77d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee56d739aa3140dbd7e4869af7b7b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b4b7d3a5fd0fc78bee377fb7a218f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b69a4b5f37c9b5fa9b179d01116b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b24a6cda3f428019eaea2d69c1dcf7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85120d7958d594a0c98f6d3420f7bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10c15867b0c4c8d10ca5a83f17ed0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c29738bae3f7a7d17028b702b7c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a27e6684b3eafda7c06945f66177657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4cc98947573e36c19a74ebfa4b1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0fd97045b2996d8dddd1ba3ae6fc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb59fac44dfb819209349df663c70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dbe61102acf0f1fc4fa200e62994c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b08e88597f3ffe4b3359a39271c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3bddd36d867947e403cd6c0dda524663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72b75e0f3119ca9562e9ac2effea32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8704836fec06c4811ee5428de0fac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b062e3a8a0171b32798c17b51653e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aff145d7f42b9d04b63b95d9c0af7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ec91bbdd63ec2b7ee65ab7df694e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212417efe22be0a7f8c65ec1bdb1d6f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67f6a9f3200b7eda139b971465745670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be869913e690c4d44b22fbde54ec2895671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eea76260170c9fd41cfa25d52c2e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f0ecded00658ea290cf1e3ab0207673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369de63079cafb5f6be17d95704684a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc3cde773040d7a61b81c9e8391b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4689f682b1d35ac0752e5d26473e0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425c86e7dc49734acf4af94367aa29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712676e8b591723d5b02a9ab172d7ea1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdfb0ebc21cd7654716e74f998dff2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65295cca3fdd2aef01a270692833f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350a1bc3f3953e84697f3a8661bf9c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb1b5eed40a6185c18c4e60d178da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58429c18a1b2847493a2e72144757e96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334301de0dd6fc3e88ea09b13233df0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd91c13a552f7ae543671b52c9779d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c648fd3e911ad9422adbda36fde2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bece0a3e33cf802e188fd82886b54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1180c0de06ec815fd41eb3f8955c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929687c8d5ed8380da297eddb95b3c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03037dd35ee2e99ecf4ff91466665dca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e1302fbf65a6c4191318f64dde80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc0f2ce229576fc6987cf9067281b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba402c80519893681ee3ef9072b20bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb82383fa4412f228fb9f9edb931f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109004a525d8c97babbb61c4a61c1c17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7cccb696af3301a08a0747bb8b431696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1517e9994d21ea457a1957f6a7ac39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984449535360901079142bd11d744004698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2e12ad8455ad3a503801b4bad65d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0051b9fe879c9c92a2deea0a787e700700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04e19b4473c47403d0f0cc4ec7388701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e5e54b8e01558de7b4abc8e6899ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7173aca154f9e3dd4771298dd787fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a70524a2869d340e6faa85061734e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2e21b04cd2eb56bcd5884e45d70ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadbad43a6be72d04acfb9f09ce126f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173422a63be70cd995d9dd3c73f28a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705df444c49cd678e875483f50b949e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b015d51cfaf959e5c4e91a6dab2f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f8c7f6a938122d1deb0e832ddac6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4497c34da0509618f94bc2c8df067b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4bb4456eaeb747ce4443c09b4c0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b9cf71233fe51a49482eb225000e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267791b814fc30c1b19c63a57f11d30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d78e8e7fb295e04c6b0b0eed8104715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8db4f745b062d425ace965ff394d4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0985ba5548aff02e8f5e5ecc5bc15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62ea0b5a2e469db7e3e848348de07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425ca5484cdb5e5ee052c76afc843c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe579e3bd568e2a91adae2abad8a314720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837eaf3dc218d5f0c4f5dc5c8f97e8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c804ba809b0670c5d30214e6af9370722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1041f0a1bffda246e1005cd4b952a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2b5a262cf4327a330e111e5f27968724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac9ba714cee076fda0b1b7bf0e0c5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f681919acfba144ceced6c51c68ead726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae7e63557a9559051c1331d527167e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddef15b0ba7bbca85be655961fb0344728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d2b44402187547eaae9daac18f2a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c44fe8bb49216bc7f1666a1726ce96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48917ba40b610752b6547ca20041daeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95a6b7a721a7243f7d832bc10224db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe0ea7de336d8fbb3f262ff3c8eeca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d43b86fdae262aa74aabad7203e41d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89356f7b8af16e639ed42298fff5719d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3adc895035e7dc7497d87158cafd7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db96369391c1d446d80c7680eee4ff5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2538e3d7583e0d2a29953b085b3e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef35bcb5eb7a0a46d7273dba5acafe0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76063ce3fb429fddcc98fb15e8f4ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc533f08e90e3e3c4fe7da3da355a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf4ac567a8d50f471eb82c64c05ad5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed519ea3cbc4cc64e65fa7a4bf1c9b24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecedd8c9c4d40bfa97961dc22154ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cde19ba6f7483976eb0aa2d9f6ebd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f47c707d03a7c8ff2786e7403ca44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7363ade9e02648f9ee729e61e4a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dcd4b607ea5f59d162bd6bc246480748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886c72bb222808a7b5d35871ef54d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de32ed083cd443fe85cc11f43a19e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400281ff107cffb2b30c7ef28569b3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9395dff1cec84ba257fc3221ca427752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d91e28746ab5fa86cc5070aadc4523753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686166db86a947abf9d986b5783923e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339ec8c23e9ec3223f9fa1cf731a7b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4404021e08457afc6fc784ef67349756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c7eb6f7037c1f02647bf97eeda51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eed2067df569460acdc577969f3242758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d5f27eb92b1ab916719e3ca38434759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b6c6f1ec639d2f575342220b5c521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3e63c73f8e3dbed73bdbd43685742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a9faf32941ad96fa8820b91003b503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37030dcea78895c46be572ca25befa3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c88f2ba0a9f8fe0395eb6348aa9f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216e59b26114be2a5c7b819de7ac6f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36c8ddbaee4361a7bdadb1a790949c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c694ce923fb33bf4323aaa10f42af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82038d39302796135d09342fd3df2ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27a5b6a3c83842e52e22f215b027ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399519a4f9b0f5b24e7f5c3525b794511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89773b5a6a7cd87ad30ab25ef355a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945790510dbf0198f010d62e20fca0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6340173a239fe8f8a5f7b800e5f60d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b4683558d884bb390c9a33d58a6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5458d94a95aee3de407d305598f98216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75310a6936b4373de5d26644c7b8be3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a740180b96733177ac5113ffd52bbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d29fcb168bcc9799ecfc77063e97c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697953cb87aa33ee928cf39fb47b0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414911c54e573b0253c0b95e1413705221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e853af71a17052b34106bc86650b1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9018cb48d07d76c94882e6ec2b17a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef041f1d919d0ac5b7fe819c92d99c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ffd24a7e92f511ba6946f376783ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac350a23d88ad32a6f2bed3359ecd9a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee653a4fce5732b0c05c38512a589927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ce0b7dff13a9d65e30214c6cd6e4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4bf582b92e8896c2a50a85c18e7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd21c197ef358901e7e8cbab0ee6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449bcd4ada0167c47dba52ad9487b2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65a7b10650887f8fc1b4d686a052b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669c4805652ba144095529338b3ba933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a806e378263539f95a362b4f4ff5ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e16cf6489979408e02b3d9441dba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0376542b2a47d7e9d18b9b8013740e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddbafb1080174931093a3acf2ba60d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab477f98d290dbf1f50d207da22d9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204388ed47ba9277945b30fdd1fd72239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990652d5f583112af58f18e6dbd21440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca549ac917dbfa91fd48c90276314c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713ca419e9a9eff3f6148a55860dac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790f8d1e9dc13c00008eb90b30840343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7346989e3906098ab03c71d6d3f6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e4fb94dfc26b9a98054686b5d2b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39680692bbe799fc60c858519fba584146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eec1bc69295885e2984a421b584be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7947b98943e1f1a769f555021e6b4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e1758416771b0a09370acd04953b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f5a5860d5ced03eaf4244b10ccc5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f838551109078485c3d8638731769db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4d855e573263c0d216cc8c8220e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2992d8e33cd47680564db5225547e4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12595923f5f209baea0e5a885f20c28754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41782ab87d9bdb492080c82919f7be355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d58e128b708b4f68a72209cda1b6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e24db6ff3be457455bbdce0295685857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f318216ce8b7023367529667283e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594afb1dd5d07a32428ed7abc92ee059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69acbc018c3c70f184a42ce8e0bfb1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e9378c8521300424331abb304134261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132e3d4cdef3e8cd0d7a30938794b1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8fdee9180544277f0d1d138b4542763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48f75a83aef4833061b36d450809064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0882092088ad04095a8ca85b0e3356765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc27dbbe346ae5eeebd0f35fca23e9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0e9b47804578c47d320e3a4e0959c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedca268a10acf6044b991affa85963468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0177c7523d413de094e6ade2cd9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d6acffb84e5ab433afe66a06515570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce4de4cd63f273209f25842671d36171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ade7b42aed5e33b8ba846db76d76a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1232f25bf1eeddbf51f164bcc760673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee746fd23c5f52b50f2d7e7ef16ad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605449f9d38547fa14c430adb7e1b2d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285e63181117511912976229ad6331476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc37ff37030b4aca68610170c8efbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cf82f3db56fbbc60a5100c0d363ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41042b975eb467baa4df13a2083d8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea578110d2e031de0acf9b113f92dc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b886a801634ef10e09f9151cfa01cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d74e5b3f93740ad1a10bf0bab7aa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0eb1ceb859d7190ee14637895d62d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be52cdab8c71bbbf34dc1c268b0c9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498d114ef57ea1af125a09875733f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce34bf870459c6529047d47d2547dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171e668b2e1161ac0978c50df4853c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143ef786dcc631c68742055f312c21c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3a09f0450b541487c2f6cd4d4310b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165925c4096f62e5651c5a4c326aeb8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c6f5d0721be05bb55508f522d557691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68173dcf0edcf0ede41bbbfa44e29e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7f039b877ad449ee71ec7bacce1df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d5b0b9686de597a6f657d43e89b5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3f045559aff08e3f58feef72410295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e58ce3f37f66415e50376d2a00c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1e6d28f17fc8a6f895b1e1a56990797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08f1b5d1980b2f9037d6c91c95bbc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062ccc629c11f5abda1e041ad8bc7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e37a56e8d7bcec0d9dfd2557c113100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8565427d6b2c07078ec6ae993b4f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b23106320f05d004f4022a6213e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43533ce9675001c12f5042427f40868103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddfda15710877bcfcaf089917f032104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef75532724200121c573150f3f631d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eddc74f513c14ce12106462b7b1539106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc20cc3b48c7a3370bd219984e524a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284a0294c683bd6f2be7ae4488c9534108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc252e54384bc865201f5b819f3f17c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621eafd61087205502480779ddcbe6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8aec81241256ba3260d55d0891884111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1295672738cea986d3faea50166165112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47089a43d521d149685a49eebd437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9293cf6d82094a37e39e5701d7aa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3064c52946c2682f44a195108b9378115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439117408584de351e1829341cfdaac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9879b37c622527a957b9cd6f1a8b95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca6447aa3f0e4cab3de606f1f66191118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aeb6e4224d81aaa0ffd278ea78763119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d973e9bb2f402edbe40fb44b723ac9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e56127787521752ea4681951173f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b49b919509d2c503795918a201542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9f3d2984b5e9026d0dadbb611bc44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fcf9fc86e35539a19d76e905e4928124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9efe8f5da766dd04c60282ab9a35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a461059acb435337bd1c2bbe87fe31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd8e2fbff76bdbe1e55f143344ea7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7ae0be9bebcb4d8d928f88f803110128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23dd204be36b8fdff4edbd2ac0fc58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580dde806123a8e00580995133d0ad8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0b03905961aeea3363681d1f091ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938636d027be6e8bb4e6290ff2eb335d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1b352eef55ce201dd937b2443bed3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bd509360f65580596104d54af3a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6dcdc18cc177c8160a351c30a15e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025511f08c3c74622bffbb86425c007136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3895b326570dac2e8fa20c42f14e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bf31e4eb6ef8db838a53c3e3659b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c0f552a646eb57d15efb4802341f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e9b89fdf5695c14ea2c7e1c2b050140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147d8a0ea51e481ae4b53bf8046893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4fea6fc1d4a576097f0205ac50bd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e70055901f6ec47d13e939fb4b5a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce270db253fe9c3384716d6c546c28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8811c3968508dc75cffc11db165d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd291aa9122578a9fa7d00dfd9585d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3d817bc9fb3c49cd853ee6a5acd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1efd08476053d39a165dca2dc19a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c72a6c177edfb8f0c10c06998caf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ceb3b1b73f471db7a2d5e6bc18a09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbbe484e5d1a76be5f4c1aa1720cc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39969260d2b1084615cc709562a04ae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a61d7a0ba2d5c4a21b168230ed0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc1999019ea263730add32f9ce2655154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c811efa28512492a4ebea89ce900e63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b17094ccfc9c7a322b58360a2defd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b830138f02a6bca0286fb2a75cbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1190ea9d53368de5d947938f677ab6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9fde5684eebfaadcbc66e71c0aba7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bdba72020d48612e07283a75317a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28325427c6d0c965687f364473859e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c826b8f9e5b512e289256466caf809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa386a2cf80f695f53969f18160a811163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e90672d2c63bb555c873889dc2059164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919a12fd613b5a07afa37817dcd4318165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575d1801e5683a2c8f99cc42d646005166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44c6e5fde233ed6537ee2d36585a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456caa090852f18f9217aaecdd600d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496339207c1e772e0e4d64b912fbe1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339031db0e7aa28b472be48a09ed1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c72053dc70be1c41e75061aff74c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7c9d4a36d08705a00e3ed496d3c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e060c4cdc26ff64e60078ec1a9188d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df588026ff53ed557496f26cbe0b49ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56993f0e2ef7d8ec3c722209f5abf89b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d968c4319591ac7fbfa2af35c522b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320fa28fc9df8b5e9ade8def8dd4e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fb2673e9b1cb87d2b8a4fe063372b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e4f3ed58a32516b9100351b9f3764179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bce54861dd3e3d0eae8dedf65e15f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ed8116622adb641e0e2bd88a7b4fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b617306cae497031b6bf29a49533c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702150cea2b19ec24651d69062ceefe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2d65d684d9226047f8bbbc25e1ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4519605101cffb845d439f1c7af1a0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e53b72b5e9da2dacd0a5fc3334b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7420e634457effad65709769e983c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ae1ad02d5e09bc522a6131c9ce034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2857aecd98a176bec32ccfee4ba3391189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986a116880b1a0dc214349fab6c21bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30b1c6c8c8190f9a1e35bf7e323e5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96813a8c846b74c23261fc6084a8877192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27788d24b5d3b8c685b4d49cc80d2893193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ef0be3454f15947a02bc259ceab4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be1dbf90702e55bf21bed1559a5f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d636585984d02d81d6008a470dac6d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758cd2bcb43bcdca5ce875d004685c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f8256edfa15828a1e268aaa2b3b0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679529a56188337ae0f0408b40b4e5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebac21d0a6e04a24674da1b385116a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a063f1d28953d592abc03ed4fdbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f742f40825e0862c902a7c27e9ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae93158d6a4158d273ef5a1950b010203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cef2bafe641523d1192f9a120c059204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fb6132a799aa84d2618a7b264abb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13bc9bda598d8d9bf679570689b403206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d8e3d874349263619d08875e0038207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad709fe54deac1c80dbfdfa6feb81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b34f2db48883ba3befccfa6560d38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b57a891c2ec49fe184e45b492b3837210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf461717ea5321d30f763a83cfdbdecc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb077bee38b2da680981d2753736f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe65ca4b385c547ae2eb602499d05e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01c528f8e31cc339689929513c4d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7af5e3f419d85ba357eb5b398bc63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66784fbcf97aa77b55ab612158d56ede216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624c1489f7ffffad0b7c3f26b6d9f37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681d7df6cf5f19d35e7430e87d1e7c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4872c301e144e8e65225e275b0dae3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9564e5f5b1c0e90a6bf9e45e3154bf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096d27f9df9589fe00990d16c3defa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed6dfd8fcbbdf4b6bdcc8196216069222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f52330f992586dd70c1e3451b2e92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e598f869ad688a8c0432a94cf713cb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c783d498310eb8dc69767eea7d6f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c229a9952dcb2357ec625a24b113b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1903a868ca57d89b8e34127bdc992227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eac01a1b7f069aa07a5c58883c344228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0235e5d25b857fab1167d138b85aed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9419f57534c8ce6c726d3f8e9acb69a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e4243cd61b5e3d717d3042b1adbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c6fcc37b397ceb146a92c3bcbabf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d8c3dd612c5381f968fae5d6d9cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f5510471888c91b90e80f9b452cd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a330ba739bd5769d5637f756c4989235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8d80c47a610f89fd3370bfee5a38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87451c09328aacc23bf762b624a0ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac984194eb547a2237abcbabecdfeab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0327c58f6866b2116b7e300ed6696c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e33e0ba84e5f2f1bc4037e3940af2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4cf0249a839edc5d802df23ef3a4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341b0eb7e156a5c91b1141c415ba25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b872f0926ca2f6ccf0532caf1cdc8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd432e675ef31c05ca2b8e1caebed4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0403f87538bc228620306db4b85b5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c16fdfbaf1d78ff84be6bbc14d1258246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2f4d73745a459b5ba8e799f9b28e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd76833fb1e44695b8a9809c11ce9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0435a24eb64280a17db204474b563249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19749edec4eed32bebbbff9f98c21bce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b169db2830771fead7f2025c21f041251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaba20f9353bffdea5fbd21070184fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fae0913e76228ed9beece97e4d513253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50f73c4a955df24f25aaff0620a38e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70134dd34568035460044937b3bf62e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb740bc6ec37b3a0e0dc8dad76696e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6f53aec096c32a87761ca65b0bf6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1368b7a7bc9009e7258af81ab37e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b04e55d737ffc90e0a5609e0b3532259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8b2ee9c61af792a3ee500682eb937260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089755c0b4e5c0929c3249a16c963c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb6beb91f7270c9e08f9a80168168262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b0df8ba5f84a9e31b37a88f9583f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690725bb941303df5e9e679035cbc8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d41cde73e34aa95b8b4e80c20ad8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889c9a260c7d9b71badd394f0cfd8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a852804d7868c2bd25cbc573d53264c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da04e5b98de8ee5e831a544f51a0706268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494075f63ed86257f6f83903cfa3d62d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be13a560eb35ed07c81d73bf9087ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0470c4e2a6799f43cb9adb0c10ab94d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328511316d020ae608b0f40b111945d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb50b8e073962be068721b036715ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537982629c0aae9e1533f856ca076bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079b384159790a935bf99edbc291e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285293d31d58bac7d763ce5916f4f7ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b76bf91ff0a04078639c6f9d31032277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ead69ac83547a33e57476c2ca78b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e28600d332b6f797af55e6054a5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3200715854652008d699acd8def726280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871e93f3bb0bc39b94be5ba5826056e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fbd4cc972168096e6595f5cdce576282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb693d807040ac8a34f87368dd28b53a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c11b7f7653feab4d33b037097864b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc86c0d8729cbf9843c62a9abc2d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5230c07851dd160cfe29227d01ead9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc2c677a4a6c1d5a9f920e71c96a82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb35bf6a8aa6e819126f770a8f5dc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9883696e278b9c73578260fbb17b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276475e1d2fbaba232eca5a9074acbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f3635dea1f709ad32c89895884e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48f65c496b5cadfb2207a660bfb01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b50d731eb7ab87a3eb3f0528b43a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f793983076dc14cb8b3a2f05f863294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff700a23e3d5b6e83cd4b702da4305d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c5a471935924928dcab8539f2cd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843ec57001da085e072ad4c98907586297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a130cc4a35b5a0fa3ff76b8a905e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5766e6a507716dbfa999f9e304defd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9a2508c461f3a1aee42182d2294be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed14e13ec3a59f0bac5eb10bce49db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b3f80a5cc6f2696d7d88ef783f4e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881444493e50466a441e7320c7b31ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af86c1d2ba9f4146575d30a675954bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3d4ce05730fb15ccaea97fef97b1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca6565c6cec87d8d87cf2a7714d67a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c575e0f101a50a472bc527897d156a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e11dc20cface66d17f420a22237c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacff80e014e2b231b93978bd1a2a31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3094fdd503231bb3190199e63601310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8caba6b9839acc3226c4e71b43a020311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ce9375989855bce5f16b04faae25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e047acb92d57a2715637ca4558be212313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed533f3b8a7bc913d58b6265ff574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8376633f43a280812784bda17377fb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f8c5d8a4ecc8a8217ad58e7e65fda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133d3e2aed818fd98a6436c828ab03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0d36e6bdf520d498ab9cccc9946b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e23005193aa0bcb4a9c9197354a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129afd4c89f4a41c4f5b281f9a838530320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06abc75faa9507e386f553d2831dca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec264b501b85c93cec1fadc3b49748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a79558e18c01b3ba6c2b83a36e0cd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecded0791c6cc54bbcc934ceba78b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a964ca97b309ba3009bf973813bf481325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c7cd494c350ce6103fccd06d3862326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3464afd6f67e0f97c55da0b566e0d51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38d450158e3b74b16bbbe01b0b3b46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb2a07f979595535992db7997cd78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66424bf4735903af57c0cbae3ba47604330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07c1c0468601c9b106b3b4293ae99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e510e212cca498920a4f50d85ac4908332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478cd65c33c02bcd4430ac6222a9365333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f48e3b2402a40505d8598c2c1a339334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0a2c410044cf3434a0ba9ee52b642335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854e6f1643f78b0196803d81c2b12a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb25df7887b02239027be7f6673354337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d687f72b3bed6f5fe1349aa62a47d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58154a8fcc9baacc8cc6a21441b01c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee3960e8c88bb06013cf99b615fa27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c898d214632f0ab179c6979805ef3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee6677d37268786d868d0e23358ff6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38d2a8fb58dac59e5083d373f7644343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd500fe5dd67748b991ef67916fd6330344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9295bcabdf9c962fc6e6266926d49a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343bf444d5b07fa21fb581c827bad5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f23e5d2a90e15ec135727586a5824d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4afc7f5a7d144ebfcc9c2b59d4ac4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a3e3c7be7ee4129f70bd5532998ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f5db85332309c1e67f19243da168350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33029d4aca3c68605bc2e17de9e3184351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f102bb177441016d038b734c039cb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797d5d87478563494a729c6248052f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7aced5d2fc715db2878d73b53d4b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d3d62209dd576e5dcddefd0176ce2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ea819ec15e61cd47356c31ee03914356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6581a1993da8573da3f519e5dce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5866a5f1c37370b0b5e5aca7e5e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874fcde49b396ef460794086a2e5c4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e715d90a666e05cdfbda0bcf5f644b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635de2da873d6e99b2ca65a647773f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b7c7df85b8112cdc8a5cdbe09b28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8323a08ce85ff6b2bb4844d2e59da8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ea1b6c2f963b0011af9502c5e7229364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d235d34f015231de381b302e965c72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcddf6725ba27955cf9e3005b544cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca82952faa4fccb7eda2c0b5e7613fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17765b221e213f7c7adb16ec81bc3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7645a450fadf3ec486fc8a6613a4c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f8c270a633d2b50a72a825f8e3d31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c2251ea5400dacae00c00793ce7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5315ba91c59d1d7236aa106a50626f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74922ffaab35907d89a744d802e3a737373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08fc92dce5c486837dcfc05b0d95fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2e40bb67018d3021d825167bd86c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafaed6ac6325fe9cfbe7b5b90b36e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b3481fc742512207c1d5a70c8cb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7731315a748eb1947972853b6d8f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f881b9b39db7a409f60dba0b409136379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8769533bb5abd89106842a52113de6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dd5f0d2d85c4bdf984742a22c2e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fafa203b572b7262c1b9b816d6a13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659fcb74b758e5fc8879f39df546a0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792507509fb129fef7b74e1b868f86b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5a93c87cb3f934ac65a8dbceae63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4145fb7ab1c644031874535ad2282386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dfd0e6ba7a91131e013e75f977767387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe346533ea23a77c44b131efd0c5c36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57c5dd8471443c923553af677b84ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b65211d2c5f5e8b102c3bd4db0be6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b12744d4ba427473ecf02eab09dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4057de85cd4d9f8e5540bdeb38d1e5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81181bc39c646a71e4990b34bd21dd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898f0e6e88340f96b5d7b949e375bd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0612b756004ec13ec52939352c100b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a70586fecf611b896fafa316c29850396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fda08f345b38bfc0dc8c03462be414397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c5584e6fcba6ddef594a985a7f41e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3b6f578dd152d706f655ab8975e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a101dedb3ba27a160e2877f7a15cd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa799f775a5858b975996a481e156cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e9e07661a567b533d24f0d4578d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71502543da9f3a14ef06911137185b10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240dac5e4fbb390e0788e0e69d67d22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc20dc1590bd23e12e0c12a35abe21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e56bc7b3a3d7b05f224b251a092b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ffca9750c716b89113b85221b54a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdffdcc8f15f651c9a376fe8941195408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b25088ebdec53a0a41bc623fc0391409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811356789e879144b176431d4466e8f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79039e7670b1aa7da7af320d70f6d616411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8770c5a97aaa85cba38f3c042b0dc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc582dd07ce64b847a4ea8a5aa0eb342413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998107fe84e40fabc62a378ec440dacb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadc41b97b91290a1be6c65da247580415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6db32abc2a05a87b236d1aa2fac3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e3d52afbeb1d4ce48da8a8249a3bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb05d02b1694d88a0159768ebc493ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d77aeb5ae1b0735a7042470f12e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c03484b3eaf42573a67d3a33b3299420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075c1d60b5caa39552acb1fe7cba2eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46ec31d073c7b2a4c02564fe75f50d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed40e00889359f0af39b94dff0f5ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fc420328c3e6e2872cf8c1c0ef9e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e4cea3753564fe086396207a4297425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0e1ca430b1db4ddff3662fecd0df0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08beb2fb9fb1863483e9062593bee9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd69237d626c938c04247c6ab76fb97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c2a58abdcf58a7fe56c14a3d0d4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06edba53a0ab1ca6ec23479f3f02ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebe63dd8b09a41e1e0deb69948396a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf78254dc73c332b84c3c58cdc9613432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e5f371fc1d20ed5e711f1c40bf2d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cadcc17cc59d74967d70af5e9af37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec5c9a57e7d8e19867ff2ae807fe0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3d6e8656b1606e1f36b39732ec3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de1917ef32c66542271d56544823bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edb36bf1d50ad51988f4a810534ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9a2880226e8b10c59117851676018439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70c94b380e657f0a99e7ba307f5d89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9be9672d725f0310ff2b42efcea4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022e7bc12ec9d6bdbe6d77d24d5c17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743c6c6b6ed77d065d450042cf40822443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25a779530134a8a112d9c3cdcb654444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a768e17b0cd38fcd424ef84dca86d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe18cbdfb5a87b03335f93898734aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d82743e95abf09d687eab41b31b7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55747282148dcf6f67f07baf8e033b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4590634d3eea53fd2b0a012644f7f43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13f89cb64d37ebb9f2671149ebc03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613ebdc73cbfd03b15053c00eb47f62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bb9c8502c6a50f22370bb49e1b646452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518ae00e230c5a7d691c84a1e63409d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb03a5fbe1bb58679313ec090d876d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1aba42fab2ad8fb98a26f04297f1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8a368ec34b36ae972ab040d4285c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da053ca57723505e8793990d608ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe48934f799312e2a8294a501ccdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52914438da5be12b168bef9edf71c332459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85679434e467c874c60ffadcbd3d8c2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856ca2dc27b01c993c4f2d4ec469c62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39688e6c14dfa6e9c998bd04c30fbbc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a154e90a3b2bb0172888d6006a91a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804327931c2a202ace42b3006ed5f2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa79aa8bb6e3d5bb6907f3b9539ff2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1e5405a7e0c1b894b2097ee483694466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e3858c638440158917f34efb49d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540dc69cdf6060b55d21fbc5913b1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80d536889b46a9bd71524c9a7182c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf1c15ac8f87be49478b76dc2a0159470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad03cf5cffc89609bf8f81bd3cd46ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f319e90fdc7a9d3a05d8080c9e4d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80470ffc0fc1daf79215a09b045843f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe3119a8faf973a9d037fa9477fd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3923a61a912929a6b7761c8680ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e836817dbb68e5fa1b6cc4d1cff3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd8684833eb0fe98daa23ab3094e35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e19325979bb38e26ffeaa89302db0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29272e71f2855f871c9644c0a1c42350479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec83b59081e4d8ee2f167bcedd14f8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1249001ec6ac8656a0628170f2323481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5133b7ff8ab898a18179aedbdb04a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ce54af0d925348a033a07f39e310483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a941632722ee087971129ba14999ca2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03654ae61e8d461ef43871a2fd89bd39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b0765496f687668dd798c646dd23f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94e30c779ccfe148d54b9258b294f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af82ea531b1d65b221d0f3075379c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def29cf60ef3fe0ea86003664a3447da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef1c9d866b9cbb49930ac38c04eae2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98431f015ac6827c5148c72cb26c5e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19751b84424e9999dee3c56e0db2dfbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943c122fec848b0bd2ae89fddf28bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b28f957bff856b261409afd4e24766494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e0d42ceae701691cf41da9ee8e23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ba4d02455f1221257ad992109dcc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4795cceb782c67cc7e7a61d83502497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f4c6e20fcec693353bef784552e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6d34e57d5a965acfadc7adb4527f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b966114ae8ea53bbf2db7bdfdfbd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b113030cd3b92ce142b63ecd76edfd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d77ef19d1b5fa336e5f864c6c2ded502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440023cee830c93b24c332b2ba81fcc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362517e394a5edddd71c2d672c4c647504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b276f491cb66947951ecff7718070505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea8668193b512589d36a6d9c909266506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f905876059afa5ec7cb4ae3a90b04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28be42a35c85e163cdec21932a6a65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac38787d7aff9dbee3bfae0a48fec7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f225372c4043906686181899910e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40234f0db119418b80fbe03c9207e7db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0f2eade04c9153002dfbbd3997b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583b97df6eb27d8b2818af2e7b1f8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb285de3d79241005be091a56181b2ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4b5025a980aaddedce8c29af0487515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77103332c92f7f1d71e07b608b4a05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef598cfe4fd42922e7f4f45f79d1f4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239329e10234569dc2842a65f02aff2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee25b07cefda4b31a3423a93ea0b3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9abc2852aff83fa2a87a9e52e5509520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff34b12b8a43cf0ade6d61f01814f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a67646f78f79c8f4532d191e63216522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8db5aeae553a78f2dd553eb2751524523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b2bdb3352397f15e38f599cba631524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376fdab102fa8280fade7d4b2cf493525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff079b344049b7b6a3699dd17a29dcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71171dfca519543fbf3a5b2a8c69eb03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5611a8e03de599aae1576e510ffee6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb797b79ce9f3a9e189d23dce4159529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c77dee1707a0d7e2b1246e03e399ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61ce4ca19e9d337263691863ffa17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0257827b4342d0a1806426adc4697532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612bfbac5f1f04a5822cb6428a1f8fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7919605e12846fd82613586f7dc18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a8713c7ec9193eb18d9d0c391ac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da50275129d37ee9c299306000bd39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f2f8d37e60f36ae3b06d910639fd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148653b30cf2b711d5746b31aefbd28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a876a35188d5ef0fdd03281823a6f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f8beb8584545827a3792c22393fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c97fc7e9172366328c1262bda15a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66676811f8a98283ba411e1de457a2bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b7f168152124d9fcdd837c77ea0d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ec38bc032df3b23741dceaa8204a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcecaf016b50f3f961b0655ec32a57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d9f0cb65d1945219460671b3c0f94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0cfbd355661c514d447e8c2a5e3d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90945f6d1efd1fc4244e2bcbe70b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a274fe2e9aeb1fe0ce4bb5732cc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a85b446d78c8f52011379d11a34ae1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7300102915cbf3f01a6d726ed1ee2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb09f6a579055ed79d85f343219f79f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f1a6793d080fe1bb606d787a79701553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef150e1fb0e23bc6cbaec8e625ff10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508dab9a6d71b1b7005ca61f4260ec8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6da8cd967e6519603d1e910ab0263556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdd25a63e494f31d0f28257df92b87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e66d402234ee012bede5847ae84e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3a74afda30e6bdc50f1734315f592559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5d2ff866e86aaaf35d65665b23684560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115be0dea5f3baa790f91f9977c17b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc5024f98b472a95818a962de94e42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd44978abbc768716f31724adabb0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f40deabd85d5d5a511eb6f5881edf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2499dc6dee44fc1476158ead794d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f464503eec2dbaa0102916a8bf63d9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175bfd5203eb173c19a26bdf01212d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b4a1c44d0e99d7e8ee103a01c2401568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235d756662bfe0ce38bd2f10496805569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2538f2be41c9869eeef9423ecddadb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a68c49524922e0597eba6f361481571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852491c46f9ad906e17318f8af31473572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df09084a264a026eae73c9b56540379573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac8cf481e2b30d235ecb6646b6a291574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392ad84141ac31801ac4f8e7d6845bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8260e3a608a1dfe7305f62fd98a21a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f53ece9e68eb9d2fc276ae5a3948577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3dbb50c8fe0073ef1726cf7d865bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85d88dba32d993b5fc71bff3fd9f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d3e429785b27c2fb5518eeb963fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d0f6ae1c3bce92e1df34728295456581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d5a6b05a46b6f809e0f47ff1f62ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5181d7555eba715f4d9bf8f819f46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bab76af5a3f72c9c6a028715ca7f1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92082b186758f94d04bf1662cc84fc24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e88f757e6f7ddef69d3b524a6e370586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3507cce421ec9b04be415e6d0009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a823bca0bbcec45f0a072e941569d7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7fc34cd5dd3a1bd46515bfb9cc472589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f48250dbc549fa52b32c5f38de717590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8752d1389ceb9c076f93748c7c7ae4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82845687bc3804acf1348a0e6b0d76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7a318f489840eb5b2acc5054a69f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fcf37d31c291fad751295760ff11a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceb2476a3eac65d971a64040d05efe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038e0e82c93521ac40e6a009eaf5e19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419e671a804f658580d7724f3a1fd17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df9065435387d93fd3d94eac6035c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebecb018a670817551cc8217ecc0b02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05f60261ba3ab4a0ff3e9e5f7a4ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced94818ebf6273ad81ff5304529f0ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b2453052d7e047d71b0404408209e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca29f59ceaacd74233316a72e96cf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67442db7ab59b9adce988e015d027ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a811196e53f6f2d5ca8a89344654605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bf8114036daf7797bea6d6d85cbe0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65057ff7788a2efed9eb36830185d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c842da7310ea0c320da5d2379e11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b140b65ece115ff69da7a36f4a81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029928c2dad06f930322cad6b476d45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4f8bb4a30771d17a0b98e817e6a1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d3607934a41ad4a0bffe369d09763612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b217a0e1ee81cf5ecea2ba6701fa74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8da200dc4db9cbe8959120e1696a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299d332f0d37659698423166f29f75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0c67616daee4cc30ee18f669c065616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320ba4f8aadca64875f3f7b9d797d83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16bd07e00da9951f29666bd55f55ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f9b89a8b9992e672fde343238b01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649ece1014fef0b5d86d7bd3a0c4449620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24de4d2e166523d3414a5e0ba7fb7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d714b26980d712015704f5b33dd57ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0d21cb3ba9754c5f9bbd7c8362549623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09584a2b63974f0ba10e9123d77c778624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392083ae59f8e0720678d6d87ba6594625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeb2cf94e0899d7778890010c8185c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac69b2e0affff03dbcc5e3d107808f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054972efbced37de734336dc103f9b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa001eda8a2046873004a235fd544b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d68c294ad2c4a50b34b4b477695b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cb8369b6b1adb757979ac70b78594631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0628750a5a0a494fe6b1346d8ca197632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd350da327ae08532ead9650fc25b7f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40e9782656a4faa43f5603a792d69f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec839d6920d24bdfef27929d8b66ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9e80b11becc64ab30e8af8337a8b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea227c033c5cae1be4bc90daedabbbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852a0e2afe7000dbcbccedae89c1280638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b495ce14bee2a17b2c7907c82f7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330d8b7269a3122d700abefb3ac1853640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4cff46fba43655e536038227aea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0c97c8f0e9b15b5030ad1ec845003642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e92c10024d974eefea9d4ba3018cd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5377412404d972bdfeb43f5ac49cdea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339c1e744eeb1dc43377dfd5ef4f0d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feca238baf786da7f02091cf859df64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d72136e2eb97d025c0d0da8ac9600647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8e825a28a9712b2d1c756848222b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc69600f830cfdf25760c07dde625649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4720fc8b7f4a4e1bbd3e28e78c5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c661d54199a519fda6b3dea8464907651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f2dcf657fbd277b4cdddfd0b8e2b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a7388349081db0e500e1e0006f9c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc343c6b300dd86bc67a5f3f775315f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994bf336fc67539e1a60e34b5b63e92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314de25ec80d117c6c9d1ded1238b884656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf59a7f11caf997a60330b00c980a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a63d0ac54f39c2eea7794aa5312fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a96f5b1b957232ea3802cc5d7150ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d55039747ed2cf95a0c0339c9633660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dcda9d2bceed32ba04845b94b69bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1944180ca8ae57e22f48c3170479662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cf267623ffdb88e4df54f8c78ed37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f2346848a55977ce736cb6d0def59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b730ad8a76a05babed2edcdb9cdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce57da946f2ffb545c094fcd844948666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d2cf0f4bf5bb5e8c6fe7ad59de261667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a4bbf791e42921f12d53b4473f90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d0efee1fce9ca511c3e4c3f51c956669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af691b26a3323b6fa9e8a0cdea1fcc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d94734e3cbe08a07732a462b71f6e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad695fa14746234129407ebef0986672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f75f7f9e04cd4ff64c0b0747c668673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80a65d0e63ba2d45d0267966cb25c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16285d4cc0d73c502c7ed154015a8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc89b4f3096ce7fc4a55898f6008b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5504359a2cea5943d28d720c88cf711677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac5845dc54c3db0395f522512b5f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d5c2135b82cb1720cdcd1538203d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec5456dab6c5de1245671938b86f37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3461b6e0d00bb15f769e68e496159681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3346bbd2f2232ec8ae026a798602a28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39af78b9ea76a9540439f141f4489683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1c9cdec1e77cfeeffd275eb76a0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4c1f81ea0e8a1c9b87aad646d2fba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d0ce4a62ab192dcef85aae2d9b8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caee53185245763eb4d86b0cdd410f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea256766a2f448915a845ba8b7a4efd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99cc1533b906ec9f4476183d776305689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a68933890b0f07fc030f03979429690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf991b634122d7865b81990cfa31e45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91304816128620752baf3a163c89b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fbc5a54054320fb8dec1d30dc4b0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d1ddc68f1411ee3ee059cdf788fc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49182f042f9636b6f1afb8a1c820d244695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6247fa8c5f51728c74ccccaede6829696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8e9244e608b78834a2d973faf5523697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62220843db723529c5064219a2bd89d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b7417afff98c04bbdf33e713499a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f35a5da7132d84ea12fb534ca6798f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880b25eb20409045006344c45b89a8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52555c5d69a5cbbaffd929fd31602dd8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e86d8b019398478f16d869946c1b2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd355cd23ee1ace484f2d133c381b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7799b11c22a3721f793163ead5f42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb8ee8d87a11df42febb61df8b3e74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c2a22608bc33083aadc871aa1c6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fd33a7adbd5498a13ecf06297beda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86291be3af9e615046311685e15e98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd080575fe3afed25c8cd850395e24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34e9331fe77ea502a8fd9b9d7fe90f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dbd1bd869b2e1e12656011becf96b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b29d13098f3b51011a3b5c1a9b705713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1fa2fb61a60748674365f34782eca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da732251c664032845f3360f5e7f470715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695eef8bd2e472109096e0d7fc9afab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6721d8d7d702bd80443e1173b7b699717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac908fcf3f11f5cf85a5d5e3452ada718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be052a1e942ed647616f45ebfea9736719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8104dba52d2f14308bbf9e99218ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490788a8d4de3bb701375fe9915901721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e7cec02baf36b03ad98d74683d3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f06cddf7357cc6dfe67261f3f645d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2ae6075aac4c8057cc2cbe1ce966724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d713f3c83a33317b56a111ba55cebf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358d8eb971520b295acdae8701b3041726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02013bf09da3c08000f9339a6603e06b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922082d8f1a1536c24de2284a370360728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c2bf48e04ce781ce248c1a20f1bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e907188c25a9d137e8f0f4d8f1c19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dab84e51e46695130e6944b9b8fdb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11a46e284ce520160f1e9a3e93e61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2cd8407c9b52178b719f6a1504a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d19a137833f1730735baf1b035025734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f363a3018cc1eb2d6a87148fc6e79b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d885c8d8f0334dcd44de983153d5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4fb071e03777f8684b0b940d2277737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f0f99319ed1fd9d5c574210485d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c6237867dde81427ad0d75ce55b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd1efe37a1719d6240a5a62825b4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae77cee0c189204532cd3c6284b9da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d3ac2ad2ab7933862d7bb00fbd8f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfbc35e19f353d02c50f3b07adce3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e954df02b427a510b691c32fd5af3d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2466abc75d11565a58f085dfa978bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab366e0f171d29692896b22c385e719746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58ab63748c4f37b76a03a2caf36e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006fddcf17a1bd671a798fa8ef57322748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f22fa5c9452a929c89b9daab2857f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9917ac5b126de9c7491d3b3e570a08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e71d6a5803d7bacf9fd5f337468d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e3cd79a67e2dcdf3a387134ff211f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124d16aa1d860005af08e9c02c226ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd49b02869f296aaf09e826d8022f48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b521f1403d30878873a4e0e062483755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea6a53234db3e5aefb818ee9ac3a26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741880c29b384bd6c0a11a524036c508757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5c1acfd1f165faed82309ec3187b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d79dae0d9b8b4d2d904792a648e6b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>