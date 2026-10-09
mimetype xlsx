--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8e06341114c5929a9b372ca9664e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d956153971dd8abc4cf61776d46e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7514c20fd515d8e37473609bd5895e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95772e76705f5dbb18d749daa819e904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4e358daaefe8979a952c6c8ec10045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01502cc2587834bebda8777c07317256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404436f6947e003692320c15adc647e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5ba70f16bcb1ff0e6d52df1a50498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028e0eea6f853174738f777fcb0f729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4f9be6ce9049376ce0579108608d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea77383bfdcc29d436837bb26bcd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778556d53242bd1f64a052f5cd7b0eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c327e5a355edff6acc9700ac22466713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8117e1e1c605a7b709d7b35d3845114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3d3075f34480cd82efbb634fbdeb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2d2f143c563853784ca9f266407d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648550e215ae820b34648287b66a41317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf00f555b64bbc08c9cb877dcfc8e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cef589e1f5dcb68d6574439c9281419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb5618ec0508dbcd025d79667428e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ecf052d16b0b3cdecdd029de49b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb54d8a8fefc2d58aa14b7658fa1eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2559306d9d0710b6c3a9aaa3ebb9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0cf2631def67bf8ec6943f0c8e61724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c72bb0ffe368b2ec84909660dc69125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec129443d002c6b3b149026e6facc74a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a69c3c40f28169f0c19ffb86fc2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c38dafd84a9d3301d423c606f45e4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f60bdc9a5d42e1190deda149f075229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f15060a75f1744897164f24bd2548230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d02a228b2248abf487e4860d8b13a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fcc3854a30cb87eae4fd369a15eea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c87be7c54500e23128fd63dd51fd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c3a33ba1ebef7d8508af8d279a0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc3d090a500cf3cfded8870263e19135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158adec4de92227a0270e1be7e1c752136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a77ddd0f1cb0961a86d4cb1d0e1ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841dc3b509f3707044648d7ae4aaf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d908d2867871c295995bc22d6bcd19e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8890423b58ba10da1b343ce211728640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eea70bf10db3cbdacacd3ae65648ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3dbf39f52d1ba715cc79230f50a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32863d65a1660e5348e03c0521a186ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996da305b55821fe2e6f81fc0d942f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee28f00d2b291018f944e040d3c7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbd8e64feeccc8e96cb8c0a56d087146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424207395100f99d63f73c92c1fae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3ef391be6918cb531d2acb0da8bb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee82913ccbfc5221284292587f6f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a411c7177fb62b75fbd93cdf0ec95c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034ec69a2625110ef1edb19cce1473e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20a2c669fed8ceb606bfeb63266dab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c709a5c77960554c400c9ef5a06e07d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b21fde52722ac0647480c3eb78fdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe18c116cef613026acdc2e68bfbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfbfee5f0f0cd3fd159b8a998811dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bce7d1cd9f0ad2eef4f4c40cca26957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42421e70f218801ff3815106adca25a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1b57e773e03a7ec5ba19ba876995159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64397088d8e15e89fe85ade91b1510560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb4abf571debd67ffad0634be5b69961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b200636a194f3ed6b025a8657f036462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0ba88b5c88ce41d85eb2608270a2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e74a8655bdd64f7bddff43bd44abb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e289d0dcd0628b17029f40f7e7b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf291486597e0b20efff952a19285066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61371e322f63e3a36849e2aa648465267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8a55e17834db61bb3ecc2d8742b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2fb8a74485c9be564e5d6670b1cbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2c1324bafc01d5d016dec624f292070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3c7140aacfb095bd7a091c82e2d6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e9ddeb2006de9fdb90ece100c4dcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d7441b37148232c92f77bd3ed0b7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b4578cebf2f853083759e5cb9fb0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71dc70341586fcd97eab435410f8c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573cd38e3bc5ca61bb105994ca46fc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4a6ffeac86e99aac02a53ffefb34077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192b8c5137661fdf515c44e5ae8e1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b093d6ef6ad65eefc2ed1fd555c88d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76584061f6c87e6f8fbf80577c7181180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f554fd9ed3300e896b6286fa95d0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e6b0ef2b28e1c61c7e177ac3540882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3573bbe9c62d47550812568741cc6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c183446b723b3137f8f03077e7d3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bcd74796779896d4fa5d82f497e4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcad547e9e07052aab4dfd9a24c55f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d111327a8cf9bd4ab26d7e7cae19d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929bd109b7ad50b6d7304576f480d2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beab925e40988bfc17cf88ceee2c2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07c6f56bbfc839794776e63365943690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb27f57d892611d3bae68c5e23d8b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19303dabeeeb6e02611fb9e1a4eb6cb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6873930b000ac3a72ff563cafd2f8ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcf28faccaffc31364ca9ab87dc00994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ab0dae82b0a235c37f971e7ec28595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf58d4d14f97dccfc6793467f233096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b6ff2f66064e6b39e8ffbad91b46797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a364edfa4bdc14e38f933bda361198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e632ea1a8a28955ca476f2dde0169599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1addbd38e56948e832f943014ff22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fff0ec0ac8d30feb2f28f6138362fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58975838f8719b7b9d8537099e7c494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96e3f3544f6fb202e5ab29780e6aaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dc1325e75f129aa1f57e096bae3f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2ede0a0f1c15793049a50dbda4c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe22ce120ae01c5dae34d846bea12a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a6d01772c01b5f7e3fd2f3c50af3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53737e87f175edc5b5196053435d87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fae8dc5b77d175fe6d6cfc9aba314109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a7e84647ada31ac320f6eb0698095110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f55e554251ab37a11effc22d03fc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39ac55ed54cbe7c91d48c4941ddef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed50df061fce1960840ab5540cc0f8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0d1b8d486cbb694a7598488b496c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec5bc30f94004431e7dc7ca7d5836f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff01dc9b1667d9a3457a0f29b8adc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be6e1947ed72694db2d570cea5a8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cadb044a42776d93b5c7ffe4a4cfd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb17d83c135801739d0008321c0ecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbe66ce256793ad09c0bdbb2bfad96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726a0a57217cca739da3a0a463283b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c986d92b8576c0dc3ce70760db031122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dca88d9f0603b0c2f9ddcec7dc215123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870bb0ad2a25c4e2db1222814d3561124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180205e2f46303b95cc4635c32e0f49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee8cea03d3a6c9acf77b026d8b865126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad6b919ded97568fc7b9e0f7916b5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1533f46ee2576855a011c2b84d34e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c1f21f43426c84d85c1438ab4b3f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24711b5cdde7d7821498021bbbc4c690130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4634b2ea8d4d898adf69d30da9a7fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c9c811345cf21a7a98349e82f15c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac80b8183a309487d470ea6d49431133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d928b30f72c0da1339a7691a483a24b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9bb311d72ce51bd842d0dfc1a3bbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d36709d1ab2611b668322ffe11865a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc509bbc24ca13a998580c0cc5aef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597596e0cff66e7ac1fe5f5fe7f77355138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b680dede083bfce77d95971745d4b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3449d06f1c66a3ced28bfd4a9e0a633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f2ea6ef734e06ccb2dda20e8953c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4cdb670f7bee3baa59d2851cd05c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643be2775ceb4d7d3864ded9ddaada7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841aed0afaa0af20cbd2e41320b9c2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd68cf31eca09ccd7b52886b193454145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7f0d852c4dff43f86344dfde96827146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb515bfe18b1697f1dc72aa50baa22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf418731628fa146d6248f06186092148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42e16dda09f41cefd9d1845a51dcd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559586dd414483449e0a388165400b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29814f85eaef20a5db76870447d6ad3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7a6ff21d66003c8674c8b4358078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b60ca23b0a773c5528b39fb52c02ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1d7c882df24604cf435e17e9c032154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6014a9c5bb378899f6cfe937f2fbd9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6858409dba2b4014c252bddd3e365156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1572d2a14c85f8d2629034273864123157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf640b0f837f9ca8065954a486a6ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e420fed7e9f6941e743978a1908465159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b528af49284e1eb44daad42dfc234cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a073fee975a2cb9789b528258fdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889068c704709e509da0c330270c892162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa13feccc534f87686e31bc05a412a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19e9b58635779a9eac2774870f6b30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0e9d3215aee08e193d61987d8619165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e33fb2715ca0e122aae874bb2dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f74d99702cc02165b3bab83c22c7b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf41746e41083014cf320e61555be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c492035f2b5ce05f656fa1cf071ab78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360074d7e60d0cbe91b8a4635a8e1637170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e9f36ad954ed8d95899c3ae54672171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af101d21b6c2eaddd6047a1e9f2ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3e92965a2df171d9f79ff00dfbb4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83fa5b1d23215e4432d6b39ed22b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb928d4972e69ae672142fd81973ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e55e60b627cc4f235a6fa04dc66ccd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dacbdd5faa904a723b58375564527a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc864a7a4f39607ff9b49ce6be679f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33806419fb7368236eab5cc193dcc90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d05836226bcd785c561559d01fe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb5edb824d7c4969e1ce028374ad2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba42bca2c5482ec9ed8992d2a3bc99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f9990e32ea3c832b6f4b2723b913183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464bb74d9e30dcc797d356a033c8240184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d71ad3ce16caa687faa1fbc84d8cea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85494d5abaa9280a12db2385e6cdae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f28c1d99642307dbe6a5d631b96ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e6705204a4a5e9f9d1e983c70ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3021191fd9115c6151b302d5dfbf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90d9613aacf9ae7ba719f98e5aa3c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00456c34370bb9a00090d697d04fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe57aca602e871a40d9b5d6b8296009192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f048ae214f064b0659c88d6f9edbc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6e4f3617ff12f7bff41b854c3089b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832b550721e01e58608eae4046bcb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb3862a8c76c32276d726f999148f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae55f7fd6ed1fff65ac2394c26c175197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c59f7b595eebf1be155083649cfb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f1bde95a8de5979096117c02ebb14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41344201ac7e1f1fde8c38a2e8cbeee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e11e8cfe46b8dde706a1d3dbd2e24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c110963b0de269a46b1d9f2a4c2f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7bfa5fd95903b79d532f123551db6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b153c26b748619b2bd4e4a8f8b2cdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95479b12cd58067e8bfd465acd8ec71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535fa0e12a8f01ae670fc7cd2fcfa38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86155c38819c74aedfa38ac221db13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c7355a6b7e6219410ee1d921b233208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687cabc2c5b403d358ad0e618dc8ba3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b0e7c304054cd88e284c9c507559210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ca5e194d1b388ed3cf0e759017e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b777b294444bde830d9c8f9636fbf80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d4427e1f94d018bf781bd0cd2ed47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba7a2dd98c80e3d983212e4bbf997214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f5ea6ef3d75309dd22be8a8edda2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0173bf1bfb8a0f5dc35c396109e05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b524850b34a93a0bab6142d8ca969217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1434d306298459dc58d4875800499a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b474ee4eef67fdf5bf1ca45cad4012219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788785c1249ef6795b3ca49d9d520ac4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855d2a366b77e33919973019b1d8ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253ec985b94696c7d233da297bf248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a80e0dc8849dd96b397e7bd0d70da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac770189e1dd19721bd0be78abe6e346224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6920f46dd84b41fd0cf53e9ebcc3956225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126306de6a5b8c6915cc11b6a33138226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e47a75481508abfbd661bc42a690fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd8042d88909f69697fec2bf501a57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142841b3dcedb06a8ae3292c4f972121229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e43a7c080d8522fe8c101ad340f4a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c12f985f6f65e39c2bf3511d4f454a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b452cfa8d35031b8f875ccf439b11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86bedcf0d0219c6836102e1fbe0dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8227aabef91d5fdce5e901811baf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb94e43d45775bd5ff4910a4c78a285235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e308be6bf3b295da7db2826c0f41e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad517955b50df4c2286e79c7cb845237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ab736275da28e205f6b83d5089fbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b8cc684a02eb69a2474ca354fb161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351140ac81ec69820d1103684a1b948240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bb9b8fa781718106d997469560475241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24287a049611c8faee917b4cba0eceb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8dc4fdd3c3572559176333de9d058243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117e90602e9e86ffda729900fac0628244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e85d2b49f62ffb06d501b6f2571f74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e51b694be6f8262ddab543bbd7ed4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d404b3e257792c9a9c7198299d21df9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10c5a6fbd83b15da8477aeb88b601248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd8616cbd715936cdd55d2a1124922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe430656b368df019eb8fd7338ee5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830cb0b27bec44e798a369a4a0ba268251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98d04f9fb3774b48b07aabdfbd566252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203b16b938da7b4ccf862b7e8144676253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bc4a220a1bbfbefbd99c6d0d28f38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e9f1e9142db8720bc168fd5aa1444255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20539a3bf5e88912cfdad616154a71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158836b81ee823a2b6983e0d50882cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d2528056a07025834a76f8850564c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521835f88fd81649a5d4151348fa1078259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde0dded83619ac9e185a9c5615bbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ad4bcdad3aeea4d88e3c2415e806261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47479e1099e29a4a9257e1e3f6b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b88ac8e3b62fe3628ffd260d770f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea33df35104559768c1ea2b1101961264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437f6b04d75146449a84bec2ff23472265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a3185801f00c5857aac11e77666f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e28d91f1cd9cf9aa294b77a56092267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d5f3f7644ed479e4acba8c53ca1f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5922ab2cd678891df18fbf532fa72c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92038072243e5b14f2ef3bcd73325d4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449390c9ff3d0ac7793dab79535b8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870580d9932bbb55f506850a2fb46258272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb5ee015c363d533838b1270a753a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c62228552915ae6dfdd7cfbdb55c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08d2bb9c2fd149ca5211e5b96e5ecb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991833b1db60ba5592cfe983c4fc666276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32822e436641cc17eb2c520397daf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330ee0237e7eb326523366876055270278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeac59312d1ef701c25c6006b87d70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c46b932374d24cae16f0d284f54b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455494855f4f5f25cc466b0e83cfe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e6b4c6a1dd6b1d678a061c0fa399f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f376162e41d290de7e5bd6506c8ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf27a346886a3ef9e8c93c1e152bed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964591f9c5a3d643f7d632092eb31242285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51d3f54c81cb9827a2af3a1d1e2c58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cedac5957891b306028f589598d7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0996016b7226d2da719b261879689b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eea3afb3d084bfc264515ad2a57a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc1e0a6f688941a2ab926838ccbbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de308c14f24e1c5792b0e22169dcc4cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a4931ec62b1cc742479f04082c90b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9040e814c36b8cd1095e54d6f750b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db7093af366359c64dc667e04a0990294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da493700108b9555762dcc1794e84f93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327984d9a2bdc79253fb05c8e929cabf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda692bdb21cb7178fc0d3e3eabd55ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf872321a7f8cd2eaf6742c87b5114298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687cb4cfe8b35aaa66abce5daa36ae8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de64c7cf834b952add99de736022334300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac9d4bf9333bd7b71ace5d6d992221301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb715a8de640e9d458df01d662d9f67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75823415e353806e6163c440673781303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb533e7eee4ca2ecea74f9e6462ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54efa10584e298c7866d3e4ff3d245305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0caa066400fee433ebce48f07ea09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31d1666a47164816adfbbe6e4029e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08ac246f8b74a692b398bd1e86988308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9508d8d11e32a4e53f98b2d4960958309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c9f1c08f926da44fd738a2f42725b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f8468b57d4f988b5465a865663ed6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3ea414714168625adf85fdf723fca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56362c0f65e4d8dea50aef426982e618313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fe3a8db5a78a86736262da5ba7d25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bed32a519c8392d3a5d5f1fd67f9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f472669d59d144a502716a6b38790ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ec0ff194e1d401f339fa72a1b53c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dddb2afc207e6f06afdb5e09858e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a91aa03e16352434661a867c48c4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77e6fda96e7266924ed364f880dfef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b7f24c49c0fa579f126237ab39a05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ced0c87ed38cf2d50db1f9dd577af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3729f22493bf06847a6ff331448a428323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132b2bba9225fd9ef48260a6992cc53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf8223a0620ad5e642993a488013f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93744e77f9491dd307f2ae4eccd4781e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4f31a4a9136c7b1d99220af29aa15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70721db56046a5c4451f766fcff5a26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f1b9b54faf9342e68d375518fed6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db6cd7f9bf52ff1ff84655a8bede31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d9d749651ce63dfc01074df7428d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c77bffa4ead4f6caa671a73af1f0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a2cc680d5d5ce5bc1df1483da9443333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45a60ec9c07d178c9f0714cbd92560334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9fb760ff475a3b1e84c538de1862e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0feb2ea6b7cc6144265c00a38d716d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e61db5d70320a82a9a7317baa4cd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef332023e735765446644538ebaba1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881bcf9ded26cc7695e569bc411e838339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd11addd7c20ae7cb5b58292ee018340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c072e1d6be41885fa9bd3cf9c933b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bee3a610e11c0d92e8d0a3a068f7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3b74356527846b6d43c81cce7e3fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dae70fd725d4084a1a0bfaeea8d602344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4272322f17cef32eec1adde5b5ef7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790c025be37150891f8aa59ce05548f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ad8fa01c6c0a19f3157f080d39b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac8c327bf8e207e75e4c56696df5e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a451720a23960bcba4b5ecf0bb786349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09d48c50cbe0de96623607dd338ff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac919a3d25fff5050b771ba0448d845e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282fab771ebb8dc8fa70f6f30975f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5907c8f6e2df6e52a4d1758412df64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4e9c5c6caccb6d80413fbe6457cd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ace1ad7e5cc93f384b2840efc43019355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702b163961c47dbc30791f3d99dbe9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609b900d29ed0ea1f3009b2bae92c88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043aca4b1505c106079e8a79be61a82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccaf4ff9599677459f0776ec49fe84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c444544ec9bf3de6055006a719bfc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1926fb6718d0b2805740e6a7d2ebb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c52c1aa2a60d0056413851dda4ce1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75fdb5620a2d4927a655c4c02bfcfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3633ec7e808aefc3614d0ac0ea51d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa846c9474b0103a4346cbdf1b592365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de65466226043452512413f7841596366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17fd2b649db0dff06de16e8b8b409367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc0acff20110a9f655bdc2221f8652368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f526c3e3c390772e41389cd19dc15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c8fc580f51eb2ba4dbe393d093889370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bbfa15d4bbae526708bbe35a57bc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8626b8b79abd8685eb984f20a8e86d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a72eafb80e35334e2f1c65ce5d44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0716d7e81100a35f0084eec6e620374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a1ba476f230a602a1fb9c8f055fa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e735e06ea32b7c6811c4e3a789ad06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701474913996b4f2b5c9deba42c6b7d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e739992c2df4bbf967f10a57dc3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e36dabbcf9ce3091e740d38b33104379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336b34a7229d2dc88defe0fee8f2747380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744bd7edd702e665e07910fb8b76ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63d12b1da03f145c6a2f17fc16de4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0438fc8d249d046764e7b1c4ebd611383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf23d217571a5825af9cbfc335c931384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a80b6ecd5b4ac137344edc7c16afc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0411734bd899d19dce299a78c0a8ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d212ce42b8df9a46711bbcb66fcc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d1e97323f6eba45cb5dd8a2b4fc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c9e5bebe49aa4448faea4d90d6540389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8333c5ea3af29909d7780c8147f9a26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6da950cc451abedc66a2d6503fdc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290415b6cf2c2c2736ae73c8650baa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03ed2bd0ef77a642bbdbaf9a65c5e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a2193421a48bf9dacd2ea3030f619394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfebc45a322b1f570d367147272d03c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be4ecbe02a1ae6bf916caa6e8e14e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef356f07d69b6558f45a66582a9df2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e1ab800af6f455cea36ad5bf3a61e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d7768f8ed7a14db58bdf686b8c203399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643ac929263eef6c9d7ffa141acda5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac433ed4ebcfd4b0b966822203cd66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d2602514ff9b73c76d29e22265ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a416403f1b3b2d33f645caefd75172403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12aa21ae55830363d97a8c4c2f733404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6ae42c900c29674f33d902ab5163405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5f4d92fe36244b9d3df34b6fdbec6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a4a287f80a07a717492af33c9023407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4011e38bb53033f780fdd706caf3fad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159faaf7017a352d0e74ef62afd37fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d025bf03d4599d4983a2b268a7e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd6c72db626d5aaf776ab1705bb7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e5b27816f4d8b014dcc9b5dc4ffb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503ac080d165c55b70cf2433d89f41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a14acedb1e004ed4e3c9bab2ace80a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252de15b2743e98e23fc62f1bb95ae0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d7eb20405dcfee1fef5b0e92328c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef93fce3211cb844482cb71f1e0222417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c57b431084c8bafbf8997aa3c2f6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7644a0da3620cc04ec4165afd3ec560419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1c66ee17f3fa1cdfbc86c3aac843420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75d295e2ba157e16437621b498fff8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2043ef88cf291a231cd7b2bd6527422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fd2becc17a64dd2cab52c003f57ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a109285426424fe132a5a8651ceaf4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b3d7bdccc57ef7d8f95ab3199da5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da97a0728842ac9fab7db875c4d7ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab308d0b3e7f60779df2a632789f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01dd6c5025573d9e22c9e1e5a8a0a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da8d9aaa871224a99062cc86ee5f95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da13272a0567d632f8fd929205261b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615479e1c712110bdd04f88a173ba5d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa32216620c218907f7f9e3b56d9cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79987903b95bb5e71baeaea08d31c61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b031b89c78c7a893c3edee46a61a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dc7c32f7fad963b5636931b9c9679435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47994ec0c6ef0050d5b00b989d8cb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a09a8a3075dd0dee1f6034247e5fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155ec0fbba40bf4cf0e89af5d25db9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0001011af34c4d3ee76a149a8c83b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e957c43068c59c4481c1c3d549d7a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa9d563bdc25e7302c0c520024716441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe928506da15ec52ccf25aa2ac7eb068442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b003d6c53b09fe3aafb97b1f217b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a38d571e45bc4135434a988dcb72e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa07c3d0f0cf0c1cd17f8e91fdfde96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123154db6900f6adb9ec4db217b04440446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80ef93a372cfd0758dccd354df743f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379282a9e6ec25d81f4eff864e28a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d5b25728cf7a49383593e9d33d995449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e27123df19801df2a5b00d7f936a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9a05ac4bdf74474b8a01daa337af1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b7f6a7f48473e14e904d31492b6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a8f8a337a9bf505b3982c80a3fd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c526bfcd07c9cba257b495cd9ae8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637a6773d8051eeac35872d3d920941455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ac1716968cc010a2ffebc51877b93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d6d9518a0a542ccb042202c7d6c12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee99314099c31b8d78c6284ecaef6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e1de493c2ea478ceeb3125ba64c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b75930293a7c17ad1d83f00198de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b1411335c05b995851a37a7366a73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b1212e06f52074a01490796019cb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58bb9938ad0dacca3e910b75a436a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d6e105bdb0934c0020eda3df5fe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77b995e05caaef228b5f17f13dbdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7eabe0878fc301193b2345aaad701466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c04b6f8b7384d227885dbd699385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f554b1706f14bad72456389d7af7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a33e6c02c63f3dea4a4a052d126cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2585697cfd05ff79bcf897c83ccdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338304b331117161ec5d2739733d085471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d55afb35ad77ca353589dbcdd644472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f4b0ad09851702c75bfcd37909c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd311a08e0d9a737640909393a56c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986d6cc5646b185263cf9e010f8fe31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb9f39ccd1cc4bb74083e8c11f66a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d552f98c98d99124fe1f8d6cf7d9a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bee5de245ca93a032928114f87a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a9c80d3ad832a954c221d2001f5ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32881632b2bfd729fd50757f22ae868480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf1874547f40186554e1800bcde12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122677934770d321c44429dd6fcf973482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09174897004b13a653d5eea1ab12f296483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bca81f1d1f5c46c2f051ecdafb705484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600915bc063b3e461beeb95ae6a3f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e00e462ec909325e9f5004d7a694f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b305a4ae5c9d26e843572938cf76197487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2f92d65cc1bc301c09d4c8cf0dda5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0ff169ae4574bbdfab1fe66ea63f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4693a14fa62a705fbc97b343dc8bcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e29a6e715f05aca49663722543411491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e20f218190ab02b6ff133e36dab8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cbbffd749924435f8fc7852fe3558493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612023046db90ccf1f19aef05d7c1dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0a383926f7f73607abd7f406700ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80de62298fd3f53289246d0566966fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302c721c0f0047616d0bd3e5b12ca6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fc9e642a2d5025d712d1af28e3d2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a1b623fe583757b9a9d9cf318742499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8768b00d29cc259f34f174f641c7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539ab9853115d78bcfed009a312bc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83c6a36cd28a8b6e5ef71bfaba2ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba35c08ee5da1d5d26604c90e77b7c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1db408e28688654ebce8b3a4cd968504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c24f41b580289406d5f868d567d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f5e64094482d6810dddf99bcfe820506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167e6f48fa7a07dd699b06d27bfd6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbc7b98134e01e278b92a366a0bf91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f218ba3c93034fece982d698333a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89196ff78855a35f39546ea12d42e4fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a89463908f4f2970aad05fe6525cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff477a4b3eace5d2dbb795dbb9d4b71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723818ee35f38b529f44affe15d9c920513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376278b32634abddecafb7956159f5cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2f3e78a5d5ecece58f1d6053decdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d69d1b65e296fe891c66b95d5aa5ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e11d725cf9565dbd2c6a1025719d62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431819e933285cdb80784c752977be69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dcb337f6b34f90ff8472ac60988d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5201829cd81cadd830fb89bae723b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a220711ec0aaa23ae88786e360e022c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0734d8720da65a86bdba8ec9086a53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21522f11746192afa295952c61a4ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa129945196a17be6cb26fa77766ceb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96fd9c0573ee70f163fc940f7d07e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41768c2c7366b00c400d264585ccab1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf3c599d4d0d340b02ae6661d2676c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597187d8ab7e3adb60296ae13e3f07de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db599921c9cbaead133ecc28e19526529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da117f66128364f11f47d92a8c1af70d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af329304b18ea26e8523f15f2809f329531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2020cac7509adcb1b138a943b1bfc62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb92fcc3d91d404a35122b684d412e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b129fb7c63b04f2c3837f3d04a182b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873db753befd4b6a5555334e552ff5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf56a29acdc79713bca13a7c4a3e89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802ec71984838cb39a72e87428ac305537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541cf49a5e609568b9bce8bc2d7e1f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7e946b49926641760fd1bc4a996dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0a1befb75366a5b430e3be227ac3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100aff05f28bdfdb94b99fe415e4b0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d346ef4228885fa5b43909a7d6a03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9313033f1e1e6f0702008540faf01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3208cd5bc09ad1c5f00b6250cea56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5d49d41a73a9f3b0887ea2c70f20b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64b3a78685fc3e85c53f3280b5de8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fbc37e4df5ddd17286381d23f432a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee085b2c21233d3590abda6a0845b1f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe584b60dddcb807c8147fd62dacdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8765cdc84e0e24db3e89fcfee07016550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c0cffee95aa27355561d40e6ea319551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dc5b2d563be9fe12894d656cf93a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c38597431fe568d5b9bd4d84b9de5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dcfd76a79eeedf99a85b932cd6577554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313805c5d04ef6a2a6552d3a9dbf6ddf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b1dd0d5eccfb746916c978749f8fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8b2ba88a8f44b44c581c73b0894a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d84deddef58dd93da69b8a46778af6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c87af6557204e571fd7e3949c5aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b970be59a4005b6e6d0d36a07f516ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9695427ba84b14eff1788520a534cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e545f0143fa2b7fa300ed6c9e198580562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa894d0502458dea28f19c316f9bb168563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd2dd1146b204f8bea3f08b14430c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e2b689adc41d1096b048b934259d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326d392e01fa7d3b4254ec0edcdd562566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c79fa034f9192a3cee98d5761333d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c81d491112e1ce7e87bc19172b84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a508c4c14f7ca65790f77cb783f56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410a93308cd81b1951a02e4e9ff631570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae309fc3eb7636960354db16ec462e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856884787137a344cb017612bfc9a4a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f311909a1d03062833640e2689ee06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17edf41fdb7b681c0a68fd1711fc32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee8b6cf97c8829ca0a892cc19da480575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bf202c14a6bed4713066a060cd3f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd81f45c94be27e4c3411a21b8e4a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee44b9179901f4d12786516508f083578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e532092f3ed3aac63140775a9577d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79070e5cd6bac0776bdb257786dee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5e56b9923ccdfdb025e638ec2fcc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4863b6b674c9a4749fbfe05f3dc13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b666a501f845507e65751dd1b971e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a43ec6e1638497c46ab086ec0b607584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62772601204029fea7d31ea9afe45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ab34e35418be82e2b3ad860526d17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8946d366c65ccbb94ed6dcd943e458587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9370470bdfd88b94188e63c9707215588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104486bc98a85f47077ab9fed4a1477589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c6d599aaa390ddd35b6871693365590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e8111967e61828fb7984679a6141591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895f2888429df63efe9ab017a7385c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560c175eddf9740eda29cc352e05c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ab7782b37e17be73f84e347e28e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882112f75634063a7df6d5a8c1b968b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b7a3f0fc20fb174d679957141000c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fbb1b4cd591cdfdc23f9e0d7d3fa2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32bea849afa623df5d20799b23133598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be309d14c339bf6f2a5265f60093cd64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d32d61754957d837915ab80a569c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263a4851c3e77fc4bd37bcc7224e652601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc4426f1967b16d87803a56e47358602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aeeb5c7fb365fecea38f156f36aa9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d2645e9dc8a898eb9245e62b4513604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed94e08a18df995fd003834b90ec8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b1f0b3f306b1df166a071af38ff4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63d30437f9e5bae321e140cbaf9f3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a346208bb146ec77236f8d249980a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5cfaa7c1fa8f70ffa8801b93f0eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501e5ba21f2d2063283d4151d59c56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d86d28b034145f006e94f3336dd8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f823a9644bf1f9ddababda550265612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c5f34d8bf80a4fe54d4a6eb9d262613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18377c634bcb63ab71836a816b6af723614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e13281824232352e46a02219d2d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfb5eb3fd610b33e181b9a66f9ca72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e7a9f9e1f55be330b4c419c1dd850617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f56d2b2df27301fcedd7da3c34d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849332a04d6142075f850f714e1ac7a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd5840c1368b3632cbc2f9bf21126d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f0bfff4bbe5beba8bbc721c06e27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1c778b03f462c103afb257a3be626622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd17ed9ab1bf0a1e8412dec2a002a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c63e4ac7bff0112fb973a41de539e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de520644a69ab613b6b7da068bf11d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11294a5ad4d52bfd0c725eea3aba1908626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a2e4fb7fe20ae86258f30ad65240d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d0f5d4264e6dc415fc9433f9ba3fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750252fb9f68b80d59258abb62f5fbea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e16ddb15be6a15ab3e5d0eff4320630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfea3745ab6607a25ef0f290b4ff88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d0b7337bfc627229149d27ea6e53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd89900d234abd8790b6713cf998c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46269281d01f951132e258101cd611f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5c6835deb2423076d986a64f8ecae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c89e725f19bca3e7448deb17532590636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32349cfe0364e21024217ff19ee3c035637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfb52683ccf02fb1c0544ff19cee24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333da499cd0dfd749b912024ebe0c12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b90267a88253d91dad540e54a51e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684364085c26b469f575f1a0a9369a3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49967eaa68ed1bc3d96470996218713642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2338a430eeb1c9e1c832e88eef2ed1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda1b59d6438bef7013a7f548b969ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe01c6a1bbe8d3812f7977083fff0c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fee272c191521c72fb2572028b9a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0006d909a1b1bb360b68c68b47345647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeb3ef5e6d0f615ca243850c90c99c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526f707750750bd6654e566b8753290649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c119fd34f5327a0ef85499b2cc2c00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced3a0319e0e50d0b3a3a169409e268651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7a841e07af1c9675bacf3653a9124652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a07f3a4e2484d91fabc95180d5130653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826414302c4cbe57f27fc57f5e0d91fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb552479f2f636ff243b1201abcf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b172bd77d9b434d8c56351c9647a81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569aaf8977f32baa0d98dbfe3b0de83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9034fe3914f4c87d6368a375e13050658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae9fa630d56fbbcf22ebc78965d968659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a839b9983977ecd9a2aa3006208919660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c2534d87be6142dd675a37beea3c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed6247255787c32f55c0aa94eb8dd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f8f1f49d83fbdb8e4db5af0655136663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a92ce05c2bfb8e988ee6b084e9364664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c07196d1c2c529bef7be6eb35a1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55bbbe3b9f9b35ffa64395560a9ec5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced7b4d620b14c426abe0760a3e1b7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e47fd065115de958dcd6e81e909b77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb78f79a0c63a36425427f14ff6ac1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740066cf9e519eb2cf505025a5c2fd7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6845a8b1c9890865c44116ac5c96a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177bd8fd9860d5f4a8150c36761b7ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfeefcffcc1c45b4c1778c7d787f7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6fccddfbb0ec74a8c69157d9caf90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f6d81c3997a8b05613867cfcff7bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4253f289c0d6bb3a09a861876d1abb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8e0af3991571addb958a9068522b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c274a02facacde6ec1a7419a6420103678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba97c80e0e8675f992290fe9c8b5aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ac2e8103334021554dade38228494680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d2ca8a42399ea19c926f67c95ba56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10d9b691bbbc92df09b8855f107133682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff611a2ace89d22fce0f447af0c5e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f598dcd0f85df435e38f5a60f2fc76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56d2187d22d6f4be8ce32b79280b67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354de772634965c373fb73604af7d10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09295953f76a4618765247c9512625ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f8fedb7170b9abafc2d3a21452a2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faba2922c9d2572e4d8421224338a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee969aec070bce1eb6b45574508127690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9a25fbb15ddc23e6f38bb2a99260691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e646c9a63f1fe0121d1a8b5bd4ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90469ff216dc1abe4b7e51ff6408083693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007835a9c72ee7301f44a3bbee3fc4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d89be177ad85b0656938344bc70072695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485f34a0d3d70f70c47077d147a605696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cd27ed8fa7ec9137bec69704ad335697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f346a66578f8daf2c79beb1a8445a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969976d48239be0033c9f90299c6b98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8012acf005e31adbcb584aa23b686ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747433f1335018b5d3a431564c6e4975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28d92527ad6e530f3916f1b87c91f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc15b57a3497478e4f2cfc163dc5fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28086add579976fa63452db4827abef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e57342992eb05a0f0c3a397bb1827705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0070b0d8bda72eed18b5237590a0d03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b510ddf9f7609c15aadaccde48667d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b3f3365dbda10e4cbefa998b042ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e75debb99fadcded7855a391ae23cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272316611dae24bc1f0730f9c06655c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5688f69045d85c38e631e8933a93a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4bca4a75369e3e21ec8d2a889301e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace9e9f95b39d89b8a76e082a94819713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b60e890964c7a661e22d526554b39f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb93ccac96fd838f30f8b81cc8fe5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a2c75289e9daee098952b9affd47e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66302172e7d454f751cf51f7e913c231717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4298eeab1bbd29101d3fc1be154881718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18608ec49fe080bb245f7e3937033eb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5daeae3edad6944f5730eb9ce53da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388759dc25e152ff4f06729c2f77b08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11130223efd60496f96d02a692bcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a55013178d96576e4ac0654a9e7d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3323769c728a4f96628eb88a5300724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb27e70143db8c85a591df6d7ee23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd68d38e7d95d616a86cb22991ac52726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c48ba3e0e80b7e0ffbb9bc1a6eb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa82caac9f2b82d5633c6da2983f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61794c90669a47f0925ff9793fb82bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae2ae63ea12253e26eb95e8c4a068b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800ddb499faea63859dd48629fba586731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036874c728f26adb9d40fecf2a8092f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbf15e76fabd134979178b6b066216733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b45e117e6bcd77cc7677d0ec912c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f144345c36c78c81f8773e6280e21ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c31febdf42322041baaafcb8e381a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56425b73d045aea4e4fa01b7f6cb967a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba86109f650af75282b3c4dba905070738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ebd6f3c22d9f252ccea1e48fb276739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e81f3cb1297c650e747d07689ccadf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11fe47b9733a46ffc6eeaf28a8b74a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c46db16840660c80055683c64f9215742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df39b48e2f590ee7f45661d10499b13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f94e4995362264b4081a9cebc87b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030b0b2c3878449c8a609922b7d4744745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b07350c16b6463a0270c3cb7f1bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fe7d5ebd92a13058354d42a3972f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4395b4ae6181e172ae74d08df5d01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aae9e8167678ac256b13c6b604588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce09146b773ee0327dfe18d02fadb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2c05a39e604fc3d46a51bc344c36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18671f8b138f17c2010e00fb7b60f5b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa33c1e02709b2c0c0cc23c23f495b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda094471eaf4ca71b1571d8867e4f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd79b045786375af0ac1414e6a0cf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2298a3873cee5e7ff976be1ae517bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc9dc9ac2298264855c99413a8d49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313896d53967c582f43f531406a103a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23837aa9142d855dc67e7b0cde3d91759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b36acd0256bf361746575ff62fe701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3df96c5d6e53f882ad531178e7892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff336c496be5e2d78add83b89f13863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b2ea79a55504ba6d77963d71f38cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb730e2a919b73941ba464f8565e875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e60145f4fc930def827ada7cab6a896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd31ac86e72102d54399284fa45f6437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b48c75cd7cb2b8bbb508b348acf808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b55605437a71efa7d76fa2d8ec3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95e43ceb2d3737d056cfc01f39e0e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1a8c9906d2944b0ce9f0afb4bcda011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533b7baa5f2000a382681ceeb6220a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6627cfc44279c5521cbee3f0fead213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f583743b7676649bb63861f902706914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f24f99097e404cbb0bc5dbd8a35a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a07d7fca27d5a21af8ce4bcf2cb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c129b565cd4549c79b2b0a62bc4f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e7316f7dbb5616c830b9a0e93b9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c2f9ed81cacb8d7cb7f7969ac98b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85727a8d1d2a07f90a39ec8d00343b7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099abf7e10496a523bd321be549ff28421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefcdb0f83845df3715996b2927284b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad6422b0d3a2145e5846e9675016a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611aec7d5ec54ca641cbf6904b76d4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f76a283c8dd01c031b179721c41d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914d67f585c15ef2b3e106a9763147126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c15c07244490268626420c6c8b2ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea24ff065748a6a2990568488e74828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2824fa393146a301297ec032773729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c9fb7dc6670bd31b80499e0be965630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde78201bc5f07c8e0ee97accec7fed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16fe043ed35b9227077213330b4ea332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198c3218d033f46b3b4a262318597533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6d4e1051c8762921427bd0618a3f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c993d9f026fb0fb01f686a31d1bd4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bccc19eb93ddaf8834fe36d1d8ce036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c2b069ec111bbe7b12ab0f439cd0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eac28174336d844455fa476838cdca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4093799cd6bb51c8efa8fc61df1fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400325eb642828741d90481045df4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26e05722ee8d3fef8d04989136ed3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6cae393d33223ace6aff2f92c341242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ef56e80fefc13efc180d3dc4be8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f739f0463d2df34e72091e2d753f6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec52745eb30917c7b8f813b74d9d0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47045b799cf173bdf32aacd5909f3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c8c0b5aa2a76ccec6b79a9976ec1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b8116c1c6e2b282d7634705c6aa8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64a6599fd5749405da21e295e31a4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d2866d1420b928dbb69b9eea0d5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf9ea5239d81c5c508ff952ef65afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e00bfbd747ed98475f850f0c197be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f673cb56861e075cc0d25a670ee253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5138a7b64a19427a1356e0338d2f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ee6e0df21cde63729baf19748d7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0f909c456072dd804cb515b21e02356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ce6b17d31eb8f1e9af88612eda2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079354da2922d13e41c6326099ade24158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432684e491c21d24b7c48d6ec9af4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348976341b0b32cf0b1604baf74dacc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e08f792b504bc31a8c609e26f3e7a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839f78276ebefae59bf1bece0fc286662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547fe0d9ba523dcf49e0d077edb382b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bf22790efc63f344dc38ebaff5f2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed18bbdf12f4748e027a045591d93565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb328caa09ba991ce62e2324a23c29f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d66e3ad20fcbd120515a236178acdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c14730d15c96c2e023e38fc9725f9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf8310e2b9824704b1a4f271dd21e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b20a1fd6a3aa0c58af71d3def27170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2177bae407f04f833253d1bcfd3cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061c82935969d86b0d8be03450937cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e875a31980ac0c24d1f1d91e33035b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fae96f823506eb604d66340e1a0c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91692a9f0c4341a5b508b8cbe4c6a07b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d635d033e1b928afb7ad9c0ae04876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc535c617323ac57ff64eb1023a0796677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fadb9d313120b08fa1acaa95cbb7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0a8773d8163de289614f49d5c446a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7388ce51fcc8f3c863ad8078bb822480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76db1b893faf5c407ba713acc331b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e55439ce9732347893924beee48182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d6b8ce2152207ff13c62036d4088283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d3a687cab0f4e6a67f13928ec5b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e4664a28ac3756227b70b24fed83d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5d45fb3bb6e0c0bf96369b3a571786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737ba8e4b5b2c8f9f0792345f6bc26187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dce5d433d9894be8ddbbc8834dc66888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72481e3656042e972cca64a383aa289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a5a8f823717daf03770a0ab2e609490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de81ef9693b9b915e36de021fd3d7af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fafc2791e2156dacb22258006fa68992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3d2f857c6de60e64210df92370c5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e09fd7c8ea7050f1321772c9eb0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c27345d786b6fbb99a25bee07001ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f6bb8a5bf801d5aaa305ffb9f02096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a9f689417486a3bf6551c76c2464c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa03e71c1a7b64918a4aa55014ca8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa481467b8d4271c2150081a3ab10a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8dec8acbb5478d0111e38ddd683ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067381bc704a033849fffa5029b182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe851b7ef6ccebb13254cd7cd4c32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8526903cccbb65fd7ba7987f19639c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de682e9bd40169c31319736e624a5ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e9c3385806f78087b100010a1c415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbac94dcdb2509be3042f8cd0e3647106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd72426c1649be456e0116724c0cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb68a7d20814f2c9de1af4086a4e880108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238cb61f3cc2b8dc0ccfccb66481b8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f204825b1def689d51f753a8025ce2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56852fdd6c738bdbfbb19a171e5387de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ef63bcd71ebc3343d353785882849112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76497773c24671a73e4ea5c96a5d5cc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97428d13955ee1adbcc7c0343beca663114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd54a90e181c632c375a01d2e98e498115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53329b28448ed67ae5170421b4928cdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f982a2828804fa87f082d82222ff4c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6326fd00deffda0b66cdcd5a8d732118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51059f458f511bf3f79123f9ed1cd40f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beed230d9328e1f1c4590e16509a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249303f03a9a162e9301070e9a854fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a02c81266891839a84ecac8f05e46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03281700ee01622cc69065c4376d039123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54f4fd6f92eff089a065fb4cd17408124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72953e93e318c5db3ab2fc7afb842cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6cb3faf5c6696714073b45380606a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a06090280e3fd8a6408feb8e6fabf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483f5895c79a32fa8d717758662587f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d89a5c1e73418115e99bb4bda8dcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12128724f4a4a962a08f58ea4378b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5174490fbb342944b2c9fb51ac260f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de051d7cb280a0b9cba49b496c124287132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529038f12775b2b9d08ba70764e775a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1539c37741acf2648c3e9755d65e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db87961fd41b00caeed88c1f3ebdfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29561961fc63bf61920516adf4ba2bf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd15b9ee43e01bf57b3cbd3b45d6d9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825cb07805d9e5004f12b3dd84c1bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d798110528d19568ae7cdf96ac7ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b2af30a59f13c837e0a1f21375387140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94317cb3bdf448647451de12d86fa7e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196335e83f8ed0ddb2846b56f21a6f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb1e6f9211f6757ddf5339152a1b9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285532ea356a7c37793c26e49ffa246144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8761054e700dc33f5e262d5a1e43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d22179f3bc3bda1b65c1d0204489b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c80742a0015e2a252939dcd13403f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf4f901eeb83d824bc46e3196444d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301db4ba30b878108a18ef1077b8246c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a1b37d980544bceb9cc3528257c03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde2b7ab7523636f437252585d6fd42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903f22984b545509cf66ddb0baff51c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726134b55be2c237f74e46ff6fb46a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6099dadddb01c7f044705136259471154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2586907e7c689f906cbadd66a8843155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331574506d27f0a437e9b1299f4439a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb66a963ec4f7985320804c48e29fd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4217cb86af2e155fa36ce864255229158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae032f01d30e6c03519bba3abf3a838159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c5d5ca1807d7fea4105845bc4d773160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343cf216ae1b1972fdcb598e6d41660161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6b098762cea7a6e3fe4171d80a5f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231025aed9936e4ec5a1e2209b5d90c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c58d2f41a2a9d531cde9491132deb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b93422f20076eb9e058ab4e068c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798bb8ed948a7eae66fcb0f389ee391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc7adfd476e55579684616c1c29c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62daa07c0a0c82a51e1284861bb28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8761efe4e8ce77bbf913c0670491b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6b008d960a2e0c356f3dc2170884170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11967266c8a6d8651f4dcebfc47c8083171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831506b60c5bdabc1c2f58a3f93daeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddbfe81bea97bf6cceac530b4b5f46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970a2ed590d64e171be45f4d90fc84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17312151aa2ed6dde7d8f60fb798d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abdf8303e842d8dec7ed39c98d46ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b099794d5af41c68ccf4f69a3ac9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6656bd877e55014bb3cc31ed02874178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9ed830df392410bae29f7131e23b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bbc2cc72315559a21a5d00ed6ee04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b082acbcdc10c27e804b62c475912181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a13f025dd394330e0115ba01f49f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02371db794fdb4ceb1897bbcf730206d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321faf390f82a583df4c624820ea9e8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9331df484e2fd8b811849794acc369185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2a21284beb78cc98593642fed593186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a09de10d9f51aea6552c9fe39cc31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305844009e46176146afb08bed0b066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69f36978e1251ec4600e3ee84c4f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7379151927004f4bc63e5fd46516a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635f60a5c8049ff77503ae53fc5a31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cafa38dd9d74ced3528983861632d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca4b15c72be62f06f5fe575b5a5098193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde0ed2e321d9dc972b686dd3b07b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122de96ffea266f7f53a063317bb9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18685ec04722d1dc7eb54d44316615a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d25727fc70e97856aec1a16e2c87b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25741e02aa0963116da352938e53c88d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af285fbaaec511edfaf8cd4f1ee29b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d50330c04104bd821f76e9b5e2c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737d7e53eb1e1f75be8368e6ece265201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8fba84ef572b523a3d5c9c1ab1862202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12963f7daab9048d27f595a2d100e49e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c9318bae3a652ce65072afb19de6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e2495e803207aca28e807a2970c18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8229d9d4e62f2e4871373e99691e12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44757d6dcbb6c47520d8a0fd993dfb12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274733a7f3204766cc632e12b31dde8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9276abc0c9fe72d6291a8d7e94a17aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f9311ea1e8ecb86afdb618031184210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545fb17fed332611b2cc02a9ee708e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e988eeb1b19eed02358c9e38e30bc89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72a23a25ee1209db8233f4c9d68151213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147083e3a9898f2f37dc65f5d83bdde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b986546fbf5ff18db895de3d62269215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bfc09285b024c81f3689c9c2c03b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c402960b5ac061cb6f1b6f52fda0b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95076790c71308d4d92b198c306b2cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49bf1b3e33dc76c0dff6373681e32e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be73f35b300002f8bbb32962063a07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18eff85d4ff215b5a43ee61ae3b0e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497211f37b4378996a8a565f915dff56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859ca8b68fb04f3233f9bace0ca1f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb55f5b7ca64808b7975830a26e5eda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc13ad9bc506b561c9b3330cf4f9a73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5fbfcffa4fcfeeea922b99236b231226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bbe1fe83d56cf494f00725e454da0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130376465d7c4ad4a0fe3162d7fe037e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371cc060771b1b4483708f4e5c361a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1656742be9ec215e26b5ccd1f9a7195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489ac6ee2597023f269a65c89a868a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa182f9cb361fc63733c17cebaeae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10945065ac0774633abb2cc3a8e5fd74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8c21ce4a1b9cc41d3b5883947cb70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ac1a66a789d518c6c90440ed3959235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356af9e16247ab7577223511c572d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc08d623fbe2b41ae892ebf5d2919237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33441817bf874e59c974df0dc72716b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfae1f17081e82d572d6fdd314b4d69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d83f1e85e0f47328a03a2dd121877a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5836311878ae4ca0cc02eab4491eb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3123975c162633630eee571bb67e2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f55f9a533c29a378bc74d352bc3e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59780b57ffbb8dc6a81eec5b9558401e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5807788b35222742ccc66231f0691245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b526b280d3fd9d35385f21b1c72bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c970f8adf8526571b194d7c0d2f0f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb4ea16ec690536e718cc5cef86d1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a584a4193031e861537425c87a61799249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa5c9b517b8853ea3d6bca7c929e08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeed202e8a262f1a07a1e4ef283a5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7614e1dac79863bf198b949da5b1f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7476e0e0428511931dbc8124a0789253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ecd6f67a09519854eaf9bbf8b015254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab19d2a9e74d575bae03c47fe4886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec36f8a8a9293d90332936265a70c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccc5363b5f92f939daf598c6049e17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82b628d895996e8401f6d787f98941258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d972dd8e7b8674209f08494063c282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7753f18f8fcb2e805e8e0c8a84e52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc4a497eb211fc5690fcd15c7fa37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cebb1b008dfd20e77f8764aa73b53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bb00538071c430989d8dff7ce4f9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63530416299819776ac75c18885d162e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d22ac338880c6277b098e6c0cbaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606aca68fa904ea5fd22d705e84d246266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d16c1f2bf2ce17cde71dd56a59523b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c732ccb2a67088cbcdf80f4477a95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adefbdedf68149e52613e6c15cbc6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1348e1f7f22ba0b7da2f7363cc53ad7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96ede3337503fb7424082a99f94cd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622463df6448c65fb931fc6686af97cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164d45bdb1956d7019ff1a1fc636c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b9763f1d975c214e4ffcc4de0a4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea874acc992be7ba2c0a6e8c0fb744275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fd731b84ba9841fa47c4e70f3bada276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a48293ec7461df884846cce1a8b63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae7fd47741ad8ce91df86eafea7e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207626b6620d243007b257a329044657279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f7151cc75b28c774026acd48df9c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96831b59c80b160ca57d58ddd0ce60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028afa0d59d6f5aaaf287c5b9f3a05d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea70df942c2d7132e6f31ae96e85d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba6923ee508ca20514f0714af407e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817c376410c028310203722afc0118f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e9cfa05bb15f2b13acb1b6856734286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd0f9e8bec8f459fd787135d22831f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e717d53198ab7a36b16c52407c0c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9ecea000e2b7321fef834dfd6010e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b4cd0921c66970330ef1b2a0cff9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1aef38832fdd8507025463a8adb7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8713cd000d13fcd84dcd08c895cab3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222fe6a129f96506db17542d540d2a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b96e228549f794ef45d350ee43ca43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f7a1da64950d4d0eb3392e1437a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e0769bbb29511b819e86d1b6d864f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb2130a69da6001ad337f53aaeac56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ebcbfe55ae1dfb2c090bb8a361950298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ed07fe1c747a25660aa0c662b814299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681f242d5c21afc83832b82dd58857300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f8525c52466ca19507c0d44d510e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb74e87dd0ec4ecbdd07a4bf8d24f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4b9ccb183bb0cfaac3afdf61905f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2cb30efd9b34d0932d53c7d50ba9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac57774bb7067781606b1269659e4b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65aaa60b3df8155822dd1ec27f40be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88823e1588fb59f1818ce2e668ce782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe60dbf71f2349573e1486fd0610f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa26decc65bd3348e0b053c1719463309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398205d5ee343327d7f392eeaf7fbb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313ba68369ba6d9d393e1b3c6af124311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8c43f5b5495ba515d78495b43cbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b627a6ecf29f4c3a6a5d1e0acc408b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c877ea5b9370badb75f6f78e6f84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66228519e50431db0edbc85f67037c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ce49fab6674af607c6df47420cc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd494e0e1f6a76174ccd072a154fad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f3ab3e52ee8cb5e47161c73bd281d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d76d32e7fed6843bd80aa7d71bfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05128e53483cf7b30328c7471dec25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d0f1c530f3d0345a7401c51b958a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769dfd614f53931e7fce41b4f825fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfd2753dc4f369ab7ec18ebf77c191323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768332f3befc527dfc95f323c010a6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac14da66b513a00e8e58ce891887301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2632cb6e88414a578266f3e17ce3c52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ef697c643c501b2b3c1ccefd9e97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cb866b78384ab6e1bcf0da4549617328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930add90dc6a43853bdc26b2c2e23e26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb50522538f51495cc2a61304fc6c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902517bfc923b7ef38bff1aaeb05959b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1acfbd62f91849de12c8bdc01e0066332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a36dc41428d0602ac99ee858a4d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631229f49b5398b2e6c12c1c949eeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb6754d849a5ba39e2903a1afff65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1ac28749189b95047778a27ef8d4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68eb25a28aa641fb6f378786de728337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a49cc70e507b1fca9dfd3d559ed99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87681c1813bdeb6786957300cbcdb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd33973b5e2ebf5b183578da1d3e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252962bf20219855af759cf89f1ec02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07113f8f4f9ed796ff18c12c44f3d1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e302981c44e31a3e33560ae1f47e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e762d83a345055f79fbef107fb66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95977e865fb48d8f02609f1b01cc4d93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbabd46caadf99926122fef7fa569a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f444b4225da48ec4001f05c81b9df0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16423ff01905c5b60284ecba31c32f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00830c8f6dad0034b017493101115f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7997f65424a04d47fb61887f9f4ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7f9edb7e3c0c7666427fd6e263ac2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290fdd870175ab4f0748372c95dbb79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c525391221c96fdb9da92d35a595353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35d653af1abf66d6557d065de5688b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db386b21c52333a5e7307548bab6423355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83ee815fb326d726006ff9c6f20fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ffd77a991aac74a18c784a9fe510b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f08457568a840d3362608e04a7e36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a61ede36fd39bee565f3b2c913464359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa53483623b16ed4202d479c7b3c53e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b439b1fa032dea9bbaa3a2f7fbfe0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c30796b4ae9033378e4181f2ea850362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061a90ce1e53daab72b34d7a5875f46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6277e8528752d839bb0b36ac763b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d566d0c85c21c43c047157bfb8d0724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715a5df9ea6d2b6c4e0f943db116d2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae587759a29142a3052638344675afb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a95114cfc1a4094fd4004a560dfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc9e902e18850b09bbf5b220649d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc941ab3dc3d4f096cb670dcb5edcc59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eed7114b1f540a2cf3ab09554d2c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734371e00f36c34b3e64ef33b3aa53f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69f9881b322b1feeaa6dae05334d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f07b71b8cdbba7329610524048bc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82735e3db82fcecf1111e47672e5e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f6de5fd3bb77e0b60173c3bf29248376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb8e8f78a6963efdf4fa3187d49a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b834d95bef28602ee66adc1b11b8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e14325a460ffe54d62f7cfc35ed6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f6d924cd4d9a06db2239ed07650b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dc21570c362fcd5e71782e2938e48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abd5b40197962a2cbee46bedbdffa0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79325570054463c4667dc31c8a451c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07702ba7e3965194d1893148975e755e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c60ad81932093192b0ee8a8335d3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc1501ba5938e4322f0f0700d0678386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedb242936695d0530ac3a75f65c606387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267d1f87f20abafa1efb7a174efaf95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e5d28973c07f3bb0404dc1a437b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c44fd37d181828abfe3657063274a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d165779c8c254fcf1cf2fb0520722a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f13057526202dafc036addc405eb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7055a84ffae1046740b3e9f8921ecd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874067fc4faf9d0326feccdaac64d455394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e3e3f91c13f01842c07070539729395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d2727bd0c2cfc8930830dd3fb695396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22730f5eec39fd57b8b07da70050474397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3317826256c344aa857a2f3330c1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61b16974440605c3b36cf595e37f7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafff73c4b9d078b4a04a4c2719caea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dce4766abe22d27c226e184ce9c93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dcd6005da669a179c5ce9bcd54bae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c589cb81ea616f0a342c315db9044403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1029773bd00d5b35afccdf77e52814404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882379ebbccfd9f3dd7f1ce8ed6e1d42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e01c9d8935a9403a3c91cde0a48de8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0709e69f49541a0a9145d7ff05d7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6292f26a446b91b3aac5caadfd1df75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc104849565fa0225e04ffb6ac8a6f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26c9cb8f548c7cc7ef2bba5e020e26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12810754b56b13798f0293be3417ee67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc97da3682f0f34b52ed24c3dbd183f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473973a860650ba8e59bc028929184c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9920a49e6dc1eaf9571042c52b5de24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ba3c572d9ac79560bbb34ef3a394f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af992cb05db29a6dea83c442e52b66f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246045131454af3a161deffaec90fa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f11d9c5eb82e25e31d6224b45c567418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb890c22f857cdc1d6229ace02ff83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6359e0008683e193ab0c448b75303420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690bf24c123bee16bc196379222f18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9d6f341dec6695edf5ac82a6e0f88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048027b4d9e620087c1574812ba796c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9dd081c507e2fdd527d83cdd28ced424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da54e12d3d2f1e4293b873ad633d56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649e78eea3cb02899379c0f668640c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add36ed2181313f754eed1778114569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bd5a51ef3653f63cd341512732560428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d56af57b9a373f5ed0609589803862429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a8f3063b8f287568abb7c0fa1553430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b31d7f2b993637f5edbb23f7b535431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebce93e34a9de440b9a3d4565cdce8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be1faceb95c09747b0a918f9e87e36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d609b5c24fe389342864e18f56b0fac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdac4ed64a5ac7eca6c0232bc31333435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e234a94b65d71a2c930b5713d7b42f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da39679d69c28c10fecefbcf0c04746437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb4c9b5688b4a387d1c729e6cfe61e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225edf13b55319b5234019af9fcf98c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc06161991da2f1e81211bb5fab87f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fca1a57d9e8db1aee4d0ccb671b93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaff31de7574f7588139a39aa7cb75d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b06579da6d635bb9a47b9b3d5071443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b1f1989cdbfcdf90d4fb38815206e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14112b81c366c09264b5d89b959d7679445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86ebb4b2bdaf795f13bf029153c9e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c26d1848725329e2823d652f8901a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ce13a4abb0a5bf81ff67717737c68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd273c9fc263f07da878fe38c160e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3e7ed6c59f531b6fa83d1bbf50b4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea5b8cd8fe0bbf8521c37caad149e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a239187639aa365abf964c7ff0e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f574ddc3e02e12103ed15fe47a952b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aff8743bca13dcbe6a55e85e0cbd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c57827ae49d1d9536fa44e0c631603455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100cc868aa3145c3bc96e51905757e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda3fd7874d87f15716e5ec705cd3b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ece8a3fe9ef7d1baec96469aa17b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801676e8162c2b94bc94be301edbb29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d595c6a40df3ea9c8536dd6c586a49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1840b5c791a927834ce67938e9fc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120618738cc344179329cc5a9159bc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ececa43206070f6f0c79e370a60b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b555b9384c70b9ab7df48e846adad2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc8f92996bf291d12068481d03f1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cabe4355fe04a24189fae5c23ce3ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bb0c96834986d53bacdfb625ab9e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4d6d66a36fc4bd006c6b97cb5a3b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b1d0da8f4247801a5be609f6fa985469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26526f055a797ecf54173d83af7e83b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d834718b95c0737cf97294dade95d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e41c78a509fdb236e1aa65ef0ce8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffa86b2cfa4fd082c43da6eb4d0653473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be02a6a24907960355e504d42542e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775077c412bc7ea2e355e2a18dcceb26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbbc88043c57f8f0d8e8e90529857e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d47f1964d4830dd930affbff65e28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78017e204ec89eebadcdb57d0646cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22762ff3b3a1a7657dd462e36569304b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30401a22e31c2c0b39142f1f3f63dc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493872d1bc18d0f63ac41e12f123a6fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab523b51d46c884b1d27acb1061c30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d16ee1ebab2877d325eb33be6b3fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af62cfa46388c74be9aa4c1f98c153484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0447e7f9a732025be45b2cc0becaea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e5555faf6070bcec667694ca2191486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec990e52ec2b62c4db3dda2c9112162487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294725184e768acebfdce7a18b3a5f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c301429cf221286b19c7d9c75fd88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee5c062a7cc4ed27fca2bc600fd7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa1121795fb5a61dc457fbb572c7e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3780c9f4327f6e50de225e54c5beb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb8e38dae4fa0d0a431a28e543463493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f844765b1370508759550161f7e4ad9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878674bbc42e0ffc97dbf7cedb69611495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25043ec2d49f06128d25057d58e97162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d62d50aba812ea4660a2070f7db0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e902ee81f5bfb55ba79f12e24250af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695f5dcd459f8299e582a7a1023870499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df94d82891e9f043f8160f55b84f4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d323d21b269c4c5c62e80759750b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3abeae186328bc0a9eecb08f0fe1f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca31ff5442dead68eddb9192b19f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152fc13b8736b8a5ca1cc03eaed3b2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740c32bb4afa8bd15182e06ebb59af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07dce6d3ce343ed23018a0b3248a64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcde7711ac93901d87a19a6e631969c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a489395121bc6f319b971753e1f120508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9b9973ea171b09a917bb5f041e165509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f325db5dd768acd80c06013ffa0240f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850a7e42debc79730241981faaa9af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b6001ed0ce99edabe83fc1226adda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b7c2dde00a83cd15eaf3aa180097513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418eae6bd6ece30dde75978bbe2be7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d71f0fa6f65d639468e3674be869b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c48ff73891866067dec55050e85f97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32960e63ea5ce9016e5eac93be5c4936517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eaa2c87f6e455670f2cd407cd838f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6aa99084a5aece28be7c27738ea90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029545426ba66fa7c67c6d53e99c8fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775a882d51bbeac1d4c3b5b49be8f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883822adae832e12c07641cbf6032c68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50efd5dde36527702b3b625cb20d104523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe2d8cf40720b7b124ffac15234aca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d497bb8e6c5fc65e0e0851c094743c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5796acb717f183988b2836adbc5b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9a743b91627a555358020d35ecab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d325e0793b9c2ba24ab2182a348650528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead41aed9737449272841b434d0f35d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123583b18efa8d52dfdb584653cc2746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8306d505d5435399e2e184e5c146b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4fea09d7fd195dbe75f0275b01db7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c129b3b13770792f08ef07291129533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0070533e3d32bbcb0c024604b80a7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995a1e09ff3ef6e3d30ccbb4f81022535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffaaabd5d1303cd2c32912566f5c1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e62bf940326c0e3f39f6df0106da1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b590a7546521dbfed2d53f25ec4eef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aa8c110a53cc3ed62b4f97697ff39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff084d79ebab7ba1a1dadabee9b06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef30f660cde36399933e438a1e3d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c3fd6597ef7e87898f3115b5e0764542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a858edfa2cfd8641665501467c45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8e7c29d20f8e0c5cc755d4a160fd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec016697f9cd502b710ef59890e6da3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93317ada5c858b00ffd1eeed4a993672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1a2af0ecd0fa01589cbe0e4773b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf2b3448475ea4c0e4cef3f34f2c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b7c2040135fb447d46c1c92c9d0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf2c9119db2b557501631fe01374e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330125e3cb1c1d265ab0668383b9478b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea9c07c1ee01939fac0354ca46931552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812bc81b21535a7fcc78b2bc12062e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9d335738738f443e971dd392e667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6e06190e5d26341952d7471179f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda193387dd181720777576c75faaff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8e6cc1befba4c0fdac5473daf1063557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93655db4a51ba4c34855dd0edce57754558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dc669edd5e47cb0fc692361000d16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc102b56fb3ffa61b713837f87cc26c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524058938d34d840286c9029580a1f16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b4371f85c40fabb651f34447a343562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8d58ee2c4d615a22903157f9128c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca727b20e7c939e8ceccbabcde038e3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd6a59bc8d3e3c271df0af4839f51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a196092587005ccf56d84c2a887821566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11c26bf90b8a1f3a6cac5bf61532c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3136cf83476534cc928725c735b95b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a71c41817098189e4055424c942316569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ac2a75941fd8fe46e0558f627291570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d81a9ea9996bb920471da5577337a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554e981a7b17279a9a17ff974f185f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441b3c24d40b11a5352da9899fb9476573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22d6739bbe9b507c579ac72723536574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569897c4b96198f8425d53068cb0538575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02ded8e0cf1992b9dfcebb224876fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2082e0891a3e3aea8b76da969d9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59a0d56e6841469d3a5ec9f12f8c05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c403e083a923e7dd9e02bc62f701a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9bbaa24efd807cd7b364da8c878a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0be010e0ce5a349756107661561f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5aac45456f79232a963d887af1707582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ce63eca100d9a6b7640a3c44f82cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89abcfe542382ff4460a4ec9644a72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b24f5a2053436ef13bda924f3dcf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083df3b2d7f721ec49445a556a6efb51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd742e6e631b0feb10c4a2a8d91807587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03044a9a93ccecfa20daa1195675086b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2009a9f96e714b77fa226ded53ac5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b05904c2227f3bfdb5daa82d7544e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833002908761684e00517cc83eabf9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77417cc63c008618ad4969d50e75f8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d02bb9094532cf9c5a15c478651a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87204c247dc564b13537e59aea7bda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824fac5181d55579a852d8a26daa131595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4a9d9792b5cc40be83e21d466ce9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d566a5885c72c460613ee3c2e661b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7e3e52db604abb711308dcf30f498598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092a8ae485d30dd77fb92b4bbbd8fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1308a2373da415666a1fd426db8b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255f8a07071a95814bb027584469041601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b758f147e9c97b26d6a93f4c7d07a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0cfde2f87f8a1ad8dd34d55eac730603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64775f3c58ab3d482023e4ba3dc868604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be1464cf66c9d54c92e1b017fe348605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14156097800beeac67b7ce0027a58e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b65cb5f9dd7d64fc25dbeb1b1196d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383c665eb9f827d7c50a941fec5b09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deea8205a2ab9f67984077bfbc5acc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01530cc6bb84f918444d34d7a8c77541610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bbf78bc090def4e6e1285846e8600611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192808965ebf98f4b365ea81a3e6c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ab899ab5e62c4ead50e65e557d3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0fddcd7b4bdd07a99aab8d45441d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f70f873112a3ce07f7da83acc29b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721c2f1d5eb0e53a99be88556d78bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cb6fa5cf231be53aaab887549be6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd04b3d57a60481dd699f35a68395618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d01fee154cef97da87a3c171f7b33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325aba6f5847e1a6ea20c5885711c37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51390dff5444aa44e4249ae928b37f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954a5e2572363747ca3f33798ab723a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298df18785deabf15bae2ead627afa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b6cf93a4eeb6f64bc6c437692a51e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548d9ddec0dcca3ed373ee5ae7ec2e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2026f38bdad393e369e406d2674d641626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208de1609be91b9ff829a4076c143e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed850466fe474499de2b45be02ce44f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d46607e0bba51bd308f32b328cc6d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0e9447fa7141f6c1ddcd9d626901a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878771c05be830000c66bd2a4b5ef2ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a0f993fe9a4d6042c78c282fadd0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3be55585df30fc53fd1f75633488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee606dd24ffd42c513becd959ba6532634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc1bda775857a5edf75f48f2ebf96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e272c03e478ef32df9bc928a6ae1fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e543ef65406624dd1e57b83b0fd717637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39edd748a6bd69c478985d3d43022e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c14a6a816ffcdd36601fa2499f14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b09cd89dbfb3e4c33366b67ddc685640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05684e7e0e31ccf881298c0459863eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a054e2d23d1b1bb9c3102783577c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac17bf666ab02e3e279002ef89b9775643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a48eef2121fbb2d59af8c6edad915a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9747cea7fbd4ce0c46d67b8607a00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c0897954d42987c7b628f623830ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a990ed12c794222067daeaf83ddb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8478a059bea7430b9cee9fd9abe0051648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb980f9e01da130a3f84e9eb346b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05901fe97d93a44c4fbe987f682d85f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf715339e6dfa90e213c265f8ca02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236625eed3efb1d6f1aae01163b1101652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b087d341f7f889b1149c79170515d3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b31eb5a0d48ebdb4eee2f80a1d4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76340b621e34629fa635995a85041655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37482f6fe6e21f94f0a717a2c3377d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e907a4075387deda403de44a64b3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7baeaee8cfba19e977c57b3abb122658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afb30b385341a2385f2118a28f611d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f4f7c61e33b4f0bb54bc3e9693b17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc92cabe0afddd3d101fb46a4715f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53172f33b5720472cfe56494435525c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa56b8e7b5378afc7bb220fbbc6fd39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d4f4275bad7fb8c62f24715c38db6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7d925fddc96394dd31ba10d94adf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2f633a5ec3491355e48cf991e9d36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312bd8ceb205ad7abb40a5b776e41d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d116bfb2eb068c1a6b8cf0d726dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097cf8ef426b06ad8fdb1d0c0e7ca1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97beb1d9bf3d9ccdf6378b574ea797670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b8cb185343930963867eb1746299671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208769bc2264802ec4de319cb31f34df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ac744040ddd49773872a122d4937c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86262553703e9e3939eb7db96846a3da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0368fba8c415487faf307bdb71d65ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e500a5a1151061e9c307bece1ef4a05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a8e3083d65929edd92937d7b5f3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28505133523e4f35b0daa80b1eeb5eea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a46122ee3a189fcf6dc51c73a0ffc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173711b1cd0f1dd2b08522b9a3451216680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e1270ebef322c0cb0be0be82f81f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b2096aed89b3207f1ef5d8742e9f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c8d0f67a40fa6aef2efc2f83d698e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35bdc956d716d32845b92f0f5a408b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800075cdb5f7912eaf3d4802fe636e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68f5d6e02af71f680e039334335075686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b61ca6097da1460bfc7ed7b6bc27ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50449bb53d245197931a9326c940d57f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9719232e99626e96fe09e34f576298689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb20a61b151121f177165a50f3ad4c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb426eeb8a8a697c05e3f5e815f19c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db884a9beeb403185d892ce09c888a6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e48f17a6030f02b8662764e6343733693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e1d1bf478b5f0cdc974586c875b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef8c3204f244e2383820b7d06c2eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2089220ac871e700a7b51e4e9eb6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f9f76b7bd67959a2b1f517a7c282b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac9ff1846a0aa04316eb4821192b81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634671b9d00c27933d24ff99cf69bebe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77239b9611b3b2f1bc3a0971648e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ab54b10e38b6a91fdb0244a9bb7db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142beda1fb45436d4ce6004292b39c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447e78214dbe70e6d1911f53d7b885a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccfd4f9cad7ad030fc32a000fad420704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65f4e7ece6700f8d3546e72c780a63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4561e9bb4a53a29cd7e80735f9c9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db21bbc7d9761a7ce8966a635acb23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed62807dbaab8b9825ec6fd805f4810708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfaf77e881161403e8b01aadfbe93d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4c9bd261c7eeb7aa49a16a3982ec2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d2a4063b5ddd3121d28a7d892e90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f0ff28990d270475afa7b6f6ec8cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab5c80fae95e558a7c16cef92d5662713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaee3b1a19f0427282c065e1cc8177714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6d90612e141d45905c782d6c06fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a37c0411529bed68e7f1337a650c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5e93de728975c7397f4dbc93f34c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc490b905d0f25e1bc2335f6059939718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca94d0c5e6fd5373dd7407e92ebad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dbff45c6b7eb87231e4746b371881720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e30c6ad3dadb22fad2023eab69642721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db9354b254d392405a743ee0e43c3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0100f8321988371352d24c0e664a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25acc9affd90ed8448bf0caa5d7972e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a9663442e0541da57f423d5b4f08c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66197ddd30e3f1918087bcadd1a1ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232fe4cddb6c56669c8f8b8697c0d7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b42055b272f0b8430c66d384ad0d2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061ca74bfa9f5b0fe72b914ab6a467729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a563809acc526e9e24d3c6754c127730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0230d41a9839a766fd49f76d5e7d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea10557ae9db42e8ea41da80d9d041732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e53bc2b4004aae502b819a1d40a2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9ca405c58965fe38a19363251eeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fe35e06107971121e47fc18735907735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f8ee09cc0326642eaee9095efea1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52356e3222a9bd534225597cdc189737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b08e93d696351f2ff252bc4b0db00c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6c029e636585960812790cfc7879d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf7ecbf4bb3904679e300411e7bab0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f59e99cf4f428c7b501fe6dee44e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e8ef42c2f126cd41e392ea209dd83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db5744d4ff603ea76c41752ea7970743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afac5e606baed9ea09b0cb9e530e19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdcea32b1b9b8ff964a0c08ef45003745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840197ab4f35a506a571f343fff7de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713bd0f8ea2bf2c5cabde98feeb1f53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508498c7321c74a37180bd3423c6138e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18f86baba41f46cc2f7b1dfa5ba1d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb62023eabdc8d4503ba2a0552257750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b494b7c3f0da18aaf970d4b650531751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524e941c370192ea0ba57a7823ca09c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0f9dd83142c274a43c0442564c03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50704d4e07bf9f9e54a7ac21d611e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6420ae59af97a34dab3ca8254b7436755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e5a78202625cb543da5d92b3fc58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d038edd53389204d31b96f50430b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c97074de3a69edc7abd4cb7ade473f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f014965a72cff138e8a44202c687759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>