--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c0df785ccf953772c46e568e62b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e72e568b6e3dda1b1bd9e13fd9e892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42234e48289452ee75ba8da51e0e0b5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1284ef2d66041d104ddd21e0388274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8051007c2b1272b20e81f7b46c3bd0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37832d066c7b0964d879981e4a8e19866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63ee310ac4183177454ba6eeb773f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e03f49ab374060f51322df6f575108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c57fb27e4ffe8277be20e6977cc079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f2649d726a5926cd1b66ab493118410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bc11344a841bc01213926f299ca5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe2410309e70ad890d7a49f448820612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44224bbb378c8defcd1ef6adac03176313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee17b19065ff91d9f3df4dc8f341d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7650d6f37c140532584e5352a6bc6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab86b8f9967e6e3c83605a92500d53c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a99111dbdde3033342ca5479048f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6b90b73ebe950e9c6661719a248f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b29d2fc9a76046997ef6cd5bb3c7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753144733a1ab770990d579769ce24a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da03e239e7dd6d0374131e9c1fde2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d93a634ea93e07540b553f6e4b4a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c1493e52bbddbf58352dfa84afc5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde7ec438ef0e32cf998dacdc5f4d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222447437e0cbded5ee8a223d1895a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c1c7f58972fe14efcd99be36ebd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb4a0c05d5b1e3f40d5f03149e292727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8e91bb97702001b25d672d44fdd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192b418c76023c703c414438adcdc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a278ad0eb2ab8beed81ab555fec8d8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9967aab66d50a2526dc28081b5afd0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68dc810ac801f8f29dc618bf3f54832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509f23ba662e823b713c7174d341ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8853fbbfe2d1d99933b0e661a37dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab168f381eabcdf9650c9497500ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6607060cd1545c8de833c4b3fe9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a5df95492282e711afa9df702db7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f38a0767af633f5f37120df8146d6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b921b6f7c6609a85c715ae12d4f0b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17ee651cdca39cd65d8aaf795cabae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936e113f8a87d2d9ec404404fbd2b5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ff81ea52fc6ec0b6fba811c43373242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db0714500c8218c0d76bb64955ca6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76401fdc75ea77e807fa3243ae5ec544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b82440307032b08cf268bc722a4f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413a11f259378c23d41465b093648a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d62c3d3b42a6e1a40784ece5193a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65824611a32f4604f0f6b27e62212d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1083f344fdd4b5290ff5d774bd4a59949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78216d48f8fc6d01d7271b3c3960edb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498821a13fd138b1f9fb237020f3b0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24af099883f175e5409500f31538c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd252f9b5299d7b37f5a1fb6ad5142153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323219d1d6bc72df8fa6c890d6ecc3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3e7c30dda80d2a9f2d3f99be6542255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22039216adb914a9adab856ea3f6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a22d1395e30cafe9802c306f23c2d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0292841b95b64be5deafde78034d7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf964681506b1a5c1075c9e54db70e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb369ab0217b99d7bbc1ca6a25533ca960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024a596db1574eb40cc98c07bd0a7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bdfadfa53bac63dce489ba8e7f1d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d05afb843d3e24d46a6f6ac65d21563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1061d7c957479ff0e41559d9404afc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d7dcaebe042a467753fe2c6a25ed165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e3d2f3755fbecbb93783afc7cda7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52dddbae9b2f4d496c27eb02a5de6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3498325e46204f87ac66c1d0b5ad18868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36789bfd68173e352576fbcb7b7785e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962874c494d851ca5d62c70e6467cd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16c6d781ef7acefe41f17a744ab6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a16ca54208931d5c021145e9a27cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781fee6a5c6ea8b7572987208284dd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9066cf292cc957701bd57d8465cc7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd08d092c96ba126c39cc31406357975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6f7785e8a2a82c8f04210200d750f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3d9ce0f66d0d647bb0fdc90fcfcef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a2e989df6face835a8401edb4682278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a41b20144963bd9da899be27113bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921585fbbd5011e866b9079d3d280ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ceca9741d55076f90d4557c882dbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bcd66fe5d01e0ee76a6d9ed3bcd8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e2dc240b05b9951ee16a7ff3396483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369d57cb98f437f36b31229829255684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8564917ab2c41963c2f6826844a2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645bbbf6ec3d2ef8961d0185435f4b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ae636063ca28e334a524747c221d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152b2a9cdb257e001f554fb8d2f60fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886821b4f2003c849f926982e810445b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee630916b86efc461cc9430949d1c5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894f10546649f7df1027064c6b1e04991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e8002890c22fd396951db4a12ec6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3214e12f93755d04d4dbea19278f1ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58bab957f46bd645c546027bfc42aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379186f461530d1f4cdc30fdd88b67095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581c6522b213a533859c01ced357ba596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b1a82138507b8f378f58116293d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf50a09c4b99812d8918c7bf7ad4d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe2b89b5e1373dd276d7c9b255d24499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67183561b6f758d95872bed971a4d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe9d1910f4b993872d5a5123ef270b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b06e04c3d125a7249defe017a591ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1907a0da355a05ea1df8a1d83923d72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f002a2af89813548948469f9a35986b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd37b8824f30208420b73e521b9031105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa39adf1ce1482fc3a39961ae9cae1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d994de19719bc9345cc9138d81597107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd25c8c08fe0ea26f7aad98873dca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1940af6972a9f2d6b63019aa754b34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d2820c68c63448e7806d6124cea81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb01352c7ab98ef2828e36f859f86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c367b7b4e527f1e3fa6ccfe13792112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86c2cf71126589bed88ca1042b4f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec03d52572e47053e25101463111075114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671ad1758570ed42a72295017c50052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca721c23334c2f67b20706b817909e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc96175fff33a8466530257e064f6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2626c77f571e102765cada7b709eb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d1aeea968ce828a0d80faeec2295f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da39e631974bfe4b379ad85d5e2fe2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ceaacadf6a6112a9d530f124407e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabacf4be02f529c88382410324cb97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97057ae8373536bb65fda978414170123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4bf5422b30bc1dd3ed3ba3320034e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f09b5e554c9a1e8645170ae189d6e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a24750e8f53e4a1fbcc53bd632238126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390112e70e41547a57eff38c3283d58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ade2c3d94fbe4a75581b5be0376c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab394e9e3d035db667074f5da80e360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9c909010b9d4cafad171d6947072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05939b3e8f2d1782421ad575d914271131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4555ad155f135bb09ae48779cfc20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497954d1e8ab413996b097a6f2d2875c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce53bdbc500a43905f7e3ff84dec2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2fe79868971e414393b1d1d3d2c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ddcd46d13c130ba20fe6afb7ea37e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed5948d9b6a6fdadc2a489ba81acd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ee34a2eee903042a9d77f94263f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70430a431c2a4261afbd25be63987d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b67c65908a6d7dff8cbe3e572a71a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae477c617949c133304be0b38f47a54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb258bb8d6c4fb660d341f7764a05d6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a286d935fede029acbfe5b14b9f8bb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016dd528f42bdbc92323980c7f2361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15894036ba600abaa634d2b00df4f224145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b071e839f976ace89ef468f802919b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf4abda70fdf4a4525a21b9e2938b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1201cbcbb4284b790db3ae06dc4cc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0f5b7b14073695d30c1a6f41a4f4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e687d31470da4c447db4e0ad16833d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945fcbd8f33e19002dcd32def9f2f2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cdb1d268c41ece2c0fd41a298eccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c9252dbaf608f5fcbcf87908b64d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d83f30fc810b4ed9c2b33ada1e612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c35ee1a0eb8c82757769e761cdc6a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c9621f29e55c4881a2615f5972e37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17796a57e550b8ee2d7d91d3fead2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c93ba94d8f73ad71a0ce58c7c8ce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14cd6ddcec23cbadc25c5f15918d17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1238778a85e16942d4d72f83dd9545d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f0e274b4b49513d76d46368aa6568161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c230660ac31c576a57d8d9ee6f6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48c91b4c5d0c01c8d89cd36f96753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56dd16786f2afb5bfa9aca463689d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aa445ceec27d4d324e93605a9c9e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41885d9af2315a9ed5bcf2255d185471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca1c590e4118f25e330fe18d100a83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f6b1f6bb9ca8cc32704b5a6460f10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5184dd8893c0b95eba2399df6db930e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d201eaef93911fce74eba44d259a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82649295e15bc478117d7e0e8faa29d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6138d0f6412f9e9774830b387ff92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad619278c631f4aa821693f4c3d2302f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392d3b2aa8f4c64cf7cdcc3ae4f8946174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af17d2b970fa8abdfee7de114f30094175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c1466dc963804c08a963882ec421176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d84b31476a9943a620b2c9fb9019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532166d686415614dec51aa1b5e243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13044f462edcc4f68580fdf34ed900179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0dc75ddff99f3c76413a0e1682202180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab41775f089437cc8ff2db3b8bb5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67626ad54561a6eefcf1ec9b5f8eca1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90096f11b899a407fabffd196dbaf2dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be147e416ce1b65eebe88e84981d4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c360817ae335da33904da6a104ae21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398683ee8957576eea7930401e13a6f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43cc8eec01345b46d74e39a8fe5015187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83488d299999e50336b9d67989bf56e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29241b685a1fa3125947c761fc2f7b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961767541ab536cf1ca641b967479f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50243cbe75458d5e9386d39e6b5e6155191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f31be5650b6c413ec47414a0d8ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c8e6f520f0246da2610fcfbe80039193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae356560cd07a4db5cdbde65a8ccca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c1eab18550f6dd5174e0f34bb5e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa2ea5a5d79f0c6e74748fadc8099196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385679c8d0f33a34fde3f9b1e76d52a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db480bee96410e6f5565a6f5ce51ac96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199905abc97728e1de04defba35789c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03270a3f0c928862564ee77f55c265a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a3daea5554b30c21307bbb6d2f5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b4d6e35f2c190ae08b978c2dc590202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7324a6856126c96946bb495a38703203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbcd1c6715e3f9c190ac9ef5f4754c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b68c1805ebd91a6264adead87313205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c3ae4bf6aa529c45824d277b8ab7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08098bed0985e20962ffac75225b43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd35da9f9bd51466575f9ebb89a67fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888ad5e0e687227bcbb652b4158e4ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f581748b786d0da608d5ab80f9218210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d136054618520d0d132b6a6c254cd50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1eadf5582f3a200faa9af1e17b0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10010abfca7d403c2b819cfecd13f245213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f110108884ce8da57a2ec3e1ba783c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0629737b87776b34f94167292b846c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb09aa6262c9d2d273fbaada98f313216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e391737f97a6ac7cab2566b9969b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb17f33b4560feb7311afff6f96dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b5320b10c3e630ded60c3e471f60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e973aeccc40425058396723f070d702220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74440167c184af533c195bc19763111f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172481e8c62bd5988e75e813f0036f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832efa824d267b035a5ddf9e7946525b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd7230813b816e60c34c34a4151e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fb5236259a4ea5b4031634925cdff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795961a6a9c4246246993997e016ed0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d47110d8ab6fdb2a5c72f2477732ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308bd642b2aea0795dae530ee8df92a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e38079391a796c5f4c568dd7460c0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05b12887b54ff255d4eb5b4dc8fa1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96bcebbdcc9e46c06b68bffadd9b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e30967066910f3c1e4a677960b443232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656e86e4eeb1624b2c2c4eb12b521d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08888a492b7098e16ab02c8db887c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a39d9d03cad6cf5025542431490c96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb90cbc29577290b7eaf96c771623f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f1037178f20ab2e0081e959c4078237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387710c09f1c2a14b74b3789d5ceb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fefb9347cbbd558d7df2bc6f4ba88d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166491ca17d71f995264d151b8ae40c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8f0432899462099fa6015dd4aa96c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb05bd9ba28db74c45c97b046f99b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f67bebc386347e02f55f9a608968243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56bc1a142fca122cd8be52008b7fc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102cf26711620aacf0df8638ba0d889245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bb6b43651f6c9d1b87845ae41cf88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3511debea62e104b39b5c5f9aa263247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cfb12de6a4fb042327ea3e0017c07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50e0deb957888dc63f7aa03e0a1f99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf705b0f61a3d169c67f2746b9100a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db58ac84e03b465fed460eab6a7102e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944dde139c2217d150b627e34f16d36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748e5993366c5cdd480ce1fec348c79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8645a6817a52174798eab2832e40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb769b121f907877458d1623e53fd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efb2d2c80f0d1e031443199237fbaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d4b34bc6fd77258cea19780fa1f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ebb48ac69e7e5d6d5eb279ec3158258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d9326327f0f5dc620712109d9129259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd769aee08a87fe5dd8701243be19106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8dd9e98424b7fd72d3071d11b1315261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3c06bdab75430b10db11f2c53d40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4173f5864f282f14f6a3aa7acb0131263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba246298c698196329a392d2bc4ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f30b470ce9fc749483c71ddacb72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd9e354f04b679191f0635fbc6eb18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b09bcae91c73db34dc62fb7d75311267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338cc0b7f65064c42d860ca6f98b69b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487924ad0fc443022d61e0a3ac3264e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f50072e9dd4df60bdcb963a49c11d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9c0c74ab9e03c1e1c12f1acc4eed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb33802e43a24774c3e8ab5cb72266272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4d9cfa9f40e72b66a27433f83d87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919422612b20c670bf18889b28dbfea0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd12da48655a8683fa7ac5d0f5b3989275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737ef7a164afe2850494066cb7c490f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40954f32545c3b7420ed1b87155cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b7b247b82f6c678a4378c1ea45bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f8ba65f4abdc26bf4c792466649a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192c3deaede445b9a58166bd1fae9ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed56279d418715523716a6a43696d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c2d5d4d197e827077155a7aa91c74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f7664a6031262f63cdd1e6077f48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746147c8e4689d4b19009fcb1c6ea8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457b8ecff66d18add0278cc98742a3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232b4710c5f8339d1efbcf48552140c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a70e2f065c14b259f08083c9f92b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750079a7bcdacd1ba73e358581d5d6cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04cea6ce65bddb1f9345b6b766d1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866a55e8d9ad423f4a1122e05bfbbe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6acb126ac6a0bcedb00a0726d9a58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4011e67304aada487bda89dfe418698292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463479fad39b9402d5d04fa79d3b92c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8fe7617d2130879fcdaf2226f42c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d6b176e8fc15b3c2814191c41074c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8e15e3292cff4719722c61ea80f3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e37b9c19b506df77bb9dfe46956e0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95358c0402c07250ddd6ac24fa6c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce36f5191a37942fbe246d4a8d6a73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f0bfba28971ffe54325b49d0e8c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2f27544f043cf149de1ed5b43ee5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44bc09620cc31cd6cc7399d90fb83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81323f7c2d0b8237e3280b95816df43a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a7b3aae62760211e5cae153d1b41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb206bcba660c3b2a60b59135b77b04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a7c763f2723978442144addf45a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df58b965594f3032d2df10582eed8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda52841d5c63d7d0da371d463f9cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b9ba0f4db083489c11b88de14d09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa075b07842e0e0fc58869fd5ab96cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63062fdfd213833aa4074ccd519d7650311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f1a860eb79f1ebfb2b5e3aa7ed2ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725fca953ef51c61b4760d0055579cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a35c0e2c450a88d5eed94e5e4e0ab8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab194ddfe396807cd8a47d10fb27a18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0af7e8c135394435f2052be52c63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766988c5bf7a4b8dcf33bacd208e0ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd91fe67d8f17eab8f2483567b114b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d51670d8ae64d71805cb8fb8bc041319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5424b656e9c1821063d3dbe82c792a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122c60ba532c0fb75dd9572e571d18f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1661fa5cbae75f2d78cbcfab40272322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46894cceb897dce292fc65460c26ceaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06673e71538073cd4381025ae1b34487324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd8981c3a41ec80f7efb8e14c1980325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde919a86550398d5d88812d79c327f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8efcea96109f630ca8ba04acf50579327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211f3b01a6bce7de8063b675077510328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bae52b0769b61e0411ea4b7736165329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f931140d7c7fe5f53c32a9c0884301330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e511a3931aa641e19c7f814a19a8026331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b443211ebc880eb3bf35b26ace85216332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5072ef38617ee65e523ad42a4f045333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937faa62e186291a4faadee26e91fc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33238b0b0ce5cb4aa9bdb41f32cb89e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0afd9aac5065b660c33c20f50688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6d76b36a7670b99efaeae0a45f3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a631778cab827f7ebe4c9ae91f6e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d656d63c7f7abb366ff24656956c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6f32fd517280ac347393c9cae5314340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8bf3960e38a2df182d6b4cb419835341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb39f92f1ae2927800f291af92cc6b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f47e6b9e03c8539f9330846442c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c61a40ee414f28a6f67565fc598c10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a4ea64a554f128f1e3dedc9a25e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f81d62fdcbcb4e434c176eee3bccb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e00a19c2bbcd53f3fc6c0e6173058347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a055997174d58c76eb905f91ca6f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d78313a326cca4d24f39280dfcac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1465267a746b2c3e83d8170327912350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8688f19a1fc2ecc3e9e6e72fd37989351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a0880ec94de0b0c9dd35429baa815352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9376428a08823d81530f343134501353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f604247d4db3194f1f0f0a57f6b1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221e98fcbcb54a50a237c7cb7e68192355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf2d7851641666c4695bd99171d81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af661bd6fc50d01e6c2b2abc3757d59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba1d9cdd01241d0d5afbbd69673a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5fb33dcc9d84cbe450916245c35bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51262823ddd732831a718d72a09e34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dee03ad25e0846167fdd3d9f98545361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352ab31c6fdfada10d9278ae586469b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d0467c6303a1f737276717605233363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6beddd679a83bbc81cc3db83a7c1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d223050ec4be8db570789aca3c0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff84913f6952a0a42024f1684f57bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66f1e64bc32aa59195e8b92df4b6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aca773005648967e589954691fdc46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fbacf33228944938e3b1d61ba13f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fadd9d1545303446b412c6949a24f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef3e067ff326433f8ee589a2e6935371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3ce23b152594c3f4963cc6ab4378e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf03d165e6c36f199dca577cc8ae0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d374f580fd4077502bb3b9e3d0016374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f39ddeddf45dd09d55149d73a54410375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decadcd18f7a0637c29686e023e6c373376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a070239892a5857788d9aac89ff4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb7e3ecfa47974426934e674ffb41a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5116e8d40cdb682e38f67e5357b7a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8527b9f2482e33a2649174a16676380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e25db8608e3bae7b0b8f24952105f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c588609ac572a8a34de2103a5798f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd1c7b49ca5e9d2991bd5f9762043383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d71fbcc421f757dad75a6bd1d85651384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4b75f103eef8933a59ef28dd12c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014844cc22af1ea910530c9fd7b84534386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b512eae6bf5b8b673e5c7ab94d42841387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1eab058bf1d3d28a0f2c74fefc8b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843fa38954092cb22f9f7eda4957824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590cd1afc8c9f599502401605e7c2cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ba3d7b4d032574967713df5dd441391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c37e2385568f352aaf307a723a59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2118b54b0b08dc3fe94dd161d636955393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd22b1ddf2dbb6d7a2ef313fc3b7d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383175e14779ce460529580e3f08103395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee97a52a9657ce2833d8d40bfabce92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd7ebb0ad270562760f8439f4ee57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6e3ca2e5c8e120a5e704f0e230f88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c9cc7d4b246346fcb6374dd6a00f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a748d0484743e64790601a3ae673fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa26a46aee9e2edc66d9dee62c39e5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1bde3abf257b8e3178d196db2eecd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b801c171f4f7f41ca099aeb78ce3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f1beefe76dbe6f81fc0279a72192c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebfefdfed8f2c5263f1b247a047a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15758d1cb17ec9fb8a4f6c13c201a690406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e527bc4d40dd25641c30dddddb0af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61365550883558000e1c9ede08512918408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c7db3cdd26358962ebc9b9afdf80d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a262bb906e99cd07a08a1cdd83a279410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc101e146b74ebe25e982ae2472d31a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675255678dc0f0430ab3ec6e040a4d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27bb76884da4525aea6c16278290e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60e0b972a115956336e0212c76606414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7accfbdf7d708866e342e869f31ad6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25889a5c9a0285f9dd513a1f19f2179416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90824147395ea6841410dac6a63be8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e7a6e314baf909ceaab2a0c6c8028418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23152a441b337243cfb7f7bf6be96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68799b31ea431401002b8dd7af858f3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585914075c254e70d72538e767c9112d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba19d915a4ce49c144f12e96f6dd5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f756e5e3014947604f1fed0f9f06fac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9249e5985a4d958a4a9a4d63f038b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e97a7a5f493c1b870e08cc58e6fe2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d20d0afd28b7a1241517708ed0390426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee53c4dc8a78eb67de090c8db3f1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f96f10eeac4b3359fef83184428be2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdae240f4cc1fe067aa43ef40582a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd49e4502eaf0fb10c6bb7e7d1ed29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b48b5357ceee389f6e5e0543846ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e7ff630b8188205aaf6c4b18da3d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250217130e680018531116c91a5470f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d6b0846a2e6588246b6269db932b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96e488049891510f9afccc08e5326435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6bf39748c46671d8d404ac4f4271e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c98530d8e94471a24199f7ce6d88f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effbd50a14a19d683d837f2d35b6618438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60701af224afec570f83e1b9d12a8c60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0887efa424ed6c9983ad43aa1f0cbd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c441e2cfa7b798a9599d2b29245b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5373b76f3839913b6d9b94aa02a1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df7e9eae4c31260df8cff7caa85870443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e36e9c822b2577303d4fab07ca042d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7bb5e5b76ae8f31b770a4167baa74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b57cecc3fb810e483f9fb10ae87e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05999741664c811c2ce5951a8632e4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687424df3141de2f52d8112c7808f17f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3526a147d48c4bff81ed64f7bfe0da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc33ffc0a6b4eba636ba0c3160a889450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc06df703efd9380dd3c3ab01374d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b29c0ec5c9b7a2e744ab1cb952c17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191bd97d1b85b90351d0dd82db6d076453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbe801ea3f956e49443c98a73b087c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800f4d3f662c6c2cc96c2f159328d54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be872da6b863a167846815940e782fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4c00dbc8a86592b8c65b82ef6968457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59308823ac5b0db6630227c491e035cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09997c635c1fc9aef91d13163fb126fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e519522edb91593ef53f11a8cd680e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136c6187cf8afa53c2ac54ce973680461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1226aed973621b34f79ffeab0ee43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d444e45d569803a9f528fb63626e337463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc38fb7a0febc5c0998ea480ee9f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8b5c054491e580901e89a2b51f59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99c47a51a6780527803c35e93f4e0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a5629b82fdfcd4096c4481bb913bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87442624e1131fe023b28ffff3cb5734468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4e39a1eb27092b8898b67474d3ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bddbce28da14be1f4b801e85896ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99cda069d7758bd8192ef4dd9d4816471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f697dec0baa2156751ece87d81c4982472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2962eaad921a6140c0e3762257e0c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a49e873ff70f5b3f0625bb27c3e1b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296c634f5b1fddced225044736f97fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40803d0ed17cc8e06be736b51b8ee94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97eab21c8e108cf5e987b072c8f85c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cbc2de4a0b448fc514e6810a353e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811db2fbd9b17943b3e2afcf3907c911479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb6ebb9d2ffc2b2f594324fa562d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9405cfc71295e9926ef2104f9fbe7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c767b67ae4f9bca0f2862cccbaef73d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03235308a95c53deee4aae4a8bf99d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9e67b310100905ff33519c0343a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba07001e2b26c05644c80c338679c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277fa5ac292bdd1aaaf46ce8a89adfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb433b0055dfcca48c489bf174c90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474bc15969ea8f5e8ad6b1a8ff87bba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d3200f1dae1abecd28a080418ff6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931acf6cfb9257f1c3460856ec43b43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b6df0e124d8c97bb2b92d444fce3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e34148dc999662091acda0f40c4c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76410a57151d874c04361628b119b0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3970f26d46e40f7ec6b493a0161ab77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6eccc3fdca1289476eeae30ded96a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ef04d9be9291f42dde565e28f9cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a036a9666df434c65ffdc228ee34ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225456f6ab84194a4dfaed5aee9467498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c3d40befe20cb266cdd08a3b08ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e05b18df28377c0d70c2b6e75c5f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21be9ebed2a6080005bbf3efea9b273501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531c97e7358d9ae6d85e81ade874bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f5d24387c18ac70e91f72dd27014503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6190e9728178127a85809e82360a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5ea95d9775055c80e34716262ef5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3ff39ce560b1eb3ee8a515a7f2c5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5e6fbd3542be3aff554370e0c670507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a40b72d7b36e56eccd9570525f977508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb431f128d386288a87cd2b1a3dc33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60d0b8299818f93f9632854ce17c48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf7948e1d921566b891951dd65e2bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f17f51afb7e7bdd18227752d65760d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53ededd0dbd94cb0ead6f25407e1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0af6d248428944c410dd8459eba020514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc1bdd04f6b7156199aa401a0460e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e324ed9548bb36a771735046d1e8b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99f5fb9540c4402ea008ff1e48e09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be20bf37329955a6c0ac371d1bb801518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e708b3333d1d35c4e4e7023f6f3e6b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12bb6f9ce5bc002e075c38257b4efe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc0b445648998106f6b58e90cec82c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db6d15f41b0d55195fde6a7b13ee24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c2c9b588a07cb6817e5c306c4084523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c00732fb9ab0a5f4294a852addcbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4757c71daeaec7069b21c1155f0550525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e05fc8cd55b16cad01e3e353726b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb574f88f69d9a0eb83e9196292efa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443148a462c7e9cd0c8d3ac881ffb01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea16d609c336241dfd2e3700392f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a749daed48e38c300e7086bf0ddbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8c508164a3aec9ac350ab5bb3f9bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bee1410c93a4a64a8fd914e0b942a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334f7fb7265a208d5856373febd1ccd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442968a3bd65036134748d91922a215534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25de8cba04f717a3d84d62a799f0c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeecec0ba8ab865565eb79619b6e0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90475d8b203d794bc4e7393077193562537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c76895ec4f0a300ea1344d6d961cd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90eb817b80134338187cf389751ebd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95af26f2f1e046ed9e57dc8755a86e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a3e3db9f24be738a3a4d90461a6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df97eeb9ec83a5479c047a71a77cee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e37d57280029daaf28865a2891006543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece784c937648832dafdb1107930e83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91999bc457ae7deb04899a2a6807a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd8af9aeb80dcdf37aa08632772f7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617086365e5b3414ade3d9b7a28489c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0536f4eac7e36b743ea123e7aa6fed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b8f5daffcf845857d0eb956d2e93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbafde4966d5f92b96d2291c32113bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38319dc8d637ed93b05cf2c0735a35c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb103c64c6f413cdf06dc2fc3815e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1621afc849563954cd375c972d32d23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cfaa1f54f6857bbdddc445349947e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef7b97e2a009c00a96a343ad2b1e81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a7fd85d3a08e773cde2655881325556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4fc2b77f7655ca7684372e9532089557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58271ed259159be64171a094668c23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b24156394b5f64e7e9f0d50ffeb0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2445604eb9c47a0ef54594d14d77f23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02659ef5efd3173dea309e5ac936c5df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5569b1e4bd98efc31c898633db98f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fb838d926a3f11afbfbc62988e14e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c8bb46199ff5c4fd031c0f02e5c2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed0bbbec6d838fd0b7ca18a0635791565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418e393da242e738690a3a0fb68c0ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17ded9037a614bfab0abe9ec16d3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fead0d523fcad08bc013991d54af59f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d444edd25c513dd8dc5bd4d7cc76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aad891ad0e8edecd8792c890ce7e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b76ebdf5a5cdac3c24740b4e1efba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f6a52ee391f434754302d18be569e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f0e8ab1a903abebded542afbf460573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6faa105beddc35392a5c19de47a57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4283fb4c5b85dcb8782f31454532c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1752b57f084dce74823776ded37c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782404e73766d01988e35a22bb6a423577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ae3d7f5e9f54487806a461b134a27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ba2ddab3afed9b25c7d03ca49546579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ffb6dcb8e826e893579e9573fb43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c946899d71c64ab78d0b6bfc99a99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775ce1ee6f60929f257c542948fb240582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca35848876c0aa71c22c097992522583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156083dc061ab8257f8f59e0636e93f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2b8c761fbba7a61d2368fffd2dd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b7c1e40120f32a9bb248dea91ef6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341efdf381e0c4d84a749e820720dbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a9f9c359479e09c4e57681e98b9d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619962a2340254e50d81effc75ac263589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86a165dc21c010e06086441c8cbbf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0110ec3372a64ad7b75021dedbb1a2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80371366ce50f3c6fd33d8482637ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca8cbd0dd34b2cc9c732a4b538c436593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf5440bcf0a402eb05c5992f9ccb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc8502e69d874d1f6993206ccca9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437c53530b9a576ccf59588d48858f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42d175d7d97b97d483fa02e99e5b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa3108be4214fec1ea3673b2cd288c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8e7dac98d5592d22e7bd3fffe6641599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22fd2f2b1ecce08be7756138337cbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c82bff7ec03ef90adfaa5ab66c5661601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd7a6fc584409d334e8565c6297981602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d480e11243e9d153eda3ededde180c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b37f0a0db72c00b35e6d9141d36da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a03165a8bfa52df4c9a06f936de7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48fd5168a1ca9a66c7a6b59f18edd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbf32cd4fda5e11d79cba8929dedad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8e32835ea88e3d8b38f03ed234b2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114cd98361480689961da1351f9ee67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a03fdc49d85c101baa485565dc6490610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e70cb842ee72c5036b023d8005980611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fcc0673e65fcc235d16239b64e8ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460d08b6e41c2312ff02deef9ba17a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94c235809efa2844f6806ff620ec65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb614f90209cd3e860d31210d211e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4beb19e687ecc1451982c5b04ec8bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb48d5bf4fb9b633e0d0ed91e4a3bf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07f146c371f2b299c994e51c00b53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c693103fec223fe11001bb8e981c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ed170731a516e42dd3f55b96c607a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4b3449321b41e211dcc782be9b234621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd63fb59da3cd5635ff35aa0bab9c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdbe4375f1f1b1a0e725659970842d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8157ea5c5270af4be671730e90d1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a475f250f90104f484e1896b61c25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efa0425b9d253739ff1decd8fdce6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a00102a4dd09e4bcc62a72e8e110e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3578843f8f1069e306ff16a51cafdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54411554ffd26701fbaa536b2906eed5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de90a838f1cd2cda1dff0a29fb1c67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1205bdc85b382748396bf99d234c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5916ec6ce48f4f40466102e4b802d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3937723e7e418676b71e81dd0caa5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23489ba616e6f1594d3c4f019a176f7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd57bde23c6bc349fd982273edf6cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beec046af7bb6ebbd19ab53e0391a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb1fb21827cc4bc4948b62976fa46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d1f5d9bd52512939eb2639dad1f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d81c634c0361048a581336c18c0c82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ece1cc335c42ec73e36fd534e20d9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0945e8c7d815bc1705ca50d449d032a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5148373186168abe15bfc760ebed6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c0e61aa5e38d43b8d59fdfdc9738643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc41a0c2c312eb4be5c074a138904644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4495c3c30ffa819d52e835be32950c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd878611bd59a779614c138ee07b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b23adac6f9a3188b0db1ff43fb0a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142f45104215c312968c46116342af8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65c6a10d6146ecbb390abd21113e6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87751831e408b10e3630bc65b52f3150650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4afa3539f88b544a671d6d8fd3904651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce89e98a115e4e97ae64e4cdb9be23d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d804ada122f6c7ac6d82f819a21d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46afb2011e0353c281fed4eff83c5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5f2cf4addb3505f7f98baf1f4d5ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc563d9f2b6ca8fc6b0e3440cd9cfe1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64753eaa5489db765f2fb5831874cd3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c115f002a4039614a4c5c1ecd958658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba6ebdeb0a6b87e2097c577524ea83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781520cdf4a2c1612b2b01ad4554a1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ed34f490b96bb7f31bd3c4bdcdc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3e1e4381022c18eea9e5b7d0686ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b611db2ef1c903caeb01e5785b57c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84849c6386316790a5fd4ded3977b701664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849da8805402f1e032e5e3222a4a66f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122d36b2fb5c520f7e3451a0a83d802666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8eabbe2bfd006d500d00aa6c743f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7b052eec1c9c4422b5951876d9263668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5ed0ff0adcadad2002401aae0d55f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255162ae2f80252a53cfcb1b8a01d7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175aea8d39b90c92528cfd21ee27e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ad6a572153284bbbc7eea23dec57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d28e67091dfd473a2b4e850bbb41c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879d6135a9c2f2ee78dcaf6378f4fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7ac64b978a2acacc72d16db29d52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af035358d797e6eab31eaeaa7db749676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0bac65751515d49303dd8492394a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21bbd89e463a70c06db9428797b9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033a8c661f21f5c358b89981249d32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231f7eafa4dfd2a8d4782665de47e41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a471a39b1b31dfb4649fdbda06b493681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc719aee6dc481a2f95350f711d0cc3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d3479faf5dbd38b3a3b2c687f3677683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881588b8c03efa48104e4ba8a1c59db0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd766d98e4860622fcbdfdaa8900ce0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6700f357fa73c74c2ced652fd97ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2d2b0063f4cafaf07cf30c5949484687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ae7ca132b13bb12988f54b5a7d7d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79a2f2b1965ac523c383baa29b6d42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea027f29d4747c0ba020b202f69a1b23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14c234a5272868af45b198de2bcc36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78969c5ae0cb35f1f534ee80af8a908692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d9c585ce2fe4126f77f66da161c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d00aa82c6f7a9ab9583e101690f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb3707999ad18d7b9c25c23155219695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe5f70424b80ff321e7e909c39531696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e115be052c0628696998e3d612995697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cce1ae7f8965a321da685d105a773698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa56e286ac92eb1c944dcadbc92218699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b86c0c6ac8c9f22ebbc0adcd0d15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea5e7743d2ec1d91c0bbfc6c858714701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a9e2f9b085a91da0c4b45b93c87d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7766c60c4a82b58b8e923270eed4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31535f709251c889dfe2dfffa3391d08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5e91329fab6f608b8ad2382d422dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea997f42ef77b60506277750bdb3b40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69bd337a09e132971df008d84dc952707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8310340965aeaa602dc6107105b78cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892504a9288427dfb2e6a1bf70dc30b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919364973e5e5c064251c46dbfd13f05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70038681a63a5e1fc3612a1e846abf09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69694d9addf6f2e9ff6286cb3d58461712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ac8de50b0a9b9d3b52f869d66935713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f7a07d0a4218f88ebee5ce90a44f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93f3d1aa278bd99901f9d7cbf8e0c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f3ab187173bb37ba4818ade267c11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4068bc2c619e07c2280daee58142717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa4f20c0eebee65b614b72150046a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927ad477a720653205f63d4f76b98a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be9d6fac6adbae2d93bf7000f89f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9b78cb436c875288d9b560c8d2d46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93c166f38da5427adfcb93dd1e8f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f1e6b56a1d08bba7b33f1d743fe0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8dbf21abb020bd450e792bb9988a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8e0a7d85c901f2d12a770b164da41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a547bd88dd253d0b557887c251083b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e4f72e4fd33eed6cd6a56c7aae7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4dc7b3ac2b8f8611478a74074b405728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360a14060d270d8fafd078548c8f0cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816af1101ff6c46e9356e258869129730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb85f80bb74f05e868bfb4c501ad9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed23e537e13198cd21e9641a4b486a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14b60941e2356f7535831ae5c41db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9761e32e47586ec0ee6a6fd96d9ae1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabfd8b38720215f8ee02807f1fee66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdae97d51a63e803f272aa623a816c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4b860fe6f2033cb4d7485baaaeaaa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb76daa7413fc945136614a1827e01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274072f8d75ca3d07d23f1d6e35b876739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca290f151b4fbcf5480aeee8712e543e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794823d80f9e8f2311b97a66ebe659f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded210d949416a3cf0b55eb4044c4c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f9f9df6e6e3c5d94365dabbc75995743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e64fe7b786b36d048acd033d0e2e8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f69e3cc32dd388d8510f977b02abc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c186acafdd6957513133f43a325a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec14761e9cb60311b497fa1da2dcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a739eb26d5ed5f740a804a3e67f83cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529604255005d8bc45d00e604c1aee1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24ffe4b4dfe3ba65330ba81975c3f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a43b7dd02fa69b5bfe6c51f128de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d7b9c26c5dac09c20da1ecbb727d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abe64a13771ce15b500c83808099f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd6fcc568f8ccdf62bdd03c925e366754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b52fdc1d8f683be2499dbd6ecf63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ab9a3de9a12e82ea4c52731f4ad2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b48a17621f7fe6e14038d43cefad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1fbac3b96fef0ba87bf235167e220758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a24cc202369f71809319ba1000d1a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2392a1a1b27939385c81b5b1b1a0871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b0d92513c3c6d3c0944c4aa781702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32594409182ac1b8c9dcfab1101bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5fe8e4e8a20da9d811beecc282b394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca196b2fb94686bf8cee806e56292c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a85f54c847a21cc8efc32ac3892bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9f59aef299eadc35d59d9e33479057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb4df79c6b79f33b89e50029a9488c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55288dcdaeead486a13aa2ca3237b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fff188ba4c99b9bb7a87337d0cb1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9f2ec52adee586ba4b703c8a058fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b3c99f490c9672651b28f1bd4a5b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff614e6086fced4fb3e2479b1ee980913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86261a2a673917d210fa4b7d79c43014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de90dff696994bab80b3e15c9a7d9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f867a5f1b1704656d953541e318e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832cad1f51264e36ae75aa431bfc0bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4daa1f068e5bc4da0b2b55604c3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1804d97d9c2b26e572e89f66723160d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d55f03180975f5c4725c38c28d7fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebefdeb310481dcfb11eec94439c7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a726d714b7c0c0a5c17b047f710da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2424c09e5c3d382940c45d562662bce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40eebaef733efd41393f44824633024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a2988d12a74db5ff1e350c366a7fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb860bd7532d7de600fce528b6772126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f311f530bdae5acd1c517e1f4db9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7088a6dbfe20dd53bf5623ecbdb4f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5b137ff84c6a2d388a91ecd913aca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f318a074df0ba37b884bae680b283430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b680a5cafd4a785b2a8c04be9cd91831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637bf982eb1d384ad19e9b59a2b9b3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac1b3e3967b7201b6f400b0b3af2df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fdb8d943f8668e1e9b41625233b0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33b866f98a2f6a94ebf1c8ee76c42735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a8f75fe84b8e84f4c180e1d53c6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c2acc526fc2d0ae37eb7ed268d2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8307376dbd731b85001dff5a2ba8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f3a72c1e0787904dddb9db999c8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3379410fdb9745966f633c4b0acd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731b7ac90ed931292a54ff2be7d993541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c831cedb2840bd04d8f62c8d2a37242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bfc5945f0b7997389863fd27707c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010a15d3b83f4dc3c293ffbec47623544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485fded85e2bca04796359c205a82845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02519e38f9e1f3859d5ea414b808c87e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81592d2361051205aa175928ab581e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242ae76f6c296e4f1e6dfd4625df7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42e09a2b576e4b1b21ed615facdd3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08f773ecb773a030dbc647c51d51850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc8e27bb80011c8bcc20dccc8818751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294f834ca986a57553183a918cbd6a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd1d149f677dbdda7b32a6e7bee5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf45ede8b89dc84ad06113634727fc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77583ce989adbd66cf579703d714f9f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb653c0102a54bfe08c1ae8a59778a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf83b5d31d9ac18ac1829f8231f08b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea86ed4bca5a1494530386a993d9b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9eb39e92827ad0ddec043168f0b6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127564e25598e9740abba6ff564a081260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93350ca465e054ddc84180ebe5ed6db961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f7565b60654593f47f0b97aeaee6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a28bb681e7eeb165c1b8ca71478e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde91e514f233457ea4d69aaa7e591164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b858aa7a518252f1f9d8ef3135c17c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf12c2c1e66fdd4757a73d016d70c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8c67c2755a7a8b3e07b0fcbaca0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be6e9320d32eac2dccf6a7472eb37d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7b3172125941b1d6c0f1db10dc9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49492517b84f47fcd5593f06dd0cfbc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c90bd550d1d322d7f5c9cb38a82d6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667268039ae6acea6b67019ab4542a6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f75fc1a1f838b9fc5a825051d98673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b661f35320de925a01f90b0d2b29374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f196595747c2c6136a8cf0df120062275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacf0d8c5202442ab4cc3156c42e2ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d84f160ae7a13aad1a0efc43c9c2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa505b9bfbf642c2e87b95be8d767978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a62a76ea14a1ee2a9a0a0d767bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dd3f06c3876517ac208a1257b48e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f1fe1ae46709ed16b9e894d3fc89581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f096a9610b5aeee5b8098fcc6d61d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdea2a04635bd27e23ef2d57f7648783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d2c03ed684bfbb87008118dfad5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f991a70ed7ff7750c75ca130139b6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18e12d8269374ee08eb4639c6ee0f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff13e9bf2bd1b6b1e06bd27acf9bd3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5bb22b9669092fd7cff8bdf3efd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263564f957ed45ec15633f26333d4caa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcff9f559cbf008026292668a146f5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6fe7f4fce3c4927864069eebd851691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125d2ed8f87cae7d2b76e06be98dd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffca50854fa2074cb70385e31a61f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf1dd7bcb57c3ed38c6b401f56485e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7997defc016cfa3bf4cd46a15a0078295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8df68794990c9792b8df151f41e5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592568e786f59ddac01e756858cf836a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658e6f6dcbe0a885ba55859f1e7392b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25df54c93cb1595b5a84b17554d14e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750376448ff16132e226fb5fc7544c5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fdfc2c52cff425b49c8082d06b2ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3820557376080502020baba668b76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee2193b5b40a03ec0e2c0266b7d025103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478455806759841caf025a7041b31b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea13783599825ab83855fc69c636bfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97aebe53b70a93b35192c11d4b0d0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bac5751715ee2a2c4ad91c930695107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf63798390e93e287da7e4a8f202eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509027ad2b0b698de31dfc052d60b7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dfef8654a75ee6d3ec42388f7e254110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f89c9d129476ba26db08be3ea9bd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c33f03d465b4172280ae24cbccf46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cacb19373697670e6a4b098b1dc8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cbf2f3b91a56cd1e07bf3d1c31bdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfda377df503efe98b22e12b15705e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ee3cae733903580ad5ea6596ff04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3920cd23f9073fd28424e00a407cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab644123fcbdca264e7f64fe3d1b00f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a91c4a76d332642614018e39b73bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0175c60ee8f954ff64aa1c8ba3e30c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bed0c6fe5da163cd14c44efe0fca6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3d5aa0eb8a891f0a9a61966946d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ed12a080083258f75d060334bb62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108d527f563f667f0ee25c44f26183124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7dbeddbe153ad3b01c289eaaa46f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892046aa26f5b5dd232e245692caa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce799e16e9e4b2889dd09e6ec84e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33404e493cda3afa25564bb0379f0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f3408156ac9260022ae315a0a2b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd1a6f6768b311208994774f094088130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead02bbb970096f0fb390b1ec13c1138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ba188ad1ba4e5c50fa57bebc3ce4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d20fc20daf8784c6b0282b2a5076e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556ae77b136c9bf7ebe38ea89387c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ed80cb4464aa77f7db2bcc3d73f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c46285db406ead2b48b38af956dcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12cc668632d0cd2457fdf4c14262b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e28870fa2061ad5cfe8909329b23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eb6ca2256826de24f59f6ce30dbbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7ed0aa5bf38856ba949b93f31afc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802e743d7c6f1cf6e4f048d155c8f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b75362789a4ffb286c0f8ea21263142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120c50dede20fc3f95d744b9c576ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff357348e2fcce0ff9506c48b5d814144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715fcae565d95f7772dc48f5d43544d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8513dc88e4379541b9f0e55aa24659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8130549672e3abfc890a597028a08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b0e45e9d42a3987656a1869e97277148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfab488dc05eec9fe6da6d284e2d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6204620e9559f85c2e9b5b70f068d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff847c2726acdf2f2fbc43fe8e2d777151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764467f07673abc656577608a073481e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63264cea03462cee04d0bf000288ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de520ba81173bdd494447dee94c34254154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2905db2f0dfc1e79b459ee8bfe40d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307bb75434ff01ab7ccecd8cc946f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee57b254603d3201deb915e931e95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb434369da472fd0cdd09692c82f0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98599b45cc1da86bffa8a1b168838686159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc658ec9b9717b2f14b2b9edadcdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0185864c0767bed72879eba4370c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be0a5ca384bfb71ab76b03ad8013ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804145e5e45e61806808dc08c3a5fc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b895cd60be625a735c713b7a80fb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116d82dbb8aae42ed9f668f2436d9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7a510acb61f643c897c044f7abdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c15d38dc812d8f4984f1fe6a321f7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7583a96e7b4bf1d0eb136310e0f16f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebfc4233ef0adee3629c8d7742c7fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fac4b368555261475daf079aa587170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0bf09d95cc4b9bcc2ebc03570e239171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f69b70f45deb4ce3647f8dc4c0eba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4719ef51997a246d94253e9a6d549173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308e7e74b3661d3b48ea40654f7c60d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e28780ffb1992aef3de3478ec2ae4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34480ba944f2b4be24bd91d3ecb2eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ec28c1c9e80833704acdd4a8f5666177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af80f8c8c5609561d9c34618522e82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db59db18dc4f9775b3c349c4a23a6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b5f1720891191371b5c70c223fc9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bebf9ce4de571e58cdd0dc894da9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9c779574d21a1be348239aa1a414182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4ec2b6bfbbd77ee18de160caa775183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2c28f3a85b565201b7f468bba616b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23fe1a6ab22700ec1cda2c448d3c4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3fd77e4a7f75a79887813e7a29364186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a3a481cb1a3a9e09eeb094754f0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf5245a715f0fc5fb784ec69a06b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e371ea6020885e83b15eb31e744120189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b75fc87748e854418be870d5177483190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea80b6a7592551412b1d0a0d7b60f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201825ad21b35e10094019026fd26655192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd74571004e4e65ab9846ae8912490193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63775a939f6d03d2faddaeed2eb3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60296ead39a8e53058522ed228d5349d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4fd426ffb951bc000587137e81df9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f6d032670dab48daba0d19fabdc49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381355ae8ae319d4345c7342a37d2671198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701741b479ab96647adf5ba024fbfeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959a6fba25c41192736d51781bf496f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c34a52d8e5713f324020d7952cd28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d25e45bfa30f78b240d3eda30da9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582e2b29cda9da6d530c0a2bfba07db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a8e99257adfd807f9921ed047c0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f02d0967de406394e8da33b262ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818435607a2da2d84211bedddbb552d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ce0ce0f3ba4400763c6f24d1b837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc27b6ee75daa97213022bed1b31c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb0d33c17446620024f1a1293b3e88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce494f43433ef23663ef16f0b97456210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526122dfc3e7defbde7befedc5dc7b1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da50a7ce3531c37cac556cb39582786212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d81c42deaebf88b5412c975590dcfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c631a53f4b1955b9d18e6afcd9515214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313def65499c6926b90684b15ad6f34d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdfa49df94e76fc3f72c581b6ea0a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15598191df286b4ee2ee50fd9db342c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd22f8d1cb2291fef097562d9a63f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62389eb5a69a677b270ba9ab84fd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2430834c08605c85d80a395f935c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30398fc9d57e03b7e93795f24a0d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52362c2efe3740528f75bd8b750534d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c456d3906eb6fa4d6d33a98c4245ea2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d257a00c8107f823ab16a4a12140a12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906cdb47e1c430049125667a426115a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c980195e2933ba1b29b1153563904b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287130972ab243efda80a64073d1a85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c37a48c838f4be743273bdd2c9ff5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f63e2ff56e75548a45873fcde63e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b854b1fdde2901ea96817c15aa7cb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115731dbd15be288dc7abdf07d558344231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0abd569fcb0b486b07ba397fb62d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e859de62b75fa6ab89ca60a24d17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c426cbf36b28bbcb40d03830ccc31c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1872a49b2c6079b7f7a2f925d8656235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39708d957330590bbfd15bf4f9a1ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23d89d52b0509b649fa58d268ed09b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9f9cc1fc0a69c768b2d67e5aa9e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdce419f0433fd8f6d0593e86cea76c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179ad94a390de4c14a5df3a3479a790240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa380ba35c3143a7c12d2acd60dc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae182fea15a99190d42feec07b9bde5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820897c169524b1a86b395855925eeb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548bf0575cb1e89ac16ced4a971b607244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870145b21ce72c4ce694a83b16c5cf8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3436c78fe749dcc34508423ef087d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d2f67ecab93438270885555f3f9b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984992db9638f1071bc150f0e525f35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fe2aadcbd170d451f82bf7a6d16fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb55dd4617ea5676c53800360c09332250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d76e8b77d6265009fb4b2474ac7cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b4228d3f362f7535bac47fa3d7fae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bdcba8ae2bcf8ba7c12c308903b2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6b49a2d6f0c162277c439eb8d9402254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab611fdf80eafe60703c4948bdc7ac3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5155961603cecbd049ad8511d0c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb9aea552e63b8feed7f2daeb1685f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab1dc6972ab31535f3dd4a446f395258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc3ccd0a028135ade412a61e725a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb86bba192602467f37754be67e3dd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d79326d83dc5024051414e08466ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa5b4552a5219714fbb7d63a2317a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5fa6baf7aa2e4eadc4ff4136e79b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4880178621ea3f59ff3f7a81c84ea8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f4d32c88b1a17086417eb0b3e9d67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d6e2f5b6a4165f67e1ef38285c7d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85500989a6fc7ec3193918d3774a2584267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436327dd5d65a85eeb63bf27b03a148268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec837ef17b901fc7f36004bea211ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11476a5dd9ba4784997e01efbf3354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f7abaeea80d7ee48390d458369ef4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94bd54352c736dbb5e09968bfeb753272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88566e5e4c156ff52b8ae7a2e5fac8ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7834410efab3aebd6bb9623d5bee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee908ff0da9645f48776a43092aceac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb731d16fd403e7c9252dc817b32f18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408293778105eb8d0f6796e5417cfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ab8d4499ab3ffacfaba68da34b5b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79861f0f0d217ed3260ab496ad7979c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc0fa3ed013065b799500ed0fe0a8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bfcf96f3fc274c40c6d35aa0e48c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daef1b426789c790d092e64bb9b998282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ca5affa9f1e59834942844e3283f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd563cfc7cade0cccb745860b5811345284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f3ccc30bdf95d1175f444d1412329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c56c8f08a7aa4a14a71aed719df975286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205cfc8424aded805db3c90849c5144287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc233130cd178efaff846e79bc4025ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e298da76bf2a5f578b11e7a7e0d924d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfe91a911daabf2b242e5666a277a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aee1f8eabfbfe9d63542a94abfa323291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70c5933df97e77e775ccfec4ca6e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ca6232a30712ce43d845b65a6ea1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030dd90870159d74b106a1ccdc57bf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca498632a3a6eabaa8f0403716dba9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3319fbff06f06cf18190c905076948296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7dce519282fd3c349fd39883900e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77efc4e6f2dc11eec8cf6dee32e802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b867f4753f5c11cd22fee2cbbbfc256299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce105d4c9a5ad62f342ac52ac543e1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d284b5b6fd43177ecc708d8623dea9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d329a9bf68698189df46e3f366ed0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d00fbb3257e0e6170db3fa19520b73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ffa9aced0cb608ef71bb094a4ee3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d839efb05ecf3dd78803c35cd2436305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728b797c760394ed4ffbf998861e06a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb5142393d0b4f1dc04a739c471817307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507604ff2341e33adaa78e772a1ffe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70af1e3a5a95ef7aaa1979e5909352309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b857677da005fe42467e1d622d14cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29392243b80cdcfa7db07a9bb41acb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b055cb6f65417ee50eef8c21be3a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40479857e8d0c0bb02ab1f5946049313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d4849b2f0486cf71f7860aed60a58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0fa56c147a642e83b3f70754a73c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850e2d080ec5666bb23eca85d3650f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd64ce507fb5dcb2c6748ad882a240317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2094cde412caeace4a8b109791251318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8bb7c01ac392626a2c2fa37108cfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ead4fab73f6fb07f93df220c1fb772320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63952352d32b504745df92ea00842c2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9336fce00065754e9d5e3683339f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f47144af2cda2bfb1608d97eb626d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf908536d48b5fc495b6f5176a93df2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec936f9e8318e25a98778ada2391acf5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ec752f0483a3c033abe3b82d050e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7658f96043cd92fe3e044fffa3cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3147e0f4c0d3881e0fe8ddb770bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2c4774daef695ab0b0f697d05fb77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b601021a64cf4a5956a8f3fa401885330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf74e8c828aaf37231209eba7aea70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bfd5cef84627915690fb39f03989f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e9827b6ba3183e6eabf9fe17a0694333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8257eea2b835b00c2d6ec223849f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849daf8227c2858d3c269bb18eb0ecb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f32b068fa5287c4151a26e1d27564336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd163a9bcd5458499b8ab64daaa72a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da9f81ac5a9d7dfc8755c5a0f909c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439df0934d16ecae1a3d1849a79ec74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dbfed5fe6945356053d9e47630f57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625829bb8cbef96dc700394e189ed0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95358de687c744018d04941977627bc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf6dfcee30a7908c9b639a14bf4cff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a539278bdc8dea5d56d8b0e38aab03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5e293c9e225233c1a0e83078dd24f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c75722b58e22ec956303ddd987596346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6223ddee08ac21ef6d7a87c441c96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a30b76ac6c20f3d8d7fae92464a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512870b06e2d61ef7da3007c1b2db50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270fd1e2f9a2dfb0b1feee65b9a3141350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61106350e97910a046417393cd9d41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85711df0f985d39e0048de78de4ac245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50b7e67a5c3892b45d6c8fc8655df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad057d06c8e87cb35d0927c3a86ac80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a8c6ff97b963074642be7b682b4cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa51e06858986f799c4ddbec6e02a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13bc74648c63fdaf579dfaf2a62e49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba6966c2c875133fe0c77c5d35d68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba456e7ba4f6e66bc23e9ed9bf70455359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed85e6335f885a1cc32a3e1f9871c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aca50b8035cedc5c49e5770926dc9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872513b4f59a7dd2046b8c4f29e5cd2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021eda5c53d7e2412785efceb4a8734363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d23754dcc21acba81ad66b3da4491364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c8082e949e1d00bceb702617e6f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068873aea38a3aa2351988d2e8bc129366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc1d18aca73b4890c0ad8ce58120ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab3ce5a5d003103f22e354f6b70297368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1842067343efccce496183abc46059369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dba8730352eeb923def308aef13a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf02855c84be800b8128117c213eba3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c5de9d55ec04a5821f5c22af72d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7c7aebaffb52e24dea029e52b30cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ce44f7988b7b8f61d0ece4a1a4d63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5501f689980e7ea106aa8266db9db67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583cdd5d88169d9ea5c6619786b8ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f92b8cb571825ba6f2b9fb8e6a16a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274838aa6e3aa0d6a6004f353bc1431378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f784ceaae5ebd39cbc7b7e8f6123a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f02c0313ffee768ce00e087da58e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451cc88e4264d7c4c8fb67b7324e89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3021678bac01227e7645ac7595654f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa588692a2b5ed44719288c14e1b3460383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf1bb9d2645470c798d12297fa5d5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeadf1ab731e39bbb9d36526172ca0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594981b613b4568f086609cf9bb3807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe69f76373d5476dc78025e3341a7a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05a4d4d21af8c464483dd7898bf591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18480cd9cdf4d9161c7a2cdfbb7653389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2112ed21228922730cf4c7fb46e75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17bfeef8f34bf56ad31720e6683b71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2e27f585defab021e1596ddceb136392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab8053bb28789e8a08549316a4f19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e1c82edb60a118bc6138a41c02f54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d133b9f3a036332427b893427bdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bf5df55d4ffae9016dcd3c0b253f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da8a6c74a51eabd2ad8abbc427631397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555a0ec2f8f15d71c8c07931c17bbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda0ced9b17508e3b59a19589f38418399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b384bea480199aa1f39791de079b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d89313f6d9ef4d63b694b34ae9bc39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c6acdb2ca769003cb4f567c765af3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc2da7d1896414f9b97d241dd64e3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91363e1abbdb92369c46fbcb2e778dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ad7f12985dc716e2045e0284821a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa631fce65391e309c122ae15be570d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb395f67edcb6e2b19128f6a317a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38d1beca669311490f7de435f0427408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94758c6cb9345ebf6b2a7a49a78ca4d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a033fd9959ee771f2ce1bd2327c0cfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2a40b812911cd6c4712b4ba25b338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21835d5c2e3c4bb05b82ad83f44f3fbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df6a08e8f9b035db52ffdb46670d08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c1bff660a267c13b734a457fcac8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fe3e68ba20627f3b659cbdecf6a03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0b51845c5d9b64c3ce67a8ff05792416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65c428236f6066e094e14f555d2f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c20652aa26d0fb5c2625f78892dc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd2d381741e30b86ae8d7615611b76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c9fa21310fff670907490394c301420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad111ebdb3a4cd56e386fa5c5ce1a70a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e633568d11c7a54faffcd7907ae2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decca5247dfe08a47d51dbbf5bbaf5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d30bb5c2c570144629ffb7c22319a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb3278967a63cbdfeba8e0fa37f41a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6044906b1b7a9e5edcdff408de4c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c4f73be49184fede7e6720319fa8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216690db5198c7a85ec8a115a2b0ad4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19ea68fa9f7acd893ed7f85f0c5d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99005d3332c3b9ebdee4623fa86759430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ce4d46b1eba6459bbb8840fd63c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812db2b2bfff2a9fb22dfaf06de157b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa614e44e2efaa7391428d75773c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557faa2113f78b375d99b9f32cb5833434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b30907da1f5afed343df582b877f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac9d75820fa53b8ea743484e1d262436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda08fcea988fe0158c138ab5162741e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beec17369e99ee72337bac2847fbb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142913759a68931f0281be083cacf1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f7a3f2e669702466909eead2a5b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e8b7dabc7a0dcc71447dff6b08a37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09028ba6d4699135b77f9e8a7ad7190f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16031c83b468be062f022288bb3344b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf8ca10d10ac770a1f9473848bce9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798f869ae05860af3424cd1c95ae341445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e7f865082d2f21412ae0975fa7277446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694a3d8e319cf14277286e2a7007213447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca8c994c217daf17aea8a9a1a94d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea5c43e6e8bda4c61ee15225ac2d9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb36ca6804f3175d608433c9dad602450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268c5c119c06a325158ec0a13962c9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680efc8b2763206f158dfcd7dae08293452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073fd52a4e35b2fd6d38aaf5253d9b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f5534e863f447e0069e524d0b1d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fda82fe6bdd58fba2a9ab77168db6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e309acf81fa23872776b5228ffe321456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da9eb693390423893cdf7bd46f2ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8dfa9bc8cb366fef3deb14cb90bfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2b21e55e69b7a24d6d7a460b773ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293d9251f91ff8b07393baccf3c784460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c81ea8a513f999be77fd4fb1ce3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef414112ab8e464207bab1441fbe891462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99efe0c7baa59ea1dd49193e6926bb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce667ba7ac9b436042129c145de0b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b3be59a6fe6126a1ec5a1db1ac3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ab5e61caa521eb653e9b575575327466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45275e5c24beb7a6e88504458ea84e60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff8f313537c76b76016d0ac152a888468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd13d5f25703b1f968eb9f37e95cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b55959d25699d8e9e530db926afa6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa903db7010f3952b944ec05d9f63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb857cbc1b75a208bfe046b90ec9611a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac78fcfdc99862bf59fd814af038d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe3df0c0e942ea3326865cfa9a820c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadb1cd78617dfb859f399571c4a12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5cd8b9914f41125568091f24a17b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738a438956fe133af60a94fca475c2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2973465159bfd5ee05732fadfab8a17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a885fea6e8b9de812ab5c8c28263b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98257660125883e254ed0909c7dc49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e4e99fe573a3400c785cc7679fbcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e62531cd00c8166cae616369c5359482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744309560cd36955180d4ccb3ce11dd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef631942a35307cf255ff7ed6a07b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b871dc374c928e40e563fba29984485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd7ad108f230ce0875e30e13294630486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1fba3de6b3bd43adaf785d5d12724487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9508d1f19cf2c9fe87441cc106b3af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7626b5d4c0a05a132b98a2437baa5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99abc3cc0400bb46870f90c25455a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badef89292e309ed582027ce83f1994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b9bb9c39e3467ce6f2389d526ab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc82e8184c8b03e08dc2468317bdb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420970c23001e89d92376ae2c4c5158494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e52cd9fd936eb906f5c149740d51a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53065bbdbe36f1e73f9e60e1f6a5d1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a243748a0c45f8913cfa28999ce8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eab78559717a64e4031f62c630275498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dcaf224941517f8cdca4256c8de75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2752196f6f2c2abda81a20af3d677500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248a2e23a7acf878c33fb571d5dfda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcff132bdfba0a1b542cce469a2ad8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8b6f9fcc5e40a7f207c33c7ddb3bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794073ddeb0c2ad7c2cb19e6b4fff2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04bfdc0cc2a50923ee7960a5e13e02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fed6062cc4c743538f4aa030c1026506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ddff69e8d434fc037ceaad2ffc834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184bf0d0145593e38957eeb730812a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96f29c1cc7e753855197582d86b495509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f663d8498f1206cb4e29a759ec4d6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a68e3780f19d1815e4839a72fd6bf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce2a33d50b0eb749c158ba8a20b2b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ca015e2842089f69c717e96fbcea9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b415c6c430bb8d5d44350c3d98701c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9747d45269778a30eb1d75148fbc79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58927eeb7a2b4dc347f3663f1a2c5b5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aaf7beeb8795c7253909f67050ed3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab9e21f16b3ea9240ad9b4819c4f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc92cf9242c717c034c3b0e466ff0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4648eab6e091b50e56c46c2879b5bec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff5e4bf9da6a6c3e904eab22eb276521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fabb7c890223b37eab104f599eca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6d3c42fdb89b70044c4c163b11f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6499d3d6065906bf3dffd179d455524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afcd671db857aa9f76356dee2ee66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e59805034f02cddf9f5eab9b80957526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac781b2d94c3d84fa993be4958733527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270eb3b13a3608ce673bf26b116d620528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8406c3e145b2619f9e5bd4567144bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ccafd4ce596adf2d3d997702f9cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac54330af70ba851079ce33e4aa3819531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f421689310973ff2c31abdcd609f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79aebd09e162fc3c4524cf24450d41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8e51863a29a6817da3ce16609c7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cee76ab66c30672c4db06bae38ab9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1e4de60c2fa97669fda1dccff7f9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4488d39f4ea8637e6c92b622660b37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70123c99225df4803b81dc96e544bfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09baa6239ea0dd69568bf7ebea0e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2139757970785f3bf3e11d0b76586540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d76c4f15ed9e801ba3dd5769f4394541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f85370f3cd629e7b1f29110542282f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2155876f33b4810b2ee4d7b914de54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c183c1c36da16b577c92ebbc53f9dd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e3e5fbeb618ad1d483e18b95de7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf734f502f3b5184a5f56dc9fa0393d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e51d57b17fa213dfa9df52b0dc879a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37eea7b7a0319c2417984635eb3d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a16979fa764704c74a62eff3e53b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dc6e33a931a93c7289bd078290e9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dac18cc140fa0dc29db176b645089551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed03bc61e65dbc37282f4d86ab03f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbccc47ff1e43f710e714dcf23a825553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75be7c67a084438f464f2626f52f9a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c9e9a78981d8c9e4865b59a9634c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae5595bab687cff9f6c76de92e3fe9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b027776ee46b8748d2729292dba52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51069df23ebc8e9e8df5e96a5c9f62d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0c934cf0245e15639d9c54128e073559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba30c6321d119fdcff0b83afee1379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4040ff2e42f3b738c6073dbff4f700561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024cf3874ec4908a418191b040fc31e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4793f067a402607741e723a6a541563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a59f9f799023df4257ad1d727b784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e68669e907339629cb087d06e0c30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f7056bcd9ac11f9ec71610e89ae1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba32d9b1a3b72382c641d314969d87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bfde9df69deb91bb21ecd9e27a871568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf375646da116e225808e88eb2b2d0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea303537ea167b2ba1948e1fcaf26d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce9ab8be1fe71967c39df5f6112819571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b7e045b1d44c1fb7d786a96739f85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b36587c376ef9ed701497a7a41068573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7069de9790ea8bf5cab345e65bf10f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ca48fccbdb2fb9d4af901d261b70e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb80d82c5c0d94c304345d97409d62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32661f3244fb5b14e1bfe603db999e1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dec0cbdb32472773b24dea6769b771578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b78f034403df4ebbc4de2aae227e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263863bca23757f1dfddce8972540cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5aeccb6d55ac1633fe40a1d50d8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25fae2a49094c999bf432e53cdebfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79da6a9cda84c2e64c01917322e1df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92dec7f20fd0f8483a4258a4a8897584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc81e17794b6fa8d6d0a65eda9158d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8082397b653185d672b7ce56f8d3359586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c4a9a3e324705d1425db074defae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1e407771826e901e1b7f5a38bafce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190805296fe8e3d994446e2b40fe5856589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a72756fff0f5f66e52b2e3b62bf557590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e2f677000add8d4c19f21a68ddef6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc01946822a692e7294d90b0eab7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d65fb83435e0293c7e681e15ab8db3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fce56ab73cf881774dd4863b7e197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f74a2719daebf66d0c570d45142a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b213b8c61d9f21393e792cf61a2a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd863c918e84aad22c25d3e6b77fd0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a4ac3e1cad58eaa2166f07ff4ce06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf71ba51a91b8a0c96d0f3847e16d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dffcecaeaccd2346775e6b069896d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a9119668996ac4694d15dee03d64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a47d72e26ba92283aac40fd381ca7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f710d5d0d1a98c4fbfb36747a9e847603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e17c4f0661de2bebedf47105c8c2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef752d9a04454ca652580e252628c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98faad45133d011610eaadd28efbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35fcf90800cf9fe677d11d55ca3b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668b8bb77939c3190eb51e878ce21bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2f9ece433c8ee564a0d3a734174a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002050b8698bfac454eeebeab18e91f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b8bfef4f8a83f5b8c3e7bc88be950611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc13fa1f0ec6e785ff11af6c46fcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3b1880b455cde1b31dca570c0521613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb8b1cc3f6731d5e40d8571404a49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43daf095355aaef8c2f0f537738b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae2062092c9f8acadf7cba8281ed2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ac9ba25fa4de2e77df261e4e16c72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d10f648f2fa1706c7ec04ea6b3e561618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853e4367056af13a2772fbaa4f3852619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40afa51931dd2eb5b96ce692a6fbdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2310a3609533ab777e5f4dda9b57c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52be7f2b07516ea6e3da9abfa6444d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada8dddee14d978266d30325675308a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c5e3e7ff9951135e02b0928816bb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c85f1d9a26d07b85a03df566decf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225247b831ac527ee17d21149809946626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a35660517c7a30aaac9d46a821b429627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ef4b09d18554985e124e609361509628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2558e7c1198ebff2b9cd068ba1099629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f5702b24d4e13c12b740c4f1fa5a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a1b95f4306b49fc944d96ff316a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b403b3b3d502d2718eff07cfc4795632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f005106aa8e91c965c02e3813a528f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8342ef809e8d55d2d6f3fb2f9fcd44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef3578be9f3b9f5a84ab9308da6a3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a955f2c217cd1e76e06a403ad7517636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc47fdae80713f90337b808f683f55f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79383905fd63efab11b3b9fe739da6df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db55101dba5e9ecf1356224dd9b591639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0f621d7925a09dd446b5eb8c1d24e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb1bb3e28f5bd2a44c8a9022fe562641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb2bd855cf89a6bde74a527d361d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974762658603677c6a57d5572173c2c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a863595b07df46820f08781e01bc59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcbe49eff9e77889fe32ba7ce7fc7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b014ec564ea60d44d15fb650419f190646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd92116368831418848082526c72a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090bfe606d510f512d9ca1fd6e5e25d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd5125951fd1c0b9d9dab3b5332ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3c5a1c20714e5f43a478dd51178d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857129be1841136c060c19189595d5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeacea7d1d290f18738ecc74cf93f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ac3a7f946c01c254887075d376d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676408eb240415a2a928f4d1501cd5a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe7ae61b5a87839ad8f3b87518040655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c51d7b617d05027fda6d01f826417656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c3d7583c06ea16833a247a1a56c24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576b3106db835bb9e2a8ff94946c83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94880b63b25501ee18a2d6b081527f24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd337fbdc389c09c0f30e802c957205660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696524a7bf61e023adfb5a79e9792ab0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71592af69727dc020906ef343c1bf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54fa724e9ed6ffd27b5017e6fa4de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3e404c8b6b33eeb86836a93a1cda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38ceef1fb8c8c223a4c8ec1f1966a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5285ecb297a2ba01fb9ac86aefda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27235c450b9d18c9f6fe2002d0d515f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38fd4e951d6951e902c5cf1f472b86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cbd8aadcf1407ffeaa88c6c56186c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce5218e018c77cbd124400df0c7881670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5be015b56f80207d724ae824eec8c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa310e1f504ff78afe4ffc629a6e5900672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9735e7d8d65f8c20e1f10bb562697673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce79622c33a175113e2dbcb7984671674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b65ca8f2d8d0a1532145abaa9bf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab192694a49e92c9c4f121e768950c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372416cd966fb7bbd5ee9b63bce74f1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe27f706b6f3767ca1705d1d925b639678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0434b13160f0589da7342509f8dbb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f239389bc651acdd94c5cc3c5f14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89345466a42f2b6f3db0d72b21e033d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be8996e1ae10f6a0a762134293d27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6951470f1294727636bda487ae9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf5f24326393f7d7f138458d0b1b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9824b96e4daad0014d03e7ba1f7cb49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc174339c06afeefca2766fb611728f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb08fb0214be84c8e121e8751daf5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba123441899135c5b3169fd9344ee47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147bfbe5c56d9c4936ae4cc2ba59996689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b6eb64443e2fde81bf9a9d9ac0b6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a0542649e8ea646399f02ff2c3cd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ed850771685e5bdcef5c1f5c5b41b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fbb86521c7758dc7c12a4d6a0847b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86495c9a6928edbc05f14ab20ec1feae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4668aba7d0c6202cbadf8afed8c14bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80fe9028dc78a8638ea37db8ff7eaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3257aa9da18f62cfe725d9ed7040e39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8921a49e2482728a790322472411d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e5d9eb86415437a3d46a01bc6899f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff348a7ff0419a0ca380ed1801cc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b24b60ce2bf0b7fdd6130319b38f66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5d907cb9b68167c9a980225aac4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd5c0326de10b7c524b8287ca76c0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db238f04bff322ada5c4ed6f2949e6ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f42ce558faaf88556137968ba0c166705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1d9e2db8687e6e41517c81a9579cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a217e81f163071c1606b23219d3a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1e56ca61aa8a7f05f9798c617bb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6fd7027116a4cb71ccbaa31de780f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224faaa1dbb24852c7726fb3fc5fb6db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a87c1e6eebe8e9c4e71395737be4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed78a8067b20a433dc41e5016d4316712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd599d489b580f721da6bc3d9619a66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3784c0648984d68bcec39e479ecc115714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a400dc26067b227f4306e6f585499715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf272052c04d78dde9b68eb3bece47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990daa209fa739713b0d42439a51a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043df05f57c5c89bc2169b68644f6855718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026fd7a30b3ef8081581e66f1879585719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e392f4efc467a072714f7f0e661199720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5bec819d78b5ef6a5a742cd775425721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d83799584345563f279d6c070d556722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d846506c527577986bb3728b3c238a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7fe7ff477aa658a2f4aae52b1f89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6e7f3967ede9e28fe85c3e822ea9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02903597e85c33e34666d60be5a5a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ceccba3ff3f4dd410c7e007ca40fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3be062b10785d80a922efff3ed21e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95858a61e599ffc8c92f647a9e774a88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3844899753ee497c90475fb14acd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de53686c7e668e24a0134c832f89d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad894b819fdb851780d54ef59ad5023732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eada7237865023c5c0a2f18ee4f0ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba0c850ff910f30274a735d17a024734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59548c1944e8b5f58b6bfd68491f1dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b50e55f0517f59bf47119e4d8cee9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019bdef6d654ad7f31d44548b809405737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33f8a864a93d8ed873d063b829ce55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d044421a846b8c0968af61b864f048739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cac1ee789392b8790b57eae9157a17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffd77645ef389331ea76db6e190817741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf7ecafdd4aa52f3dfe3f887c84f7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c2c671d8b63caa744e866496d5dc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda659b42ce8ac162406fe11d9379de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629bf4e96bbbba4bd326b9d05a3bbb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6459fd308747fb5c1a26466c8a41d1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff566c4fa2750a22afd83b6b775bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644edcbe1a9b953fca3ffc45c580f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cfbab3264896327d93879905aa249749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d94130dc25b15969e2c1175784fe20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656761f1c3dc865e8a0dbfe205e716f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe9e0bf3f938d9946909f5df373ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5ffb35be4799417e0e25da392059753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb9b895a65c3e642846fa3b15a95bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b7046b3ac5bca17fb756b2391ba1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391100b4e4cb66992ea539f7bea0f7d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ae9746539f4ba5462ca82aff535f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437ada43f14838dae1175850876e246758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ff3262bfecdd421b27b36f2f2a45759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>