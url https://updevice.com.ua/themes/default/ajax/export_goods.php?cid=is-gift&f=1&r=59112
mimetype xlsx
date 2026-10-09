--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dbab451967e506f2e0e483269a8e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972beda589ea28722c2a58b00978dba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e68beb8e76ad0b141e26c3e0d4b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce7e0c70904fcbbf59392a1f39d794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009adb764e49156289f0934042c38f585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0900e5243604541ff5005882281e4df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cea123ebdf9c38a937339df7831e7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71d96171521c25bb06af2c3ff1b1478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d0f7f730d3ef8c4169050d790c1089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50180cd843fef9a0512726ff2bc24810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded92833d7f5234e1587ed94e6296a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f790a06d0470c6d80ecad8365f3014412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c87eeb5e63a3e71a9b79ce23bebf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a76a62df58c97bab2a9ddb45739cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cde48cdb5a885a29b1f53742f6d8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffd5a9c67605df6938c9a26496a68916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa6e2abbecd030b70198cb5ebc68b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567df9fc6b7063f1ee6e1ae106809418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603017df0c9577d14492438b63bd3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ed17a28fd0669969b055f7d86fb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54cfdd09f869b129b032bc3fef1b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d44bab63ab7621d886c6bf6ef2bc6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221017d024d12b1a5c6c0f01eee3d46223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b1a5f17adbec8a5930805a720f0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e014b1c1653465897a924b9e856795025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eb6c1f23b7f682e32467da90c9e8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b46c4e8f3eb9bd2feae867629613727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829abb58e1dce208b70d0d91c30c0f7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e5f86dbd2ea8bb466cd38848299ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d5c5f2aa9118f90a4570b371297930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83bbf85d2c6fff298147bd3055c7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521eb8193ee05305b89a6faf1770f5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e23a70480afc02d348f6c28d1218733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7107fc363d28bd6f7bfa440f1a6b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf1046e23e365f376e3f825602ae3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f9e2dd3ec7e7e8cde2b4f250072336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6cf174d1fd417f7247b4d7598e4b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a68d2b52e7a458914ce12016aa4d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef17d8f41b89d08a2a4dd96a71e5e2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b385aee4042949cd5f15b12ec72be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99cc797368040971c092d11ad1cd0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a648cc23fedd9ddd1501abfabe36e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c583dc51dc41a0fd0cf7acb3e1e2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bef6c722efd0c2aa3df9846fdae044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194a21e100d9f9767553586937c7be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c6d782a024af95af3b0d0ffd6779046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcebb41fcf50368a1c60e78504a1f2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ec0aadcb58ee219bcc0bd7f70364648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de806e9b8e5b2d1655e7f0c66ee4177f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d279efb689bb034b3f2c23f0b24650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb8832dbadf7f6afb34bbb25fd85f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e31796bc309c1595692ba53c91b8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c21b3c8b1ccd77365fcdfd94680b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2535395487197fed23f6f1a0fd395654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8001e0b0d7917275397055d04516155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05731cff6af61a0cda58cc277348056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac80364841f3dd58baec034eb226cd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707546a01c54861843bca483c712a12658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a212b0362ac1f144f0707b1e164459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9defef1338a642be2bf72359dff5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c226ea076c323565b22df6428f3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e07cc6e3f10a7ca8bdff505b092362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc97e60cca505e3c5702cd5fc68eab263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63947a7049047867fc458a2afcb03364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b9bfb2f49d90428b22e5282e22be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6f76175b9dc0bbda903b4a69f196166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219b80db711098769b828ef0af1bfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ec2255f1b490d08615fd23a0a3f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375947a5996dc04622e28880f9ea2dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80f4cd26efeb3fb25cdda67533a0ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117754b4fe1497ed4d91915452f31d4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d053eafe92a74e510da25f0bbc03a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4231c2ad82896e9980f7084473a7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66798c3bdb6758bceacfc5106f59f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad42f4b4d9c5a1ce6c0e583f130e7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e01a695987550a804da63cce5e0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e774daf63731dcf3068b0ba473f8f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5735b4443f5e57f6a584d7f4d05c50378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9c17d517e551adcc995c40af561e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebce10782b8f44bd8f65bd1ae8f632880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cfb55709e025068adc86db001229281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684763af950005ac8faa041301dc5dd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1745d81f40823f85cc585bea944eec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48f5254e37e965a6593112c28e4db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b1c6bc340851ed42d56875c7655485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e677b912e538fd59aee7e31cacd77886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39299b305413d82035fd56727eb65a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4a2cb0ba067bc869bc767610e9e9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301bfefc7ea9a7f3dbf59a1120441f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f4769d8fb1105f335dd13eb40a9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f0951a5dba39f5ccab0f3537e20391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a36363645273ecae1fbd4917c05992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0bcee97128b45f4158ec2625b3ea893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afac52baa8705b9ba70bcbe69a2e3ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230f48bc0aa9ec82ad9cda4e666971a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01b7820e5715c71cb9ccee4c4de8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf898903959254185273a580b3054597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93cfbf08a658989486953c52893c3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452fb4050f3b3821e15d9b63ef4bef899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf000c622796b3310c8ae5f90f7931a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf77cf98a94509c8a5ffd574b2475c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756873aaeb01ff28ecc2c8610f8b5050102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ec42bf6ad941fe1e5dd5cb3e3c83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af0042bea0bdb364c0835dbcc3b286104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b2ef2e1400f33cb24486b21e0abba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78f2d8b0e71f5bd861fee6c34a411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d6ef2f1a39013039d14a27fc9d3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54a222a287f8706f628f90d2d4c48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266ab83bb047f7c52714f743cfd580109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baaf9f02ebdcc850517c3b1930ef6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d101b75625ba3aae8b1b3b530b3c3ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea52445410c185d64110b0887f1766112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3bc6541b285f90a28db34560e844c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93690075c2b345f6bbfec99a50293f92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4ac5b652308356a77a68d34a8b3b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890695dda5322426ea974240491f3d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08235d6345475ea304d71dc5018096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc036515c688ab8f86a96105e8ecc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d64cb5d744fcb7708db2875a5a4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874557d21516750957056ee9d638a122120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc107085f2a29d339afd9727e6e4cb82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3d396b8e3718345c77b80c89db226122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344828cba4e0cd013f5c174b90911e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f7b7a1a5e17242522829bb70feb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d2645e34620d49582e281c83e504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be83ebc24cfdb931e4c596a42eb1ac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482753c5be181cd712e724b59a293572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd5520a97c473431465dc67c68144128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdde2455539da716ef995d36020384a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a6e0a0216733dd1fa486446d2b37f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f892cdb5e18d49a3444bf9a3cc96f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf385f481db40f5954258bc4693ab34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670dbe7f975fd6b6ea5b74b57e3bd1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17e3abdc5abffa16e79b4f9eda901d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e600a9b5945a5c71628d9ca5661d6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf6415dc1a59a50e76920e4c6adab4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc14f0d9e5c54f3c1fce18d72487f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed991528dc6f4ae422d75b7935994f3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d17b26ebb957b6a5cd4eb530995cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c197af7cdad3f7736591ca3c07898140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda74c2805632c6bdf7263f531e42b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ea7812dc368dad942e1795221544e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043012cb40df7905064b420f495ab4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c91ff694b7c1535a73ee542a92a91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef4f38f446d83b24110e15e8e480e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5a3600c7e0fb75ada82bdd38b8ba4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabfc9b485e83d8a1c042123598a53b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18de20a22b7a503dcbc8153bb612ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29fc7cd92018e5ab66fad80ff89994149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439219d544a5c357cd8e57310a541b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e6c20f05402d87cd3fcf2093e1e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e55a0412e8a6805327648efa09c1e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7fa3325ad6504f588ba43cb40cb0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c06189c9da1d6dd107de5053fdb4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baf0353678c1c7ec03528781821207155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf171769bbd26fb1ab920dfa6f6ae3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1a9cf44dab8d5a1ee9575ef70334157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ab4ae8d563e4bdee60dc4d6d25fae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b326ad7071ae447e0d32ae589b5b19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4d8a2350279451e0b858661616de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b0eb12bfe7fdeacf215f0a400cf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ca8f8b022002ca0ea1919a3f90cc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5fcea30a7ba7f8b8ca3ebbfc87a22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e525ed57281ab34fbf387d7f2cc08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ffaba2f0fe94689b4a8b722c75fb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a200b40858e51dc9b7d10ccbb48b4ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962be31c87fb5cec3421f3d01e87d427167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411e7863860ca66d202dc0bf22df951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0bc36cd10ea1ef1a6e09d06482d4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82d638ae9bf2722be996c6cfb64058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f87a704bab8e650810f17310013bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4baf16763afb0c5feb5b07df39fc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7296e7f0a310020fa6a0a901958dca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dfc14303236eb48eabae55590b0fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4698f5ed5ba1b82e477f67ba78274175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1e5efbb25ecee947a69cf4f6de09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285260e54a0cbcf71f09950efc98d2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae76d520afc1957fb06969f440b6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b4e0c7dfcf0b54055b92d200ce91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c382c056cccf79c42b32a84c2fedf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50f8b012fcffc17ed5f63c5bc04f4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feba8c852e3f7f5dbd357efe4e972d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fbe81e8312a54fbdf91e13ecfcc71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9ea3c2e354082458312c37f010685184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b75512cc3a0518f743ce10f77b97e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e2bd2295afb6479136fe406f935f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748695c603ac6de38de19d9161883e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fafa9f9df5127d5681c565c0b8f57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869196b304732c7a1cb3134f21e53b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc68880efc222d72560c6cf487b1e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e74caa6a72aace2208e02e5c0ffa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a9fa6c7ded8056ab8c65cfe548f38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f1f4b9ce318a5240115902b16e2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe74e4da094ed806619fb1e12e7ccec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e784784273c6cce51e7974a0308d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7745f4a57fb5db164c4f3d310c950196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ada2a6431967306cf5caacc28085197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6abbf67fd72daf0ec5ab3bdd558cab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b452c47f2843f995d43a49fac5ffb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bcbd8f27059c56205bdd1c4b2183e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b78f167c22b82d0ea8322427e9297201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae696d148ada37439eeafa05f2e55c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5330cf4023fa3bcdfc2d063d831e402203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc1ec43e6361fc69b1a05f97aac84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb22eb46ee65647af9eb6f15ddccd8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a92e3ef6ee6cdf31ea5cb82b91b3fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d31459fcb908a40647b056f798b89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c926e48a14b005b1dd8860c5bf22aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefefd43f911bdaa3830862040d394a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb535d0bdeb303148294825b6a060a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a99e61fb803767df4c43e58433cfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac33cd887a6f0a34160cff53c43ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342251e1e71ff76fe7fb365cb6b6a55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428811d55e3f354756a0e08a5901bad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b332cb0dcb7bc92bb0b91cce5c0ec4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604f98526dfb054a56affe3813e5e80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b32c8fe3b5a0922b6b35bab4399a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b79e2828f53aecbadf411db0f875c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c2f9a5d708e5a09fe21d70eca4809219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff0c74a5ae6a4434fb97adc0f0680f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e38b85400d5b9f2be4fb42f3ad192221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83f03ac314f4296be13a323a4811b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15bafd07cc30240473ad3f893459a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc372910488dcb51e9742c1cbc819eea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e22f00c0f59a0521b874679e883d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ccdb0f7ebc130f2845a8935a276b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8fc9d79195eec568c829646c40187227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25395aa446f29b7a6a9451cd9f2aeac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d780b150e3af6423115c7017a5c829229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d1c72c7abd59d4303102e421b4308230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc00f184b0e2cc9b8325e58013a1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697accb90c70379f7a4f8ec4641094a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86f71fa7716903cfb1383c6ee32dd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755eae3c1942d01120876e73a147776234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d65d3f3e4601c2320464218312da3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9837b9233beb8cda380d7f8822fcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a19b123619b38763a43d2c6c237111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a2de28529b66466ee90d20687bcf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaa74f31428c7f621ee87dd4e1decd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad131fff701625a1ee910df5bd16e10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa901096993f803841c8d5a8cf251cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36913545b822e4b874511aed6d26d4bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5794f4990c9ab55680c499263050ed7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03327466f87165bca1d993d424f2b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab51336b76d31ba5a2c78f3b1a4a730245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a15678e014ed4e010e9e26baca00a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a9b0aa777f50caf01c52045c74deb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592f0042c5a3ad109582f0f0383edaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a23587511ad9e88babe55899898e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a522b182d7837ba2ba3298d3a0f50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f9e704340dc0d850603dfab9956a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed237c0b3fbdfbd83f59c2b0976f767252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229bfb2377f9a0ee0dd7f49bd92d80c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127323afbb4fb5d23ea44251d85083d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d36b8ec3e3b8772875226647ea689255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3e82bda41f480bc2e20c6fb9798d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68081d3117d997d867dd7033759c7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58dd1e584b39620a35fa4ec74eed65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b470e0b8185013850a3c396daf7551b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92353a20cc000d4a70a76c322530bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66f8c4b9da2bf4fdd1851c8a30dc87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc050770dc8d39f300d90e37f8273a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df45b14f1667ec4a1b956266676a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ece544942f2a8ecc71ec8e9a5f983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5c7e2707e73047102cc803d27e69a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21c1c7f8fd862defe5c78f34dccb28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea78946a996ad67e78faa8d8f155cd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eacdb91bd0f56ebe3684c04ed136b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eae18cbbd5475141b53ea53bbc10d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eabba97a16a7747007504ed6879b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f61a849af444bd37e1f81afbc1627271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b689d6fe4a71c7c9045c6d15aea5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc2ab303af70a1af601c1756b1099273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff06a2ff33b824a8e7b0a730692c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2981e61d56f7cfef239ebe97df5e08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8149772f4e1632e40ec8894415a90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2b213c5b867795fde1b57fdf0e57c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d352573f51d0d2104e4826e63398f6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75913e0dd634aa46b50ec22c76c42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92529f66880c7acd211294e2784e3d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18c703a67e35c0430c22f55f7b68cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba02d0a50541bef2c54c7a9f26ccf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7ae3f216652673d3bf2a7d4a6ec1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75fc8eb8b1c62bacf43e279c505c6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11507e4860372b867fc5b788128b8c68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7befe1734b4d625ad2a777d499dab6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f388833e65d99868fc4735bd730d903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21f5bac1aa1899afafca72602d98ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295943a3dd7ac24a3dff4a247bc79267289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94803e631b8845df23df64700f781a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee693e86e9d533c3097a9c7aa167be79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7726ee1e88668c5f168b37fd2be9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a42295ae8af8c8848470ac8cfb99c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665c0916c0926f8af3578a37984e48c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33dd83b997a9f6a0e9859bc369ebc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee57feb6134e667ca96886da8374f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d48b62a1cf90e7bb19b09664bc33ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3091feb3ab2a26cccefeda71a246298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e9b19a0dc8e9fc2ef0197390e9ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff6caacb80d61055bd36510fc516c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708133832d411cb2e4e9ba518d8b8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb96ed9ac779efd5b3a9c14f72be67b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ce7392c40aa420ae7182b23e40682303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840af1aa4406616877d38c11d348162d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6c514c7de507b16685a227288fa5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2f1f672911c0243406853e1a905c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46a91258d506b5e0b27c57c4994242307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8659376f91e27babe91b8a00efcf6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5875935538faad39f0263d88c1f37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55043f0addd6c021bb98fa1f972eef4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f881ceb21d8a50164fe733208ddeba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d183407854ca0ce5d22c87c805492312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b55053e8c9a1cd65f5c7af7c9170313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bdc429db272e27dbac23da24ca8bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a759acc340a3db7e96d3d707fe3266315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda523fe70afdb97a2699e3f428b54d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da2a2abd8c55065bef3180c14f21a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438cee804270aca6e37009e074a1b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03874e85dd512683549d115cada57e00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c83875cc71d375d10472467a5fc3d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706d2bac14551f96c20ff57385a02f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c491341552e70ee469abd219969e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc408d6bad5757e6db582b453d1b276323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abfe57902f5a9df594300bcff655e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e844f7d26cbd558e1316b5ab7b1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7799f80adab8a1f58849ad838680a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff59b39b88f9ac5d03c868115780e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc27a38484de49846274bad10213a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dfb1a0b0303f509b7528cb6b2387d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008170fbdc550f5f5423ebcb77d18c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ebe17ed47bafdf91e7142bcfc24b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554bde4fb3fb3ce998c04d633ff1f53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755dffa361c7f18694530777793fd9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9a658fab2d52704db9387a4cd64c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bc3450845c089ff9a546c23c7e863335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a59b581d36654580c14460630fb6af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d147419ecfc47d257fa36b9ab553cc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3fb369af5b76c03b4f93e1d76d22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c0fd4fbb5edd97803b92695d49bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be829f6d6718228ec04a2fd80cb6e68d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04388e876b5ad16a5477db807f39058e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39feb07af135989a1cfcf00ece5170342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3efc114995fc6fb578cb98b819d90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fe3d293c590920fbf1042b30d60b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d2ab108023f7d9ba7b7f8341ea490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c333fb28f16810c9acd8710e557b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dca41e61cba48eb47e7fb49be20ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15a351190466d73c77f4f306f6a73e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a58d401e5e15737887a91acdbbe8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd9a9f224e8c26c8f37a5e3440147350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b32342ce5acdb4f20b7b8e4c0f40e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae9f1201e024f1f2c55eb0320f3abb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f8e7ef7384e4e33517171e5ef5f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1e1ed9b318bce40f6b7942d78aa0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ed4b1c3663d154de84d4e8730e1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddba910369398d5b5473996a8f0c2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5948e1a56cb445422d295a330c989d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a276b6f126d63023f144c086352cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21034ed6d7fdf451181070c13a690f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447ea6eba213749e9fbf45edf6940a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a39739d68a2c3efca29c36190c26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2bc2a1efb9c926b52fed8d513949362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15f757b48687f878688263217b5233363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47858ebc92d5afdd6baf4e1a09bd86f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380af1c1dec3a508b10969e2b16341d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c0fc020a6ec4b0bbf10796628a49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28ef1bc7226c94b0384f4b6f77f3f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500981fe28e99098b2b4b257a03c828b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cacfe2bfaf5f42b4b56e34ba41ad51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0282f1f2f9a570c000683aa546e93f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856f0207110f0e187a45872c6299adb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b71fba72829cd0a98196a6db065de7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7211a376d070d2079f60f2b490fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b182b86fef2c00ec9e3128023ebcee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd1c216231e56ee9856babc241afe1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea1717322f0e488629c81365fbedf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9231a003da13cb4041234a900630377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029b273b8322d1283eede0dba35678378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b9698735d58a2f16de949b9cefab5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b48a2cc3335b62300ce36d812ada380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362f902f45f236c90e7e035e851417381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88a4d18f027b09228303f5b41a4bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30ec6e33d52da127e94e6424eb028383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62240b08bca74586bd05adf24fd55bd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b06cf94b043211daf52f2a3ee40a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec7799548e70f0d6f4a8bd4567ef4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364343cbb144ac28f94765ce0af6b02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37777de7f4ed2d287a0114b1aad1d2ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036c08b5d531eb76e342f6eb4f2343b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404177b50564d12eb246dd4196aee2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc7b6e94684c38f116dcc8cdae2cae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc995b5d16cba741760898377556cbf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daeb7feea72588f7e1781a23653bfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f7e260fa0fee3a8762822d620a84b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f389b0f9476a6bbfb4a18a7370ccfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67577bc76a6f9e129a743a2f380538396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59beed8549b7410457fd0016ac413397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6ef05549293dab818da2ad2a0b9ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15a52e8285313589058bf099045761399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e3ab0469f32a9be8208276ddbe6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3f371a529577aec33d2a26a2c897401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d1b9c3a710c6f2858036ade2ea31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f22ef722a7bc3606ed57b589babd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572fe43c8d4548d93c32d11695a331404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b92bad3a2f0be00ae88891a4fcd16d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b314f2c9c1b608b49a82448db6c178406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94f554e2acc5bd89e67537d0f5cc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00523796609e3c605b0b0b49b8a4619b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3eba17765c6ffadb5070aa802e9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad230f044ff6dc3d1f6ecb5021d9bca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3f122b262995cb0848e66822c6d8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9109d75216a1b72f9185033378e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c8eff032c8d32dc14ef9cfd130b6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e830e0e90f9d01b629aa902b28545b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d78eedce0d2c3c5d1f5d13539c07f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411bc61999ece3534b97db0d84b95db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c827a6cd16fc35dd0e12291bfd452f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52c6509255fb9f0e282d129f364ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ece17189c4190189871f4022d60b47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0974179aeff1e33bb30e4b06ffa2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f08e1c85477f034251ed98867cc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70bfdb2a2eb3ac11fdc010dc0db001422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928ffa901e2644ab1e66a1e8f96c01e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581816d863b122c40b4c02962c7450d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e230a1b8c57ecda63e732f759c8eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71791e53ce76b087640901e252e2f044426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb47c1fa2e03b5c67427c1134abcc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eaab1f9c2301f1e247dbd333fcd9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db30dcf251f5e44a03db72b42ba4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5e0e22be175c022f8ad7a271f19b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4e6dc69a8dbfcfe55b5bbe08fc7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335180123a2c058c8ad2228089985676432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d78c1d2a211a523d7fa1f2451ba19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a230a6ba9ac75db332c1befa7b02919434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe4a3bf05d07c2eafa389f91ecb397435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501367c784bfc4a14eb0d8060f072825436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30672e5c4a29399da1f654b6bb2ceb41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee720f97766d8ca4d12cc0e59197d76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f5add568e25757e663d69d70ed13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc88ac4e2f06fe3ca94ef73b80e8693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de80e25b23af48666a9641261773f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847e2c681d98bfd0215af3fcdc46caa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd39265db4aa1f627e3ac37e870c64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc84ffe6c49e1bf997cd55ceaf7bca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561f0c99f5b8b7e020be3d0d72d677c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839309d9ca7dff34f1e8990cd44a01e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f1649f33439a06a39deeb32b1c7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e560163cc373314d4fa368d7c551cb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a501eefa21e53bc77aaabd10e64b11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431256f7dfdbf21c14a5ca2e351550c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381a7f9dd5162a2603c671076a82ab8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fd3ce0ce118088d4b2dbaeb206355452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7c6ef03303a85830f65f25e993d67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d977efc027afc20534e9b98df36218454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aca5936d72d9fb38a68ce5ffea576455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b361f610117d45ecc61bd3fbd303456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee442760a4d8033c98cc301c7d9cac0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a5307a6eeb23682cbd3a3891337e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8add1ad938c2339f7a5e2d83039a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985c0c071c6cfb228f0822fcdc41dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181b7b79adebc90ecb7044f9a718d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a794a24fdffd2e0610c595b93af8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306654824cc6aaccb88dd1f2e672cd79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1861966d914648694a728226f96ebcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3899c0f6deb1b48419b93fd45e7d15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722cc3affe8f7b60a835a2f062a0b55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6201993df1ee2bfb73e6d8863cd0439467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a69ebff12e87e60d646ec3edd7375468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb6a2f8325a69f95d6b067905771bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55507aea10e7163db2f2b3d1a5bfae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c1d4ac604c592264369e0ff498349471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b4df67cea477947ceee16ab7faaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbdc49df4f06158045ec8be56ad851473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863f0e59b5045c311534ec4515add6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f44396462df2b26ac626fef6c08eb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a32a4cd85ee83c6f6736923642752476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d7350be7c515f04ee89cb645e3ffe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569dfb6a3509942202c7d954200bfcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee5469a8b8ff8d266b3ed61421b1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d74f587a974d0bb2042eeff8e8e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e06b2ba4c65766a8eb550ab8bd259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beb5449de6ec6637740ee33afd7ec1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66d8cda00c73708ee6546bbb4e22b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a607385bcc5bdc0172a4153d350dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbab9074b06c4e571034fee3c47c63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f28225579baa1800cd5c8da05ba4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bda3abb29ed3f3c93a26f2d8c4e6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b620ce37fbe05ccbd5753b5ba7ae07b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57955117d1db8c17c78d3f0bf4efd55a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656c9fa435fd5c9c0935e4f8772c5ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2596a3f6fb25f77f91065c938bc01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5411580a258e869bfac7c9a205fcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484203e9505dc21098abbdd228ab1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5118574b286242c0b40a574f10bada494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c8f04090e011f17bed49abac25ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cfbc6fe12c9afa606bc6cef5a5cac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e5a06561d496e60e66ac89fb53ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935364a576042f7a15252a439816c910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdc1678f553f6dc6abbb72eb3190a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99b3e6e45658c210bd522c079d498500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad200b8955ddcafc1670453d0c52b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952abf36d95e1378f1c43f41094aebb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b4f9145bdc40cf2202915bc8db43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976566f2ede7d91e546f32899b1164b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248ed6049dbc04bc03e38c1351a265c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc0e6e0988a55515f079e347b9450506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa81a5d6cb273355317940527149f61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34183f62892556f3966aded2d1f10dcc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9594e369892a5877d88e414ffdd0b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee4481760b12b8670cf86bc50c2b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d21ab139f3d472474c868a5bcb999f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72f30248deb244637fe63b843c1eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2202e03a7b3536ab0dada6682e5777e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe05b564d9b7c573cb007756b585af6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcbf734ecf1622136ceabebd05c2eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1327ae4634cf96c28631b7c7a2914516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaa2d89567baa65ab8f2847d54e7c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722072e1ebab28249337820ca38cdbe8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef18aa01b3fe69ec4860ebf36034b5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9802fca45a6025db0c53cf4d6bc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c583fd6dc13b800552e32bf25f55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8909c5c1ea732625de848fa5a3e464522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a27bce984e7a6a18dcde5c3b16774523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549ec1b4dccc913ec9ac934eccf049524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943c54a0157b39a0419f21e988ea08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6cbc05712cbb473c2adeea70519ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b57488817f20953d1e27d6096404527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23779a4d4bb90dec9dcbef908ec91d86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e3187ffd7f9a32f75836ff70b7452529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97465ccf3df49e597a6ce3c47890e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a7ea16b4ed4b14d547a8c94f3fb83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a262ee35e6d071b22d369d2cd9effef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ebff3b26b55e31e3249414b61c32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f71afab012e4fde41b7c74f28f79c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9b86b5c5a24596c8b3f18d0327e85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80947546ec9a937d997cae9b7d2855536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda903e8a67df7455f6b20a34ea2537537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0494120ec7f9b3be2576f39ea14873538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c0473470b331ab69734462bdc3601539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0665c627e48e577ff51f4c2bb74d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c167d8de856f75d58ddcf8a37ec88a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f032bebb2591a68e7c15d28386aef6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083c02d812d9387e8c3347614d0892d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38eb47c53bade8ec55500ab721e7a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462387b422f57c2b6b453768513a7e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81223cc37643b59a86c3910735635d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2e79f5890419ef4fa5adc43f03a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a1575cf18225efdb3291ad5625398548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e318150784f21ebbc76f80b0d208e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c770a85e8d1288f1908441af3626550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea92c42ff6ddf93eb03b51e515896551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae3e1c41d179450a18c157b7a5c3b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599d25e4e06db2780ce6fc35ba6c8d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0b31a583d7e3dd140205f1f377323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804c269df1db9f25e02f2815ec6e1b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def5e33aa73c5af12a2fcc429cc3b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a303964b2c68967cc80065f429ed7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd44b6ba35e66f40cc1a6df7007af9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf81189fb379090015484279e21e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cea8929f2a24887fe74c79a53d8fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e551a4f864c62e1d7d42f42ab03bb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2453941e57f1cafb85682596489431f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1604a6352c7e7b9d64ab28871d8d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab3bf9dba7defd7fe449b75006e8dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c5a6a752bb4a0084e08608d3be9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86ef92bbe4856a4cd0eb5012d1935566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6545d64be3c7c4ae200ec24cb7d8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56bd147690789ff78e18258abc0f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05707c708a604c9f96e7c9195bf719569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8b736c70fc6ffdde5dea63dc53029570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884362b9cde739d1e462875f60b440571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031cb2093914f9553cfe7456bea4ed9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572ddabfaa351901d8ffcc0c958340c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f7f3f095705ecb4e89fd6855c2de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db816ec4d60e72c2141f174aadc1d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b112c6562e43c97635a06b73a70275576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801248ef809c5470e08a34dc56ead4b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547af8d8f1b6fa13a2ea06244314a4c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec103a555291f8595b7ba4c11f660c8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb57c9bc4024f73a36c41110bf00680580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6abfb4425725d2af6fc72fc64840ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930b0e8209463b1c423d3c87e01dbdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406b3cdb541b3c878ab75255ddacc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5905f1d1b7ddf97b5081d9e996f037584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff503127bd84d88a5b77fda2b738d1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a734c9051c00e468d3184247aab1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a028d8449bc23963740c751cd2a4953587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd218d6e352be0155be220f522129e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c090869845ada3bdcc65c0941fed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec11bf1999b6f11e4c97109e33c4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f64228c392130ffcd9817be28b76f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e16657733b3278da1e4625a5b67b95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49a3025cb99df360dd84ae440ae1fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a18b5560ad5e872a5bd19056284e1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff87be43c67031e60e2b0fcff08403595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9917af3c90429070e910a9bdf10d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb38b030b6dfd66a7076cb12378242597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7628501fe5b7568965571f31646276598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b98abd8fb98392739704cbad72d76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19590ba501190a34f436a5bb5db63bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f941072edfbce99729f7e85c106cfa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b05287f4a6a856dec7d7be428c8ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6889f83bb801a7e245ac6899dd6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db0c998326210a19234b01c4d52c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381585078d8790928b793da6eadb1b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed32578d00c2c9d3db5f053f03ae39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de1210236fca90363ebb03dfb82468607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134472447e9b15e99997c127169120608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad69c9690cae7fa70eb2873be845b03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856937500ce88acfe2fe2ccaa7a3c200610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71449a6796219f63283e73efd90e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7875d6082d21142abdd6099532fca0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf197e4cdf279a66e1eb0b8140499a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33293c88a6fee7c25fb81697931afb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d3e3b219a531e555951003d31319615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44ea42ec9745ca91a9b15576661b70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1717c997c7243bc490e896e093f30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d751ecc7978a3d30fb13ea06688cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d9d6d66a178deb82fb88c6f4a6b3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad82e632e153fcd6bd8e23e855d3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936dbb95439aa4d219a8a8dd5c36c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7270b5e93499f4e6008778858142622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31171dfce84b032c71e763f9e5044e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387acb5cfa4a5e0e6c21ec5b8f1eb20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915321e14d797b9e07fc373789598742625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a0f67be39afc0e5a3fde9af8a9fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc43b346e790816a33813ecc4e7c992627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dbb7d44e04a6877d633e6ebba5d1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d64a5ce820d45a5a0d7f3d8b00b0d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200763009d2f3d1673c5919ff039af70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cccc5ffe87d93fdccbe2a39cdbd0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd7d12216be5d36b49697984235872632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb34233fb330e8edd3f263b48d4f0cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b409a5f13c791d93e0be84d70ff44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe82edfd9b9a022ebbdd1b1846084d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309123ab32d36c42be08e00906ee46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f076a5a790893997d037b6fceeca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33cd5f4c08fd7f958e1d66e7e153e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993769a8f20aacc015a92b3265ba9a92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1500ed3dcf844d5332141ad11a348640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663478cbc8cc01afbc654440984f03a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e7ba8438e20d599423f93ec17651d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f039bdea367ba073af2fa4cbc64d4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3b8b2fbc72489a7785235ec697617644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda1eed85bfdc2f4888c12a7ae5fe9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d262aadb57641fafbb7fc37e83af313646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f0aca2d15dc7ed89de55d3294b983647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89b90ff7bfa07e35dbf93afae7140e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baef409df294cf281d1f1675f02d93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cec8da229d1c6070cd96823f48122e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5342f8971a30f782aebe3278d0a9ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae250bdc25f14b3b51800c958db35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7c19785b150aa443e46c713f5a017653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29751d2e52bb4174decaf0bafd09b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f75170e06ee94ea06e77210fff8a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365269d8646e6647ae533c27b2930616656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03481fcaf7e593234e8cb73cb7bcf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327b0066da209f90086028ce7d381a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3cbb393abe2832ba4f617d0b6f5b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68bb98287e9feca3c08e4333598b74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d3f851ecc1a2568ad951dc8be695661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b18cad67570331671ca120316acde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca199258aad432447a0d52271adfe9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f900e0f0ec2ae47bf7678a02435ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d571c38c4551c3746d2c82a13298a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f423607c3c85206bf4d6e5c9fb8a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c29c452a70fe1e677b419b6aea2f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863413283509ffd729480db91e6bb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a55368ba09f2c84f7eb0fedbd07cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b6838e68729fa0da9d8ae1e676b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d1edb7c9dba2ee0aac4d9ecb06e44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903521ef68160a6e0ff3ffa79213667672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0812ba1350ab72ffe7597ea21924d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b53accc7056de3544cbc6f39fc398a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce497a66a73208ae6a2eceb9cd0e334c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6101cb8290b9fb3231d88573c7e9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4f03e4e687d05bd5fab213be85d87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6937bdae6b1014d23ca8b0e38d33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27155e8c84c58886f4074809c0933679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d442b6ee19c6a84dbc224e2801314b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb73b76e4c599d6154b65a94413d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5d4dfbacd40660dee93d54429fd14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696351c355f4673e609bb19d5d58e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81fb72281cd782df5ae75f1671e41c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb48a8be693a493fc8e95ddc9df627c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447239baf1233281bc72d1b10827351686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968114d32ef679a57825a8efe794575687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b100410fdcc862c83ef84e3a7525c67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f137fd25ef1e0990ba5bcf6b75f5f75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8fc6d04152bb50d6577fcec364657690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f655713ef5a94183b8d400e2311b029691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad7cf36c2f1368d263e54af990b345692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63d13d77d7dc30bb29c4b680418234693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8929b227a8b89efb14f18ed19193694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa6452224a44e0dadf081cf7a60a62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db327a94e6fb07a7d99693fc0b7d3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddc9f65070c3fc944ab3b88aec544c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acda0842c214b6050b6fa244f2de7d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e112b96fb35be3db16ff85ae314412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d558fcd46cf2352429a5a26228668e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aa8fa14cbaa410791afc0c5007966701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d529d796883903cc4bdbc8bd9d895702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d66a3597ab49b510e08aebe837e6e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad98d9bdb303b2ea801ac67112fa15f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86671226894e213e371b4294e0e87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a32ab17a53f938809c4f7d0cc03b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b9f72bb1d3845a1f3d1134f4e7340707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aa650e5e1d050a4ed4371d5f33978708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec890fdb501c836857d8c9747a190e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b16d9e4ffc08e79ac05ef7f2642c81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e1c59a5c5679ffb1edd99af7e559711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a498a01a98cee36d3b1224c41ef6d86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6260917570747e9bfac02c89c88c54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d97dc46b03210b7abfeda8fc4c2c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d9f50adc11d7a5cc9913e017a1198715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f1b5b84b98ed075fdbf4bc063cf15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac5ff9894782d5d30739bea0271ce4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763feb1dee68d8280d6aa41643e8b5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc04041058f46bac75d493170b8b87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22137fb3ca150db23a9ea5df92c1662720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d531b80ab2e9cf3d35bf3eebd258278721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f0e6fea2468c445fd8592ba8a11a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51fa2273fbcbd40ff993553e385431723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162bf3480476d8790a9f7682203f968724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd46d0f0ca731d6aaffde24502b97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6d0b1c921670ec94baabe1b1fccfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da12be04345205d1969e2e7064910c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50951ca49fcf21271a69b9a056a7e9ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e142fd1ebd4db0d69509a1c8a894729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538e175f4203bb83c2bef991016a39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586529cdafcd67657721d6a250a8de1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb929fcd21c1c5a16d07c0ed68b69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf50618eea29adfd27c591731242df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7d001254344030329b025bafe98ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53de492d085f040f51e6144a5e2392735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146448ba3458d9b926c0c6b8a392b4e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65f8a75b0dd31e43741f97e59598e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615c0099e11627766b06462929f0f46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6658859ce2a6cb67a0d9ef041841a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce95326dec2c913886a5d5fd9dfe3b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1675860892f257d453ecfa8a9083bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4189a8dc6e1e8c4fa0082f0bc6c829742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34738a8b1ff17cf6f69473ded548dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb622c1845743728f492fb9b73dc039a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7cf40628cc23df673db309e318b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028ac1e36e890c239732f442f3623d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380de325f33b46ad6c857120f21f032747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899f0dbd6f19efb23b38a35d936ad32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d1c625a36da9b04244967ca032f2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ca78f1e7a5e5fbb086074fbe8c5eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec682788465e374f06c8ea65a5807b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646dd0a30b4f6a0cd393f4a7604b6a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13706ca7e854ad032163605828a7281753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e375a42931673d68289786b714455f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28470b3c80b033354516a72a5723e8fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e21cf777e4ff747d447e37a53f1fbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03e59cc344d9c24cebf3739d0ea0d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097575e7a59785d9a600c41543cd6199758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8dc77445057b3ac064d6a79c675c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea7d731ef36c1be32c56c889585a031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e8b15a11491c1b4d63d78d49a6cfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e84bc31a6918169859ab57d7a346dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48266a63a1751e587718702977dbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c711dafed32ab520f1ea66c33b6101a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45ed570acc5c943f0b6c1417efd2526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c83918180097532fa363a56cd9997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ef1dc3da1565cbb4fcfcc298c7c0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c2da3ae724df0c5a8a7a212aa6b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a08342c9a9ea62372e6f495d8c94910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99436d9c229fe179cd4cc41b9f58459c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e54ffa358fc70ed441d6eb12669112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389797e58b52f29882c30afc6a17ab613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca4a72cc9ef2e524c36d8e7fc34bf214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487bbf01ea57f3a2c24457e5e8b8d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1042176ea6f2ba3bd82ee4bff994816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b84593046b9cfcf5e58bec79fbf42117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e715b4808fdb6191ad402e37aef5d1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87d76e9cfa75516aa21aab9b43b15419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845a953ade12cf2052bbaf8af3679d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330772dd164d68dd6874c5eb4cb010e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975aa0ca984a4e84cf1217c900a23ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664e129672ee18bd098a467723e0ebc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e45efacf4b0e7d27895c5a4616efb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a5ae91ddd0c5c3d6e65bda771bad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cedf4daf078a831da91f8ce7e1a5bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bfd4c931b2705188260acbf9b98d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88aa206c3674f40bf2f231e9c33c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a22a52fea747e889711201f5504bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ccc3580a78b77c34e6f5e57de184630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1407b00cd611d8c46b2cbe10be5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcfd0cd82b85b1047aab03f154bbb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3202bab8306286cdd10c4f497e613c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512133aa3825dc9d49b6c5a2543ddfda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3128370957fca6d373e06686730b9b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515a6683a06585137f185e5843375a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5d5aca350edce49ad52704cef63437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c91db9184d20a318921fc0fb4212938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87652b36df8b7cc7092ae3bcccbe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804f248904d138cfbe924a7b929d7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cf08df0a3b6eabfebfe430babdc3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc32d7edcec4d139d29c3f1e30743e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a586ffd7f09c6c2670d9376abeead743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419457e5c606c709d20c6f43d43b12144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb914502f1e3a5ceb94d3fa2f2c37a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8b212ebceba705f67658d130ee9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbeca6116e205a5ab53fa5f8b55bd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910363e1ef39edfda0d0a976b71bb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613b3c1322612619537c3d51603f3c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e9c28b459b8e7907eecab825acb3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905d46d30da3a2ee8938ecf368a4e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42630f02e4ad48b19494cf0374678552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e072e3545e414815ad648c40ed0cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533817a99cf8a36de7ec25a36cc7bb7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce986d158e5686d29b2990816ff616955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b05e90859e785ae555918687043ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231d3f7147c7609af482e9058fe4ed057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284904584e84d21d816d0d23407300758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47328080634db09dd70d5330d1ad659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b0bcffad90edec65ec4216e4054a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b44602861435dc98d63ede251a65d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47431e92bff8d910f1506603e2d1552a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ae7b4d3557a02b720253911f92da763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689eea9038bc2cd9add5bdc2eb0b1f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051b303de9e219612149f2e0ada835e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2e6d39ee28e74bd99cda570575b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128d123c663f162a541cc750296d3a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f238fc8f8f348404fdde04a621cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0551585be34b8e8592099da1536cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512aa398807071e347dca46102470d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72bf4ddfccad4f706526d5eddd8c4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad70b054b26cd0914738b864f8cb0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbfd5c1b1dbe222876efa9083d6fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ba876c09694c300c601e95e041cc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae2be4280758a03a53aa856da4a0e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada7f069b2d784893ade54f02ce98276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df76a8afee51751fc2f12ebd04cec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea445a3879f27f7e8f4a55451cab10878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f23b9aae8f3ab1f02a6b29483cbf1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f179cc93f0a89f1e120204bdf80590e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182ec91466cfd978cf45d99c7249bfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39476cbc068ff62c87822d039da9a65182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c553c57a0fcd0b5b32f0a7ffd68023983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf3797c128db4af0b57edc25d5e0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401199371f50df8b8be84a53a202d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65725bcef38e8d94ccfccf0705e9eed086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c4cbe391d953879c5bf8a779574ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f52d4e24292b6e27fdc75a242736f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2a12fd05b2f9142ca2d5a8115995e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb448191edf5f4ed5490c97af17e1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6f64085a8c7894b6d735cc86e79ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd9073aae41f8943ca1c647cfa17db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baa884cdb1ca5b6380f3b69670f17693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1abdee8ef0af76d424971b230bb82794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095570839fc052e1625e0c661bf708a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b9c58065bebd8e5b42817b4ce93596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cc03a0a8ba24318792dcfc519e6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7824a2dd49e58196da58168e8e99c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743e9bb8c15e46467e8aca4bbe9505099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d01183b5c9bde1d96792753d54716100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4c89d876a807d308a729444aa13ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91794ab90f4e3dfadc530ccd871e9d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb54b42cdc6cbbbc71d67e400177c69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa755cc2a03ca891eeadacbc0e3682104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9ba845b745468a70c965b209fc77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be020e4c86185981e43a5844523dc37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b18d74e73802c8768ab5f29ba3eb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a6410a706a071fe79e7df5db56f4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafaee7143e4a359bf57680555e7e44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca178ed95689ee13fa29492d54fb5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe8e5d77ccfe1a0964200ddfe7c198111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ac4e54c0e6fa911504efd59abbf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d9e632702efa1d16e0073018aa2fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd52c1e836418071ca37d0e6927a7cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e332be153feb7abc19fa679b7c8f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602cec8b9ff0e8e82312668bf50df80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ad3cd82daf5730c9dbe69f3d81692117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeedb2447ca7d3482ee1e31617b475118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e48947a2edad6ddbcefc542534372119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c7d241cdf1264f6ca77ec3f9b1df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5325a85229539e2e12c3e2140f9d21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b9daa02515fb9b1ebb65dc3f0aff3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e43a6da0e30e64267db98e3a99ed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ccdec402d6943153956c8289ccbdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa726abe4f7551280294d4abf587eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed8a69d9479764fd58a911ca648892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c984afcdf7d045c619a307849010d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5d2310aafc1e592f0b15ea24e7bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8f7d47a87492fb5b30fb63cb095d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55028b9dda43fede507e683db37e55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ae695828dfdaf980907eb5d0dd034131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a87ed73bbb61a819a28503ce48256132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bc3ddbd9f087abd4760a3b45b6a85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b565fae93aa2a650cd5dc8cd0540134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f6d84e5239e1125f25ce1de7a8738135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17603bc6e1745b0853bda9d5f0146b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ae7c10b4931b67fab6f61e8d903cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478d87b32d302c4be9751509001edda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc6fb0b901e57c9cd95f998fdd1c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e5a2a7c19a32b5fd5226463d3abe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f65fd05fab8b450e109054f2062553141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540070064e36a75a6c3f722e29c6770142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feeb1600ad1bddb9f33144b721a1c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4953fd673828baad2231de5b353347a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fc566b9df97145792de15fd00f61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024f4e909d8781d52b1814298b6873a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b722016462e47dc7e6994775247f6a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f55c05cce692e6527151564701c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb477747b651e20b861c46ded0184c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2b6e40ed7b16cb3a9a24bf95af53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e07109805e304c661fd589c1334d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d8cee37533659be3990ee8b1ace8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e45372756c35f492daf612a8eecccd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca3fb2a720d078e776c558f7bd089154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d26d27ff8a25f1723d9510a1a27c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5f791f689dddc5d7ec3691e4f7342156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484504ae8f1e9e2927cf22790d524e11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab76bda424c4fa9041d5ce026a318158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4020e9e7008e1f5e50df6ef3094f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5569cffd91852b9e86aff037e3ccd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa00f524eaa5ec776015b4d340127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3ba4f036e1c301a1445f61af2831c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51d1dcf661ddfc35f075b8428a904163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5b5e4737e96bd06c0fec3681508b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d8c22ada6fba7f8f4a6f4aec2437e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819440431e6e7d4eba8dc2c86a76dcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ea2cc9c28dea7a5892cd2ea97e34c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a83853e2d292448b1aa46611482e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b709f426905bc9b9ddcbcebf0dd80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabed6fb6aada846195a7fec69ce7cc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea5dd8e85da0023bee4fd44cde129f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56cf41c309eb4a93f3c7ff4ad24dc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a995fa0e096f00b022f850908212173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0fae706b1ab98d8b100ab1765ac3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65615c063368d3e952b5b8385b94bb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5c7fb4274a9caec5bf4ff98cdeb19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3a66a72b2e3c7f11ab43fc39cbf62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e953e33f63cc488ff49697682d07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b8bc6554acb7e3c6db7d8d7a21c49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dab88115c0c2ba68451602a63c6d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c8eb729a32686e676386f736a083f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540a8d4a31760a1ea44c8b00b1bfc28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825f00e3ce5b1af059874de93c03eb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6db8ba6aaf5c3037bb1adff2fd4dd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6443b675703d425a247f3f66165bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669abc297875261d49c274f6cadb0a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d3bfadb5644a04f146683ec2f9fe9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83704b0c999eacbc08cde1623c6d24b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e07382b0739d0a0d121d37eea6074189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a8893b2037a3b8a182b23ee0334f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8035dd4416fdf439206d723d194f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d628057fd8da9a6c2b780862e03a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9a489b9e80c314ac9754bef9ea13b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564179c06619435031e6373a7518b84c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934521b918f8bfc93faf76630a17619195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acacc3679d3fe07a404444aae6da7f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b85cae236b966817272860cf229f4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa84fafd773f5c5d75141a6d8c552b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7421e93e1d425c4ade73979884a33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c670ab4f3b2895facd996e2da2ab6c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd1471eefd9586666286c921808d63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d6c1c14d593ca42bd0160f48481a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981617bac01c8dbfc05802bbbd63ea22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af103a2cb88ee0ef17599a1be04470b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7318149e9b867147bf38d2eb0c250205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ff7a8069b01a3b2c960f6303b7bfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b000d59bd345885846f7a3367db36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a0853d9b9ea9f138d8b16f697e67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c25c7b3b1bc52176997cfa0f5539e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bee9b3fc027b5b8c9e2a999d869c05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c5e2c6f279bc900a178b63f486186211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83418e46ef7e1f666f44a44d4b73cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac91072de1a6b16be3d0f00b65a53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b2a8ac7c6a8f58169f0221878e34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0a6039888cc9377649b23d72af84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87f6446640811d3409962b3802b010216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ffd20d35a5f3446354fd594c2781217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e263d5681824f81838a4717ee8696d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f28bfc5a4b08529dec967c968ac8ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0dab4d4ccce4d8f7726f345e5c283220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902309aa0489a75c2e870247a512f52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4387a7d5bbeb6e28eba08f95d9ab5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32529e26fe63e33c459e1d696cdd637e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174a7d8cf9049c78338cb5bbc10e28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f23adb6baed5d1f1b5c0990c5872225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89016af2ca352924a2c2a3b8793bedf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682991f258df7a05dec4959cf9130bb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050f12a4fb4f417ac8a720c3be5faa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7ece3cd5962d8ff082ee3b53965c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c8d30790056d237009ff204e3c51b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d54293831568fd118a38a2262ce3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb444fb92393f9319d82c5477245aa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249104db29c4e53fce994a624f3886233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eadbf69fbed7243f8afa7f2d74a319234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde36c5a6e0ed47a4bb58908e86a300235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea878de877ceec4507a77cb91ff808236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e05a2d2a2150ce9e10ec8d7a43bb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21787457cd9b8ed6fce17d1583bdefb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07dc0be2d130f5cc494574db49b3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255297a9b1ebdcc0b9fcf169a9ae248240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b87391b073612b3f6351962de16c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da34274d30b8042dfd6a66e9182162242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077cefe47094c11539f10bfe3167cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2c11b2ba47afc0a16508e92d5d98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb54f5817e30fd2f357b8780edbfd6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac03ac46240f30075f8bd1a4b7525c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360814e119df68832ffefa451c2d87e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4e5a83827804a1b101e7a87433a27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17cfef908be275281caea4420f6e81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a3e93c2211c15bc2b05e4381dc673250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdaf4140a23a1a1662d60245e32cea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2173d0ed8ac4f8b24e929821d9e04aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593ac619c9c8045bb4d696f134d1dbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064156e0597ca7e92eaa30387fb9caed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec9aa78ae0e522af3b5e2df9c17a01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11dc7f1c90a5e73f2ab1f6a4a51a65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ed53399d4122ca300a1491622abcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbdce6fa5cbae721877eb1d6528526258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1635d9c1f44273fd02eb4c3c4ac48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7906c7ea400b88208f8eddc6192520260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d932f4c7ed8b00b4c6136ca0496c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95def5988fb26e426454f772463902a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58aef870b1916571bbb675c0d06f55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cf5325a097c05569dfec8a016b153264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab5e7b3e12f014c019868820d9e37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cccdd42d9df921605b12694c94088266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2a5dc48e1c5f3d914491c667aa2af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62211fba93cbc8e7995fc4d86664d2cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b41e530a378ed00dcb53194b700fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4bbd4518c76b56b530fa8528bdab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31698bbbf61e40ed5021d2203a6d67a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb62d2308831ebfb12c9e6bef2a66b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881cd0052dd8eda5a5db9a354891e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe45e069b2bc6adaffb18dbdf9aa7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b143aa075249f036e43d6a9f6696dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d608710f0489b5550583d613398740276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332e610707dca4e5d2da32ef40d791277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c768f28fb1cb3440118f2ced923c071278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e91cc703534f3e09665621241de66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994f6b0ee5c70405869c168fbcc28e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373ba2c7864d14ecb0c1dbaf5f60509281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b0b055a11c375a29b74ec633929e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb46d9c3eb7f39060a1a4458717b60a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97d2c30b45efa2006e1eb93c36a44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf34dd354ed7c15a68e0a08168efd50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c4444e42033c3558c9c7242141cf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818c8ff8ac3bb08d25ef9baf6c95b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0ac83111fe2b21086e890cce3c23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afb24104464f0f719497279e586cfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92367be1d623b20099f91253f70e4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b22a9688316802d2131376d48ae23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd70293ce47693942f752f62d419fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f42beacb85db2e83488e4fbc493cc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d79ef8438339f8e0c6776699da5dca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08868043a90fa05d82fd92065ba6da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e9d46bd17dd3987cbc9ac62b469a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73dc802ee7928bc0c4bb5b19087a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac402055d69e1f58f83985d4d98192298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a508b51e9d74bebe67e26baafe88e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d3a8f8b541d40e69c1629b88b5240300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e47ab058329d744b342336707d9da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4090db551f26bd288900818570600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c6caf4dd54078b516945ce8dfbf56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8471fbd29a4c1bc8e31215b367369304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db0b4a717b282206c3591441497f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e89ef0f1b8412c2940b300d067438306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a39bcb2f87e22c7eb6ba5367c26a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab421d5b869d1f1740a6ac9722e6bce0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e715fea2e144b9c74398716c0b04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7f730784a4f7cb9ef0d1ebfb7ae4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884c7274efa1da2930e927527e5f1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffafc59fae1ded4e042b3d6d37493e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779e829c13831aca16432d52e819948313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2490b42cfe0078a46d10f384a67cf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c0a2214f81ca4ab02548c8b152f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf85c8255db68182173f10462016e8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eacabf5c06062e76fb0d455c3b4e63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0366bc27de78120957dd477a7ab41a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0fdde1a5b80ef82cd5b98f1ae59dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496b3c8a867542c8b9d0a0664870036320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e416e9722f85707b2795926e5c2500321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a7a790de40859af42456c41d028e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5a2a50a9e2dfec94906870e30bf23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722baee42ec692c8ef5b8c382c3dcb12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f005622630c50eff28e5bb0894673325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf33b9dbc7eae219ee18903720056ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a1d096ae6c943eb09e5cc445603b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8bb1c2b3fc17615303cb3ce12449f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126fb3fe2f9d1be292eb408416069e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507b26d1c1504ffd717e8766ad79b4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a34a3c63aa6c7b8d9026cebe5285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f81eda40890aa054b5b0186bcada33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af92f9499c49387ad974816ce64791333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d3a1436762664c1f3d5b45dbb9383334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1c4266ee2ddea264a17151a9040c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8480cc4314ac5896ab863af5d37b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c85c16331f4088640fec55a2762d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ca282ca2f6f8f62388a9dcf396dcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a16ed85b3e4eb0c0ebfe33eca6440339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec910817c180800697d8cfea8b23dcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251806b03c1cb4408aec679f42cfd391341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7192551254418edd4fce4d26fc3ee5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f97ce3fff4e416bfdb3a114216563343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635daff1f0bcdeac374d219d077ca07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b6c0a95cfb342d8f266e921b72ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2073cf56c50b287f0b6f83881b09ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beffe61eac71a687adac4d992574a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8652804ca5b579d3537bdf58f245a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed568a474c034bdccd4dbed3a13572d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8424b5bd2d88843e1a1891ebad0bbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3efa6cde652f6cdf9cc9793c8e9b98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16805ac058989ea47492bd9a57a5f4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f74508edb801d453b5153ff1912b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db7a86ddac814d071d56c1eabac71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29f9126059445b798bbdac3b5ee781355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24715da35fe49c9b8ab106fa0fba796b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc49775ebbc4ae4583924847647f7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc1b8ede33d3b1bf827c214334ccf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2dff5a145cd576b39c065289d6d8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5960ba16c1c475ede79fdba24d9019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc968e1ad519c2b2dca51866d91933361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26748b12022b800adcb5c1b5c4ec8209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba7a58c5840383d3f76220fec1d60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2816818057f72b130597e86ab35bcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caa2c537a62fe431d630e44608f57e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72afa400f6f021a1df30b0914f024a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fcdd386402d59e926429c239b5d65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5513737800eff6750f26d82c247f4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78215c6b2a3ae1eabf3438f0e61a2afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21201134886bc6042d0423238936d3bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee598f577e3500b5fa60dcd1e61f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7594ae6fdc7ee188bd15d1264592093372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94676e89976d2965b5954ddbf8d09038373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff8801e704540497282ec9f22df5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b17d76de417c8954b64137230857375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774a86635449db3b19cb01eac8f50f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad0b5b64a73f2b3168d3412fe91c01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef610e204a90157d307aa2076c23b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574799b60c922d06e8c2226edc36e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3ac2d92bccad9fc17f66458c48d39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0b24c098e0773c9c458b7dadbd119381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4602b15d7e0f159dfddfa55cf47da2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70133346ba902e50de2eac233dac36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaec65951aebeea6d5da2fcc3fcb6f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594941867e2671780e0c7f04bb626921385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0466ff1bdf85e6c6048aa9b00e3cc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f82eb4f0042879b10fc2f79575b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58daf08864d9bdb555a2d5d80834c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69ccedf20eaaedf4444260339ed02c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c279f6c288598b8e6290d110c3f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04087f3084a72ce37f6695e3a70a9c62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2663c96ef2a35b718a2fa9e185159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77285ddb9d1bdbf3a3b69f08cb9d87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a34b61556c39798a19079b7883e28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1713ac6654e7cdd690b0ba4038dc38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131121847035f415756e13a7457a75df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3934819032dbc20c801ace056dbcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b81af613b5a65b8e4ac010851ff2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b27700f5fd7ea9772368144533b79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497a9362327065e530f4d81e4007860400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a7c77b49ce592ee0fe6e5426a029401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46356af6a973486efab6c8dc4fd622f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba4f1fc890cd86f359007fe00e20f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f64f4d93de807d9f3266f44a27f19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de2c3360e9678cde88cecb9813f54c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c336273ab4ef88e516c1f52ea15e5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814130c3e066659b93401a77e56020f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446956b00b6de6298f7c48443a1caa8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bf6f258ad1c1f9213dca76d3603d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d88d518ad8b7b04b6a5ca4592a440e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732ecd4de7c59c38ae506831980c415411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc90556a2c4cdf2333169f61af28f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0273efc0fdc868deba1d465af669ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88611c6e9a51fc0257b49876569f345414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220d03d6c46927530418531dc84c2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8d25c48272ff4ee6d314035062cd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db1b6cbce22ad334b65c37ce3b6d75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b169a4184dbd999bc8ffdf66becfce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78485b3bd63aeff374f09e0bc9a24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f74ca45ea46309e8fa67eb0808d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8b52d7c063fe3acd65c39fdc721d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd3700cb3bed96ace8e7bdd94c6e2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4e231b524bcc912bd4c2e000294b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6948dc159ec503ebd0560b95dca07df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd9000729389ce1eaf12a31c100070425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470382f8cce3aef423f6269094fed811426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee3d46dfdedc6c9e8b33ab20d962ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3da065be450df00436a83ba325757428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f19fa99fd73110bbf8c80ff572ed4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f89a66fb5fefd12f801f5628880b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feb650df88d0d58bead1b0b543393b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f2ba4b2dbad18b52d166778e25487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c868483031273487da54a17cf2ecca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce542e65335a2efa1caff670c354b91a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340704f1069261dbba7d6888d1802bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1c9259b82be5b71b4e62728ba58ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b966805b1732d4ec510ed67046fb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28922cfdf51f3f2c0940bf77fab56607438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94304ba20609a149af17b33cad6e30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df386518079c6f04445fea9ed95e87a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99412f9ac8950e80330dd646be3e2cba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997fe4799b8b7a9fbea0432e609c27d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93773024b11aa3831ef800a4a06a08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94468eef9afc3043b762a11a6893aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e305fddc54cd1457d4228edf9fcac68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11df78654e8a26db58e61da44037bb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444959b43808baf2a2e05b72cdaaf4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51550d78ce6de0a8d0ca6827f72e6a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018941ee92fd41f6fbb4619f0e851265449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac000bc32552d9d5112484f8768cf6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a159e2a1f919ba8bab891bd77a14339451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c7bc2de643e4556f8fe7a48d0c96a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376f405abd40cb94464d812283e6f9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b98ad7e72ddbd716d151282ba0892454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58644032baedb4f0b68934e97ae34eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201644c6f4f523547c5dc1ad0c87ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093f4319cd88cd39790eb151b70f518457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4622e7b4a8e259143acb82bededd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b1721efd25b18512df73c98ca666c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553b224bb43cae2a21fee9fad6287d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353f3c308d9ee5dc2837dd5eda1098d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20cd1e5c3b221e8103f4025080c11e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986acfe99a05f26d44b2c3526fee7d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdb2ffb3fb8271eef6e749cdd38cbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56406c49a4c1f381ba5a1b4ced617bcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a9307b1263400c948ca9b4f85df2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14406f060fd2f0e2750505ad3279acb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87783582d68e2e86f48858476f272b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d77cd397350a24d784c50007adbf7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ae671e2bdbcd9956129d5392df99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f763fd9a37f083fa51dd4684752c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea9b81c944006ccd78fce3ddd9348472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc99c9c542146354050fd794ae0ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d294772186b56dd879c8681bab2a943474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e0845c5f015e34a04750fac2eed8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392708679032e0e149a3b0016d17339476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5935022826f4225b977b19941f019477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343592c58905bc914444d70da9183dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586dd5e17c9fd0b85bc5880dec35a55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d943394fead37c511af6d0d9542c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e0c315b8f12452a6d4b9ad7891eba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b338ea6c3e2d836714e81eb7960da4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e03d68d00bea65a6448999fceb00db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d10a365f7cf003e2a24dc800f719484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b3d61b81443ef8849324d6c7ab15e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed27e46427f47c51cf51a43d054793b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095fbb5e3df69372697fe7c8c460f00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaea010ffc3fd7b6791e0cb8550da98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985da0aa7079509f6631314980973f02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa920e269f8948d4b5160fe5c1c6bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901858e60f639d16976adf030889efd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cea72aaeb564d2edbcc6dda0a0592492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f431200a7af8abd092d7f4e76a5cad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c5c811fa4c7e38a5003141e63f26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49107387bf69f6c78c4fb349ce1a1d64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4ac7589073d5ac2556a42d7d63f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf23c97b10a337ebe8f6e8769bea96b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f567f0790b6e6c6ae04e1128ccc628498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f3ec3282f883a82912188cce78df5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc88e09de8035f35b128dc4971f4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78397027a43442a44e6651fbf34125f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09472aecf0bd301a9e1f632120b5224502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db39b1b9172c885258da18d7fc926a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007773ff916b7d1efcd619a6acf7cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105056a031ed04630bd28fa2e4636a48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62774b33c5a07ce92ce8c037d37789e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c61b0c69db38d5f44b5c1c6554c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe1f8a5f184d424db14928e0b9923e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885dfd347c8755955e44bb0a86a44a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f90d0510165fb29e3fa16b0f1a9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1373e83dfa82e71488de781a39d6ba7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d124607440bc77f71dc2a33ada237a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5faa40dcceefbb0e801c5516a19c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc9d74eaa796beeb6c960ca6a7ffba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec5b17254e16348dc40bf914813545515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a632eb67b0cf89673041e6830b277516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466e57b3a59e487487deaa0b73504f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802d7773e938296914d29eea6ca7ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0496836859f37a82d5fa22c0b174bf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233424af17951cd27311b881bc1e4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a16ed7f653186bd991d02b51c00d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84516f0c93be06d487475f2a2e6a6b38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39343cc7d09a89ea7fd7db07fcad68f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8d59c547d8601a357a4fba0e871c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e934e284985ba23ab875e84bd69756525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a1300884a19365a85aeeade1ff709526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460f5a55ebfd34c395834ff1af7e032527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c81545e4d2b81c90bf0a8758adbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461a987683316980ec6d0916eff676529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed7b306e39a591f32d7acc2836b06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a8f9762c6c5a30596996de70552fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085222ee137bf46762675203953b4ef5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71594c6898e9696810266b2bf88bbd9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60ca23a3f03f97512890161dc7b729534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e19f8bff1e6dc7f22ba656251982d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7620200e5a69dcf3bd6a268fc196833536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62455c8921ce1f568fece4050e8ab9f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54695ba02b5d0c75f404fad8d294c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcb9bd9712d4aea61eedae086fad55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706d2f4e31d51a33df4c25aafc7a6f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45663301489b97999266b2e036eaff7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86e0d668cb7849c352cea077722c28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8315795076d7ec14187050c04bf32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df67017d7c9b2752743e4d4e875238544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4c0535f3679feaa72c9e822b34c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539598cbfde8c131db2b0d21f89c90d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9445b1acd3537a159655ca51b980ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a7ef44850dab9f544293db0350ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbc8428efeca83d436b86d74adb48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21231dba0b776e625fe400816b07fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed9957ef6ee9e8aa8b0f38ee48ded551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b80db5b666d09562c2d9eb3f92a894552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42aa1c50d918b1333c8f9e6f983a73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3884c74048cb9ae633977762a8ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9800a042e4f46943a96a2fc381fd94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bb910a8b0135719d58bd5b66b59e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfcada4a41d8742b5671dad0c792d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b1828fec7e1ae78da168535ad1f08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92914fd31d71185b1ac6e456094696559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d256d3bc8ad0af3b63e06815765c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440af10c6d5bf783e69db8415e44241561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b4e023942632f021d0e7b5705af1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f2efc241b3146874de36c5201a4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a57bab297d6add45b28399dff3b5b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609365f31ab762cd29490c99a4dcb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a7c0d448dd5414193cb80410a7952566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd26684b355d2ce779f14fc368d9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed14403fc87f96b0f4c1e851e67a09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b93689b60e0c5f154d74ec5c0febdd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f527269bfe38e6222e9903ae19010570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a0e253c3ec46e0fb08e3650e993d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2011d360cada2cf0fd0a45548ce497572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320c5f174af5d4abde9d12f0d80fcef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99f75231c58e0f9c9e64dcfec36bdc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f25ddf656a845e113823abdc65fd0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74cf1e392d8ea193c64ba0311ab2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a91672ee534db54683df247fddc833577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129c44f1f6272276dc7481d2734c00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d267b5e75c7d97a67f5afe4c82b4dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e027e44bf719acf567bc7c00303375580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d56b64f9f95a0be1257ee05699bf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c923976a2ed284902286eab4aa76a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dacee2971d4d5c7539dadbcd1da2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7aa41f300b4a0d33c4ffb5db9271d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62080d6b209f835122177fff4e8efc6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8b643762888b356903e24389958c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63caad1f9cacc85cafac2453a6085587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05cd260a7739bef5a7f6d167f8ef5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccf1a8f819cc8a4e90ba1d3b636abf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb68330dd443e88f05a8a72819e14c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da3e6a4fcc4d76331820fe57f416c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a43cedb1ea1b1496cf713caa498b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166cce4555b069d7d04c6501548cd24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90358a76e10528a861772ba77f642a76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41ea60c3166f01725c88e022f0e72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46150fd8f939df65671e365b16fcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574895e22061a55ad1cfdfdd6db89a57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab713cb0c5d84ce80c3fc07c4a1872598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec007690981006a49dd322f8fadcf617599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251fb56ec02e7433a9de6fd28a13330600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81f0acea4ca20ef3b1a1a42d39794f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef547cc024192a058fc450dff78d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540ccd67d3ece5b60998dad478708cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2616fad71fd2e348b06d14b9140957d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461675ffa1316c47f2b4725ba832b90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c006c44159d82ffd1168f48284532c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599b59bc002835c0b70db7d20dba826607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180ebcd3a64b1d42d29261136dac69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35cca8bac08cbcedd6da85dd606ce6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a65082c787b4c414224fd15632b5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f28ed1799e88789c40b74250aed69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30af73d37fd848e3d8eb7f8122043ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987e83ee4ce4f8fc70f2469a4c94cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee8d37ec4f2d9406ea6e7d280072a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c2d926a37d2d3704e0b489c753837615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228e549f293bd103980381ed4030ca5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993aad71bce2c8f5da2f676e8d96639617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a29b98e3fe40033c7a99682812c777618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395708eb3cd739721d5902b9c8858134619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c293cc07acc887e5ef5bc55f885f989620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b7ef30ca2f541d11b8e2aee176bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1adafc67b8a9fd94e5f3aecffd7f21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ebf4ab081771a65ef4a7197e64d1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6674cb988a8c7df1b2c6ac64f2b1a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8f610a191cc674bde7552f6bb914625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c61424b66572a5129926b98a71d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef59982cd392d19a83732974d5033f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292683dee793e98fb1b49bcb26d6192628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc051e23c62c45f089c8986ea3441c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df23ac2e0229d5f11ae4510470a11cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de562019e0f961f01cfc40bed7463e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ba6041731bf6641722abb99ea375632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdddbea035aa49b86b168b5f41d0da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af42c4057205378c5fdfde669b7c668634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773057522415ed6ed836f92aca9cfbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daad6b47b3af11830ad843acce7ac1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf737a3aa241bbd7c1fe6b5c517610637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9477a37d24fe72585afb44aba5b020638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7540f66ad84f7173669cd1f80bcf5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74370c1a5878f887f2de0168885e1c7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc059bb5e84d79b03a5d3774e4fb0af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dad08b6efaaf26382a4d7ad664cd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695bb306de7a775f2e89be311c9d29e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dde990e675997ba20d7988212445a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c530fc1ad713274d199fe2b21966645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e166653ee08e7761d0b57f7a639ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434eef34000f69da3569cfbee8dd12d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0d5beb10ecda8d5db03ffa328cab0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ca291695332b66030826ce4669b85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee24aef3a63d25673c1b7e1ff9dd40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ba56c3d8059a0cd6cc60ff0fb5fdb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c287c9f4bf61bac169dedb7586c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dd7b6755d4777565dd04ff9ce906f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e97694f87bdcb0172bb64d26c2600654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb64b0a1b6f753ce4265822ff0b3318655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a003a0d234319b35795d1fe27aa4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb165bebc0c0e7eafa566cc29167c27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06340899ecb82529ba8d4dcbd50af2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18990af5a8c0f84d80babd66b8ee078659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919743ada63ef7958c11d75b499b8977660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d46a9af58e551f6a7d45b24dd7184661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25541417faa8833d091a0a9f656d9bb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056efcbc13c89d4c65dca6bcad1ea6c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c2c01bac1d1ed748183727cb30173664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796785c3651683c284a510c02de7d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32563af32a7865deacf3788b3a20d49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f14de5fbc5ac155d4769840041354667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41ac6e258e53c01498dad461fc47f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727755ac7091708b99d0a8def5f43f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bebeab04b2bb8e3640ffc7da765157670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ccc0ee426c7a44a2508e8e97a1c4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d809a1e9a6c412fd1124f97d46d8a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55755126abd1509f17da42b9fae04d97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922965c03b502791a527f0ac539a100c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8461d0a7a0753957e76924f75b7dbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f506a4ba8c3e2249bd38f27658f712676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c263d4303ff474c910650264dcb6d70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546457ef586f0e161240c2d9c3ff7b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e14ad8a840a67f4360ec835f5e456c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999b295d11a2cb6ae1e7bdbea3f1aaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3024b074d806f8ad849e178233d4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e5654f20de0cab7f385a8c3ea2a68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73ad708f7affadf4e807bd0c41f002683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c24c6f8d0942ac2a81f611f2443f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91365f5a93dca691d4b19954cfc41e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156ee60ed3a6eb9aa18d03c861cacc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2d22bd0bcc47e104badefd47e6d47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07889f159bd9f6586e3fee5dcd66c965688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbba58c033cb8f5bf0434df59be018689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fceb7af65d4e6d917149aff6a25c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9fec0222b1399633ec54b389de32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c4bcae00105964ce396f32a3b74f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6baa877a2faf78b0c2a3cf4f5a3ac6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b129eb8291da75e0ac6f7be3ebf141694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06bbe2ce57abb3bc4dc4b77032a38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bf40c25bb9aeaae5e7c0dcff6f194696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91795145c3b52b7030eadea789c2fb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f4e08f0896c50034427b10ff675e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e59130629e1cf6844fd5008d72d85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c12c050af0545cd187c57506543524700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24775aecffe95b1aff4220060bd89641701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0eb2e59d221584f108d5c52d39bbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3d872ab6f0bc81456a335001c6e37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd21d22154753444e524f477fea11c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e66e48365aa8bd3b89d02fc7fca23f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c29beb1dbfb5f2c4b08ce4ab779d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a873aaec972fff98118b8b9a2d195f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34493f48653a573f91a0782244daa4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb578bc3a7651f709eabb272cb19627709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f738fdbc2d5311208cd47e2ba4d753710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f5d82bb3abc08b0de729bb63882f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4eb596ae9dba6405f230ef847c562712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a3f8078dca53e649f15c2201b198c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ad1631872539aa8edfbb600dcf5d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af32f2f33476c5e2e84ae47af8ecf5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef5b5b464ceb5faf80570f432c1d01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eba9f37ef1f1aa103242f2142504bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa554c98063aced1f7fe3bbb859750ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccaeb9c3583a27f126cb45e65423b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157632150fabd0bca0c2fc442f9660af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06569d639e5b8314d5b1f31e8421afa2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ab1b28149e456429308b8ac28788722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad1cb546c65284086dedc79adcf126723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1df263a1a26ea91c4b617a45511ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ca69c5b360eb2840588150394043d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee52a193221e3c022b88a4b2847a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb1182e7743a166a031d7b4ec7036727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf4bdec6025b161f147fd0798638d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8316730fb910e45aeea65bd954689c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb8bf706decddbf13f733922f027b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78a40370822f2bd528c2bf80f89cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3bbb1f5bb591dd4f1c5dfb22367c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd65feef6efeb02228c80248c1fda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83076065ebf22b794eabecb793bd654734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d7c45976f3d58bf3a323b8d9a8b1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fe1e25027a07d515e10bc06835417736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f7927a0f5007b57bd24748e9de51b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce467d91547f2204d80b9684bc91cda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f3d1a1a7bded241795d47d4bee49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a94d9f58245248a707487d68c47ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83453be0d9ef6b3a45a45faeffd5b96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7978d1a07d4d904eb8322612701919742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2ab0460e40eadde3bd7dd289a3fd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae65be89f464ce681363f0f4d9ce260744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce676fdd684247a6cc854a569e64c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be10eaafc9ed254ba5491b32b7ca90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2409e51d7efb0f3166ae73dc6c4172747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b5d3652843c7f1d55cd1b4b3fb6b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a81cbec75226e86c24638727eb7e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50340fcb28c463043382ef7db3a69691750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7090676ea9ecf44968567fd80dd3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bcd8c61f932911431c58735aaef87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3480b02210b2396bdbc17667a378424753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6075811ac17eee508219c5b1b7ea37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834ef57c5a94ccf4e960d051b7384d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7cf3a9c5166d8251357f273869ac8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8b4b430827796617fee4b4c739232757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc3e1bceb495c305396874756b2b79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899dd444d4dfc6411942a658111d462759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>