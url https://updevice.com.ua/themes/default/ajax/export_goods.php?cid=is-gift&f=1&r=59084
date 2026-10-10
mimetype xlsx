--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f91d3e0a44277f3e0e3b3cb8973cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f21fbaf232ca5e639cbf11f6db67ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71b4e331cff4f03aea857581869f313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2e77a9ea31bc0d260e976d737452f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb9ee650255050396a2cb7048de48b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026314ac6d608a0716ac04613817fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d371c7bcd356d121f7204a65e236857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0000b01ff2c79ba996970d8e9fa128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308927175f6250069b6fb1c0bb5852669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac022a578c190c79d232713ccf823510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5616c6984f229949e473acb1315f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee9b9cc8c13797e540515a2bfb8aef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac861eb1746d66bd5a8747fbb379813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86538c77f92c6cbe91396bc6a40d24b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed3735aec70cbe3dab9336fede844915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a5ee4aecc4c11b3c19562d97cd1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f274939e65a0575bab0f47e1ac52e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25736a8623a80438bc7a2b9c41a6a3db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eb2c80fb8309ab1cee6861732ede219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc256b54cdd3c0e3493580c59bb1984820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9509117af8167cf98dc12bbcd92d8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b178b9947e83f3f381b6629b1dd0c4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006e3869fc95a1845955e11d02e35423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73c8baacaabce57b1f395a885f16eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65621cb790d0c32a7ee8cb07fc6ed6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c987ac24554f1e61ea5c925ded004a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739c333192ed2f04ebe45f30f6a618427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3fe083004e8cb31782453284fc83928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bb07e7138eee4eff8d923105f48f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641080b6e900474adcd30fe6f2a9a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03dd742d0b6d9f55cfdc2b133be34f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67fbfef22fdb9c0977a2b5d4bda29232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762acfb74f95ba74dbe5792782677b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5faddb5381502e3c9d42ac53b9d0e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55c63d4760a03974fd6af22e45eb4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a3ac6b0c1fe03e470e22ff0c3d9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05726a1021c358c86e27493fc6d0666c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bcb5b1241f1db858642404a0ae1c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4bea5d87eb518192f694f324c429439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570da97010279e049bcb6035a0935e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740bde0924b501fb498914e40f2d5a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf66c2b2c483baed8f969760e0f3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf985bc657cb724b8f09cf961d98ff443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdb2b5c57bec341b38a09c2d4b92ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17982d12be283ae5db51ba41a089945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada264dca56db2bc9c2df2f8eda641a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534aff3a7d87f17e549c28bc8d590547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedcffdd0c32867a1a7d89d3ec0f94148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058bc4f0783ce817903ca26b0033d6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bfb21c5cd754eed649d9944d7641750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413a4421a1ee5b5f883b8f7369f6f0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e80113bf356de46d1128ce920a77852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62665066daa22d58c0f6517df9b1b3c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e1f60a621450472722d3cb222e4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764015458b2fe34acd5f8f57fd67b1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f430fcd1d89aa4d54ef3e78f53ac74e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784012de98e0662f8ca17dfc1759c47d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340265195fef186d3ac53a20efa1e57b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a06cce3d8b660e71e55b1f64a8b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c19c263c20f4384328287895aa13860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94672981fda6cd41876d0ecefab6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe009cc25049521929f04038592837162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e65cf2b8334568c1f7ac6f81352263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765bf553e2160a4e6151976f58d2e0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00e18cb99e1d8e4524b7c35e612b2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c9ebcf043bb502463401a28c47b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04e9430ce7e47829ede18dbe50c5f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190e20499fe67ef569b8376ddd0b83068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdba9dbbec7fe2d49f811e2e90f40669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9de889053ff0cf2da74d02777e52b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519c113f25c3892e774a9ce5bdcc7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a6f29bb9cc5fed97c262da62278b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8bf40e59c041a3085ee30b700ceeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0ec6a2095e4f04c6c0bad5d85e4e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda76ffd0164496046bb7f38f50623675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492847b763c00dc2d55f9a8fa026a4cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c44051b2c42c5bb3b971ec8dbe637777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f87ab4c1b051af03c5c31cdfb67a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbeebd2298dae621b6ad8cb0b5d46379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976db0fa5bbc4fe9605495801d760f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f391574ea11b5d24f1f00ed4bc4ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe90563b6674e740cac210c9de1876a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d23d98418bbdf86d1a5f29ba785483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed805d3fb976896588a8ba132a5e1ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405baca2b7a07fed9c64fc2817683d3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a5a1a3b32a67e81068a86fe4a995d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec471f7a177e3dd58a2c72d9d3b9c2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab76dcd3ed02ee27dae6bf314535afb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253abbbf988d56af198fef275dafc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534398c9625bd42c86a963951be361a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3815815b6902133f15b371ea85d36291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531d559eb86ee56ce00a7ccb5e949192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ce1e6da65c770065ea2da9e99945393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8349aecab06a96f10a9d48665a8f5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5190796d1f2519caa8fa667f25ff495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219759d05e018165a60e50cd4fcbc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99af71034150cff1014f1eaee104597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d6cdfdbc662cc658ee40a8b80000598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39afda74419e3807fef53e468da0fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac31385f5f7d6dc38b6d639c14226100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67796d25fec7554d2fcacbed8f1d3a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f87f2d4fdb7ef24bdbf8b1776bd03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29492a38d9c0f8b5603e179fa14e98ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b59f52f4b91ab0418c0b745a04eab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998bea3cbd479ef298d51e6db2c89a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fa809f47ff5f46d6921c128c12e8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef835caa7255cd34ae4f48c8154971e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315605bf5d3657178198cc892e2fe49e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a31b39de2000faa3714c2a2da884109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c282c29faf50c9741bb605323cf92a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fede07611aa4194c3399b394e6354b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da75969beedeacebbba459e35cbb8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f78471ef79a3824f72c4e21825dd9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f33fa9691accb6124cc1239e82e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72be9e23692ea2ce2d28b3bc210908115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea1ffe727396d149b1686de1a1d7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19b833951a83af26bff00794632173117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac01e56559ee08f0295f9322f7354c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a85872cda2e3081ff52b12f5a87da9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16c84315daa321e92ab807c8bd0d9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33f0ec36c20566fbe6e344ae54c136121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc0cc24e81cf34a49a77b152287f51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c85d320c83c3af8496690bfd4596b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b3513ae8841428029c0bca033043124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c83f51b2ce2b4118785665d9198f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade3593790a7803e73e411fea361c63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320242e64f2c4b2c8de4ef5f92984c37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99318f0983b2a92624b39e6a8b4ec0b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb6f9fc84b3652f888efc359a564c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e418bf82c2f1086f5944ac70c1176130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bc7c796c6a4661ac686d9f06bacdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6972dd75a219e914579c5350d2f4f92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683f13dfc1a21d046cdfab52a686ab4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea85499d5d459f19271cfb7172ab7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60881f77c3efc8a9d5948e502ee1763135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a065178c0c38a229d87bcceef739f34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4e19a0ad7bccff012decb1091549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3cfe6a54db5045c91ebb9e4590e5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f939501e0267c9bc06c720b2ace0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a260ba4178774a7252a8c57d12f66c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9083e7bccd6f8531100023c5a56286141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e9b0b612d1f25912ee737652f9618142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d390e64be0e1143910d993eb8a07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bad36b040659753311b0df06770ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32ad563010ad513cf23f7c12fea67b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5ebe81497e29b050ad9840e0768a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779587b34aadb7a111403193806122a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290695dc71abed4a6094133af995d4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf446dcf2426329ee06cb62e113556ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f49dd649baa9428883f4a310d318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cf24a043e847ac2654fc062887aa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf13f34c75b3033c7898c866630c75b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ba4ef3b9c4109ab539f045f26ae0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b59d73d32a334e2d3138d57b07c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2d05ffe06dcba6f05cc079ee3c6b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ff8218e65cc9f31b2e918cd603638156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e0c3c7d2083c6a13c20c6a8fe3f22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192ff0a27f352814a373162dd6779d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d7a748978dc39c2130648242cbce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5cc853913fc23706ab2472155917160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5767602df637c14f0c31a0b149ebe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649137cf21569246ec1c5eb50a06273162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf29ef8a279dd9e427e41946ae5231163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a8cd105768c550ca0e8b570135c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2855176f3a59430c8a234de908fc6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abddb60b986336f73300095edae000b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e149052f90655bfdb0f9fd932e89d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c811ad0121bbfe85193fe2fe268e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7179005f24723d0fce178eef89b320169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab562ac6d64b037ffc9521d200005226170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bbd250b6205e37383f7d77b80256a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b48676c670bd38880970a9f8e15ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de4ebb0637c79ed2b6130a55a944d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411fa1416016c2800a569051fd55109174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5304331dac954e41825ef2f3b9c17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1590ef51cbb683cb307e0e55254333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989f139cce03a1c65b7a0a575eec2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f5ca102d88c5b2e3728d8400d1cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea35eaf7e9eb36ca59a17c1bce33e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58338bfff541c2f2374c2006b444ca6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e6144f691c06709c808686b4b7c97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1235e8884a5fe240dc6098763163c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d97c3e8cd58b867a6c6b7cf7e769ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3318d77ed252eb7f7e0a0a3d954c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb89c71e6d8d74413565c28d0db80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a7d8622507a57fb7cc7e4f513e221186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d723ee28318f0c872065e79af984187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efd85dd860d9b58366934d70264650188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b72eb3da196a8058b3195ac405ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e05a45267e2a111589995d6fb7e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868af5bce3728e1996fb8e3ecdac67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163037f108425972d7fa468ee955e6e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419dd72b3e308400cb0b08e1a8f83ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea8b027a2224055824f099c90e66e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cda15f2de829f6085e700092b5446195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8b7ec01d0c870e7f144ed465b35d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f21514ee94cd15758380fd6480a27f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86afa162f9d89ae73a24d954a6c551198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea0b4807c9b82f6e23ddf6b732418199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7565bac0bc2bbfe15d2628b58c907fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809b15008c429d74de8001d4e50dd3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210ae0095c1028793f7ce833d06d870202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e0895238f9256e21b62b1f14e1a7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbced75108a75db00950ffdb8a719b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2103b604e7933fb055acac7defc6133205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1503ada04ecb7fa10a805b12ebed5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad19374e35eb1fc4026b10f18fee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64844dc7055bccd0a588e1552666cae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57350048d8b7002c04fd80127f0ede209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e7ff381ff7aa2e41678f3d534d17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733367f36a1813a81b09108a8e494744211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a459ed23f22dc2aae9bd6f6cfaeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8edbd49b1b4c715e0a0d1e71a6f84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc5f17c91b6df3ad1efa85007b8c9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21cc36eb95def2e69adc172e614511215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000903ee6bc4e7f9906b56c245c9a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dddcbc1331b7d2676730236cb83e3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26a33e78471f6c23e66ed4def6c37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7c75848c10440638ba84ce3faaab4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8800e024cbb67adad1cf3a2842afa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f2af098c822adad2d6392b3cb31d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86d3223f5090a7c29dc8e56294eae2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc679b90d8ffd7db251ed9321124fba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5197a9bed55cbb5edefa7327e3583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba9f63d27574e28a13849642b742b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d5b57766882e2dd303aa86a7917e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462468d8b5d4de062eecc43ab9aa1293227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6992ba4e4d0b68d79c622c335bc7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a7e422458ccdf58550ec16ae7f17b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf6c8c9182a7e978b820ada17b23f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc1f3e779fad1ffa9ef66d8065fb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa9841335583ee1baecc819f9b2650232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10714e63048c6d544d3983dc40f0c1f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82715ef37dbd7a27de93ce554c0a5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b62fbb8e913cc22cd01a3870385f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc61edc12d7a8c601ad9a6ed778dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbab6f83eaeeffbac0c8546185c4087237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a153a7378f6d91b912d7560e88ba08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db1a4819615a8158376aa3d12e8af5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dec2f070688b9866b4fe8ce3e5c85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10033dce11379d0f551b364262090e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f0c50e8ce09157c371fe17bafb6e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6655bdfeb98fd8e50670adf61bd9f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a807b91acaa026207b89648707c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ab85d0d34f397810f6c634bdcada245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525394c3c267664631726de1023514246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1191848170fb15d49a90302224b1fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0f35d3f89758d735d50d68d4c997248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6175ac87c0f4c803a4a4473e956c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f18d5c4e3944dfdef8a029a6bdce7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858460252acea065e0d9e2e49921a48d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c8d5004fb9d01c195f38a441819f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80cf3b77bf4a719c9a9936b27d34fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da2d97ea86ecce526a6f07c1bf916254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67634ac1ff4a627f330cc30e23372b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20599491989098edff83a83788baf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b291b0162ea6226fb3d218c3a2fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b3c4b2563faaf1fc49ec9666abd3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620357830352f6b312bcb8b6618e798259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d19a1e3c7e15c80844d214ee8fd15e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea32e0c7e58189c63351cab726ae5ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d759f23883f55a58ae8884a822dbc45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755e40fc0bfc4edd92235a88973bfc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fff49dba9d40cc1cc93729f5afe2f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215cf59f8844225fe67e8e255ccecaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fcd2c1e41278c303e58dc7e0d12aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ef15c7877608dfc50b4a3d4f82d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d71b1d287db5ecbe328cd8ed02a9ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc4be1c020cd4d32e668b88ab61555269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c3b3482519705cbfa8d889d65c4be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d51ac6d53f3a6b3e002f3f3e06eab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f145dff07891920a81ee261b02678272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8850f12ef9b58289bcf2632c6d42bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a00d9884b279ec21100b5a88b4f84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649639087e9f787375f448abf649fdf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def22a285601e666893041575e344305276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a621d59128d7e06bd71a0b4b84d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b96cfb1bf20745cf15875dc7a41eca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d336d6b7f21f34766bd70b871fdfe2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e90de1dea264c3e411dfbde0c3d6f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6233aea5506b68d5d6dec1e2395f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca85881f95a665a123eef8165252d62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a1a8ef12a460d86cd21a156edd735283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbeeb1fc04385121bbe8fcac017e4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7d0fb4d9497a91e56d1c96cf2698285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71606497733d04c9a96c0c8d378e968286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcaea16bdbb10370e1568328717ad1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26088ec62e1c00beb6102b21faf638288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1417768fb6be3ea8d2d07334e7d806289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65aae29b1a7b5a4290b2aff77ebbf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c358b34b97a9b499fb5ac3cc2bb6a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107d2ea6191ed05a71c77decc1b830a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3cd055def731e4f75423ee714c0d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31553d3dfeae8ad1dca349682d5cc34a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03d5855bf180b8f8befc0a37656173295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ab3fb3c006263a171e641a4db9b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c19cd86ba440554f4a3105ff4f49b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dfe6e1344a4441f37b2663b648e45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffae9ba7fb105e19d0e2bd1a2ee47d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad257ac822a600e9ae7927e072c218e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f5960d75c239cd5037972ef08835301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d523be21fe1061f5a15a74871f6ebdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4bdf27884254ad4e81fe5b268267303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d390fdf41d25f65f3af5f2cbbe429304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278700f277578bf968ddb28fb87180e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f63640c79464339e42e3fd65da834306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea42321c406404b0b0c004dd1b781b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63407bda6417f7c0ac1155c5c90f424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a86d1cc9aab4dc3e6b277f48e66068309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac3a46e87c4406532843e4fc43d95f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac03414bda62251f4205711196e3aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390a934436b36a8d8e90ba5d24302dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1761d65b7a20307d99986f0a0646500313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeff6433932525d6c3df10002105dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b99ab2b0dd722dfe2c2076fb468759315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780750736f529eb3e9740ffc3520b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95301a5a44ec5a5f5640ebdea3305777317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76efb0dc401790d4a27801ac7ca66f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd6a461e00ff77a9a3985868706574319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133e5a9969f5ad1a94a3ead43c05d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbfbe476c1f6a6344cb19b5c9461f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa963f07baa272c7dfc5e4aa8ae366b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc2601b52c4a9f36e337a5fbb8e6f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cef9d1bb3ca08ac19c3eebb26f312f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e8f8095162e4f98b78dbb835d49b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbbb6dd2b00b828b646c26bfea912d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b5a65c63cf53fdf33f94db2e9663e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e896c3757dfa20036c46887e77d663c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0369365bdb7729ab331ffe07a839af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9545e270d24d21eb4ee603c11c15da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578d2a6db9431f13f08814e17614fad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b85144fb1af838b544a4c3506f5f35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a6a7e2a6ff24e3dd3c797ecde3bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905eaa4d0733694db00a06072790b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c65ad873c8f51516869ab633d85cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651ce4fd4fa98c536dabed92b718606336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc2d7624405b19ad79fda2b1ad024337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c48b669c34e5804b185af9d5734c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ae4468ed1d2aa20547a5d887716ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4794c624e51f518ebb9118ac4a52f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677598e07c981117c31557320dadc012341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb9a737913deed85abf42bcba78d31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d04f7cf4775109bdca7e3a1b4594343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e544e1ac8c5dd56eaf407086f2b3c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b57db35a1a8d14e492361ac4d368df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b250b43671009cf8cec127eb4829d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe5ebe91a83a5cb75bdcac1742131347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a9304e01feff3b63ad503a9f4531348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb945541c2a7c88d07b6ab6cfaeebe17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc2590dd9e16938c58c4cdda5570b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef670acd1d0981148c4b93160b690351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a821555420a402894be46833be7bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f0853ee30291c7265e975d583b54c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c270b1ca45f5b37c32b6dd8a24c2f2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374505018394d0e7a05176da6282a07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba9c037c39ae2e86cf461d166f654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee0c2149b20cfbf98447571416ebd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db165ffbdc155a641fd0f17017f5cbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f209bad2e311f6dd1c52033bb4772359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6c7a0e25f3b97b797e81ce20769d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3231f2b89bb74a7eb7277527f0b38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e6825aab97f2ebe00d670e8e5c19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf65126abf7a086ff6da35543649bb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9799f4cd590cbde2f2b1381e5a30c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ac33c81161510a0c2f3b43c1bae5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6413c72458436fb753038c7c7e6f1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83808ba41278fad0678b7cd28305724367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f9a07da071e7e0c79e162db2dfccd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9221d00939b9f39c00b428cc679330369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8bc40f146fccee1e35367b663ea5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19107630875ceb76d41e4ae6ab76cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c0082ccd6635de8c0109020d7fb80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a28a1030c2d774a1c6f4f63632fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81018feafebaa9573f7a754074e28343374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cc38e3ab0524f81d3642ad6ee02bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ced90101e7e8bd9c0880f23b9bb78d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c77f42f248c09efdceb3d5d79a47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b02436483375457787c0100974d72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf8f5abbef77e3cd3111cb232d00ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99db0fef1e13a9994d69a2322063d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344cb1b6d51e665b79fd8df489ae19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9fd6dd03bd62237d8053f95a280c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c97ddd9e328d2ddf3aee4f6d22e66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76211343588ceeae3737c0d417d6218b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d271b972b94cea5634618b0dd300ead385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67cf34fa1b333dc437cdced0493fa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e82928916f8c5899a7229000e70ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd6db449de5978136d58925a2844a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d025529f67016bf4f623babc9b94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b938c18ec4eaf960ddaf4509ef052390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61a70ff1b9de6ce5e45c60eae7021e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d28792a3d09382c970bbfdd578d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b539966fa46d27f88256dee04eb8c53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17916fad4d5bb888bea2bc3f20b3514b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f6b7b6e81a7d6416aa296c9c1e6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731384e9424f725ff9a00c83c0b4e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e480573f842ee8f9c63979dc9d1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef11f460fea182eb14ede6c1c3e62e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a3b1264aca654169462a1f3a5bf9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad4a82a027503d13676f4b47e7801400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1ceb3ac26d4ac101e050c7b54b89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005898a3c512ff329ab519150c5f229402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64231357449361099d290af08065fe0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb88b802081ea6190f7d382c56561ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2e8e023567f7f384012346235ecc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d71029db2a6e2e88e5585afc768f37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b38c74e43cea64d49b958eb425d464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ab5b076ddf3c85da2ecbd0024e9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a98ad1fb9f832d629c9c2975ea7d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3d068bce89d29ed3931349e5882ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd521f63eafee980d507659ea6f1030411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8687fa986a72ae6886db3472a66e8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee52e2abd1414d4a48eaf8289f53f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9b0203c21ea301701e21a83737143414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824df0d6e295bbab64b4f1d9664de23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004d38ceb79ae97b91388e39113308416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8bde7c2bd450db0d8046368d996da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb012f6031d124871ce8d7b1fe15a8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761de3f57b180c1198bc5897ad131484419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf8564a21cd5352115065b4ccec168420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce5c5b3d472375cae38ddaecf1fe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcceafc75667c97cef7891fcc2d11c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e9a123d3ded891627e0f14854c34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bfd9c72d0bdf6797e7ed804a68d29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a6fe9b0312c1913ccc405031fd57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727617e37a18a65ca7ca43a665bf039426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0863e00d5396d0d31b6299b70c08f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf7869f45afa56f8c38b860de71a2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef800ec65b79cf4a007f10b82f07ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a6fb5922afd6965e45862ea99121c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8213205af9c814f9215785f8b75df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289731d31e2fd413556805325666e5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd011880b627bac42d3897277dd9183433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbc56b4d542b679a23765da87697e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49964826a78252fc758a2882a2896435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed586a70db25062cc7d4a2238542b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1784c1a05f684ddb7519848bda426437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a5dd04f9a8eea40c8a89fa210c4f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2713cd22ab0fc328862b22d9fd43c58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857457019e9ac48e0ee5be62b93c1fa2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121d549d17f9723b02939a84a6f3b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc25b2c645a15c11251e9467c270d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ce8cec1a85a88ea640c941bc06ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e5a9470e3c7ef64f17d63b44a057444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a4046257ab0fe0fbd4602fa4b8dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ffa8e3f0a959ad1a5b7dddaf6b15a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ace6eed1604f8b5c4e5fa2becc20a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd95a91ccbeb5febbd49ed4ad584c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f691799c4eecaa3de0ec1b1c82adbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6bcc6c5eb8427b974356eaf683309450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ebc8e1c2947963e5857fa26e70dca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2687d36cac3b70cc45825957693392452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740bc62bed9c1672d1e299b26de25a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a89ab99f7a5403d68cf0006afe7ad6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396d8286b067ce7da512c4b38003c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b83464ead0f01267b88d837b6b70b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fafeadacf0536b589cd84593abafbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a66dc93205e81acc9361417cff41a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f91609379ea85e7c23d8240496d14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d611a7be4938003e7b483f531b68c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05be8d32db733c8a1549ac651c6613461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fca4e1402b1e6506c3ef5dd59be35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0b07e18609f551ffef3ea96a4ffd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18390f6eb15b559eb1057ee7ead99ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0197450369f0f1b8569028b9dec54a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd1f10f04f60f8dbd6f4f23ae50d86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3912be0a3c39d88e8a0217a49e973467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce400fdfa961fbbc7871f10d2effc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46e8d0934d01d31b51ff974266558469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec009832497f5ad5eb3f4817adb388b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f26e9a554c204289d10792242ea95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064f14344ff6b0a6724f182a5549c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e5649facef5a5e4de48952d51472b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e848351fd04453e4c96ea2f5e0806474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426732f5620e2df6de0f919396aa411475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c8ef5bf5dc1d7ffcd3f36cb0318b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ef58fdaeb88dac159061b46ccb4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a8aef50a9ac9a2a2d8901c5665e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98044208814e549661cda2f69fa81052479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc15131f0a7d14ebdfc09ba63bbcb94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e3946b5a0cdb3ab107bdca97c630481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbceca3f4e66955305f20c9f4323ab1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acaae2ca63d2b58edc76aa1aaf376a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1492e2678b57c4edb1c661faae2d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5968fb08e95c01ab5cb0d0932cbf31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef29b3240c417d15c8c0588a150957486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882e6c46558b1f6dd31dadc0bd3bfb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327edea5535bf40bb67e34a1ada15a0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcfbca04bce75ecfcef0cda2ef90cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da708661f51500b7cc4202878a6fe4b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9411055bf6d928a87a239440177500491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66df0907d5d7c9b6a35e9ed3bce0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6fd15fa6ff159b932bac4dea4e669493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be275ef95638eae2eb9b2fdfb80e58a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7451fa59970a2fd312c369b943b58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7322a4a46b39604d54d5b2d3af5d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709adb75e818b895c2c702c1b554e11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65927e61b788cfa48b38bc417a14b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f93ecab44f015537d7a80f2f10ac7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf524e1d34952306c7923919b60a8a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eae51a008f07115c559e0d80a8c178501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c5d164e3567e620e6f8ed6f703845502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ad0d9e9325fc2f532364fae0ba05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa9c06bb7087b4beeb2d20247891a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048195a021b215b286a44b99884a452d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4989456441f060e890fa73830a10cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a95c6ff33608476ac42064a4f94c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e41a1e802282451095727ae32fad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d55b6140a7127c4d81e1c21f7541f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331941666df5c06663262e33dfa0ec7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c43af30b6122b193c8fab596cdbd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3922ce4f7bd9c07c9d974d94fa417a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada1679003e33e7e097520ec43b52a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687fbf377b980ff7152b3cc92d8753514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d8ef21022912edd691f558d47eaca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c34c6685176aa4d3f2a171b6905569516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbac42d748653a54cbd15d1b6c9d6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a93c86388e423f05fa217fcb3394518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec002bae21e2ed9323a04f739d18a5cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35452a772675c216d3c7651381460edd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f2ee4e4afd8cdf34b0a748d25db58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ea66054b0b3dff92231edc283f211522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99195f4a45014a8ad7ac77bfb12f705523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e395f9c7ac782728471575290d92d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f543d90342099b0a99501b9a752f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a58f260361cb44696d946446662d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567298d1e69ee2ec4a5991da977529a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60588f62a808c80ac31233e12f4a3a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc471910140cb815c0c049ac6769fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c414f98f9dcaaabbe4a0dd2a8651e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660affa9675627b825a13a42728cc319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a2848f199a47e794d1f945b8557b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a57d942bbcc3d65c7160ec0e7272a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295d2d00d4165173e48d8fb2053874d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b8c3730ae16e8fc4824c5dd024d54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e43a07aed8ec51400ca98a458726536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c08951e3cc6a45e095663e6c1d0932537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7fc83ea8e315cb5b2046579f5b9db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9369f095e0e9bcab1720f1de4a8b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32586979f4bd93ae409a37b0617b31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2c10f29486adbc8e3b90f9e21123541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9440e9992a1e57cc99eae02e10ce4d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3d0e5b35380ae51bcddd390daee7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47d531bfb3fc1b2a92ce15f94c82a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c307c6deaa66217186202c1df9d2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8757b474102c0cbe71f108d243f54a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d1753937b8d95bc03e951966ff222547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be115dd196414a86abcd78a3c433ea4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05754f5465962ac40833bd5d975bf72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755ed36c1f58c3f67836c4de5c55ba0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8798970e41af1b3b9c7b5d4bc060060551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78605a5e81fe3fd75290414b1ef4c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ba5cf74656ccec0af3c9f7bbb836a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f4b7d38d86d53137be38ec07099d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838018f51cb15350325c962093101ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb488887c9369466f5422c7b617cc8ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25915a7121416d4f4439cfbc83eacbef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d1d4793910b74bc10b4ab1ea1c5f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b28f23316d06a92066d5723949e127559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545c4729ee834a161327f57671f15ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58070aec77ba6a3c65602420c546e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc43ddd80e6afa4914ae8caf081c425562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bfdb9cef1107f90d2e6e5a675646d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff294a8ce74b6a9a30158e8e591b1ae8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba13f149b1f6c25f557b53505c9440565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d0ac5019c711933acb5491900cad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6cc0592199ac2c8dbb323e55e17a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f52cdc89f42a0a1160a4c6a07135d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd028d18edb2ee56491a8561f6416b39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9846eb25b6dea07a7dbd03dfc88a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7408fb27d7825fc90d9c4e8a6f7cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697489f51cf40cccbdd58d8a9c70c35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0747296e1a5370477306aea64a472573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976db2674770915df019702c63ee2cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad68ac7d7aa40986f471023c6768a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63370235461e080b04e409c670d5c3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2080f23f42191b3bc9dbd7cce319d92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e783027810542ccc31016b8f64be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec9e9eda452eba0050cb339a88823579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6b55361878b3625334a62a23b5ee3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60718400e29e46c982a4ae9f123263ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f912acc602ce4d7b1e1d7dc210934582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ede7c88a3b0c992605ff92365bdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6637dfdd895bd698cbbec72b472426584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d4f7b12e8dc50ce71da76d248efa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b967fe20f697c232e9afa2c6f035ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15957caa1e613ef973a297eee72261587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4a5bba9cc018cf3f56f5699374a8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f998a87982287da35a7310f57b0f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1fd9adcd0c448973f0c86aaf32e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b55a5031e3b831719b3ef56aa4d65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004822a2451a2d75c10c0519fb64d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db7f1dba9d8e225616b20b76d2b82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39428f71cde1e7147b5f1a28eaaf40f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f09f5be0dd0dc24a43acd627e0c590595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e34e1bdf9cab62bae10c41acd93776596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3424aa893cc46a40a547cad4ab8e744597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b625c907066cd72c99518825718c89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c976c107547e3339a131a887bb304a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc665c0679c6bc7a574ddec3a718758600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f6e7a101eca97e19dd227ed0cee9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140ca13d2938c869aca056b6e0e71b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cfe906c99e4eda15f7bbb4c292046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f927165e786c34401be2793ce8599604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bc6cb3f8dcea456271b4fbb9eb0d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8a8e1dd08af80d875f0c315f6faa1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456491519d931e2691a59ee93ef6a01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9ef51db1a8efa496a57d29d464f18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871d2bf6ccbfa6f85688540a25e7e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bbf5a3cacf9ccb5b76e1433a146c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09208fcc96ee6e88e424dda07e23f76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a78a64cbde8d8c33671e3103db15f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec40077d0cad4377ffcda9a79fcbca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20883a6741309713b19d52f1276eff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c17daa6f48279a92c2798f9ea019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb04f7ab1f554ea69c2415f126a39e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1396e87620b56121cc0272a07380cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906f951292ceab33952dfa1ca4b829d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a00705ca0dd0b83b422d47963aac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae188d6d1ca3c97326a9a72f58c346b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d801cbb7aef291b909266ead97bd956621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd9f0ed28e92c14f3e582b1f3b18f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e287835f06bd1219edad81d7665e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04b2cd62c94e2f25ef9c5fa0384b77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1a0a700f367de59225fdbbbc28e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936b55761b7eaa55632b59f83ce9f71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcaeb478e8e16ae86aee5f36b5142d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a71178e79b5ebf1e7226a9dc45c4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f803ea115509b593fdd11dcc8b0d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e8c49b2933a1acc4cb43bbe48368630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c865b0da6bd153dc4190c9bfa3965631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a646aefbcdccdc2114fbc4594cddf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f6afdc4abbfd518aa0ca93ec24b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619e7460d6464381c05f409264a5f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caffb506e2a5a50a326145d9d3ccb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6cae2d01b305b32cf833d1eb6d534636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9eafdc658d86c2ac655225321b84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01039b232df056a52252a1714a41ba05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544efbf1822d2bd10477805ea7af32a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0d02412a5f22060f192bf03df357e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf160efb2a2987c8efc83437dff9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5cd37cc9ddb880308c0f1d4b8b894642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a125e4ec3c30f44013edd0fae5593643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6de2f638d561dd05590836576058c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe331a960803b44db60cbb18d857242645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc27e0279e85ee8b8b1ede3dff9d22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694fb5d16ed5a46aa18f0d8c1fb95e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869344650e9a6a31d0801e6a7184b26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da259636cff497be319be17806f0c40a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8132e39a5147ff6f8201dd9479dcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dac2dc252b6de5ef514e62e4c3aec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6d4c8e267372110e894dabbfb8071652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b84b6a9c27afe62f8be8e17a1d1f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed97e704aa1eb1f6f5bc0711b9f91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417cbc1cad82d97f072a8b7b646c796655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c73d74b7c97493e43091613f705b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c6190ccccf82d8ff6295e9c10bb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84aa29ef2adcdcdff994defd60ad0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a282b5eef13c92e8a1429e3e433c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb1e4d6635dac72eea0fb5eedbeda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509c77393aa5fe0003ec4474c9f7162661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bc07ad7160dc7903b1fa9321a0be0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e637a0b86e5238b0bed783802997f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e3ccd7ba5f4f3732f777fe0f53453664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609220e26c1f1a19561c307b507ebdbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9575877e3561fe2c86a589cfed273666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e7cb33143f715136b2fff023d347667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fed7809843276d58a3aa803b5c2580668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308da3700ae00d6c49c89541fc450d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3247113984b3bb5e59b1419d76811670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a48c1d6610a356e1a70dcc6b3a533f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed68927e566295a2c6cfc3a4dd34b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e0d4d4da8ac23ee13570cba43f29b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9dfda2cc9cc40b36946ab7c3e7270674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8363aa1fd02d3c8f30596b47f3643675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a17fd337062d0d64a7eba5af8a25a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a44b78ea7aefe195735dfaa55e524b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c168bf7ae67f1bb12743249cde82b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8f5ae42fd9f37da383f3c2d9d6761679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb5f163cb76997004f704a85d3f66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8442e8c577420bddb2f9942d4b6fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24805cd376bc29ccabf7f1d799218960682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f58feb8d459465e5e05abab0b78ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b7be9e682da7b210f06b9dcf79693684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0335df78cf68b084a7fe0999bbb57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e520a8608d070c842977fd8e3de92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6058293dd58b70be119189e88370d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325eaf4e6dec983157cc3fd053cf25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317778f2870570d30e9914960f6acd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e5fec5da25e0616051f7d9567c29e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d80c3c8a81948b755b728d178fa9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff3ca9e181048f6f7ae91db1d956a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e933b195fe3e03e1f2b4bed04d814693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a25968236fa3d901dc983d0b48270694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a9acd63bc432ad55c60d2c6a31ca9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f6e4b46a34f12d0c3508d26f13dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad004c026b0d2dcbb1bb4c148bbbb205697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90d863ce48507df200dc626913ed5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626d5c70bf13aeb9c528422366c5769699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f614f35f091be738c1ea2fc8db4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a8a3455972273c9009e38f9ce2fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c264a164b9c2da02fdb40105694d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1cb6067a4e763d3f85fdb424a5af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17550b8e25882d042ce4bd3d6f40db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bec270509d6d68ef345689a8206973705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8f5afb65ba6ad5079c456bf66a337706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd0fe77231697c409e3b818fd91ef1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af0c8d149f14780805522e6663cd3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b827de98f36d2e8f5fee1e2506da3d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da2c1dc0c0d34b6206d594189cf49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d83dbc607ae2950c1cddce2fbc5f46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363efe0cc2df530d845124df27e63db3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d5c6bc9c3ed9e3fba4628f68e4fa5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a762c2a1d6182cf418e9fd844b63083714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b76e122d5b1ec5da43c73e78507a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310716397d7d91a4050004235075a74716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e93456029fb45d85c4477eef9bea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b342b45937854c7435c2791130f62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecff98062286c2c30355c35558412d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e214f542db128ae045f8cf1062b243720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f3fe6e6aeb2c5b7776fe753fe8b1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e61e29387bafcf626f251a4992c57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184344280e41dd2caa3e7da13e146ca5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e63c1ddf2482e1ac62d67467e854c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffdeb50f9168ed4df1addab597dff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdb27af282e786be62aab28cbcf880726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b98afb8ffc72ca8d180c4a38de4d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bacc8d4c8ed257e2c7540d16f8e02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18b7b21bb9423f0eaa019fc3c9b3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0f68ced78a6fc8f7f99332997b7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2171f99a9fa8cd8a003993e2f42b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051718ff236eea3283c9619dfa80454732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac0ecc1d8afd864705e5c4c0327db7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd9a48a7abfd02b92766b541f039c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509eb7176c7051d9a1807d204017d91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123b451847bf3f8e22300c81abb16e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8deef905f94c6f9dda1407bc22bdd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292ccc3b73bc014d536819ae7072772738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051cef326511465c61918d1990d2ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518fd06452ac502d6fdc9332b8ab70b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1499ef68272b78e7279b7b2e1ed709741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e46f567ed518c4b63dd6c9654c566742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd09eec03efd78f9551f90164c56f34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeb30e56b8a1a76bcd0d94bca26225744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341169dc239f1749033ae3fe7493bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f4d0b73608c92ce3535be757216bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a614deb9626a36cfd7ff22c4c25e2b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc733fcb8e9e85ffd20d17b40bf108f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b6bd9493974f168f62d70def8922749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f06a9e9a311a45af2b7a3a0e9cf62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee5b65c67b519460f790e980c237e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512698759f39753b8277a2188c433a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a6fa67a0a6050245db2066d1143f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d983f804f1029ee5f4bd90836f67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76743777406c866d76d1654de8c0de10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50fe32ff6ed3e42eca8b7043bb617f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b94550841766eecaf28ede17181d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa518c9d2c53ede99e15879cf0eeb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dbadda68055b7199d9d8161c5b078759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2a8c16c5a3e5727ee8aabf6dee4211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec122b0d0e50109a1ce6e5f73ac12f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448dc43a2350e92cd3b1b0b06bcd2013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa445f039645e959134e2143b65b614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890d87d09f915415c65a9741d8f3dac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38918a674380e4a0d36f9032259baf2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d10d7775d44b7028cc186623bfd7767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50486e6dbdff50d1a5c97af326d5878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5df11cb1a6231e2269c63ed96d069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26adc7d0b958114deebb31b496c3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b482243213ec1ec5f2b411b353f84311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce579fcfe271bb001219063eaee0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0158a80d69de6db6f9e52ca8508c8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732ef2cbf5dbede3f96c48c6bf7b6b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031fbc82871f106e7bd2f80b268332915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237327f2983263cce582aae5cc589416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c02bc4c676aef78e427dbc4f66a3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94dd65c0185bb701ca859180c62a4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427ebbadff809a29bfac367da8f82e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeacd414406745bf1585f848861608f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02f72df1ecdeaf5dbae90290d926e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab08e40f7369f0605bcf4c2f20cbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e74a8c8866c8664d2211fb7081d3fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30442725c59b07d8a8bcf195b846824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a57a66a98ae5dc8491b40139b622025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa2dbbe022b725d85f1c625f0a637226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0128690a8162d304f860dcf24677227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e696efc7ec9eaba6f24758a3fc6a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf73c114f73db0dc8f96d54429b5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090562cc509efbf9cc134a9a571c8eb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38e9e082d71a69bd5b990417c609331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2faeec9b6c408d141a13a8af65be0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece704ca90b166cf1dc3241785d33a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a803f3ec22116366db674167f0bc5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e125c061870e353f6c75004f13cae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747961e68c6b6f2afb6d1b22901a325936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61ebb3dfe0d198e62d1d43d5532faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1412744129a1094b0a2dc4e732c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948faceadae5458be739a33815ddc6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1dda990c52f9cd381b9272b16640d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5e707a58aacdaace4e851119c833441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfbf1b4f792a24a2343e47f86630f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b12b45ad334be1fffd198d27f0f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5eb2529464d2f45ab9a871ea1b9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8b599066690ee6175adea2dfb9c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c6772257d57e60ba0016b41317aa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627a727daf621f182deb880e21921047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76b1c6790e60a57b24dc3226cb12948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06355831cb8091c2b4a8f385ac87b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35160e4fe4c231f749a8aad9120cdfa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1a0e9a830dd7fee600670165693751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a9c791dc0abe18a71a6d6a971c86352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20f04719c42a95aa9d001ced480d6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6106c20582225ffc4ddcbfb4b38454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ee47475c751a718eedcf0274909d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850540951e3ea41f382aed7237beb8c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9bfe2af8e8ab5cadea3b55ab1d10e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def079e093009d0e967d48e732de4ee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac901680a2af32f083f2b1bb00f58dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c2c2425cf5b9fe456e0d8535c7de260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be64385f1476f783564f55ee2e04c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380c9e318e4d435ee44c2359e62d83962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451efd6fb6092240815f517fa88145eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d98a08d9ac045aa8b53cd377f3a48964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c89b9c9a5313b38224454d72872b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9094ae62d16534c0fc083c142aebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0313c17d3167e981cd2599f8d0fbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9fff0d440bfdae1bfead9977e16c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee36576d66d2e885965f362a97e79169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed5a894dc4feeaf620a9c0703539d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca87c303a76be5871544e3151b39cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e848b8df38451640ed1fa74d421e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f43186a50cbe7da0379fa59dc3b9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251f662356baddaa19f509cf892668574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c69edfafcb4cbc394b4099e7c92f7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a25a8bf1241a68e82224658daded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d523dd51aaf2a74e940ed27911f95677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0528722c5361b064380500f4249126078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec35e54a52edecae95fb4d4e50e05779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e2cb2f1889a330585c2cf29eb3c3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144146691c6b35f071e2ff4e97ee724b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba4bc1c03e1b2ea75424c38d3b7ad082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4062b1833791b3c36850158cab5be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787434926d48c6682b95990676a7927784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac80d41dbf9798e28d648895007b34b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03132884d44c80e4ec0ed85c690eeb8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b48c785dcc96bde026536fb24fa5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37e9f05f50d17af0c89c74c3eac53488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f70920736e8b047608f2fb01ff92f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787e9fc8fa18860827373f38dee488c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c77cd03bcacc3b9748df53847458e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355fa55d9d3cf713969c50a1ad37e5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c056d42824d986842c6cfc260ad9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2545dbcb9121d9e81562bbccf2d5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845e1fe0fdf6e538beebef2f2cf74595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d45808e760a6da4c6f76fb1c467196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febdca7e43105b2b3895f0718d503697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678931b0f0fd01f4f86e315b3b65d85398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1a2c1153c41a26e20a60d5a3300e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34de9f2c5f55c8ce49fea92c8e4256100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ab07429fcdf1903ae5f8a7e4d1af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fac52afc5a8cb441ffab006b1c26a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e1b4710c177a9c18af6cfd79430ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dab02d130b76a593a81314599a894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de07777269e620864f6afb205493b7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c951a619e6f000ec6b05a046ed840106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a061da9cf7b274e0bfa21ec4c2020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e423b7f20d8934b23aa6d5063071108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee1820302927fd02b7e213543b0c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe98c6a60ade69e93aa1bc5803e8de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c6d11a37578603c3830f54b43505b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff610c791ab625a935072f3087ef29f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf83e73a6830119614045db5aa9909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a20e5e4074f598dc65b4f07aaf134114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb37a6b333926e2b393a38a5634c33f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bcbb847ddf1f948e808f89e06df26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e45c9c29e8b8f5975cd055d62eb5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b26d929f4ca1acf8177c51ab20308118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240256211ecf213406d7a6158cca805119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d0f09479febf5a6bfd244144f507120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db85fdf1da4fc9ea6d6a7872b0f1d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe136747fab1613d63c374628e021c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459cd5fd549cf7b63dca933f223e67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613ac94574abbc7b2fd11071302a6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3436beb57bcbc306264c611c5638f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dcc72ef8c2fd748ed2eba523b8b3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72015af642de0be268df3d6a09509c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2fec8f420e7952ff1a688ac7828d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe95da560658be85b0b600351c6b31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99738aece60248806203bebfa93467f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dfecf1ce95d1c2deacb73a5f41245131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5677c7f6b365256965bb78b420b74a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d4efc84ee8d946d193c930b3790c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e176104b10178ab0b15bad8cc4dfd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2435a4d1aa06fed18d8e4ba1e19570135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede99618027ab4e52ed096423ad600e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab7049e464843afad92c8b384c6279137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1e229e0d3266bf72c83e2321f793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a71e6a64c185d993213c0f9b5ae459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a09678d55587369cb0ca6fdd2c6f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac16e046d43389aec1d96928bfa8a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce97ca5d8e78e5f2b11b2b639c172142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b03c7f383a116fb4742aac6ec9647143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c72a24929a075f4bcaf74125dca20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ad1773c0ead1d9755ee536f148da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75aee7a86901228e6046cb0c0b177b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e8c7ce8931c9f11171c7db7375ed9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967224f244f8e01f0a38b41514b99c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd36cb4d6b79e18d0a55b8236bd686a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81a6180ea76f8e261ee0a7ec481733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e16864a4b60f8eabcd5987f08107cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc41801cf8079168a7fc8584e3602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7129ca0a77356a1db2c80cb47fbbf22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b53065d49667c6659a30655bea17d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb07547b1539b50201a65a9d74f1bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c03b5f5eb16d6944abeca37c1d49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32d6e330b2cbb6924a976e5eb1575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82873a5eb12f5127782b650d6ca8f1a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6daad34d4f1b3d0dc5f9ef9e67107159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd884136e9ee339ab31016d5901d67b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5050e986ac4a07aee1507b6718c84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0821dc8d9347d3a87aa168f292e16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792c9d3aa3f3722f5c3d2f636b815b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205eaa9b76057442a99ee01cb3add3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f57c37d98e466db42586e3399bd02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f575cf5682ed4ac1f0ac086d66aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef302f0decf66e68bd18629a86ac413167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4472777e1ea9de11185092a55b18b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b8b48b7f50862b4e17b99e17e5520169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945c77bf21ea6ac7dce83e48c0eab07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3bd70170c7d982166f2c2c2c240c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ec136eecde5ae39c48d391335032d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d970c92adeb586d75302adbdc501173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c88e00be4d8d39e80127a18bb34781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698da432ff5f5dd51980cd6e4a032641175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9946e61ea79c57c2fbe25367adedc66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a13b6996b6da5ce84c9ad967c0552177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1bc6d0075bd7eb851d792c1d4e3ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133d3d754d68c63a3c0187981990c90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfdccc3285196b099f30e7e9d8152e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731111ea56887f9ad5505473e901af1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a35ac089f2027b9321010cd6bc9ce2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a8ec7f3c534efee8b06401d366b0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9839128797ba6be58ddaee8414106e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0747c35905b3730a3c01177fbd7a33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca93a6a00f57f6974d42acdc9d3c0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c619477d589b8eb648baa28e40fd11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75f94e9c2fed22c077adad3807120d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7106cb16a25d968cf6784065a4945189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa315bb7abbd79044b140dd314273c6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc72a3b3169f7b96643fec72fe20c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d2da760bde96ae11d7cbe93fe751192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e86ce25c575d9cfcd3a7a5d099f01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e04b2e58585fe2571df15b012d28a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19391029df0990f25b67ba43089ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221160fbda528c4059e3a7f18709c74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cecfd911ae0e0f97366ee125e050d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f6f58dd6b4c0ccd1e227a092f1e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaab353c982d4a53d7168301ba21edc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4342eb372c593262511feeba243628200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9de09abfc304c1e341f4b82e06ab2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f4e0f32eb31a1907f80bf2fac4e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a4453de11b93f6f7e8dd3380c1a5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c907b99f68c0097c046227dfc3d5e41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e060c7a788c6780c615e87b2e0b84c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a0644d7a86a554ba9f7c80077d38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe13a365d4a4bae265337e1898334207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e11adc5cf9a033aa0487d675349d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41b869be9f9f5c6d4f3c49d53d6841209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf83441ba93b544bfdb7d1574082fad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a73fe7368fab8cacd24b9591d46fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eb1351af1ffa398fd328522cfbb17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f97a24ebf1890c839c2710bba0199e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521206506c03302cae0ada9650ae1af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a01dd877cfa808aee82951f895e2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d4db760aa27ef07342aec50acdc46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9f186db921d91d3f645eb1ba6375c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa95dbc8674ef7f649c19203bd5c17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f907e25e437510cbaf1997be43bdf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e50b597087030e918549a932874d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2383b448d2cf7c157c590b5cb6c0d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ae8d5593cf821dbf072c5328842a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911571e56250c895c2fb933bbbc43dad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedb85315bd542a93632805edc04667224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c70d44e354f1d6b6098304b8cefe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f97840c0bda420a268abe9193002226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c68265123269a9776cc99b8932f6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b053ea1f205165b7c612cd246359d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e7ceb860964d35d841bdb557215f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d21226007aba74c5ddf75c69fb5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c8e4a01770c64fc13d2cc279be0cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089f993bf81a716a20d221a8237435232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d5da4d1a71e47c4fe4c9cb1cf013233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15717296e1814e0a4f89f39286e4196a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b9747376cffdd3423d195c3a3c3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00499abd4f6f923a6f084035e745dd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e713e2ae2643f8e103da0c4c9dfc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2726c1144ec288d4741368a3c4eb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72d9008f40dbfed0a5a6715e48418239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef42fe03859ad27f7881d0732ff40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d296655b6fce0b3623a60716fff346241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d1c98e06cf6d3477ed5c92a82b85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65adc3dc17511d12cb673098f47b02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd7a4b278e4cd98d8acabd8d4af0a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460a32ab6f2946a1d156960b5e24c3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf6c4b786da14e42f5c7788bd1305b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c22fee3754eb6bcb157a587383b3a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d19ddae1d493b1e5212bc7ca9f6d8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95087945ab8149440c3ff6d2840777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181584f807dfcd2b6ca4f379b75a362250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635250618603a451a71278ef19c1688251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb54ce17bfc7a8af330902367b173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2199f9a570bc09fdb697798a2fd087253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c212e2f6c51656fbc7f331b37674254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc320a9b77e75ae248a2be74470c6cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb57b3f9cece48d1ff444021179ff8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170bb43e6240fbb82d3db29c3c9e096257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f5ec6162c84f9cbe07fc0be16893258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b080fb7d180a0541e00154e1aad0e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bed07b5143f71e95ae111c06612b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597779d6ae2d036c722b9bc6bc4e7267261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a43639aa1b5c4db040b6c3520564262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e54fb9672af2c485956d6aedbbff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1c5cb023663adce2f9aaf92fca4d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b7af92dc4443cf4ea5aea3feb67e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1015db045f539b3f402eee105e7bf45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f246fdc893451c0516920868cda3dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c01c55e4fb3b89ac0813b8ce997ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3a3583254ab767a7573e13827163269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b7d7a67f1e09efb46e3094d8c143270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1a551c06b674285c70b029c35c97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d842a178035bbe10b4a2e187a505d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470553b43201d158d574823a137c808e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897dc70c9dfc29418dad55eff0ddfb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc67b927d90e6bb1b9e7434bd33bd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34726094c6bf3398bf884e4d82b32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676ad2a43804d85310e6667b57a76dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f481e5414d59d1eeabef8782c3d36d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740124eea009aa3cdb1ff4a85881c705279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1741667918cfbba25f56377addbd9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40edb004f664bc7a3976e4b4e26cbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd400ed1da20fb0a5964ad1b94353282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4314544ec2a7ab4afac5407a428a06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a1e4d322036290cbf3743a290a856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d7b720eb1852a210851f8ca2c523285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bef8dd267e324e1091214c2233379286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9cd194b02907df874970bf59de550287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c07465566757fb27d9c77ac5663b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3bb9ad500301c17257c87d93e1af4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fb89d7fec61c7aa9b3112394bf61f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ac0d45f2158284467df7b9523f39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7534ca36f7e7840ced068ed4ccaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ebe40487459de66da7ca0d851683b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809932e522fec7cc096616105e16ce4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e49a8596625d2b13d686f36d12b17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd97966ea80dc6c03ac5bfc035a5ff6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e8667f52c84aa834866aeb6855f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8036fea0c4353a644d325d4c8503c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d63bc876de65c7537e0756fa1a56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c08f96ee0f8637c55c0222d5e1d58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ba77c1a3fc9bc1e0a8f0a65aa34f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64332ed1afba75d1e2803ebe065fd67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929313e44b81880bdd0a66f706bb24e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249472f09c731fcea9ba985828fde813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d8a6e2ebf73d3c10d4eae2ec8a11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa443804849c83c8a1d05adbcf41b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7d80ea614e556875b118ada09653a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63d6878b5ac62c67369e13e55226b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98933b71695bb485d2002c9a408ec3df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8cfe458930020550fac1e99689e4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7dbf8c76982b64b2d512114997763311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa72e14931119e3513bd739dbc1785312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525caabce413c030c455b7edeebc50f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30577ac3d9ee52b93b37f64868f51618314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7801463210a5c2ab7e9cb4efdc7c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ecad1ae13e6501368f3ab4739213f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cac7486d614e7e5f75eb4d79c4dbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e3eafaa6a940f75589491af43bbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f82fa24d978cde82e394af8cfdfb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5767fbb81e78d344d805420c3f97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e12356eda681ea426ee29006e7f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa017369325f3c168bca78bd72b4318d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474b7d22abd4c1058d9194530d0f639323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc056122a744a0056d8ef49abb97c1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c774bbe79a3f2bff6e294dbb8f3a3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf2a73848b558d24fae43ef104555326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024a54c7bd2b4ff2c84e7b9631b8f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8737caca53111fd0625a41cadfa44b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a94df6a11c61fb3a970e6b68b1239329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dff1bc1958b7826d6a27f03ee5aaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501808144ee19ceae5c779c664ff5d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4907963dd1023dd168928ca2d2b841332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b29d0e44b7754c7dcf21d6bf2cdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddaf1b41e6dae084e3eaac8e5febdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e17c0c545364ca761decdf22f57e79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8808a52e389433ce0d8f603a1011e08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e649a9fdb85caf6ad3fa0469e7d44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3e023c264ca6576c976bff2e7e64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a798cc1a378df3a2ba19f2e593c39f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1ff8b7a48bdc1069ef2cb3e50b58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e58b482bfbcd21da7932bc1258541341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb92630d9245b413f1a64b515ed2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418423ab92b295fa70cff5ac59210ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed2e8e2be82adbfa283580e41e584344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741287d62d875a1f22a5abf7a0bd560345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5abc6228b25e043463dbfd0524e86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e9727fa4c2a97ce19da1bcd47d751347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b73241197dc35fb1c29d6ba1d0489348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d494ca8901e3a30cd8dc9d4074cf04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197f99086065663a372ff0611a8860350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feec2172538dc4afdc267ae6f37e7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb395ce04fd31f01bfec062058fdd524352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7c61b90e2e2ca634231d13ac5a26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910792e57232c028c9d70d33435e3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c09971bf979bc36a0e942777a81db4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d6a7bc91c75f773ee0686f7e68a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7819cd021c1c35efa34ec1d69ab62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d6bc661fb8fbdc74fc4e0f0a0506358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a8fa5b1c919ab07f168a5e68ab2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba9696856a4390f6945f543d89a2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a35a59c4fc6f76af30f0556f8675b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac9b22a2593605a194e351a8dd53a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671634b52ea65a6282d77ee47332994363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a798a576e5a8bb808861334b15fd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d4cbc59ac6bf9fb5e8eb233a59f05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd94d2d52422d7b9b30dc319b25d871366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3e37278cfe4b1ec9a15ee3d473ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437abd6b808d7cf2cc3c4326711b928368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aaeb2fb5d203ee1be42c1b6fe63bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b211b2f9541c6ccc3c2ac897b658370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096ac59af181aef1fa63c0bb356f52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfc5bd9b154ed47dd4e4b5b45754bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c486b632a4e48566e6a5f9cd5dbe03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d093f11cfad916b4a3fc4df54ba1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094652810a47127920e5a326c22dbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f75ed75ee81ccb5fcd7fc128ea13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf8c506ada24ebd40c19b88f1d90d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b9e94b7d7cbf6ffbcc9498f05768378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b3efc500c97996ad3348adc4b4725379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ace369192faa2b5c482bbc379e56d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3544034db69338a2722d35e315c9cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336eee1355320a59f4db4f88cc0c722382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45354134249e677a920de92ecd0f75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f7c384996744304c3238472158bd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8987d54de174ddde3d4b23df296b2ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b37b82b2ff1efb20837d5ba9d5ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0da353861e558ff632a58a3839d50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4bf9298edb7e0a6d366f1af9d21c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db2106ddade8679588bae7f09e126f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738164a8b2dc5330677cbdf39fd10f6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d86073a1e4973e9d8704b9f5cfb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606d843e9cf9f2ef37cfa3e0896ace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817910e0915dfe3474e96e7819390e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c360dc67570d7f5388a2077aee86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e35a66688a7356cf6f1545d4948b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62173ad4c4030a8fa7cc8e6d5c3793396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ff3460b2353ca2c84ae49412e76a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f8f51b88dfcf367a5c588b5ee0e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88348f63cdbc2ee39d7ea522ffac4c33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa3eedfa558762ce0681082206b43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b4292a6887162103d2874b51f2505401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ed3d1e070b44fe49348ffa6dc1e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0fae680729844a6e80856c7867798403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33f4656fa247905b82def92f063b46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bd2aee34d6b24c5f4008812739b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5757022d7629c366fb847f5c8295da0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57726ea0a49c8f87b64495edfc4fbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b32233409ca55ba48db0827ddf087408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3b6ae1689b3d664194b4d39bf4f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cbe5b846c28abf14d1c2911a37754410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4822b7039a8521bbd44ee7152d8c867411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8646ecfb46349e28f237b7719af0e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcffb56adeb6098682d0b2bf46f3ec6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e735c3dd5b15d58827ab74a27b8384414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd724272539c661a63ee599a88d4493415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e10abc54511b94980b09fd6847312c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff643e62e60ce1e13e1574f5812f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b650781d9a0e3a1016665d7aa493a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02567dff168153cec7e8b02c92a951fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ed06ae7106e79aaf92db85d30a084420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48f47152f3d46ffb0f1a3ab63b8bf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e34d1f697a06df4c2d97dd48961d45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe6a9619d473f9b58584a4123dd270423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da3761e2448b99afec229b84835370424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148d0c8e355459ec502315a8a5c3b72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a29c93364ae65a5170c0b00aed84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5352396919bac1850984cd61968b54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9fbf9bfbe74a2b08d993aec11887a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee12722b6381931363e52f7174c3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3fd6f1b6f52a880da7ca7390ad65a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbce721d36e879715d55192c84a7eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac928f0c9c77e9a055c6e9d3391284eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053d91a402909fc729aae5eb1574c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ada11c59cbc26db7b5dccc7cc368434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c762a1c3e9403b957f29314e18fbd3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ea5a0cb557cdee87a21ccdb8f96c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a3004b5ac880bac249f0c3b024a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6d4f80c5a1c5e4f52292fe450fac4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a9b58d74b4085794d9ee9927cac1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a22651d4d2e87d9b3cfd5e432766a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a47f0200fb3863006367ef5ebd4d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e13c935975d6fa1e09f599a944026c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ac4a326b996b751cec52a22b2f2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca91ba319af2ed96019ed7ba2489df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56facc5aea92b942d101b87528cdaf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88cf9f380bd9448789e6162b7f4cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372f0cc76b1651aa9a81105dc9c5633447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b081e4483d4ed20b758e321611cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73164e86a65160e6e1815cd95c3c5de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704501becc8f0ee09a1d6c3d2cdcfad4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4aa8cc65670d76e153933c3f9578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84405aaced4cf0915a87a7e7623a7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f7e0046883c68c539b7e16475e91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6a55a983cd6c18b581248882a956454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a996b4089e0184301057e5fa33d9d2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c750141266700805c173790646e553456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e86bf297d4bf6fdef243a907e691457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb991086856fd538e28e16497c71d4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bea461a0ac18439d719c6bd15724f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f9635eacfad36eb411b72cd4779d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a771831362fd84cc4cb57f960214ffb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3bbbeb2bdcc08d2bb07ac4aeace4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964419b91675a5237d446c2c9fbe10e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26a2dfe796c5f239ca70f27ce76af6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844198f438f86ac74dc6a2f6199227465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269343610eb7421ea08666b84fd8693b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880ae6aa8d93c09ff69b8476d70bf2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb036de22b0114e7b83db536390530468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e409217ded1be256a33dd393636b7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b2872fcf9ecc734414e8e212917f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0fa5fc34beaf68a922b89f1207cb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9a472d547178c5e1816b672292cee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5d1a491dfc32a6aa8e77a6ee4f24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56871c0094e098cb62ef1fab35d3d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cb88caa1ddb16988728ffdba5704c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3878bcfca99f6b2ab18619f1c6766c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b749621583eab41267245d469e218477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa803f362ce1d030452769be7474792478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8520494198529552de33589185eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0e51719eaeb4328d43ae27c836b68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52faa4e2219eb0a9b74290d636df24f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b126bf0224d3ee180b0ed62a1a84a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da722b31029c9b15273f8c9596e231483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f9ce26ab429ecddaa4ce98b58d6b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c689f182ac64f4794acd554452f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e26e5a75804b964348eb0454a02c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61844e965dcb0649a8e30d7070e3a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941aa067d619908ff49d7027147a1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013dac89ba4c58114048421baf41210489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029abd633f687f17c0231e33e106ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0813db03417414bcf773ab25858656491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b7d063ccef56def79874d1de38326492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54798711bc3cfaaab72d79a7de55a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c994e22f7829c20caf7ef5e5bc1f93c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aadb56790e3cb8724f2b74ea5510da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4997fab5dac5654324238ba249fa08d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178d0fad5ff89ae1073fed10bdff7e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e5d43b3cab7b907c937b350050e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09593d5785d9adc1544932e3b38de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1bf41a2541640a5f26ab3628b4705500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e482d8e8f3197919c2a39a8bccec076501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd95c1835d7ba730c8a474894aa52e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1168054fb1570c6e2c44c538bcb501503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ed9d1929341e9894efcccb72e635504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13476a8c1fde21a09d4d0f31a5a124c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881c9c098bfe734739bcdc8bf673918506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac85509f7c866d1b02971c6effb94f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1accd8eb463729e91c796da0de332d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30831c571a29d55da8e1b675d06430e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4a44dc4d459f7221431a44dac177510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377316a6d9959cfd1c4a58303a6c6c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b35b251cad48a9e04d2868a2b4076512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a06f3e4c920dda1efc8d4c809f0f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845aaec2bcffcc189b6cd174d143a81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d042ded7dbbce636bb18e4bc2cb3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9615431ad0bba5ed0def9539a2d2cf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743aff900845c9861c509eb2611367d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4838c43e636299b5b5cd93a3c5f67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4586e492fbd36b8143b723ef97d9c93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3116f7aa0bd710ac2e414fc58e4edc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5301093fb915b8eb6d809821d6b8364521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a49c267349739b8fbed0ce2f77b69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534ea603067bf23d1215a11991457b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676c6085f83daa8a63f773309454d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588cca667838ede7f1baebedbd4a77b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e74cfb2dc4f4c96c5cd04f45c2f99f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8588bdc0f2f6bb1b560732ba1d48e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692581e0a933f16fd632e3e41652ba7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337fb74ff58192413e7ea1b15b3024529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b3f8f2c10a51e98656de83e376e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065bba861f428ebeb15cd9ff1e48a54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fe2583d575237a8644364ad606144532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f317267df5c25fc3b537faca325b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a8e6cfc14170f82a6f5a792d125a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ef83a909e2633b2dd349fff692a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f646f8701f4ada788f4d17937ebb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed69fb327f1ed062158a50b08a77cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaf51006ac82c878dff4a808671a80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d609b3b56d48924f4106e9e18e6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac530d106a80252a0a531490e0d9eb17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db7c6d6b312f58fc16da5e11c5654541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847ada4933593d27b0fb8bb2ce05082542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa473b03cc7c5a1409e19a2c2119fc69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88777f08a345da6d9a2ac3ebf982d0cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578788b6141cf11ef8f777795deb47eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780c8f4d51a916405d6481f5b8d648546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42cae1a016b8568eb039b2de28b552547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59643e521dc8ec57c2cd36234064be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e16aa9d3273c9a9681368be180583549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd1c6d429fb23e2d5ccb7698246981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd0a6db20c3342bb8b41822b803c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc08bd3d56bb45d70abc3cc79b6ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7566c006e2714d793305ab38b9fcae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce297e712d18295d004869271e724554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa17ebeaa0e967f9ff980d16e86bf48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd695f0b8bd253b28ffbb9943f7ff70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860159788947401ea4f76ca7988c39c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e68efb104b23649a05296e306f411558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a450b338b8ad03bb12c9a3e89560559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a851768b88f2a2520ca8713d8979d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc92372cf92ce92dfbee2cbc5f2613b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc4ccffc663f8ca6c8f541aa39e9c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486e6cdb0b36067acefa7f2fcbf657563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854371ac331a67510dac20af70e82fb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5611f9010564eb9326354258b5dbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec369c527cbeac7fd657fba40e7448566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467fffc4b6bd6c50c4c7345e74b095c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8d40f2dc71ddbb1bd8d5cf73d4acb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e81534459b622710b46f7b76423e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902349dd393d4a14d1ac2ffd5eee78bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4218b0c1ef15f5616153f3e308d9897571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2019e5a480bf298152c5455857b7479572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa47d4037b846e39bd1cd1c9aa660a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25388bee1109af0ad4ca511770f4cf5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c7523cfa22733f27da5568c3526d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7b9cac86dbea3f01ce519d3f44d63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac197aa469f7892c414b338365546e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf6e4bdf3fd19a25d2e2ea1bcf821e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0658c1e96688b924f9dd450b203d0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8164d29df7d4cfbc8d01ac18b8d77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e41a3b9161a4b76234cef02619e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdfbbfb8e92e87c737d57c65cd8002582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184222e5560a5cde1921c40b6bb96bed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fce63d70a0a222e30e1309f5cfd2b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc88f3fffe1cab505cd155a51a379585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2becad47dc71fc413bfc07b8e5f226f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a26491861d68216e054ec0260c524587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caffb04f074892cfe3f3cb0f4de6155588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e0eb2cc8095b6f1d00d12313785ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55c301b449263795c59b4009f8b8e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65965d170f7bf45b0c2743529269969591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cde1458214303838462e6558298952592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b8cc70f605a4fd423bac3e8e5eb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad07decfc33ca34b1d2aed895d11f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e0c5aa4049f48494426ae8593cfc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f852b8fdf09c108038dd17bfd77ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd0ec83991f3dfbabefbc042e01e9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ff441e261fb00b92cee8420062eff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4aa2914235eeb4a4b207afea2672f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b8b845b99c852a3b90f24b3524b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf24860f2837ae7b0134b4210ece7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5327314382e4872f358c8d74be0d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141cc8c0fbc93ae95347c7904dbffef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47e89af6c8b181de7337edd03c6de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feedf607230c44ebd95b1758ed6bbc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d373e1e7b3eb0bcdea9c69f487180606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375e9dbe090a90341bc7c0c2d85a2a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc26243e4a0783246c6612ff9b1d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c92bb0ed37b462f55dde4d4f551c00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe0010d1ddc7396454bc7a19cc035610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf493305043dab85a45213a66e4dfe4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea8d631708517e5225a1b6ee9bb923612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c052de341c34c68c809d2c6320e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92cae77255225e583d15a0116f2910614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b4b9e3c4c4a11c4ee74e1515025e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576d0ce337c524d7a5b0f8986f7bc16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91657a593456709ed11e4e88aa17ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e18d5d6996422f2b9dee4097b022618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef8c22e5552418b9679a480c26e0e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c580d5c4e5a93dc2f28763cbefd19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa33cdb466010c20524a77337cda97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3b8994491e41fa787e9eb5d9906f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ea2cca1e7c02b4def742ac4351f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05a238b8a62b9d24ac9f0c4176d062624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c680b83be470b6ccde2f5b4d62e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847cc0e80b65832ed3616c67744dca3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdb9ba18ffb596ee11a5276de9b10f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5e04b82b10ed3378de6feb2c407b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9cd2d800c190ca5a93574db4a00d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d95bbd5b44b2690242973417ebb794630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5de3daa52d89d44e20d8248bbcf2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05054c9d81bb61af292d5752489ae8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9244949b3a824c630a35bd081de6f15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5264b80fc4fe075ca61cf70c510d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f5ba4603fc8d0a8b30f15b6ae168b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82fd67fcb33e3472354b63d95da97c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d82eb1943d0313f2ca83ba52801b59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109971285cf3538efc4365efc9798c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49244788783b0384ff2a58582f3eafb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75239ede43a5b7785f9654f594a1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30d45d177ef63e9d53903ec0791d78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58beebb3f015c32a922fa4e460be83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dad2097b6e037c2ed652fba704425643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e519bd4192a1215322bc64947731644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e12b390633e64d7c6b4154eff756f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294bcdc718c86a83f8804036766495d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe622aacfe4033d0d196ba9f9c9589b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2d920aa775ab688b66e36be1bba0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa6d9d1a884860839114ca86a54f49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf942d6cf7c7d06eb6a98f131bcf849650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50600e12c090f466e0fd61ae162026f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02375c8ea7e2a7b1e7c7699d83549f27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9916b8098dc6a3674bcd1e8aecdf16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a4a8364ec103072a189dea0b8ef5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaab06ba1bfc8368f1b178ac486bd86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbbffd0fd475c73e8943805281f2af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f2a62f402eb5ca167d3a4d9825d18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019a7ad1c5ea2d3fc292c2302acf172658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f0c8b5154d31c7fb77e7cbf7e78e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e701a5a4262117ccd4209ba52876221660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236cfb2b9c010c9ba0088887b8171f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475ade00be80a3f56e395c1688512c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3255fe1aacc172264ca756a314d02f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fb2fcecc837289e885959484b32be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cf643028ba897d42ba09ee4fd9a29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73a41f473ea4c389a9745127213c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af818d91fa54a2ff3f375efbcdfbfe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ab2c47e469761ffc67bf3a12726f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baeb96645926c7caca856cb8e67236669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1fe031e8dc0dcdb9a4d9dd8cdfe0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4395e3e8f9dea86ae94e7ae9d2b36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe6e29dc46df12c9486f95693326a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b093b85d63de95101d44d98312d342f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c71712ffceffc2ae00906595c587c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17978887b52b6e8b194525b0425115675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190b7c682c637b08b0004c41d3a92c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e9c2caaf1b3b220a5ddd237851fb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200fdedbbc8bb8216d8129e7b5e99f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2657389eb300d285ff92c903d1cfb32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710cf5536c0ca4b6bb7b8a7d2d88f29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5ded582563f1e47aa059cf8374358681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb163669fe7293bb2c2b7e9cc6edc2e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653861523f53590302bead48aec410a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5c4356f2ca72ee633cc461fb5b201684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bfa3e9ffbc1fa21dea5694574c35c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1e0484373ccd4dbf9ce60423d4013686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a79ef77cc7fd582fd14be28d5391687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9851613b0e06b131cdc4bfd6b258e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be99b8856fc491f8d94d8836134714689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42609100e9fd2a5c9869deab25d4636690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb83717b66f563f2aa0ce056861071691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b03c512134f4e7df2ce77b861b594692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bda0948753725f4095ab931666af9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f977a3ddd7a7329791fa1365d3952694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8f5c05161d494745ea62a213865ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc484f99466fd542ab39840b8fc1aa7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe531ba5e775428bb77fca2c663f44f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fccbf49dafb3c1da5bdb56b8ff334f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b7519e08c57b8d7f8c3872224f4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49653c4aa17724a371a9f1d8feb604700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd319cdbd8cf8a94188c9ae3dd4c632701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef79f72099fe9822b2491c5d0a1f4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22cb1af7f0efb1d30a55f153df5dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0fef4b0986511ac16b92580541877704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2647b518325538b74df3d6cafccb99f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a34db9fa0d2a73e0b4e32fdda553706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bfd2bffad820cde46a4c734dc1296707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca89f7f8fe82516a336ce2365abf32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5652f2c31437e7f6d4a544a70988184709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed18ef8473e4de3a3f60bd1c8563e7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14323b7b7b01f2abd29e1049d0d98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7300cb7d3272bddf7e431abf346c5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e2b6fae26c41b3eacd1a475a41e0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2fd573457beb63fb665c1d81c1523714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af487b7a4c61249d1947864a76c8ad3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46cf938460c717719603aa2c1a52c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df608f1f8e553dad06295f78884a9d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef6b670b5e6287c5fb70d616dbc63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1ec260de6ca05eb2b127f109e61e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5668332b59dc27c344295e42d5eb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321c82ea75ec379158440b00ff6ba50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8862e3af822d2ce1bee0a4cf9c39a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eefa880d9a27506e845c1e91a3892c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf53793414791897b9dba8ae67be8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e135830fe42d3bf89b71d93d478fb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3de525af69d1ce76e35948468dc5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf051e9c68a0c4702ebee7db0f554dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84194bf41af2e223a9e5de995fadb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db358c7bfde52b487e4be4e076dfe3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b44d304699bd70677ab2560f402d53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c1febec3708f13aa378b6c3fb4f47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa130a0d6a98a46362afbfd23f167f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87897a8b96918bc79b6008ca3c52cbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca291281be71124557e41224ca5a28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad351f1823924c98623da9c16ead8e14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd338ef9392aa422a396f83bd5bb10c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5671a2ce9efafb0d15ab8497bf1caf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632f6ce77f547b0949f2beb2552a5ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1328d539d4afed0d984f697e94a5c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce17016d6bc4d4b49b8c468a24d13e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dcce4031d428c641ce759511282ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe865de6cc534217fdf9a6c164ad7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87542b7541e9f2d181de0b87567ccd9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc51f6b463c24cd42b4d1ea66d55976744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6805ae29572ab9fd9f6c4a0590f31f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b9680b7b080dc7bb2d0508607ddc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c936409663896263469fd0d59a18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8bfd7b6056ad2138355d1ec268352748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d96a765f6a622420caf713ef4ca56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ec3f5e81f82fecce2b6e7db2a702750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af069582fd53bad1b7dcb8eeb5e38fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52df0cdc11d36a96da45ba7fffbea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cb6467efc9954a4e25eb20511ed64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27a92359e54bc44bf327312e0b6f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1ccd42442d19d9c060079c494a43c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19cd92b23cb2738459d0268c5d226b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8851bf814330f9f6d348c9a8e4179757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09f75e2164b615a0a3a39865bda94a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcafa9426228c7dea04a158b8c1b08759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>