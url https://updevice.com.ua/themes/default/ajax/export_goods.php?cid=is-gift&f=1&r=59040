--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a69529636a9768a2aa37a989abbc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd808e68f1885b7c04567b1c3855fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c572fa14100f757fbaebabf1cafd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648313db2172c52a22ff04fae169b0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a58413ef3db263f65ced8e4ba0b9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9513ead08165a8e25ddc02d49603ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d25ac2e2778e677ef281a5954a4827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3563d5d4c700fdc0892702824218408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693f977655d73f58017f54131710bdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf434505d2a2b5f20b3448e74b8f09710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426e11be9f5598462be4af20be8b11311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b5d4de48e63bd81e105c5ef75dc0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853366164b5ff3e56b8d67317e3ef99313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75415f7e338838e175a7ddd8bf222a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a24d4a94981a92d815b38225b948d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de595e39b3f4014e48d84d889bd688616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d8bc83054a8b578978fd1426a90c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee1a45143641d1d1811e756503f7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702c6dfc6d82bc9e94fb442b41f54a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2230b2a248dbe72faadc31b14de1b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fdd29254dc407f3b663d030ab466521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7512b2d7dae6253c922afc64fc4b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35eca114190bb4893622aa775facd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463442dc7c36c866e164990bd0fb61724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c1f9754cabcd08f6724654fdacb9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b010829e679d3e392a6bc5635738926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deeae16848e9b81d364aedf449732127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51f9303b5d092617a6a8e3807953128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abd707357c3dde5c5c44f067bc11d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3330ee7ac72263643d2589d202cca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ca79576fe4812b40ee1a24eb924e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b6f62c1203a01e085380d2112b5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae73e8abf1c940855eea6cba9a459b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba067548e75b0327b9998155b98a64dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370969db18be51f189085f4f4327196a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137e7e2500226e96a945bb99e517e0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d7616b457284c1f4cee446a9080e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5718947f80e213660e1a6e2d6d643f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c25b47e9c4d9207e4fba5543557f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe10242ef64002224619a64455286e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee3bd0177fbe5a2e9a6c263f037aad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0beafa9d9d7efab4e8150dbb6293f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f2ba5001cb2223a109c8167e0d5b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9eb2e79ef620c58b702343083e12f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca17d589fa8e9b90483cc16768bf71245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d51fb97c4b079d28c63540afe4fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258a7537ef22c80e691545d3a6a2cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad505c5ff33dd7834477234ad5604ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ea980c33722802e397d88427c1aca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b531a5d4227fcbfabc04caf3960d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e33952bc747284f4fadbe5a7a34e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82e47acb1b1d504052fa40aee8d34d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef603cba4cfb03f81e8c686fefce31753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443477d4103cba17d5e1b03fed37666554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb724d997765e02037406dc0f140055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a2cf3504738f59d7d249b38c5b7cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ced7fe717a99e420b16fd4fe72de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e824da5fcff914ee9a31ae0476dab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84f62c4fe34f588ebe0b9b7d978e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7254e672c3fbc7d8844012e54cf2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89757c2d1cea4788d51859ef52ce65c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e3bc9cc19aa1f82003000609884af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310998ff6f9c483ea541bf5597fa5cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87736755253251f5c3e2614d1287d44d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e2c702532d00fb289c530f1fbaa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b83622e348b6efe0bba676b1effc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8684c941ac744e745721dcc16cb9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c5e257b620f5f86f1ecbcc8756c6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a77f8f6850387609d936cab82b6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352443d69c930f8d847cbefdaf645ebf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1f6f08174cee22f1f0d5c4b535db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be9acd9c947ab6a8bb4066058984e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5d42f7e6e0bc101857471aa0a48973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387cc375e35dba851629b000ecd2a7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be947ee430c17f16d68f8441bbeaaf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba747bc9976a6acfc632f6312450ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b23334e76b9ac7b346255b4aaa1f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72d47f4555a2e7bb6bcc0b2ab0fac178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7212c8db6a67d83cd4ea9afff2eb9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b1e7148db84ccf048c7a4683f57180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4746ff968cf27096bdaf00a653957781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c2d058b16bf3754d71e4e8ebc51c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b533cb96db39057c4e14e437c42583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647079286fb82ac612881d9e05cee0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100182a40c68f42dce15cf42dff867da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c936746b3103f1be2af3dde4f56f6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9af3bf12711c28a31eb64e65c2d8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abde1ff96ca87e1cd9e7ae1d2bcbc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c1c276e2b2daf887626642c9b2fc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b49ab6cc059f77c9e2cfea4a5c828c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc813cb890e3720e1fb6d1c5ada742b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23ad5d5831d1d6d2ec85a35eae18a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e2b99400c82db651eb9ed3d2697393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc31bbebb310fb3b6a488993de0f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eec76e4cc80ee5ca8de81fb7626b2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16d6f31b5dba9e061fb649a1c2128296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbe23b14a01bc4e721254899b008a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d45334bec96ef282910edf1cad07c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06d4c2e74dfdd6d4af9b95af911f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41611aa68c2ecca897b2d7e69937f653100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8798acbe377b05aa64b48db4661850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e36c2e3c80a7046dd50911ad2e93b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d97a02d9e1dafc31445935bad838d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f51015cbc7cda63e0a7fbb84f7dd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a959f1a301c33ec093482eda8d7b91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3642f2b42cdd7645dec359f5caf58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4488ae08b5dfd601518cc10ae8847107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b21c2d5d299f782ef749ea45fe3b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa739e0bffd9dda8d922fdee901aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c27d42d0760f93e7f959f25f9d2c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae88b91edb071cfa8f9e5a3001938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6230bbc85800846ea6c6f9bb3e6251112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e0b32461655c81f7767f5a7b26af4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0862ef44982e7b3295849f872d7ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec6a0bf227111bcf57695d701f9b7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811afbdbaf19d67fa85e5b16450e0e5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca6e827022bad607b9ecc6b6a39b65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d61089faa583f9a6c5ddf0022324118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac00a3d8f85f0f2270e47a253c1ec47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce37c074ebad98d9b56e77afdb7c0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98c6775a551b662a0ea4da872ea37d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de659237a4534f22a032142920e6b376122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0cd23677baf71ceec8898403510a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14a0ae7632251689532b4c212cfae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38892b735a59356136cd4ba7f78852125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91680b42ed5f2024e6b1630b6b172d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f2ac7cbcd062273dc8f59de4acd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56adb8cc753115b0f12043263d607128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062478d3cf1ab1ff63e7562030b5393129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce975eb8665286f8f59a949d94e63fdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d11d79a18970ea2b0d0977871a2aaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf489ffdd05eda3ba8ce378cf66b608132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d50559aa1db1a86abdcbb12f75a57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de974709f1a2e2b4c312c33f13c48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff32ee95381ffa5c8698d57fe469f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef47f2e13ac8d23e0938099eb269dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe812e56d7b8684c4f57565ea97442f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62863736103d81abdf3061d198532624138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623bc9b5eac68416a9b036ebefb6000139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e24be6e201821a910262dc091777140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0159f56b9d60a0786bcba1d4acdae7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11912b035a633534f8664b1e4e1398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34860aff54586daea2713b7760b734143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261612f634dcd13254652d26296fef7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774cd2dcb9ee40f5b3280aae474ad88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e440fb711f9eeb76be91b080d143146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a81b5bf7d8824fdcdef6f352c0bf53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a61000887fd30bb678278e82c2b3f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe39fc42c62295d7249a926c64d44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9d121c901e5ee416954f52769eea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25dc1436d19881c02f7db5c3fac44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e29f30bb01b5e8af5bf3f5133b97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c06b2fde9c7cc81d0432e78fa8712153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c689768ac9e44fe8259f9e66eaa9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66419178b81c24c5908a66972dc23a8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16556cee40d693a50fbce6af9ac5212156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae94df2962ed22b3d514301645451b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e90ecb4b277ea70e3bc09e9b4627b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cdd199debb7a0e3352cdc6b4b69e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3f1d1442e6719bb58015c11fba80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d5d06e339e80579b2f008a08d475161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f6d5afb13f11db0e02fdbb5e2c7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6346ab0bbcab2014c1f4edbf5cecb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a639971f6de74d8cb5ae8471c9801164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88c652e3946983576830bc995dadb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f9c5b373cd2663466e6bf12d199d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb5a901990317e7f45f4d6e654e13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243240b3c4376c7e12693e50a7133bde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4862a217a6c837907f9e2651941559169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6777add393450ed6676f65dec8658f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d1e21d39c0597eefae7a89bfd8ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b91a812450480366a776dff89d4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdbfb1f569e74891d5ede07da598f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad512eb9f7f3aaf9d27120bc01ada174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410a060cc1a340e70acd5df3654d52a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323548b803480a82f8509ee1b65032e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151d56cc5d1185e6bcbb685bc9aa19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd7b0ace45d59aa6d7050b6c73da4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f5da5d136cf7e8af16223dc9687ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c93b5d879c045a210da1504e0c32e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39affbd93095f588a6ad165ee8d1f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ea028ab9d3c591af58ba0cb31262a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826351c32e144d7f1f388a341d76a029183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f9e37b8fb07fcd12a34a9b332bed0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e956ee2c17c1fe32a57b5b0378c13f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d346b5f9347a6a2bd5008aeda8938a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749f9878850ddc61b83c9b7aa772ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da857eac6d81ef2f3f28e5f208061d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79781a02c9116e255e626c756633d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f2554b0638dc35d1f59de04728a59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f614996bc3d9f458b44b5e4e65e26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181497c52febf4785543ea70511783192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560ed37719839589129173a743d355193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabdb47bfa5858017291c530d1df876194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad394ef32fbefc010765cfd503b4372195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2061c8a7ee0d1cd3d671922f62b680d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d508cf5ea25b97972e5301e5eef24d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27e1297778f6509c1e32d22d9cfaa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197243ccd7a10d92c8143f2bd385f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c7250879a6521c9f2b7fdc6dccec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b1a3c40a29eed7ba2c518326c6aa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea6a4af2eb25f4e5c4a164052127c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74132d4915bdb04058d805cf770af384203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804398262a288506df338ffbcf68ceea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c1685c048ed85537115c9aaef3c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85f3d01bdfd82094f070b5d7cc5955206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc4d4dfe670ae700c1147c23c17a35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4145a361f7ce5a8a8ef74bd192ddf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fe43c1eef545c40daeef60fc50715209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a5dafa3121ff53c2eb71273429d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e414baee36fc1a60da6dee6bd3bc3fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff68a19f19c037471920a3c3a4177c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dde5f1b5263b109f4ab54d2aa0b13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d6f649a931d42649493453a289099214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5f840de3137e24552b5f130fdedc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eb75992c5049c83a11b53b0df8138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9bdb66ebd42ca4a4fb9a2d7d55943217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00597eb21127872768b7ab516087c32a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93382b91d8e41abd934a27d9dc205bf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8085479033ea54d875f36181158de0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8bf4d52ace8b6a24e40b9dbcf88ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a1064ddb6192447a56314eee75521222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809eaf849c408bbbbb07841876739d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0fe361ca1ce5c4549dea253985ce8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e11252b368842ecbaafcc2ca70cc02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deba913ec7b5e53f8a048be84cd332a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7ec99fcb3dc65487e9df4ac9684ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee557857501d36694692fab25bb2fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7155a32c58e2384771c5e7e3d876e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecf490b592dc0424c9ece924abf67b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e73125c70dfb6f971b13865c7f3d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5df911d39ee281cbbae9515b7c7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb7bdbfaf557abfdb73594b0ac271f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffc1aab3c5c56bce5bdad0b1fda26a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453cce75915d033a77c5ae36445e88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652581188ce8a071d1e365e3b33f3480236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c249e5ce85079ed0c15df103dac6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ac55355bb4c679617ffe25c3469a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d62942531d6b679514f6c82298fc4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a092ebbe58c5e50b45c6253b0247240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c0ed02d869778bc82112671a8e6e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c139305bd28114f22acf2b15429889242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f8891de9e60b92ce819b20cb3149243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7df800b4136eaf7ca152b1968aa07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709a2774223f997e3597cb5431865c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51f9c25ab4f19abf2d6ffd554f7eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756353cddfe1cf03028d6c1814b4b73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb443033a915ace09a11ce49cfa17f80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9118e48aa9b9f22ea81e18b1f98a5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d7be1e2a297409d91eb571965cc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6e22f5df4f8ea2079775f8b0e97f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed8197133bfad6b521858ef569c806252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0d4ca5d5582b6835aacaaba76e67a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20086eec8a95f52154e776127762d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10913bc06799280ae1a45d9a77de74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05cca9132970b0890ba4dfe358f1b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9937c46648c295c2d4e469bcd77f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112caa9f61c47c26819113262fb17b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5184707c68f777ccd71854526d8d05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc090e4f73a302e5075334fa4a78445260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eccd12a1dea47a40eddc1de7f875c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9d37a0fd3030d95949f107795c608262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64eb29eda7c8d2d9419ba150c02075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5491bab2b10ae881ba2dd63edd5ba1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f92add82582cf4b66620440c37e09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7059abc3909045932cd4c207800990266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304231b42eee6069208a1872add1596267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354af91a795afaa5730e8d97a39e8434268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48420904e774495a033cfb68fa90e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107206c9f8c831602c51aac7c19f1dbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0c7f0b071ce1b8671f65ed04fad3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00947f7bd0cd6c25272a2e1ebee25f4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb6dac0a4e5305e4040fb8889a497f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa22ac955606d540e7400253f93fa3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c9b52076ab3b7f06d19d28705b67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a288b2ccc4e019bdb1b2bc3efbedf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefe40d4d95dcd7ed69c7696ee2e569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f8f2619c31775da5c5687ff27f0b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4860d51400ce39e55774dc5d91e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188c3968025c53c825ebdec79d55b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca083c111c9d300e041e52c616a2648281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c04419c81dff50f6cdb30eb32bc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a197f04d3116b6ae8fecaf5c3a40d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814bb68182467107f1028ebe412cbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da1a4e65378f8396edb7a6981acac2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4fcb8763dc1fd97826a905a59c442286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc098e4c2bd7f9e819e75a8a503de81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4659af624ffa364412eaeeb86061bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd4257246edab516df2edb0bdbd2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c487e3a8044c1a47ebcf8bcb55a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcbeed9f25aa18910afb3ca7f24772291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee8f26552038ba4afedfb97ea647b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6ae62996616347a7272bfa12f6a93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506fbbc1881d448b3aab867a17fe13f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7e05a08c5b03bc155c3e7b61e9a91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfcccebee519669a2db490f6a58db2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c21217a46b36ee8a6101fd6b46041d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3380df04114cc9b262396ff16e2c04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c2e6af1940562a7b7c2702c2a431299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225eaf1273835f7e8a5d4407baae1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa3072f3ad97392876747063eda62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4131626924075da6d08eb86ad29c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9238acbe0d5c6364850bfc2b1ab273303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d76470505e621fd73a9dc29bfc5af7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03554a22894a379200c38efb0ff66f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717d5048f9bf9b7032367e51f4f0814306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459bae0a888a0160aafeb99dccebd2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7dcabc29d82f6d5f37244105776c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f58d4f5a24fcb87d96fe807f3092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5675ad59517f677c74f6683fcacbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65a0ddf0f30e257052244c0ae42167311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e8edaf6e82eebff00f151e253bf3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2def01d02c7228a9482f6a78fb13f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6225a617d58189490d124b70b47b37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8631f9a79fde237d18905612d3b39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576dc2d5a92de3947a27ed4871fbadc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a1a26a92b83a153e83641144069b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee4d739d2f495244d6effdb223f886318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394725959d54562ecedb1566a72058319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c969e8d778766d70529f3df6a696320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec7e6f269ffb4fb1ff7ec0bb4284e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a65e97f7093a4ab3f58d2e4e28a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcf5cc459c363aa704b3619b562958323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ce800eff5a46962300a03dcbde405324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea2534d6336cdea764dd763cc18d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548ca9a07cb8cd6e097d00b031f8b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c569eabd9401b7e5658c4fd5a0438327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9907c5b1e833e59373662a4881c1ecc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41954aa669d13df6155d950270a250e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac78764e98a813d7edb442b5f12bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b577099abcb803e0b256f61758120f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd7aef0ef866dc0d0508810c8a21f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a7e63569e21b2ffcbdc0f41472646333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feffde33f9d6f91c8435fe79a90732334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7bbe88ef1e82a2574b164545b3735335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e8dae996f6ac609601d025d0dba81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761253994a1a544b17db9e95bcf258f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fbfbf6f4c37019777eade9bb2de0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aa3453c543a79268060826bcbaea5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2bf43120e5760d5d3efdcd76ee801340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97575c4da17087c64de8de3eb426e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725dac34b3e378058ebe8d9abc630f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e712da3bc8cf709c036bca96296ac2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4497633db17b1b68c9a0d4f05b4f5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a034bbf26c37b0d9dcf0d3eed7693c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56bde9b555fe86f420283792861260346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ca72f1fe93974222151af1be88a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673d567fa3566f61799d4862b2a598348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b71e4896d9350bf0c399ac751041349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc3711ddaf31dd880133a47db9c74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cadb1837848e4f3da8d86ee2ae4f25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ac686c0926768036ac1436b80820b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7358efd679f5679aef8b701f2b0b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86514b7e5c1e742bb01d4f346db57e9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1136675843f1f36898e974227e8ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0466f77e84a66ad0af708f6dd09dc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415789cd98cb705cc4458378d2acd6de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c509116df070f273f913045f14d884358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ef0b784b0e758d0428df549b64eab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8432c148a13519f51e3ee2d7eccd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c179e20acbd9c27f15de41ef42e95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20ec1c5a949ec89c8e74a6777ed6d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e138ba2fccc4068f4f6cd337931388f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff609bd784ef74af89623fc892f44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c52f5e505a49deaebaced31a3125d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c4b965ebe12ce1268dcfba011494e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5006e9b9452c93e9531ff2aae7b499367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37787ccb6037070e19a70f8fbaecae25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6d850e952b0209e13b0c812debd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4da244a38ddd0468c66f642ffe4c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc87ac0445f66cee7b5d0fc9dc23164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd43cd2e950bdf6aeabdb26b20e36e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326eb6ca45519b367fdd9ff5ccf68fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a94c9a33ee20b049552cc92ede7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678f2653db6f95ddaec2587571151b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1216c757c5ef570b378f3b46cf89a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100fc8543a07ffad370062073e89205377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df499cfb1f279c2a1251a269b7c3b248378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8355112b231deff11f9728ca8d2c638379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336470993f0766ed8de090cc7b1b2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138deb1982b8197f5eac7e5ae41460381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91108a3801a074b2469d687f473a3ed2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921294b5adc64f359a45e88ff0af63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2643f419222d3653fbc30ca6fc77524384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536f7f4c50947d9f012f2e7a7dabb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3287a8441adb9fc4935083e63e64d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180706d8a5ff74d50e318801cfc89f7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2ee315ae46593af5e285d0a432506388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c41b3085daac7c103d381eeac3016389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f43bd4f47054a48157e36b1f8e7abf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97962f027196d1496c7c47c10073c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d680f91f17fd6eec5f933828a68d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b391ce3ef991a8d28badcdf19d76b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb3006d3d7a7f8f1e5440f26bf4a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464a787f4d1408cb34dc79e34ca7502395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903b044dec794ed59d1e43a2d6363d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c8c7d448e0c4e702f86f5c347b2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfb070bfa8e7b3ff4c736d6cade21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a3ed94e890b78e458b8c528b5703c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dde38507fa18f980888ea895b027d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb366e7e93638913f37e2f05c81e29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035412e5a5463fd012d7b3bacadd7dcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab08839d71cea026f946f7889c0a8ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4afbf8c49a14a5c01349b36b30348404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1b7348ea783ddadcb07e926d133d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe9abab36d9b6246eda5eefd0c45f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd745252ac4f86a261aaf65a855dc08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3eca593a6f104bfe6c4df2443c07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83817949cb7379df4302d9c4f1e60517409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6609c5a4590717fbc283ec87569c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76ea7f8ce9625c5e4088c31cd9391411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8764b8a0404919422465dc3ae37cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da865ce9d21d58eeb5262551a0d208d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732e328d32044b198fdd012682ac70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7f164a92399e17e0c6f9c0bd6118415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595d090c42882f4c922ccf2c5daab49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57db906b65179f23b8f5b6874928ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5fe7bc60b2206aff6fc3153f25f1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad3feb37ee22d18de87fd82c98f44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3963ba692ac393a75b534f658bff5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162485c468e3b0dd1fd686fac50efb7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3be4aeaeb162fda3d18aeee1171d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f078945603804f92b8de9934d97dd8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e568caf1f044139eefe13283377b52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43833b607e8cb8284da9b8452ec4f039425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ba1818d6079c612a18f92f1a4d6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b7a691c44fa72faf58d31408665db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d7c372b18e9e7eda3806fbb33fe3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da52cf7a308ed74824a12a9ae8c9976429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f6f57ccd977ea32e894b4731a079f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3372557abff3e4c0179d781f4ba050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7b1d04b22e5d5ed791378d045f40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785022aab809f4e77c233d3bfad7dfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a426ac934b0878339958d72ec1e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c77713cf43d467aad4619cd8d5f7cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee281aed6d0aac37583c24e218114c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff1dfbb6a6afe58433345859e2af74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d12cb87a4817c7a6ad32c3e8aafa1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986312bc636ed1df7f3209912ffcb66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e864b9410e6a676c64dde9d4ef36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2653d98d142edefc9954461c8355fcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a6a78573c11c8ed703aafa5a6874442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4cbf466b377ef52ea99d1c86ef285443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca3ea216009fa314705107d5b3e919444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b7e2742dddb0f718171d49f29ca66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce016a86b715667af8b60ffd62d6e29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb9707e6c76eef884ff725d3baf21c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45727c0353729b6bba61da5220302354448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63f143fb0b76d5aaa56f642be9e86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3150f6e0aa1596d6585b36755236317450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b8c6a13a7e60f871e7d56bca9c980451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0acf38cc0f5a3a0e8c4af542c4b463452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b2601f6702a2212c809e45eb503d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545a6e5ada66c6dd09c9f8b1a7d1a6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7612861bbb7c7f7c61ad091f680c84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c8cbd4adb092c519ccf42e17f67ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978876309746754e4d22fe497eaaa26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878157a4553ad20179e9ca7ec425f1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800b35cf10c21c2c77dfa09a7a362e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86721686c5b32bd1d03d9d9e5707db22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc50fb4f31d94fc8b21e0870cec293461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63425a18424975a336c4eab73946450f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b0d452658e408d300d030b392bda8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235388ca3fc8660110bfd666fb61bfc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b8955df1cf90d47002dbed9027e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6cc67f44c69fddf91357e2ff610c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea122b9cb95014e6468be6826a17651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c3027bf5898ee2151e7c7d0aed8b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc020a4f91005dca3eabb65d803c289469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6ae9ab6de9f19c283ad9c1553cda0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05000c114dab41792ce09c14dd4290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2886b05198f78d5fccfc8fd166564472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7fb0bbf15d52b8797040d5dcc65b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a792b079777c63898b34e7cffde3988474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602b546e032095fe6264f6a8770584475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79897e9cb9ceb03fe64848fd5f5506476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df710554da80d1c24dd7a2f8f5496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416dd6f743ccb30b4b6e1c4fd06ba5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57988bb319d7d31a52d900048cc51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32da95179d465550bf65bd21f899690480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df6b6786ddb642b91f53c178d4383481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51eb381361c40f9b523aecc42daa3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d30efa919a67ba52cc4d5f0605041483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3674464a6f3b1ba3803dcf4d10175484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ec608a4514478946d41655aaf3e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc96335e0dd6f757794d4793fe0693486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e1ffd4ee665eddf1ed789d7c27c26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59daf24c56f0bae957deee905de09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc0d8f9f9c9c413c2ec5e93eb534a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc7d5a05f54dd09d756e0ca5dc8e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671e6e95d7f5ff288ab9e1a941c53f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0b396d545805b61bff3d6ba7a62b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fafb15f89f08b3fdec07b25a43181b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5cb96e9603a0b3d23d26828d96676494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dbac5c27277ce5d882edfd129fabe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ef1b32ec4923db0bfe1d1ed1ecfd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda515f820651e041026020aa2bb99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac946253007280fd7856d2588292816498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b43ef5a0a1a942fbd89e3bdade8a6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b8827cbab27a249b5c45dbaf3564500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925a1116d5dd5f004115faea50a907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a38ff225ba20593ea5cff99cd60e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c03b62ba5d231f0a1810503929f6bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05975a993525e49f5e31977f452c5604504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ee522b6e496831c9da67e22d2f1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7412024fa4d6997992c70c60ea287c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe7668b73f07b2ee9cdfa4cbd5637507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51314faaf6c28b3fd35ef295d0171b94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fd42569a9080a5b8fca7a4a965d1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6598d6ac995f551ce5793184a82b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db36b41c18b19f2e25c54fbf24a1eea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb439c18ed55bde779fb6836cc9529512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342984c7a7f9c65db49f4536d82285c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515005dab41da8bb98ce6dced7589847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177b061e66add69f826d3f788fafeb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f000a961d0cd24b35fc5714f38c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166463645bc80b14aea2770a7259fcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51993def7f20f9a6993653542ce7897518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de744d997d78fd5860865bdaa7640b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db638b870e2f086769c13be3144b228520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0e995102b86404257dda87e52c9df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a825fa0b6a76cf6ec2c60cbe372fb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e53fec463c2f4bcae7932c0adb0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37644414d5676a9577530a9200d7d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503d5ad884b7593c9a2eb9051d29a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3378c55d735c9d07c94517f27200526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f145175ba9882c840a393b8d0a8dcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50f0d65239f05c4f25985c450ee1af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f107d91fbceca7ec5a2794bdd4dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b37a0268302a493c093c092b8d9f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20dff66d25caafcf19ba4a1138884531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a7114ec038414721ddff3f00ecf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce20a9ec9ca7e433226992e12ce4440533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cfd8e043232393c19fda837b4e4f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae0a839d677ec21f47df492102883a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d8b3a027fd272e0bf01d865cf72d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e9694373b72438859201b76f71e10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d15c0fd827847120da52a9f5fbab58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a4b93156bee84897925467cc99d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0029f13f8c51ef11bcd092acc7abf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e23c7dfd64b7cd39758b84e707d06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb245d796935e3efcd11c013543ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c3713cf4763069e180420fc54e0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498aa107f854a7bbae0578e548c5739544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94815f29bdeaeb6c2860daa07bc2c54a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4e3ad7f4b78c48d16998a5532f77d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6641a02fe5e5146422ef4cfb459cbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843ea857ee4716b333c4aff964a41de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db11d324d307ab2d1c1c9f15f3395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d1a7496f010711e40780281a33d2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c829820eb207372ea9c70bd41ac3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291dbf010ab1dca4d25ef85e46ad5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c315aaa18183eba2fd25126801b3de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8ec1af66290a34ad598e491d1ea51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e32d6181c37249981b6936d16f102555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009f9c8bfd9fb3b8d608b2a1379962d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b70a22b15d5b9ccc42f0f730713ca0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd512dde35be594a8c7809cb7bed45b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a478ace0bcb7f54736c7f7dd29208df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea3e4afe746ee4ac118720af676239560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcc42eb6e85dafd85a6ca906bf564c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2a755af4fe2440691060e97bc0c14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3fcfa1790a6e90bc8450c15625f7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0735109d5257eda5acf5e3e6f6caf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67318afbe19f56b74ba15fde5a1cba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346301503f254a0b6e41d9b2d2f7f91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e46cf98e0d70f8e809dfe46aa7dd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed97805e49140443a218615c058b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618f3689947b34c1cececd3deb710c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93105b6d4c1d1cdaaa1651e5595004570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1326489204a252e8c0af7aa976265bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518d4dbd73b7d07b4a49ad9d2a761d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104f61a359b1e3b8cb97c72cb2af7fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5ad5d28697ecda8fe6d4d281635cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b021c473aa482d49cdbafa52ceb0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb2cc825d3e888f4c84f2af3a0d50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980f478bfc1f7a6fb0f240f1d9843ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c87fb5f59f58694c3a411da352c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382854b744842fb3177ac0497163fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c456821bbe441d105292776f9723580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73b9319861bac4705bc4b8975a64bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d58b05c6db59931d8dcf92b5b1521582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd9add047f109b7d5ee990b4590d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1ef1d0201aba8210f12ae71d357cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099cf653f57f70e10ea1d7fe1c9591a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a01c312a60605f158e5c338cce92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467eb4a8ad9da3239673e6f6830fc0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dead6a8b6ef8016c53aa852d6535749588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044c13be82885854c626a04ef025c19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619468832f9eeb05d4a4147eb47eeaa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81889e46342e6f3269e9d6e41c5f3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b39d9fa15c76c2c49aca3dc94b6fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e665fa69a1742f281a076deef9b7b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7280ef7f6c040c32d59d35b4b86e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4c4e8a83194f6f4dfa0e4424f62ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0266344d0ba28004070164b26dab2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e436149efd012348f81ce3f63526fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d910e7c93d900fbb4e94de3c436a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414c8130684addeb3cc478ca22531b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cea60c3341df29f993f8644f5cd19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d8c196fbd37af3d1b6172bd27e9f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95de548819e7332b8b26c75f79591a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed81b4ba875b85dc158a9fa71c9d05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caae0e8aa91560543532dd9d8b29cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e57a126705fc005008e83479ee5ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5eb5fd7440c53913b243d49074b65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ee3f9a1e7120258179d9c7921a9cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ff83435b142d731dfa88f2d40bf2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da818148385bf59062b63bc3f473e65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f46fb46901637ea3b63f82ce423397610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb2deabc8ba342d4c8c20c11010628611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798163b3db75c5d270b12e806c497e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a94f22224b238b24278a53f0d2ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea5d10530bd300d478aacf3a82f79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0206b12d81d2529bc47d7f97583297d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad278df5429620366c929d06d2c7e9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18818578b9430988959dedb6e4833fe7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a5faddbe3def3e5bdac1d3f9a19f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b2cb8a1b238739f0f62b4e19d7728619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f517937f8343c9e489322c597b12d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e7b2c75c9f32306184b989e7aaf94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75fd0c421880ed9743bcc570a4f83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267f13d46b3a8c1b01923f340035c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea3f047158bc85b6db6819663dcdc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ad09654da8009b7f6fe16d3bcb9f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cec1a63bd92c403c66daa27299a53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ade50fd8d85f2e5f167bb3f9336c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b933b2c44eefcef090fa260ac8c60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec226e3a9e0f88b12c7b20b9c0e62d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a791b389cd4b7323a6d2e4aef67a1b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b582d912389769a0daf56808b48c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e597ad8fbc63f4ecc48b456b61c8a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36839c5446b051fd1aa98ba40ecbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb1b04d024932ec015ad318924228e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c451c5a529334a12a43a4ae908c28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c72d127c55d559779f6eac1d80717636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f2fb526cff9ac4e4fd79e485480d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a4a19b05aabdde78622fe19a4ed7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1780a22c2093d76fcfd09d80eebd864639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafcb8c7bcf5dd5f6e2e891871a05d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfcda6f98ff32fb314d4b5dd4c466641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0aef924ff2e4dcd56dd40e670681642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f3e3eb08f6196f6f7aec6f9933af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d62891f66a9c8ef114f29243a7931b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8bcfdcc1a33256a5ee51e0e56527f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60f0eb2f4a444e3382e9f82e3d9720646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf979bbf3eae3f13dae4f3f06b0b4769647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822400ccfa5385e243f28d708963c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240cfaa669679948f9fe45a1c426025649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2b713e956087fbbb8fb50d099bb0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1adbc0aebdda67be02a2a004b5140f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db32fee903bd9790bb45c9fbf2e24e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d34498b9f64143ea9c197a8c9b6d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1302c508520cd96ef0a0aa0edd190654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08613f3a859c078126bf721a37e582655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7cf06e3963bab23c0ea3ba7d31663656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853cc5fa50e5f7432c0504abc33e493657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894a8477664b95f22908445dfac016658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83be11e1ce10307e751cfc19c155bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd87d37fed7119a98ef157675a4dba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9983d8933e0660416c53965958f5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999158430a0f0d365de7ec060dca5be7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e1ed6a9d748b03aa869d4db3f62f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d3e4811f0d891fec6610fda218c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39643c71e11e5d63d89bebeff926e0c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ba38e50f361f7ee12047f30aa01b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4666e2e6741d27ba8809c2e68c94c08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec6116bb90d8d7b5c237247e634834668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1614efc8dbfc384bbf51c12d7366f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf2e5c20d4104da3ec1ece77c8e7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec9a778910e02680f5bd5ac7da658f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f279708234c9dca4ec5072950ea94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf032b033f11e1f09f66d9591d2bfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a406c61dd5dd0129dc6f3f8a1f030674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16afcdcdb38c65e975d0a9c3bb4025675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be66df81ecc19d5f95ed2fbcd610dc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d2b705d5b910d9629b24143981c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e289a461983416d14ba04d71bae3c93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c3467cce38eabc3e59fbbc18085d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350d6360da2301ea2ec233a7c96d79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370526eed439e8d3b418e03fcdd02f4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff760b9006eea3b58c4440f2129119c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5841f43f45c4978c91b489272fb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5272412d7921ea7ab2541a026682e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f29722e8557c6959f4c76c3e6ddf24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49caa69e34b139b28b4ad0223095a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac28fd739e8fd724442a056c74f3bed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de35c7606316fde4d5bff0c50d5ca16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c7dedb18411955d5c41496f9dbacd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86e3615966725e8379b868703bb5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5cc5d046b87c2da8ef98a1f10feca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f41198222bf18f282fe8f98d9d9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0179948cd830893c832ce1978047db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a68b00f28453c75020eda3a50128694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d09247435fd2437ea386700a4104f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b202df683e79e48dca3d5c87bb571696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880db3ce895ab538c99272be56a2ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfded4d798e245fa20eac2a9d08f80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb2e6b26e15f8de9d95f8d584ad18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf91f48a268933dfe2428667a3f6206700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ddb5dc9883c346e598eacecf61ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc2efb1f202e686ef43f0d0e6c73e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b94cce59b86bc194c55b386bbc143703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2857b45013ab67b5b1d4a15c8bef5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728b95b03d5980795ac8dd94370d68a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afd054639ed197a141e1fdc60c4ac5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65fbf24add68ca94831af8baa08d8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88573bbd5413819ce516266a81c9f557708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de432c2ec3b8b35d007fec3ec4be1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aaf141dc03b6de2054a190d58a491710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75262d4014580160978b80e75d89b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ad080aef6994ab46185da9d24b9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b73cfc367f5f92621963a606565e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae4d49cb900ac3857fed0e1851ba0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936f1ee2fe50f9db17f807b8f575d8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6427d5208a4632857f9864ced0b72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9d3850cf183b385a0a6af6d7378c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda5ee7a152d5e5b8f4c1ef1dfc921718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba009de42ade7e09b524a1f1ff1b031719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059f333e047aabea87b23b1e4be8242720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43ea088a7d3dee97da9f2ffda38bf4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a9b373734130f7b1811eeebe11b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e76d1e3143149d2ec7ff0fabe21b43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca7b5fa8ab4ba9106821049508e68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730539550571481fc13a46936e63432725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114004502bd4dd3bce4583fc7afa46c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ff2cca62feafeebc1fad5a0b624b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefad919cdc8106ac843b99c185763fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e413b28a964413252822e846209f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c65feb036010b8a4aadb0d9ae45e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc222f09c691ca94daef0aa3cfdc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa578946c964c43a420444bd3b3c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9eca93d8e1cc94c072dbb349dd52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b03f56cf7b5047b3fb344f74547f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b282d606eabb6a7752c8878fd910b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8bf19dd9f3ccdd7125f69d8778132736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cc820eec450b8d385f88910411804737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6e88ba68850e7bd8c855bce59565738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a2c3c69847c2bd3d7b0014c61d2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd16ce5e1f73708086c906b079dce9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285087ad84161be20cf1c8706b87b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05075680c33d99f86d9798ece3040c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb089fcf354f1ab5d502ca7b58545743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f9c3460e8e02bf188238be80762f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e38b9962e7352881638c9671f5f96e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a39841418c37ddadffe80a43be529746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d3e8cddbad96544aa52907c0fd1fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df38fd105fccb640c080df00a1be8ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28e251e0bdf9627b34249ff110f3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed4f8836ce994fcdd2901f957ccf87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cc7c39e4ebf8ccc2a6ec717af6a23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0c2d161bf489d652e4d0c6909fff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8453ab356ba942320682cd14db5d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d932cb60066e0fb191e2d39bd04c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8dc730d5b0cf909cc6752f4065b96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b327a74d7f9b0d1fdde7edb4dcdff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b7de6459ec3424abbae51659e3446757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a2112ff176bbb3f39be9846e01401758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372aa27edadc41f6b13c447d23d51b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132517acfbdfd04516ba3b4cfb4cb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762caef3dc0cb24a793bbf3c34ac742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee591a4d42c126a12976a45c1ac39e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9b7b70f541eaaf5056793395435d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdfe7ba17ebf3f4d807c9e646362bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9cbcfc66ef3d6277ee1bcb1d59ef46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe2d1c735c0320e60657aff3ab7487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb518f9e3d37fc62c42007dbf44f4b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5961be298240ce7682c7082243029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e9028a546de6e21ef7636d66d047c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f9ceebf06477919d7eccda84d5c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763770318ee47e4e04bd860123d9df012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0d1ec4ba32c75b7d3b5025e5a75d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abebceb7f9eebd3dc50dc8a408e339314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f0b0c0a857d0774a968f61aea8a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dcd1780a057493bc5c82a8a11577e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8376e1da31851eb044c31da3925f91417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee03a2e00e2c0dbbc243ff2874477d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62a9915aeec357e9078589f119284a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fbb70ed71c8f207b9c17ade9c5e8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4710312a6b9e867d226673f304181b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b0070266e18b2769be440d0f78d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d366a05e2ba40032a4d428a69bfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c470fcbeb48bb060115812395725a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271527b8477fa0536a6a5d4c31d08a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fd42b5892c7a77955a413d4d9a3ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e577232d2715fde97ef69af6ed75d4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af002b3753a5391252d805ac217affe728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298edcd458ba5d70619377e1c13d4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c59048bcec31d3ebd12f0550ececf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21947748e28883878b251bdba1ae8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cdbb4dc092d679e10aa6bd6b3a58432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668958b505c4b0892cba09fddb8d373533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380e4b4839e5281591e511fde95c9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90847c2f5cd63642f96db1845c41aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf811e90997269f83a7081684ccf41b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98ca3ddf67a9e7a2cad4dc03ced3b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0d409a629eb0889d38ab8c5b3927b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e307073aecbb9bca55187bed799ed939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573e3961846840ce00aa858a76d666840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da0d45548971b98ee6884f617109d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8eb1c1f23b59331f81756d559938a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f5d032a5e4e1c2be2b17318bc0ddf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706a3079ba5ac82656377ad6a8bb35244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e74e651f63ace0de52d41472fd05245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a037f5c557947ebbbfcc08d693c3b3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848c2dd5c0f1d0591c3f50f0ea544f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1cc3786018d8f0adb22f4f2c0b05548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31be6a6ba573a90cf34610d17ff3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd74d10a083f4e2e02fcfd11722301150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819db18200659a064e41c388bc8df7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5bc0c9c6a71a425b14d9872232da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af750ed9143eda6419b019f6bea3ba9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef16d3311a0d436f9c7b338a238bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d19ed9852ae1e077629be599713bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b71f357c7d29d72be4cdcaac35674a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614af54b99b4067961cbbe21a7e332657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39a7beeb7f48af092ac805a7783b4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd70a56f955dcb19270b8f00db07bf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c227c919b9460ba0bab1b20f4f7f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82739bda29470bb50a2f2baab674e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f9cabd57970a8b1bd9a807b4995a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3a02997232e7973b707e7d3e23b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970b5ecf3d29dcf69205d232ea465a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985521323aa5d39eea81cbc3d4344d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b81da0ee6cfda27f38ba4cfa6a6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90513bcdeaf37f1ed689484781098d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5ec1ca93f75201d38a0e91e18c5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91dcd8a3dc9613ae8d871797efa3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9970bffa7fcce0c6ead358124cfb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e787481bf1d331372bf38584cbe18a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ec752046691cf6b271a8369d7d20072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741c927f618b6db50f9ae9f1170ff0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdae561cc9a0f5467bc4b1b942b95774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775fa4039d50822fdbe343d7a6a6fa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ced1d432b4ba3ad78d2d7eee51cd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748a9de6109a07dbdbb0a28de7d54fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657815296c06dfaa424adf09b0704a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc42667fe724c41f394ce4b75a267b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67081785b3b87c355bc3b47e79e56dcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ebe2063733323723baa9927c7db881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61636a8dfd131600474aa69e0392ea6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345055af35591eb6a989fe566037a74583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c5e17202618125f2b7a3c26ffffa284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c828ce37a4885f421e1c83322e2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58fe0a97fa2fb8b8b766fac9629d6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4e7f589c1d7b71dc7d534ad9a53f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfb9f6eee88647ba2290f7f77501cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3184c9e3a3bc060de24154fada2bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039f7c106ad47ecb80ca10b639a907890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f2016b9686916aa0b5b6590c94ef591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e41893feb51c276938ebbb5aea57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9b4d8af170455018ac5819accd8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b5cb24a1080f125ff590681daf9fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363039b8f00e55dba218efaf59f2cb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b90efeef476158eed252d8ce1f6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc6205b60d8b1f2ba95406721184f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5173eee4c1f269b40e6d9926b13b7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd3ceb9a56accb16c689864e92b6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f9e2e603f1669c49509e77d4e4124100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35139b892a0e6bf5cb3727aaf93e6823101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3065dbd543c223ac8ce8fba7d90f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c05cbde683cd4f34eab3ef0f2c3ae7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa2a3f78e61b397f2afec2afec17b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abc226806f0c1519475d6d238f41d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d2a003cd15fd8d4ce6df02c2a0a9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba277f64765bf4bc7b5541bde7cdaac1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2bfddb7ca5a44a6883e1d1750aa7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4f7dc414410635111051d34e3787109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c0cdcf74467982f04d77024224cb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab0e0be6e6b565ae149283a9671a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825ef4bcd44850a33f2894599a422f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf437b00883e322c75b177e6f0777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f44b387afe612b22922b585c981bd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dbe104debcd3bf4db403df488c4e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82fbfcc74aaa63c94c9fbc90aed10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995bd2db20c10c60d99d4aefaffafba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fdc1d24cfcdc177ee920771237887118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594aaa067c385c8e8c72a870459696119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a56dfa0dc1ca56b5a5d1c03afb514120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965a55bb211d44231eddbb3f8ac618d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d3c26223fd0ff8a521bd3671e56c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46859103fb3727b63f97835e759ff8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078c0238b8c9e533c56c0e7cfa46a3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fd66d4256664c005804cce03a08cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864167bca9a3c113c94e774a2b90222126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97635f8b4968dcd09757535df42956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8d7616b4f2f6505d6c3c8934aa5a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a67493d73fccb76be0313699b86c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa1325b7576d459cb899d9a086a76c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248a89b63137634de49122f31335096131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c603b8c4288fd9573c2424220578132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37139d3e6f32ab4ba85b34c918345c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e1ff753c88419f7dae941d17ac2e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c5cc9a77f13a45164fe57d667ad71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c73d4a3753d57bc6401a51cdc24a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b25b9d71e0e2e6c51c47b1bd3ba65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664ca60e828ec3a097e91ac2d091b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5b1e8b0aaa77822d45758779f5015139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e2240bb21f2d34539f97023e28e62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506926373dce800566a41f0b413a02f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556605947550f89dbe44ef33851f56f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b571bbb4fe30ad8380575f6d5d823143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c8727bd98b9a26946db87e4adb79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804a63a095369378cb6972f5f96b0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4204aee0efca1c4ef4e637cbd0b98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19484ba803b3580c465f7bb959f25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db5aaf0448a97c5736a057c99e7c3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2a6bf4ddc3060128352dbcf9fa76f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c9298c860ee5d24447558c38766eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa5da9ae03a75f94cbd384e240524151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c1bee0951a142c9d2e064010ee90b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf27445ec1671c82fe68de0f6f882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531f66dea221d93cb1ef8af1f0dd93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14cf6519f8c97a40d07ff9b8bf8bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d70e4e2cb24290d476187ec8e44e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd5908b02925b51bb652d56eb3bdfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee99b388b3c5c572b3fb46d2dc57fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943f4bff082a8f8eabf9e38e39c208159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4720e552d682914067b5f28607aff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c48caf6c1595793b0606ff6f28ae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8e92ae1358bd57390f1d2a96b2be6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d0f952a9ec9eca764cafc0363f3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9e9b070b8dc0c9fe6fdc2acf1067164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e2b23563e80a3211a99f1383d9ad8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cae0b55b5c8aff1f342359f472ec7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965ebaaecd1218be605a1b4fa93977f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6055f5ceabf2664b82fcc26a75c01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feb1daa3c3f6c8b0b940f52a51e657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3e5a4331c026f324d4c1b792f746170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4ea5be63263a94a5636e0caeba25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab5087d12c50a2effe680b567ef0ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d53d4cbc0c1aea3927abcd5f60bedb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ed3cb4ecd4323f5b60552ab3eed3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ba002daaf74c390a174ff85ba49be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709ac7fabbacc17134fd0672ce43c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec0af07d7504f029791afc96e8df0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a917396bdfbec035d454c2a5812e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eef68140773aa9c567d0fce6c9c83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6722e0cedb4db9d6f32aad473383b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e76f186718ab4762e25eabbdbdfa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90cfc8d0b0294f0c5c3264ef63471182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc5c3ede64e9b3c3b918ddee33af6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7fc1e4a5f5c395b443b7515c5a74d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d1a5859bca45b6fe8d920555019d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e9d573f7e12cbc229b0198ff65681186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6393188651cdb6188bacc9438f6a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e581375dc41395a5d11a59cd77677188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d12fa3bce9614c898343db70ad8b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5154eea89896e4372ba0b3eeed42039190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ad04aca5fe61ce417bd9920d66b9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f623a7bb4e99bcff883cd11c78ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009387f4fee5d6a221df00ec4a5e3f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbc374bd4d6f34049a2bbbe0ba844194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d26e9a30e98ab355f618d9a264a057195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ac00b6cfa93e30795ef382f0207a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a17b0bf3935d34fb57d9de25095260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820251721c8f045f527acae8302c48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e948447368a8bdd9668c81a7d76fa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac979a632068ca17c10eeb43897e181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526f37dffae2b591a5bbfc29d938cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468fb93a70e8c0a36dfa09dae69a1d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835c6fb6fa1a55b7951b7c5989fadaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667078097cc457792c3736ef0b9d633204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236a998cff3496bed2257ce438760c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db86de53ee8e853c421761cc49c465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0cf8f6f8d9efd5a4b694327d8c781207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940d5264c9efe05714b2890f0dc57e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb24a1a0b0ff7b218b6f7c7f2ad2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8470ef7bb3e7b6acfaba9c26f7ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ceab013fe787bb9bf92257aeb3682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de86b80867ae4dcab4a1093e8591a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc37f27d579bba526e23563f29b103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d365dceb6336ede5f0c5296c0546d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b6cd4c37ceab910b4ad3ed3a34977215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6747c7f61609ae06f72a70942070c06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309cdb5b24224fe0306d12cd2266ef5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52bca575ef15306349b91fb3b0ccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926948e10786ee16c219b44fc7a3469219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83fec66eed23c2426faf0e39a114fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a4d988f3217639e022e8479193b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5657fd9901dd544d5dea84feb03433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddda66cd0285b3fd5d28a1c683c4ff1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9006f12a98274cf0e4cae3210352224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155604d0b28cea645eee84972ca887e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85611f268a82b0b05f376e28ad4265226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a1db778730057bb882ea8d973090227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54c969663863a516a509eee3e142e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d2b8450dd0a09c116a5e02e80c807229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c153f9785bfe9cc28f37a78e123a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e95721d0953f4745fcd515e25e214231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a93942a73df85d204ed9b8cc577b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8d1ee81e4a505fcde5b2a308b8248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed93a375b54eaac6ba7a577b849bfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffdac4b954aa40c79bc78ac4ca0532235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b666238fee14c7d215e7ac6ac0ead236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f81463e109b214fc88eafbbe3ab568237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da8464d8c0100313bb8517e3e45ce3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0fe4bb9e0ff846495195d49dc37a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77c33f8c3642f4678d9df05499cce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70daac30e82b47c5cae0898ceeab181241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c2e135bd88dc24a52b98e256508a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e16ea9496c12b510f710560c7d52c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978027778afc168af5c6d91742994b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3854308337fdb0efca707cd654836d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf007826ccc227c706f0c0ac072ad69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04d90d72678a8ed5fb1b0f7cc5a704247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a52bac3b705fce8a08e65c2bc0b88a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b61abce70321380d9f71cf476ddb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c60407b6f855e52fd9f98cfee0aaa6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec344ed42830b5b042b6778f2bff07f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae9f8c12a5e7fe04128dcdb938eb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414a19556ac37677abd799161265577253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a623c5b72fd760a540574ed52c6c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee44a1bb47cb3c49812aa85ecc719255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff90e13a61bb3c1add086967f7953d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602edb0ccca7fefabaa2b6a9f8a262d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97fd6c75eaf86deddd8505aa3748b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2a1c7b7271d6f7e8979373865b4fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd503810c8e8455b2b26f4934b760c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a581feac3485332dbbba6c145d34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39555215221e01f4e4bdb2b23e22a1ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aed3198ad96491e0d2a5bddbab352263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5e48af72ce25d7fe3d5d0ff3d92ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f833fcc91a8fae5831710c13a9b31a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683894944d2565efd11c3431007903266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762381d4d47db190a409e8500b3f1b63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280993752fbc15bc66c2aa5a697700b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ec7c0b6a06fa8b8c11e7ce453bee3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c3fe216771f83c437aaf19943802270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deecd56528ccd8600b779d6bfc29f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1417bb02ee465e7300af5c978b82234272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44c8d5ca4f6c97cd9a54d5ff9eff30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa2f372edf9acc3171906c39571a88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48f08f7e6e3ad4c6fd0bab30c8e102275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a3f241e840cc5d3cb043906c5440e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64fe794679f87854abf63f8c74f9cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7c350aaf9c99ebb488618581a83e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ad1c9c0aeba3997d3af2edece4a82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6d15109a9bc1744c2457fda6ebb85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315aaa22c460a2ecdf3de3930944486281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbef0d14398de4d6e794763f410451282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69482f7cf3a94ac560e47f41c88272283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda485f4deaa64951b5ed6a779dcc8fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670273ab684af8a6fecb951606a555bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef224c33e130c72a9a6325c182ee5875286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbe3f7393ca9e34cf24f3fcf07500a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397c1c62aa56f0eaf4bff16560791a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa4f9e1852b7800903ac11946ade6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669241675b2bff2d13914f78d6b4e6dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82cfb3fbe76d65d0508346eef010c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba97f43169b051cd35d14b88a724a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d697c4a4917ee4e814e3f7d4ec0773293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f3bc2c27e0b000f8d2f6972d5f03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18effc98210c1e1e5ecfff261518b360295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435540770f53b55d7f346222f82069df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cda068e071e26db0fa4c2185790e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b8a4aabebf2b95dc346e067274eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf6e8dcc5fa63e53bded9fbc5bdf47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff23fc645a87052bb169b529db755e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb25fb45cb0ee945c37f40c4fc429301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fcd246cd0b33d81a5c5f1aa5c062d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee25f8c0e77aa46d1a9187857bc5bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087c6bcbca0997e224ae25e2875554304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe07e22485a1d72a3567d4023d9d25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b41f073685b951c188ca12c53fa501306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580bc79ccf41bc283f0e192fc1ba8d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca516a925a1b3a1ac58607cce73c3f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c5b207ad5a4913851140b431ba773309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5591793ebec04d45dbc0f81683f42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836d71f49104305e144657c53f363d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1053236a81150e95b50cf1888cb61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781dacd5ff4fd55b98c928ea8865b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f656e0227135959fd216e94c56048f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548332c5d310a10126703a7fef2355d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a576635139b8caf30ee2fb8fd44a3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a10e7a2e5bebfcd41897d3ab985162317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ef04960271e4ed194fbf7d2fa699a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a8f8caad463e50b799b7b83f1d3c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8588aa5230d2a931dfdce4fd7c72139320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b70f9d32d2aa0e462739ccacc9420321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb427acb58343bc8442576f78e0068322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabb6b769a0c0d26b09ff971428c06a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fec2c939bdbc95aa31f16555bba87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed14f487e81442d26a001d9b7f68af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dffa79b2bf8ccb069f73b72b139895326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b71dc9346140cc96bdaf04be537102327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643c6f9f327a1e98d43a916c8f04a74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c70bb1b68eefbfe0b5a51e84971c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ded84697098565f5116abd2f59e7a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276269bcf687b8d3f02ab9e32b6efa78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd6c7613bccd244ceaf183c0d7eca4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c7c1fe894e382aac848c0488a6a51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458ce7a48d81c6ded546afc88453c57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43060f7c858b50124cff04493bbdb23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45693a32dd19741629916b4b4d1f1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a604187525e2ea76ee6c8e62952a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93600c64e913e993257251c3b9f75d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598035af391c7197de6139ab03c18b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfdf3f643ce98b4c94f250466b40bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09869576a576975dfcee6bc1b347aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc87b3b3473675f354eb077ce20eba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e3a2374f8baa0507db343705c98d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef0c9fdc2ea272d2a6d22113e14e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885825a7635d6fde95e750d6d211347345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ac491a1cbdf7ba2be032217ff2ed6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670ad7edb13519b28e521bb2e7d83e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b46088d1493383bb0ffa4cbe0352348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e8e03fcc8836369e0bae7ade8949349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b33acb8bf691655fcdd718d962e5dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a311463073cd9828d647185f5c7018351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d399d5640e9d83bdba1ad33e1d818f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdbcb1d76bc1494c86b0e61254f637353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31aec418a32ece7741578e1184b56d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4330a7e1a06e22d16231b40e7bb213f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c1e3843f0816d24c882e8557bbe5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b087c61eaa045f195aeacda6e2fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a261bc3582020674213f310e03f944d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12befdc9a3fcb549563ce72cd346b913359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137d88334fbb9e0daba2d425f49ee3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ba2f341842d3c65197fcabc19532361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4ea83ed6d6d549f9ba518feb5c2d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67899189067c8ffe6bf1897181e7cfa9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0528b7c90a1c0e9a57cf55a3aead2f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fd0b5a62a75c3bafea0ff1ef6c11f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561622e186f5e5e9cdd127f42b87dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f28c0ff8c30bcd04180db97a37dfe7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027e3a3ed83e40fab56bfce51b2d7e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61ea850c2a1be8018d3e3c20f74479369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd92512a5879bb5c12a0771d2fec49d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8539ec15d049e688733c26789c2cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba953fa17bd39701ce768d8cc37574f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced2c0bacca7d93d3c3296c997d5c61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13566649d26026423f6d49991e269374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b1243741a1eca23af2c516f79c5ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2640ff3a36cab637e7509c520f1dae8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b937d6fcb4db5150ca759646e2ff9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a57ff3f79093b4edf41bbed627b74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e468fc40bc02c5eb23224bdb70b5859379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dbb2c8bf04f093379fdd647b3be38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141c7034e58f8e808cff25936d2c656381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e07f27a397b7885febe144cf14bcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544e533ccbb91c1e776c8165da8f4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39898416f0c6eadde6c9c88a568dac61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61616a3cc6bab145dbb857c17fc9f8e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9e4cb5441f99a0a675d6eb219dcca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b9d4100c23ca8b16a24500729a06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb15891f718d968ebba66a34f66ad2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbaeb8e8d89574e18494bc16ec51b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9485fe8f55cff9fabe4a454e77122d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619eca42486452a1d485a8ee1834a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c09a03f93bdb96cd6aeae219e47d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8461d373cb7702b076b6fd28cfb6fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e34fa5e9c464ddf928213cc03c1dcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1a18f3a65cbb699e878a1eb00e0eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0c96558e38df5aec0e616b55cfaad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cbd601dd2f4bed9da2744d522761b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be93b3f271be190d96d692c6bbc3d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef5657af19aebe3f421f766c55db60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b3c73007357210b359b9ee2d6c77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efd928e5f51b023276c01e2c6db6e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e0d915d97c459b1a1e8ac71f3c4f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b673ad32e34bd192b3ac71d8b8b80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5912aa4657e0241acac923670f04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568652920cb363b34592fc8a8845ab4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893e9a07bb18aa75703f3bd8b460275406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45b71759f25a09efab1594f655f3ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145da5589c3a7cd8405a40a1b8d5c47b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796e3c810fda3c5922ca9b695f368b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca337b59f7a98895a5290dce25a1b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ee920fa99a1ded8ae3da5c2826a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d7ef49a4266be9e4747d4e4ef834412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4295d5e0681b2c7fd9f63ca9395faa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b63cc70396d48010569d7064c907d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17c8f8dd3e57092270d67085b9f360415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bd25978f1eebfb0c2f1eb39e84931416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982bb5328fb6e5f9fef8f03f25ffce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33fa6f54895349d1e126b20ae1641b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a127fd770e9121dad87f90f9cc1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf8fd96e585c2001f5f4c2f3e43604420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600533bc860fa2fc18445137283c87fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f87a3425c27877deed4ed96ce2b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a110bb49cc38164fa74d751a7b31df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6940faa18a7ea495bdcfb94c09ef59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f319431ec81a8379c1d9a618974597425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cc1dc19bf4a41f0323b91752b0103426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27177fe6ad8e1cadc86c6b8a9d81d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94865217b20b2247907e26b10f89a632428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cd080de8d66e637069e7b30b97df5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31e1fa33e38efba50875a06c64b02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90490f7d26663e8c60ec7c7ef0f745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c74a7a1c052008468027b8c9def0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6684305a7fe57d963442181f284f11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9286af062980e63efefa473c0ae9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee715ed8dbfe784d6263fa458223237435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7707291195cf572104cd65dfba879436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8908cade82e8c4ed8ba38a9bbc04117437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ce01935f971d6f33888690d4bc52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8419cd1048c987652ce68cd3f8899a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c612233d2bd0e0675df07484eb5b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c512db8887616a7b0c0f6e472b58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d57f37ffd016fbf69f674392981d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cc53c8f885dcc086b2ed4da0ab0d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3200b135160df4c97c95fa76c5a3d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc4e14eb5ee003d90392b43ad2b815445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd147553958a88ed109a18faafc85c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b817162e1d9b0fc6bf449c0b7071a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437c0791a362d84b1b26a36ca98006448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d03dde2488db3abfdb35d56765ced449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65e46b6bab83a2b0a13923ab0fe738450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab2788aa1afc7d917f2ff625770e2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097eb2f3d9118535c68f43c5c77dc17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50ac18c332c64805585ac431794b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ae4492284c96bd684f541c4b5df4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802267a929db33c2807751ad3bfc8ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6966e756effe8728239036c4e8ed3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba68eaa9e7404e23dfb35d33d5dce95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7036bff9e22a07e8b0f9d05dd69c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8ff66648de4c658522d10d30287eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf0b20ae0915e468d589a21e550dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c241b25602f49b96002f31d67c79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00af0a5a5749836557898336bb99373462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c00747ab5d2902cdb15fc378847cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa685bb06633a09d6d93e369467de398464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c19d3a9e400e36f155aa3674598ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05e5df12d150d79efeb77609ce72b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848b2470586f65a0de6b25c9d16fab2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840f8b69b9c9e2de879641175b22d83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956fae51e843e686654511ffe653019469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7863efdf6ee2610956a40805ccc781470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ef11f990a4c58f6cde97b817b697471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b649d99c225f8ae19dd25c359717e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390faefa5fd72461733c47082ddd6bc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655dbfc7301414ea6055997b34e6eae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68760c3caff32c46984e104f5e9c8ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d3aaee3a3aea838ffc69dfc736d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9456ead7394539e34f940c2d89f56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fe57939a8328fe58d357d6f16272478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d3c35785e64a4b320bcd269ada14d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b140d312798572aa860aa7ea4f0b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea08a42578e7c2c902227865633125481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1edfb4d4560da78e69453863802fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ad92ba0046018893204f96229e46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb6740389d2ef62708983cb7167d49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b779f7836243360193ebe01e2cb5b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122245fcdb88fb5dd3ddf0fb1d18408486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52b6cf63684325d630180e813cb5e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e511e4c0fd4dc6f03a30533544f3a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801eeb18ae1d567c0eea84587f09f2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9153627979e01a4c1c7e7a7b72a5653490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fc23ffc95276ff8e5f4356ca66bbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e45d0719f3f5ee670a50369d9630492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc2238d3698949923224cc275070d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e47a4001f376d5b6edba7f81413d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14250181e7a94dacabfb7709128c18c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501404c0b29169ee76eb4b34e31b955496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100ea5e9ed740e1a8f3e915d16de1f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0489f30a3b98dac217f58c8faef103498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36e1cb0dd4e9eb77aa4ce649e7893499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6c49c1d58514e695e65aec43a384500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630acc99f4f4e7b548042056f713ac33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ca7bb63dd280dc26166118926c53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817140ebd4dbf073b6b0f04dc8c72fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f357d6c0e503ef5f3c4d4447bda5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81222bf91d94a916f40814763b9f9de9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e66ce43d4f68c8cdeebad2a347a340506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48fd8fa7c0aa1685784404f4d21ba9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e2dfca7cd36e2e6e16804cecbdf1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0191daa554745c9495b0d3961dd78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca28bcb906e0493fed1101478c6c45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e9314273164c12deea935ce4fb40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ceb8a536cb281649b19f4bd9302d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf8f63811220130715960b594d524c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a7fafc7d3e2e426818abe5309a8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc71b1380f421e70bfcbc3303231b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248db0041d1625e3d32559115cf90080516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2d31b142a2d473fdd9baa69d1acf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5452386f630f05bdf9ffa6d125013518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c1afa3eb2362d64ae7d4bbf192b17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaee1ab1b170bd5dbc4c4f48f8da87a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f22dd33c54ebff7ff7f97ad4255211521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082aa367b6343583e71971114968831522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9a0feecccb1de83fc7a3a07e2ab75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b0ad2376f461ddf5b1fc16c4feb74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488466a20443e829152bf5ab3c40c3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44375252cfb20a2eacc41487d3a0ca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345556686107e35ace7a0d50474bf3de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507f5c8ebba27181da575e777abfd3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0eea2a58ea3b5ee7a8952e5a8316529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b4ff961fc3da79046933f33869de3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec336b9c50d9c0440d8812a5f433e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e075eb38ea5445571921b4646d870532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c88a316cf265438b8cfda7a30eff70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34471ceff29c2ec9aa5b4cbb8529bd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4904c18848873ee710a2c170bdc01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ee1b3f543bde81239a2185b08df6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56410f35b08b545abfdec880bee0e0a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06798e337800abc83e255d18459611538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d5c885ab4ea421b2044694df5f1df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c76ec6768f5b9a12284b6bc78bf1c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e06ff97d8e09dc4db3a34d13cfabf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fdbe5839e95d399787806f67120d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f132124745423730fc5ab9753ee919543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98ece25ffb4828351a63c6ca77265544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f1b91f4bfcb8ab62137286cb50ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17a9c26c3aa2c6e234ac9bf572c6c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e30944ab854a6c1c8c01a69d3091547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6edd267caecfdb6856779139cdcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc318296bf32760db1889142a96b18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42c903ce46e3b6844479d1b35e497c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97cb0282aa6f0d54f2774be944a32e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5cafe675ddf3b5c93ea0ea3e0cb54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf03b2a686e912f8e7ac36e03245e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9aea80b48ee837b856881fd61224554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb6e9cfb107aa05a0afc84b36a728555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9dedcd452fa11c47b9b3972f51faa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdff30f54bee7b72e563fb94237ce9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a48f59ade33c554a06636cbd6a3ae5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72da21e161d49a0327bb83663a7ce3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141e1460ce66e625fd70cadd6b53379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a12cf34612f30183191f829291abf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824112e6bb29ba644e6fd7993a30ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d41e90852002cf83096cd56bd715d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41a552798b7c0f8d8c24aba26ffd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f444eefb78209ef8057e1c9c203202565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a298c0e3f92c6efd90d5ad048e0bc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d53e6ddf18041fd0b9d23f8671a8b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea9c477a0a3cb4a9eae2721917d3ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069289fb45a0bbc0612717b3ec10caa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e3b9d5fe43113568f32d87ef193fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43132c995fc94214a8c975094d56efb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93991851f83bc439bf50e7be70a7881572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac2768be6e79c41487af05242fe84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c64ad302663491b4e102d2686f25f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abcb238a33926c1500d8d3a054d21e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c25614a7bafeea374a6b177ad4f5eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833a8349c46d964237bb56ed81b6e6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33557c6271c9b3a179975e77bedad7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b694ed441b934a9255c1e5b64017bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c94a1ef1f92053c6b5ef672f51e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4c56bed5162015c3f143fd36f62c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e6a367c2c910ef500691bea25016582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5891de3b9c9ca13490761985436b6e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c0143d5c25e11f2ac148acad72bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b645b40d88a9cc8eb9430b86347ab6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04792a6518dad5455b3c00e023446cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe11b6f6e37db83843634aee66364e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58b230ab14c8f406f5ab3d3667a7f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ef3147adb80746aa8062b9e714426589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71ea95cc6b49311377b69c1b16463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee43fd367e3f44486eed0027b14de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13acdfc092eb30b394c923aecaea430592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c826e64349d27338a08ef6289eca64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf6fa37388d73d22b27f86c17e7cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256454c05c9a0ab81de1629a4a3119595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf5774cac94b6695139a8e6d358f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef05fe06e0369e42e0ed6c7c80b97e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388c19341b3e98cd98db111f6a5fafc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c530c0983301fca764d9e7dd6318c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879f0a25c0b03e6dc51abd404479dbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbffeaf5d42131414ccf9ff557caa5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e2b4dbdb07e40d63b5366e0e0944602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c7002209e5828ee2d9bce03360e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1a7cb4d66ebbae5b1101c3575de20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab7fe64acd854e27d6b6251dded5b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c1cc0ae00485e10a1fc421735462b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c28905355c7f419df8651c29e2ef2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e89cedd99d82377782a4bd248866e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b0d21184984133bd0e0464f22fc80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afb5f9a725b8409a2c5fbf7f3f3dcd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cd52eca2f80a4b7493f644850c915611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755beabecb8dba361ad2dcae009e09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57b7e2a9f5bda2ef9a8271e06180aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c63eeb4bd4b226cb05b3a86d0ec07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad76d95e4e873723351d3c7152cf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc1f5d7bd5702dbbde71a656630f52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3943724c0698228cae0011521ce30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9e1ce191e0ad52ebf809fc31e682f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d650b235840b764782e8243eeb61e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d653966d9d05d8c2140d3b7a11ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa160d3fa4ea6bd4a314f592cf45503621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725ad7c66de2751aa1264c86fee7bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9149ec50854c4ec92db173f48ca47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e4689c460ae652ac8e9ddb39696ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642147198f03786182c885a23091040625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdeb677eabcbabdf85d0da467d6bb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fff946eabd2cc4f298271a8a6a5eed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3726c0cd7767ca3f4b5bcf27266dad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444871c2253b19ee26144945926152f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470054a1e479b8f9e8e1ecde55ed57a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5ca35b9ff315e42d61ce391f26971631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612201f9c9e727f68709a5b2a42afefc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6c1f541a660696763967ee5d4548633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c4cf3058f34788e5955070d8b1824634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f3f7a7caa5cb065fc29a42bc46b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5fa17c2a4cc2f3291c60db416996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436ded888793c84a7a8de186425a214637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21773ea65f7be673a13e54a1ba9f65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9bdb85882688e43831c04ccb8f18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e735ea4d5191aeec8790a63c0dddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec698f232c837b2467a8e4432ccbb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb0029b86c4b00e1eb7d89b70bd549642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe249b261e3dfdb540e80ee1919327c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116d7cce5ca7ee430bf7308b3a58ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eef9e10f12eeb6f79ba7bca72693d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3801dcf57849b4c73121fd1eaa1971646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b6dafbd4b757113ce72ea824e8d5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a7db8925897f50164c2e02febb658648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c720344b9c047d826053f2a70619a88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a23c5e1fd271878b5ebe2d3c7c4c31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b2f1717a78c4eaa601ad177c54417651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7675cdf9adc99b22e4fc8640c649652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd569e5ed8d28f8734e7e6a5ac0ccf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33271fe4f18fea9e1792f1c3002e00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97ce210b0d201f95aae9b5f8b4570a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f50a38b01cf60a6a58fc4c2bb28ab6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899a5946f52618eaad0c200cf92b217657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f4e2f180ea7d909e9a8fa0565ec0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e08d64be852276c7a52730075f3467659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605995e65b36b9969b9947225133d7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837170b8faf2ddb2da52c01d619937ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6303a7d1b4ec7759a568af153154b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a023172825041ec19287a39e8ffe7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279a7792492edc890d9561ff1e06b86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68886fdf4a4af66b5ee666f243836665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd63b609282885ad086322cd5af631666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a76eb08f395aa9f8c9c96d2151eb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e8a11ca44a1485f856b3f9659d167668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a160e2d123f199d3fe9e43a60cda80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f3ffad50ad928b7a4fc83bfff9b48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56782a607a758411951c4cd23a73f7cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b742b8913ed42847cfa6e2828284672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259e8a8ea9a98d043af618b975cc477673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d7d816bd0ae8540ab8bb2dd50749674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304f36b3577036b3041ec854b90c95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aec944fd60143f88829f43dd8e8d68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471aac2286214f388f75e6c2ebbe339677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c9d5320051c8acb59c60210f2d00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1172c3ae5f28dd289c476a5e3cc49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b558034573d49b361fae6b1571947680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe564197fa5664d49973337420db64f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd24c2498ace04b388de8afb1fedd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6caaf9ec6de7ee05817ca24582d2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86625c8a34f9ec4dfa63d89019dce471684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01c898ca0da11709d843c3f6fa771685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d30e433e2d22e2dd029dcda429fe1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a398f79c39cf8b09fcf952f0dcef1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991bfaa9930f4c170541f6af565775688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c654ab00c17a26abb9233eac6ce08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f14f823153f89f185d86314169a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b020a960295fd0a7939acbeded708691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6353b89037f2d1e428e729ddd8767dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49d970d707beea72fe1f39e087c6c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf299f74b186c5ae3e2b4da0af39db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d51269148c57c1dbf07360bc12e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b6ad00a9b56a6b6198806fca7612d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06218665972c765b3b4d2c52f0175697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614662d0d3e5c3eab5742f5c44aebcc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db67f925ca48eb7a0d2ed412a8414699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83fa12d8f19ae68823fe1a7fb66b81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098091baac9bf393b31d05ac76dc411e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af8d0321a5beb6f52dbfaf57403706702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bc7127f6be2a593f55a4b65490bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c657cff207b383442c1db05461201e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f15d061f41783c32ce999259809da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6aa552d7fbdddc888dacb4188aefd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd323d91e5d1b8468ea68410798f1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec218f2f0969a5dfdd9653116d5e33a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53c2bedc029c6b0dfe4cd16ba8c5fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7106a8a3d51c0dc8bdf99d159943710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900093d43296a2314367d7fa4d2f5be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1da9ff9521c026f8b8af15c85162e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4fc85f41f561acf5370fb72f8bd3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7cd2f8aa7027bf2cb9ec6833fc1e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154f766a2d8d24545ab5a5f78a3ba6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f15d6efc7ea2eab1549ab46da325716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df6c41528ea4f5df20274c36851b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bba9afc56343fbddc6403a72ea11fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411a5cbe1b27d975a7a876b127fa4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3b2def3a89af91167be9e303ae89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522973f716be6d3119f4b9d25f069807721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b53d056f04fbf50ab8c613a3baffa2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1bc89f8c3a993ff130ce5ec45e5fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf6168c0053e11dd3a4f6c5f61c301724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbffbe8d24c10a8bb20fd2e3f2f2088725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a2e1bf2671c1e687dc25811936af7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3836e6d48b00930b40334c5845b9528727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366b4e0d17b528c66c59ef1579ec25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95060850c406dfca849a7960be4d78d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb4350f56b4cb0af56be1a0f05082b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57832a1ec379dbe540e4a9b9f70f18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523edfc1268cec8823efe5e06622f41e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dc943a3464f3a6147abde2ff7ff2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff47303e57cf4f214bf1f7e67f89f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f25a9eb668e952952f79c9a14e7ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a9b07714ddaaa30a53da431487eab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f754ad131b4c7b90e20747f3c2be46b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975e27dae9f3e203392a89ff0f65a31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952012c9774fa0e00b7d8c2654b49f76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23af70a24b4e1340e9f5287d75f007740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3813f1b390eb0a5bd1657814f9778a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdabc75cddf232dda05826a47abce3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408cbe0027c02a7c98f5b415f0addd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a17cd4e9b764b8135f8777d510a85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8120423d9e2175f0211efecde586745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ff99353c3ab9b93d9e8b86d8c2997746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7cc760f306f47c4f903b63eeb6109747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed937f762dd6fed91858d6420cfb1433748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065fdaf1a3924718fce69aea20eb498749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dd11e4139803f71ff72f08c0142e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00b1dd6ec01f4050735cb89abddab5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d743eb5999075f67416dd7d81871f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461bfe769f0000a859b117497bd3e13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61af22ce1424d44adfe4ab8225f1397754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0a8666f8c2c10c7f9351a1e08bf8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7a1d361a39a5ec4f3b6014eb05ba6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e91e53beced6a29cf634798b5012757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b364190cc2bb6ae3c329521a1f22e5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335cadb79b9268992d1be2652fd1826759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>