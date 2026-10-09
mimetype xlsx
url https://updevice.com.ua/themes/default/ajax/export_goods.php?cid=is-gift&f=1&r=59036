--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976d67631513902235439cf2c4c5ffb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed83f0dd29cf020e18039afe20e0dd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2957309d5888e0c752e85177b7586513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078703f2356f19459c5b2f73263daf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4aea3d1d88a147206d2079fcb44175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580dc424984ab1d57983fa22a98c6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4891204d9fe8089269cf95621c999517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaeeed70537231d2abb1000fe957418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b43d0855e94a587b777b976f230c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4beaffbfdb1340f6f19fb0e965067d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa3bb556f9cd3732bf4be744a38a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5efad9e6c50d66bd00de683a17cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ac2d6471375b40983098ae64892513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242660a95080127ebe49c91ad80d453814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b96bc7ca727803b01c52e6428367715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaadc3ad603ce1481c19fb9b031d09b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ba4ada802ea66006ad8c33e91e7c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d25897ab24bbb2ba973b9b2a58fa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd757fa0307ff62ca74ab2ce31ddbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e598a29a6a2142a1f7f99aa8224b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225057390ac8ebd4ddb4fb8ea0c572e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6436127f3be9be7557f3617e539e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c6f884316bc6eb74db2d7e1b886823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96c4b8643024806c5393feefb3a3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a68f039dbce2bb4e0f646a0e7d7d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c711d2bd6fa2a5d9e73d6ac92d116a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c4244504ec48906ad9990ca030e7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4177f0f4bb0cb1c905cc58050adc1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2660aae2ef0f5a0ca1966d75feebad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df7728cb723007caad9aa1554b30a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e11488df0de415131b10375b27556231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24af8b8f7fa3d95af1367010e257332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36355a141918698dc8fd3874736501c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16613d411cbbe58e53cea3bf7bd5477f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4ddcfb4165cf9072753ae69e0418135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b453daceff9689bfeab4a63c4dfc3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0effdd4c60696032ba1455429fd1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702540ba53e64fbb6d814034febb8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7486923785ee0f6829dcea169dddcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d4452a571f8984703f125fcc5f83740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860b2e9fbb0c7da359208e94fcc1e3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4b6138e69efe78e95f5161f2ea8ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674031ffc0eb35d7f8aa850d4e5b3d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304457a54bd204443c8fdd9f6e5a27544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ff5438fae63c19209cf0181c2d68745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e9aba5f7ed64d95d4a6c4511a4aa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df111e6ca339f225f0b6e0976a3b00fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656c3b7aaafae4d5c408bd96e7f77a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3799d1365db7704a911c4915fae85e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc287de9ac86fa4fcdf2578586308a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f570ed83223d968f3caeb941b1b43e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d53bad0b7924739a59a23ebd72f3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bebab6e8ed9528e52af4e8bc9e7cf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d45b0a1206af36ed3561d7851143554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac2bb70314dedcc7580d2d6031fce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed41d44c66fab26be9bd6e22b6d35c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63d387d04a6bf255b209cf53b16bff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9fa7c3d3f65c3e35d4f052b68986858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a08db9fd5f26c0ee9dfdf29fb467159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4e8937a328c51a0861331172f3ec260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7487f153625867b002d39b0dd290761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76aa40ce2fd05ffe8b78994562626e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fbe7e3d67a8aaaf6f63b80c1a14a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb2b9042f51fe317b362921b39b52e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25f95ca41118ba25d419efbb224e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cdd4b989228288c6a22ccf587dafc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c05c9b59f92f8f0c116cd410a159067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351422dcfcc6a03da88de955b2d0bf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6bcb4d49a25e3a3e40ac4ad648da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a740e5ee520c2cfd49a8fc96fbae84170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96a890c261e8cbb9acad4aa2b503b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c706e05a444473f6c2afe7e28b3ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f3334f8dfb01cc4da73a1d5e7619d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c71028c13e41bf55aed07fe71d20174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b1170b3643d1f2051751e9a5c7ed275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc745d38cc20c579a483f4e767a9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c188d95ecbb3d717e2548f48e769b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebd26f10a584f254844d373731a5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f812c8221382ae598b30990fdc0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ac690263b15aee632b28e0e6af58080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a7978f670af40754fb3d33d6a11ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f7026564bd53130fd81a721f04fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0491b8c534a41c87acea3b0baa49f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d2b09c55889e1f1734ce8929625bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49491cbcd3ad4ad00fcf025375ab302d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514eb9e6eb55f2248c14941b53165b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f54439fec88214f0ea88ed817a74e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58623569d598cb8c34a9d5426cab10d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303aa31bae5b363e280a8bc64f773fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b114fa6cca705859bba499387bc6f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7b56b41e87967f196a8050758495091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e43fd2fdca8da257e782af1af6ad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec250912cf9a709e82189077eb04ad6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae59e7dcdd006ad974885c1f9d331994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b39b5f3b1729174e36f2d4604e3eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339521c3782ae2376dddbec46345940d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263057993815f6020d99f6accaa3033997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809583d79ec3e98b3e90b6376dc68198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53884ef213dd0d5de21b36f1fc6dbdd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fd33f78a8e7b77ef09b479db01010100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fabdbfb46827f786d2d0ae96e7223101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e973c2e801f93362305be30b3dd5408102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000bd6e6dc106d5c77d154dae721a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055559e5ca23cd20ded5852d65eba93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4890df93979fe98173f7bb69aad3da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a6fc34b08e23f0e975de23c00f3ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c262c444c0f4e096ea8d4187f466d75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3559d856e132f53400087987925ca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf418fae041805cafbebb2c2593504d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6629da5daa724edc1f44b95c84ab85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620feb3bfbdedbcfd7094d9ce592cc9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d207dd49765e6b562c16341e9435a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dda2f8f3db6ea0a254eee3f998762113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ed21a4ec567ea44749abe6526d36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc83404f40be92467a217e796c96b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0abfc0c434fb4d1b93cebec4267aff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500566d6418f0a62ba071bf9714decb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704197b07d5d13fa0ca9f885dc7818d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909fa87a443ccc313291a6899b34e9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261341a9a5cfd02b0c8d8972180aff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f75928e75b4148bffac99183f6a5c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de07579d9466af0b83e192ea250d3fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b97300306b5cf3b550475b541f93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8093d331114456f6dce0f17adfeafa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1d6e16cc01a5d6e8ec0921664294125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62dbaba68f8a51793b411cbc04d66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5822bffb375184822e3ba091573ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c506be46511097ac80ef48e1d1ac52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f64144e04f66559644a9573105129129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad0614950870cfb9c26a458c14001e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19272cdade697e22c65b51c75f7c8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134566a0559aabda132a714714ab77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faee59875848db39e780117c6a8451133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91752af6f59ce276385aba1f8960f2b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b31ad95588c8f1e57a90f7bc89497135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999fc360bbb75b3102f89460d9f6b6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783715dd19820d409a4f4553dd8e69d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dcf8deee822e18ce16efb57b09757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7644f7fa3afcee48653886595828f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39eeeea00ad0d1bbd00036aab4b60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156077f28e59b8a489d4ff325e303fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b5f07847176a27d4683bc8b62de79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8a06a4a116a29d8fb3102dc310f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d6e8bcb9bfbeda981010d4e2dba1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a389f9356f2b2df7bdd7d871a2d0ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034f3b5ecf32fb441919456eff414c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e3267121f14e882fea09150fed1db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598ae09d661e364d6e245853180b77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ce13903ad0538aeecc67664e49d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200f2e3a2eee780633274fe072a5e06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059d2a750220f5f092a243997067d34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6cfb9fe6d66a68b561990dc457f72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c430be68eda92a92ff533ef3e0ce1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1302617d95ee2ad1139287bf696b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367afef7c88f6af209005dd648d19a97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313be1d57138acfec080b5a931ea0868156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9925fd94eb2e7c62eb8afcb522984d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2cc01cfac0edc886e4395198bfbdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af48d33469a0de35fc3ded25da07d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a421bd691426d13432aec75f27ff703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223ecd4093805b25d819b9cbecf1cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9585c0c80b04a7b9fb58f629551a5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530619ec18915695d9346ce3fe72e9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1275d247ffd0a71d7fc2e6b2d06f5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c086eceeb7a998d92696af7f71b037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e7d53b0c8034e2b11992966bd051166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8134afa6049c2e0270f4d1e74e1814167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8e586efcc2517fb11c5e9396b3fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034823806abe69e6c2cdebf402db42d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204bf90bc5e1b2e21b6f33d0ca262f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34be5206c15c75283e27402537f43b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d396deca630b3faa005a696433380172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bff9617d10e880c86d3b7da1da3a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9957e3dd6cb9da6427428dbb1ef3f7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42cd0a438c4d286a8730896967010175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fbc51a31b4349d2076581fc0786cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd7816bf3aad0bb6b00e9a77470987177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a6ad6d46c8e74d7c3a4c304ef58d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3fa0a61199899fda7d9bf5ff669b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7e03940fa037d583bc51ef7909c94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eae1b497673261fb2fbecfd15a873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b60d236cea77deccb17c3cd0c409f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086f69b4810cfff6f33be4e8f70fac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3636b5487b247a207128776d89cd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04455f7b28ae26721fc2955e70e60af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d45a2226e3c0b0e294b2c202cae77d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a33b5fb00c54774bb1c28b358a7195187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a61d41ebe361dcf9683ebd14b6d0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202507ce20041686537a96a485feaed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d64cd3e1b2306371dbd0e0d80bb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6d772585fe6bbe55e0fe7a49f97ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3939d0b1f555af441294bed24f71d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b88d413010de8510640c7c5f9bbe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616e05ee4b7df012349681cf3fc4fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af8254dbe26dcc0e18c1da628b0d1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8514061066e386678088c31555765196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076324485fa8f82bfcf870f5b57f779c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eedbb1bf6d9dc5395081a4568fd869198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad69f586ed64da71029238d8457d94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995cc51e325d7330bd757a364406961200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7a827697493db9af6001e9bae09d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91dba24140e2738a9a08bfccb52d07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970932d3194ce4aaf4ec9de0c7591d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb947dd86ddbeaba1786255455caa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a834dacd383300b9c8157c2d3480205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e44210ee47eb4a5f730e55879dcf4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526de3bf9bd6d83c8bbf730df04904fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d039c99c7e17cbc3fb7bf1121a5efd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f8dc322dfca837726e3bb595fd37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24f4974a1667f4718d75a8b4569b2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990daa6bf2a9b71edc1c534baaf230211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb74fa6f5a7f2f9303c3c73317e2842212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f43ff5b3d8bf3f3d8759c2054e178213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a725bab62d0677725819739b3e135e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58051f8a835f731d09532a612c52f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3b009fc2e85fbc6e8212c0dcb9bae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205d3fdc44b2c40acad1161853f18b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b97dbca81831dbfb40239f6538935f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da2669b594e74a19c779b0fb74284219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec065271bb26a615cba26495335a515220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c7bca7b5cfae35855d4cab6e73660221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022d1a6c0ccda1ee839029fd5cb8eff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f5f9ee57807123a922780f90c8f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4420e21ac0deff8e5bcb2847094cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8ee3281f17fb10e5dabc9577416c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac2776d2cabe83271f625b8ae4e17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473c01b2ca595bccda76e08d1909b55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de6754c5a1a1de253ccee19b2ddca2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d8e0a354edb8bbdfa6f456c1d4fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f1b7c298fe456a3919cc0be11459230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf404fdc7a988df67d4d9537e2b57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e228ee1384ad96d0e225ffb7cf5b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42f0884dfe12da697b6b1e9f4a58ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954654a7f967c5b2c567341b30eba4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f29dc5f66d6fd1b806f3dddd07aa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c99b6ea2a895d4aa0c03759020151d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66220bef7b67c29404a48305bbc85a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf5d05c2d162994dca41a6e38788f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934f5b9648340784ec0a180bce3418a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67d351f5885a4ff64003a98556f76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3f1fe0ab390f7b9c52c1e56e1ae6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c17d5bba4f8bc1df875f79d425ef70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26689614c57f2ac9de969cac0e2470243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47633509a03d664d2f60c0ddd33109ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3293b76b1dbfe153f144071774d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6073b70207063c304a588f44a27ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded32f07d6d6110b2f13d49d85b335247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cf11d1192ee9a221de53c31a590f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085b1c8a1e79d56dc9052252ffe39d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a6b09dd4eeef34865c71d29d3e827250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7401f1ec04303d10830fe4ad9e26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eec8132b0394491b758869b8ec708252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123847da8e75e85709d7ed9155db72f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15455f698930e0650e062655d240eb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36446d07ed802666b7bf629bb063d6a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a0eeb2dac5dcbe74345b28d87f357256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5001ae0ac046e645b06657959d0ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a210f95b8cc06496d14bbb81f82d6b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c3d0a11995e93c0522a6108317fc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d325356382284e7d3366c12a08c10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f2a65f1e11b58795e02528280f074261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72261f5b39cdb9d7bc9217ea0bcf54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c66a5253282bad8909bb871d5945bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a21cd3d51679a0dc9fe3af90275df1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e093779f573204b947d8d8c40a00b77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec910c73d689f16e1777b8904f3cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf81d3ad6dcfc7f705fc2ad8853fbdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b943f79d1d79acf49fcf13088f1dc76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051aac0b6ef69eab97a42dc3445809269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef12db5378bb898376b8b5fbe7e1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f4e97670f912a7f7bfad63b2dfb31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd789c7ab18d08b70bb4b2e8ed3aa1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baccebd2b85b697a34aebf0bed68ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126dfadbe151705594b7dabd79f70a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212c016912ac0121659dfe68548822e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9adb7430dc689ba0e3d79d8f8406276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89083564b64a6de7b8d120beeb40f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f79b59449edc56850aab70a4fc7a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50348ce2bfbeb9c8f1385358bac757ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c27cfc4509cd9c7a7f074be3d5353280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb2819c528021f8cb73ae4246d8614281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7ab9a62a762539b487bc2ca8d00a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964071a4be2b0585de095de2448ff733283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd3944e868af971e2c5fa2328be45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4c93237195d917af275747713511285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e98b9c78c7c7ebc5a3202175d9ec96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c9a8ada947eef7060973cc8c3025287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0e7f98879a9c5a8301a7098ce56d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c25f18358035963206ed72fdf7756d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd6ec8ae85ba2dea0e344546b38ca2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825677feab69c02f5ea6a390089fec8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a3807876fdd85cba63efdf4e3b293292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1ee9131da303c6c8fbb7f05ea5d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b463fdcd9846c8ab1a05351caad529294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8efd26f66b23374e9cee0ed5092938295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f541eac2a1d47665de8e5255a97fe00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be903ef3ad36d82e7600d2f894379e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869565983b00245f0f19fd901135411298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a964c1fa93a729adcab4bad48e6f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb86947ef2b1f7ce4fe4cedea04b19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdba4a880e720f1e55ce6c20e60fe2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516e9c07fb558006e6134730ececf30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaaa84e6976c6a7704ecea9042bf63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e1112db38ead9c1cd02caabd7ac62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf854f7807cc7dccd16180710d6395305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2cee117c634399494b512392344f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdef57633b367281792ae3014ee3e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d9178e4e8ab343ab2c1a60aee9044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7203d72a8ae4787277c26a840f68d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7eedc2e92aae04eed49d331368a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eb2a2a57b504e7592afbb4377acae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7dff848adcd643dab0c3f062cf897312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8336179aff8bd9c082b5ce1603344313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476dd7e69787ec7461bf77fb19028ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56736736326cc8838b4fe2ef3788e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120c8cb860574bf5834c2ae904d040316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247f274edc3cd4cd2dfafe3e69c98f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77884a253372fe1a18ca6f69d1e25a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a1ee5bcfb151bbb5a9980b2e08c77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a87467c34238c15174c3b77fb55d42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef3af279dec9deb7027b52f28b3a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a046052c08eb726482467015701af9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de598a4d64b99f3551ed0551802b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6293f860e6b6b5ee66f3fbf2894995324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba70dc4a50d35669b5de5090940064325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689cb074dd41ed60e708a93fba26c7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259280a6da6baab19c04b79ef2d2414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a7fb69f133861b3f0795751103f9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d154660324f3ba8233ef56ab2257f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7eee785dafe9d9179a4e85b0d36b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeffb04e6aefd9e74b1747e3563c5ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e18cd481c080bc089b9eef01e806b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ab7749bc0233321463bfa8697eb1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaa817de1dd5605ee5af57551204e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb6f28aae46e4e5578f4bbc8c6aa27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309cb82c922e9e620f3c02c27b664f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e7f9f08c9412e7a6a427134135f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f45d4c019126809325b23b6e0f77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732296cc4aa49005a8b9c4879770be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7bd79f4bc46092dffce2d64a24fc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61fe286f1c32665da5ebf276d20f75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c190e43b49f5950fac188a5f80725342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d69cca96283d18733582bee378feb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c76d3ea8b3d4b3ea9bed2a71736e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6cf36003643e9bc0131ac05c5a1da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42c30bb6d38ef8377fe4542b418b35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609f8f3db2ac5523fc375499da068f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d16082308d283048108d513d1fc15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68afa7b4f0afb349a3443ba3f37d5e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f09828c6ae775d692d4a893dac2e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8baf16e6379c72b0a4e677cc722398351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385144db5bff8cced116e1de827ba749352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46f4806f99248bd62b9f132370b089353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b1a12e5cb83cd9962dcdd9660397354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e553eb44e8deb456a8be56711824355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800c7b5522e572f9d33f6756c4a5c45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57272bcf7b0ebb3956533799da7834a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc3577de8de4f4d71d5b6babe694a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e9ed40595339936d8ca3aad1ec1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b88f5372ea01d855a27bfc594a36e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781eb70bf36be085d31d6b16054d485361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538db95893d6c8322d51aa588ff4d67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503e47cbf6b083cf79b9c911c636885363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ab8980bfd1b47f26551979c683cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f9f17a86109c62b546b7302ade3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b0351a7d9e30ee9e0d354609374e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bffca7411de68bb16bb94689d283f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c33025e194a6b0e2d94c9162b7864368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256118f15488c328ccbd592aa2b778a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5cea4a10961565be4cb1bb5d35cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224279241a6d277ba07701233d6b3b40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b04efd6d557173dc8a9779ca40d3d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a520949fa2558d6f2e59893a363d387373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36bef48adcb7343e51f85b06125199374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe6cc97a64e941d6683bcecbc46f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a8b1989237d727a897d9c35e2f96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca78c0675571e1de1e6e617e0c68975377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b97589f854e06279ecd8fdc7d1a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202143222507008540b380227c8910ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d41528eeaac724207402ed5b15019380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea870a3ad7cdc515115f5451bd209893381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621ebd00fdbbf9733965c409a14d992382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb4df335ca6e63ee14e9d20e778817383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9fb5c0ba8c86e8a28decfc441879384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27563f4c3de58489c9da227ed1833d22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d69b710f02d31e11302e4e9a73d77a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3676c635da7f6af21ae39e1be551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a9c37e1a24535f3baf5eee108e817388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26569d73370cb33dc68c6b38a149fde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107ae5d34635ab40dbdde429437309390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751333be8c53fc3fb87e497e1876c48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bf60a3fdac5071eed65b50df63275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47862e414ccdfd3a78ae60ed669a22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cfbfcdaecf20843a83f334f627759394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae8bf4c5ada88ff12afe812e0b667395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a33a7dcaef85d57b20cda04de9ace7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18231892496e4a84971dec3db165d2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803997cf8fc86f4dc14e2843f165c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33355fe443c5d05e81d53dc52b5b1f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878dda3a1c0e3691ac86b52fcb25373400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d05be9f1eb97131815fbd977e72f61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6d3c849665c487982460a5f5321eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c8d26b44c813ff8157e79765e87b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958cde36ec38dc080db5841f1606da2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369d0da485857f378f84e232e8ee5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0ab71d70d7791ffefd89790724053406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d58b23e6e414d65e167ce2f962da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04409d0c23c282964eafc951f9fb22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851fcfddd2cb485b47a22dedc224572409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e04bdf9c3a0652e868d0c57e35d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fbd8c0305bc062793e22d3c9f86e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639d3ff3404c803c66e890963c5574e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45159d2d35c6da089cf61275eca07f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e461bf1eaad7957fd6bf2949e7e7250414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b558e0e6c0af70dce9b147a63f03df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcc358ce03a7541e211f4b20ccf89b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c269a743f5838315cf69905e547ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969452dd77c2c39f54d4cbe3123424d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8954358089ecf4dafd7ce7fd0b101f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608ce840407e5a5e1080b6224e83dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f14b7a73880abb50734634fac1bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ec9d38acb93df4bcfe136bc4ffd78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa640b158cf437abcb2f922c5e4a52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26846af2ded6041db6ef652b8c49d26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461b8ac23d3046f1d4a198a1adb0d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0be538be0dd3a08f1d808ea30f53c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a11c91877cfde0d1601bc6e58cbd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a9353b3480a123994670853cd25c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8396477ab486a1bac10f3b26e00497f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e2bf04af8328a7f69174973a7462430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003696c6e2ad00367e23b226849076ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252318ffda57974cab97d2bea6a6f79b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab40614e7f2f1d7e8be0ae551542d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c525eed740729d30b3d528f5d5d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b115ab40ef52c1eb5ad8890a1d88c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a74205202ecb4a2b25d43c0858b100436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede76cd7a5d9a613d6891a39a61a211f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8bc525c20f041005cb32251b2f3f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d2404a78192f9da03c3efbe075348439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02634a8b819c8ce99a629093cc5dc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2ddb3a76c54c8f0ea9f2d67b43c81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969e2700e5bd8e59fe54861ca2f4fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913587537b866b31795c90a5cbed50d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd14c6900b6fd4a8b18903d028be6fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018da258f99211866c0724e0ae6728445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c90795200cd0782c801b455e2672446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b64a99d934bafae6a860561120824447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5739522fc8ba5929f5de259f10a6aa6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc048895d8e549949f417d9c34cc63b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b61732d57c8283a8ea8b3d996aead450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432455eef3f1f03590c4ddec2f3f3444451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542c7bc7d2212b640cc6daebe8fba8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca43cd0486dbdc29870dfff898aeb0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d122ef80bff6df1b11d3cb186be1656454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc0cca647ab9be31400ea749a8195b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d6586855fdaae3e4cbdee5bc6d3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848d76d679c9665c6275e1ce8f007e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d42dbb063a3d0d57b504907c2fa053458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cc7cbccd182398ef1d8386d8d0a2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2a5445b6ca7276bb2c8afd7921aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a34207e9d1311014b8235373bc5126461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584663b974f70b15f97256cbd0295551462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1a07afd7e3079f7b1c7a72c97347463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c39fb2e6f05408c6825dfab8a1f58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a240aa422d14e1de892a229c4234465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3fdee47c1c5c05769414be9604601466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad6ad0658ce10198923b5bedf7c9f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c81a2b2fcfd5ee13cec994f7d328468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f46909eae38bdd1cd2ba02d20b509b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01e1928af961bb2bcf161e51c7ddd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519ad8d1442fa443a50a09f3cfce17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdb6b16ae2db13f0e3bf0825742f6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49ded554d71a6b68ef4accb922612473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f6c1d7d83a7a077763dd9201de2e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db76a1c45006c808f54a8737bd641b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484ff63842953da2518a94a5e0bc13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7a1e3359d02dd9bcd61c8969712e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082e4b665760e98189db9d0900affe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c65b38cb66cd75e54747549f4c38c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf6f3ad08115b7f7e7751d6393a499480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875869da6284ea4208dd3eb557c8a69d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c1e918fca2ead1a8080c343ea9530482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a35e7e385ae19968503c65bf9985483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8df84f6f8206d4e78405a01ed993484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a391083f969682354256dc6bf9cc880485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee7561ac6789a46358df057615993486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf921384ffda8d3eb1170c9c8222786487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9846a675f68a9c95a4980f03a0c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586dc0a09b5707084a05590a16841f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3583135a4629853a146e7aca095f06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea2a365f5dd42dba4e66fc1708110c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef81b55b750999824ab5e9a20ecbb33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff378233f29f176e717c0518c5d484493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6ec1d681c20064cc69a5623438a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97042abc4ee5c8eba7aa591abaacf7fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506221dcae623bdaf7e9effdd2be5ef8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67da84526aa1ebf789499ebdadd7ee9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ca17aa86609182318aecb067c2ac0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c9e9e09807447af937aa9b4fae28f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f751e6ebd39d99a3d15aa71cc358ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea109cf6db19a68154f4519e41ff9e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed067d520c84bf8091c2a60b198573502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e54d6b5db1b7bf82fb3cf94a0bc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21edf22126e5769f47b5a5be2c240f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a6bb3c4eef0cc0363d71218809b09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a0d124189298f392119762a46c684506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f43d7a251e12dc5284b39d839173507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb28ebef8d58b513990ea4a1d610a9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b99ac30f7154cc6a8dba6cd93e66e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aabdf8cff1b69f75b64a2824c1ccd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f1f2e54914025d51012cdaaf6c43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9fa4829a94a38b819529f57c7be7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c319ce9bcfe16657e633a9e27e21b0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0fa382a0d559302f7e0095a5ee130514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b529c473c381f6a88c343798206ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da0e02ed133d4293efd867b92cea89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d1f51fff1d8b6c86ea7e4b88ffed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd6e6ca32502bf0f1d16fa2e59c07d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1916dfea826e5dc80a445f58e2fa7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea5936fed023a79244a771ba8c6059520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cbeb32c5a7ceafa827e1999989aef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d6e3f33efa7dd2f2a4cc448712791522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9827fda7319af3e880c24eb5a78ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439984a8ebf5e312027d4c60627b177524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640903f9050c73159235f3581912e6d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df760d4299454846f74c3a79015725526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ef4bf40c839af737acf655ec36ce7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f899fa46b91e0f7c2349e0ef5343d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e4e9cdd9678bc642f3d19ee75096529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c696400e2ec275898eb5d3472cd9784530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82816bc28ef0da704ec6113b8b93c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11027a15d1e5496192754963c0dc401c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f401c22cce3204537d05daa90c5a86c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847317f7aca60ec44c6c964ffb073dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f371eff6c5255c4829175fe93eb1b99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb21c0ee4e5c5ecee9344232e4894e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d1988e1192c63d8524954c1810bf3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e23aa6addd6f6b08bd71a648723816538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032168ab4d4d470e0f7f3242fe484e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203cdb6d3fc72f9ab8a7cac4ee7825540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98570ac85ce8641261865833a39abee4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443110cdf201caac49ece8508cd4680542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7841a3a1c1c1d66b6c01dbecf17df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5f4967c3edc758e417a30ba1be66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e55453fb2fba1fb8f47db8e8db123545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1c076f57ff6ad716637a639493d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a49d19213d800955a42b2b6f63b8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7174d6e0e414596008f45da93018b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843cd528b28966666143cf02e4e6354549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7980fcde74f20338cdf9cc9609192550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23dc14bbbb901648ef91332ab1835d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad9c3f466ff49807047efaccd5651552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b05e95b448a5f5b803ce5ae28d48ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87efb8a8f9c063387eafe92dca25d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472bcfebd1d0917c8dc7972157e1fa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e3d27d026391539bf9726224673c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817183f0bacec117eafd04f69eb7c24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053188d0a801977d62f69a2553c76978558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7156f4ff4a1d25e05467dcbb9b9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bfc35a746f4e6d7d9d3103653a6b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c024e6c82b739d250b8607037daca3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2990d5fdcd18a275d4dbf56353ee4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f3605d2da76599e3841ea5f8015b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede719c992f63875a2490c7887e46e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cd2f3dc76b8e2f8b375eebd7cf55c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b46e185a994f49d56b53602ce95d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef8bef29cb07c95c6c7928ad48f42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0baf0016b5967c00aaec712d31d58c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e86af32a1b94ac27c113f9d9fb55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83031963bb76d7533e8fe35a981ee13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7056cc5d22ef4b7ec9466a21b00433571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283cf87508ced6900323c981028712f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4b0effa996a92a3cc30c6e060b43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020e5566cc672d492926088a9c8b444574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8f974f51d7fe4d92ea7ef5dba6723575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8c74bd88b9062a5fef906c9872121576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4291ff84e17d010e145a0a0d2ef092d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b535d49086405b41483c827b39900578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062db13950da97138fed5fbd9c7bd9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d89c98ee4c852b28164462875e7978580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759453da4ad5538e21169a8d2094b159581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25008f604d4f7b3a64eaa62b0a4fdf01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f64813670ec5fec1cd2e64293b12f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6423bf1723b8272a6057ee8071d2d5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0f4227aace502d77732abcf8c504b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab44fd420e19260ea5a0feb7fad3b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb589bd49e755797f9db9fd3d4af94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058acd985d3e161140b4655831a80d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531968ca997067e62ca0481c3c43231589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb0b674ab244524784836833ea12e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5da26a5fcd556109bfcbebb71168591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de504a295c1b2c6c17c9401f7efb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf1eb15bc51e4aa281b57fb4ac63f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d901caa5c31085dc84b5a6bf41f92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654051112a6bb6f6bb672f5ae7c85f1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ca8e0e90400e0def0edcc99a97b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b854ddcb67fdaa611690805dd506526597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c6cbef7609ea7d3e1df4b69c2a6af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2018047f0715ddc5daf5317acb89a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838addf1a52173c0d51304e48647f86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58574f51cf17eb9df5a4fe6e831032cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26815bb7a5ed9b9bee0afe6a4568d63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66e4cab942ac910cfbc39501895897603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8b08f64b3eba5d7acaa03b902e252604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956961084ddfc062a2f47ff2058f20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c9d94826a1e4aad80bae104f9a18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d36b989c3ee007203ac5f0ed51304607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938c7ad066b0343ec974df46b1a4ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d354cde6c9dcd0f965f7010a01914f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85db82aad8ca111cdf9dcef40b174610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587083cdc80c0c6de4d61f79486dbb63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb737311d5593b0806db6fd20752535612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d42e1c65e42f9022598a980de58e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355a9cd0639ec9e0a5d305873aec264614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9832b64e677baef2c9bd4564133d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67b8c148c09c527cc5c6869733aea2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1cab1c18cc85bb501a9d6177708d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe682002a80836ee4de079832987c0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad59fa9a64b290fd584fa41f984ef36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddcb4954e228af2093e02e67494876620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab0969486f924baf6863191906f2cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e276c3dc990eeb565347e56796fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4959b0d54ce9a2e7921669225b563b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d53999ea0a74933d0f22c23d4b36b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6efa773e9ec8cbcd21de1587a1cc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ae16049dec5f669de271c9102d959626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ddf2d0b5269c057b75340a70076d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738086ee273001ddd42d106e71a941628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41045e99a6252aa4b80c643ad08008d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeb4e1815670f85b1c4d9ff4173fab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0bd10f75f8b4bea26d51dcfa36c4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11416adb448a5025289cef7fe4eeb6e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb5ed85859d4156073fc3fea368221633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aad1a2cad91a7d85bb2c87e5efe56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598680fa7f20300a2b5148c2f588485f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8456f14257e7aca6984f6784c8d58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff480a252404301dca38d2454d43d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30493b3d71429a1050c2f62bbf15ff50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f229c5a01dae254f74e6c51f9a07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cffee3f4e5b68c8964c9ff100ce536640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a520d43ac2731a0351d1559d7b2086f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47eb65a4f5e220f54ab2c05a16e719642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65882c2117ff68e363f10d07757481643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8f4dbf1cb759d24949d0cf7dceab7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a683d0dff576b856ffc013d2aa09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544334205e5c87d5b44080035ffd8d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9191df85f72158c1a2e0a2b1e58300647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e4051ba7dc81b4ff82dbfb9460a90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e22008bbb184b3cf62946dd6115bda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6d8487d73bfa5141b0371ddcd747650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3e0a4d24f4cd01b9ba99f8e0e0006651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb3710f4c4b8d5fcf9e8ff24dfbb91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceba9a9803f0c0b3effed214882c45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6527992279c59085c41a6523b53d76b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e68e98bd7e75c3f63cf164286aeb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e3c13b3f6261ce0bb443d07f8c19d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321ae13c2a275570fb4eb51b2477a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d4dbed14cf167cd1fadfc13eba4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75994ba1f4803a89bcdac049c5a37b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613acf1feaa3d92fcbaa8913ce424c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0af8dd4a001b14acb66aa8ebb6be4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241d580acda20c554bbfa634c6da340662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9589a9e24d7f4dea2d73ad9d2008e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a830b2487eed6376dd5a34ddd61be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc712365c6a9e72014326cea85f965665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b42f1b645cfc2768fc0bf6f2a9f44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c82785b9fc5de65d8d99449b890f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06336fd1a61d6683dffd90a0af34a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52087f5f251b8f695e6e37f5e48e4c9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7a5b5e7139fb843e331f6308427cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946582edf5041862293bb94139eb6e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22491c0bc0946624e91c1cef72d9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a3921812ab948cbc41cbf1ce53d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7feeb81bf8efdffba45e6536066778674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749759a3a81dac890b890a52590e39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a9e63d0f14137131afdf64225e5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039705b60c6c051c033be688e766e60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d40ccdf1fd63213304fbcf576dd5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a50d76a1a2247ab90bf936dbb12d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c4dbd2be0b3762b0717b0378c34b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd786c72f9f05bd24e5263b63e8c532681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dcc0768bdc9cd29cffc3e734b645a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e5b4fb741364552e98be836f0ac3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968062320379d4b64499af81a3d9f2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bdaa4174bdd23e18d5bda3c478b47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d958759e3013b7a028d4b8ca659ce8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcdaa8b664d1717a49f8d89b0cc0b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d61aa697b74ab613244b3a00ed93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f1cdd4b9ebe40a1ae8984f37fc32d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5e55728a9d07702e1ffa54601382a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a367943c867ac9e4340e7023d26df0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f33932cce44e4db440ff9210617d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e4a4e5698bb3e87b55c28dc0e4ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c50cede177bb680d8e91d395530cfd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264280a8f46138047e65ce0051696ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd444fb5a8f50cfea329440e0a56ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bae160ee4b5e50412268a48b6930f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69213af17c4060fbb9f7c41a14bd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdfcc5b471a14ed8122ca1a1c6671c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844741c7c304df1256390dd74677dd68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44617cf1dcce937855aea047082e6412701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94febc0e67ccd94688474fcfe94932b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e8079158b28f46284126ce7ec71c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18affeba36b6072d3d5091a847a8f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a37f1833ce41e5892ef24a6256e06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8453ddd01b89dc0b6fc1e0636b8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337dca5483e7db0d32c21071331804f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f3b123a925ac1dc542986a925b5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadc6a578c10373143b48c2b8e1b81a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11bbc356772cd2ffe38896309f1437710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0f7cbb0c7650e13f8802a6bde9fd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8027f3e297cd078fcb447c500af22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f61d6a612ada61741c337359a36d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97dbdb0cc80b3195ddee2222f26c32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd10dcdfd59fd39ad8d68be4dbe287c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff3bb988504c5fdf623446ce091c70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910aeba04c2bb0b987c1ff0288815d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8fa842d85fff29e712f27037d5519718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48decca443367888a9b9983b22f829e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057308fbe53ae39474f67d82f2f8ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd794a972a5505ffa6160d697d4be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f3000e6045d0882835c4ad6207a0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ff1ddc2c974775af686550f54ebb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950dcf4015c72850a23fd492317329b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46267f9616b7aff5a2b8d83565163bc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c6b897a4ab0f2e363c03c42fbd18a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b8372b70fef9bcb007584cd36a44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055f9a39c54597e965ff826cbaaaba1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe5639d01ed0d07f27fd144d861d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b675f5d8c2de970ff379b80e993d90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09a0d32dc1b26376e29a3d5604c1b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e68cb70a536ff39447d376f7f87c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2abc3ebf0c67fa6e2d321a4b5f9512733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f0b0d15967b9fc4626b75366cbce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb97d1df4e228b6fef4f405ce675b01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27137f9950c9fce0c431f4b3a6d5d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990979910c4ccb41b52da21cac54501737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f8533647a40013f24cbf692113dcf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3ed9d10e4560c0d8c922f647d91de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69cc12d46b954c889d036f357cfbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2f8cabc8f6733ac2b20dc5b5d4448741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e855e400f249558a162aeb0953ee467742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d8bbd88fc2de61103acaf5628b50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfa0b8c806de2806dc4811115bda92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008235d16e899668b014ad5a84b6e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9032587489f3133198b2668b6a44aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ceb41d1404b3384117ee2e3bc56d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5902cefe2ddd06b644f85093fa6f05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d59f29632d0c42473bd2f79742413749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88090d150dd7d9a372ef5c01b16e1589750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1be9a3ad1ce2f97c2adb3a9513c7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf043f1fbc0d810c9e7bb77edf9dc28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf899706f969594597e2ab0d672cd0c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d6fcebf41235ac6ff931da554451f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf53c8daf1ec320b1ecefea6e7e8e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1745a476d38c84ba016f2337fa706756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997df1fb061950474b5cce770ef87cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed156d4096fa1bb144b2a0422aaf42a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d9925f8eb18788578f87f4eb5164c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945be2006691ad7720ab91103f4185b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498343d82434157c729d259a3d1cfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cb763ce1236adea0b835a8f4be91e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e54384f998050371281783ee4591a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb2d7ca86507f73ade718aabfc9765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609f9da9e331e1717355f7d8f0129706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587ec5b5fd29876085e4fb69bfa40547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9922d0d3dc2a2a4c8fffade5d5a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69782e195c8705a27dd0f3c020b4ea439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c418248a58d9e03779c585ea7fbdb3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fafd01784aed96cbb76001803146411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b64c25d75a27a74f191ed18ae7ca512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589e382bcbe275b6ca27cf5490c353113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26098f94a9d44801a3555828ace872114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b53b1fab114607b838be17a163a22c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fff9d813e526d54fa78aa2725afb4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709efaaf8d43cf09be7c98d08e0335d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33f8f355ea315e35ae11ff8e5c98f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc8a184c4bc913550dfcd60fdba0fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d3b96c9e3d34584da59baefc630320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66695f674bcff3e0275cc8b34656314d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc2d8d8f4cf046b94e14dca09102c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33555652425a0a08d60ceca28138c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06706fbf4c5f393faf1de44ffa702b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cb089df7f9653db4417932fcc28fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893fe791ce3044342a67e23c1225fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf596a1a44b131bd00cc18ee44eb1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85eae1b9ff5bb5de8b40b0484154328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c95880b68d1571d6f2a8dbe3fc84429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed893a71f1307f243aa78a7070100ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107a255fbca927c9fd7b27a1f432a8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131333da52b7df79887c3bd9b4304f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e41c5ef3be30bdec1884acfdb470ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b08c6f52f6af324192962ffaddc46034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d145e60d08e137581cd75e70e4b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993007d1d8c1e583c64ef50726cefc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d8299ce0e8e48be661fa9d24344e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cb2e042d3396ecf7de0e25c2df12138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fc8e1cefe066483f481efdcfe39639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a71a925e969e1863867a779c979e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07d08e5dfe228d9ab52d2e8626c3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d278e3b19c1a90eedf8b57dd9e0d0b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca3d3ab78a8d42b522344d2ac995d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad08a0d6d4818dda51a7403cae21c9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba99d1cefc6d41515928aeafea950b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7603a36237e9a2a1223e7e88ac4b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4e1ece59eca9924f93a7796e7e5dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c118c3b256d3dfb90314e61aa01738c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb600b9dfce6343c62e1769a6d7df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84f7e462c53ee503031f93f09237eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1f8153b3aacf932c249f3f222bebd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d69bcbfc77d1c392828b272e2cb4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485dfeae4ce617b282293cb8446b2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d67a6e6922c63b451b5158e6b5f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe640125c572cc27dee85d95bb00c63455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793f154fce5804b706967520e6e690056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14c3540f173fcbd4bac7b231e3c3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d8a86e5db2b9fcf8e90e6aab63f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dedba9bc2923ede4f21394c11454d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ddd3f855f12d8e305a0a7a9017f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812e96ceb9e23c97c148a6f0c778b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa356ec1e5ec3fe2ed7eefdd778a2bbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0155aa0196adb58418c2fdcb322d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af7c3346f655e47d9ca97894af7ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34584dbbf57dd8436003ac5e2ed36ea865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe4a4e86587864860ab5da670a79266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276487f6707af84ac0848990578a5cbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6de459009d8819a97b868256f266668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b99aa7819b711dc6735358318c5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f3a653247a04b81b06ac692edaaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0603a83f590570121a0f702919772d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb929f97225061a44a9d731c7a3b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac8d5ab995cc921571e681c092a13e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a305fe766cd93ab2642e6b691dcc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d5ffc8958eea2d17314017f1b5b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b845eea2e6de2337938f40148da876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a9793daddd95269c7ccac4acad7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5e70f8407382a3d9333da97ca72a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a6b0299ef1f74bada99212788add79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e6946636efc0091e115f557641dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2996133f30edd151abd20f56caeaf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5422f873ca7a022d61dd4e2d5e7c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41512af2cc302a6cba1e2badf9e893d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c897f8d2541a03585e01f022a74fce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69f350a1fb02719e2c946f3e4c5b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f8699202813c369e058b8dcafb2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f8cac7556f3ec748a765ef6392a9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e49754274985fcc9c5b156ad356b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba17d827cad4d5b0e7870b63098ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce8b44156a21ede2ba7a422621c62090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75722a3a38b5c41fc6d266d9a10ac7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4855bedf3c13a1cbd6a305bfe668f6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30270d2be0c944506c5ebf01dcfd509993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595884cc080d07bfe6d035827168fb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5841801882efc9ffd57c61b8beeb4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1afc35fdb5f85706e23212099309196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e43dd2ca11d1db4a3b361382b3463897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f15857fc2ffe2829ace4d119a97c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860da1c632155af44b29607bda4a2e1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff780e92154a4c9a63b7bad943729f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341e9162a75700cdf9fa8f07b36b64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5666b0cf09ff6bf2a32259c95573f85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb547d4c76664f51401c6af6b32925103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f3a129d5af495741455fb930394f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e66708cf5b4a5b284776f6703863f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58886d586c92829b346fac7fc2b401b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b04a8aa2d39d57f4067405953abbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162fe4a21a0aa379f88a826cb1586d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8b02f40e2240846c7a3515677dcc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbf9a4b5a98ff14008b9383cd6287110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30adc8a5ec4214cec1798283abdbe78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f700e8d80a00cc58b4285ad178eff6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206ae48553409dac95605631e4f1419113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacca20389b9233cb6db9af385d606bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe82c596cddbe2c493b8504b1ee59c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97439959900a3b68acc4d951216c67b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3fdc39b849643836b452e990c076117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e328080cbc8c08dbbe3e13c2c504f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643061d52dfef622eaf6d9824c1b2bb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61b80be31d4f9b47406567676a7446120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d06c5be326075fda0d5105bb46226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9fa7dc83b20f0031fa7cbd4b1850a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9398a998bc0faf15e294a9dd00b5e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ef02c9594bd8afb0f157279ead0ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5af5a75e3d59825d1359d222e84c81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da78f91170950b9dacf9fb8632b40d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2dae3195cb7b387224fe01ecbeb42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6152be58ff7e7a85d2954519cf188128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca58f49f0701cd5f21c28a4783c342129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a1423c4b6f93ddf5ed817ee28c3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ce69135bc734716451dfe587dcd20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca7574a4f14ef9181cd2e2b0bed21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e82468d644ab09a2f931545568b092133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c351fce2611a1818a9b66f6d7225d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e32cf770c46dc33bc0d5f9e1cea84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef126aae66da640bc8a44bd6664e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99774b745047bbe52b0b3dbc8004ae20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41574f47f15cfd943587c8bc04a204138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca78284cfea0dfcae080ea4d2ea4a6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34f3d5fcd385e7ba2d42a85d94c6a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e3add93613c26974e054cb8b7ff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb06418420b3ca9b053eca075f0e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f54ab8ac6015118879a8defcd30dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc64a11965a86af43e42f8878ee394144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516184cb8cbb30b519dc97ecf4e625c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141e887601efffaed4643f684cbf37f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d0803923bb5f7892bfa121dc8874147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d55dfa0ad2677aa30c144cfcbdb352148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6d0d0d7c4df0eeabe528f231fe8aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae1bab8121049ece8757c06a3a003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05386d057458fcb86173385e8c6b7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e452190176b933bf8ba0143d032c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098e1405fea06d8a9da39903481eaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb5d77337c93e4600cd9428504a236154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228854a32ed3dae948d972078c2ffd1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e552b92adb9d316af7758f1487003156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cc65fa266e882a94e5058ea252b04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aea3dc781dae3b79b59fa1da00301f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae7b4410b20e436b1336a7510f282f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c7061e01d840d0f67681a32d7ccd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af4a68db11fbdd51d0891e7665c616161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41929ae0a37f661b2f4f4fc149f7a152162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ba845ae57aea4bb8f6b03dd2a758e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337e34e9c8ede29eb2d75db4233bfc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91320ea6c4386e81c955749bd5025a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22cdfb229e1b9923a100831217a5aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caedfa9e3cfb84acf561649812cf430167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae488fdcb7338d3b814352a353a6e9f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a29389db0df28ddcacda4d6fbb7bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c357c7a1527616358f0d36959486539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90801dbb9fc03c57750608477c44519171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7154dc754d3bda45802f393dbedb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8973ea6c4e2f0eb518b14b89b114fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48877c194f3e4ae78df8e9ba158bd4ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5adccec7a6c57bcf56b8da50a58e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f6ac51f87867ad42cc1373f97b46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e192e42724bc00a5bb2b07735646177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3dd185972a7480991e25eac4aa378178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6332c5792f695189115d797af9b87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6db33d5de8c17c6ae1fdc629fb015180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ca0e617e7b879f70d692cd4ca6d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620138272d0e3e0c6ac333dfb586c635182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0cff0ba446841b61145d024e582a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f4d3a0e02a27887837328558635a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64632c001a92a8fcfccb84662fb532185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e7695c0a9dae11e9751d9c80b96c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0bc7796f6d9c9b9bdcae8575a368187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fc0e5b4282eda0374ff8b9dd545bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302972b4a403fb30b8569e98758d38d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a475dc8b75d8fe1dafedc80232028190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dd20c61a14037960ea8b0536a1b82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a05077f9e83bfc5690980d93469a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e2980f663da2e4af35ed8db3bff13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa0a7a260cfaaac1d5f6d1bd8ce3bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661107e1f59e257aa04bb2668e7bed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e8bee63677d802fbb0ddbe5d001a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605348b2961525bbbd874ef2729d6160197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8929b7e78e05ce15f575e10a6cfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c68a425172ca6e9b53125421eafa6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b925d8ef6f0c78c779c3564e90f6f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d2a4a0f836bbce9547d0572bd539e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc83ee0a04efdd6734d9a9bf5476eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7867522e5539a1b7eb826f14141857203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db166412a13efab3c1a4a9808ab2fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d90c171ce02f63f69d6cad9af972205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a3ed00960a2debe31b71b14998620206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e040206b595437e22a9b0e1025e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013267c5a6414b23e6694761ba6f9687208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb95cdf1615284ac4907c26260da1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a85403036db567cf8faaf9e534368f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4a407e3f49db0512b387f8cbb82c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5506ded1d57827d5710c06a37dc82cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771fd92c75ab399d96aa13b775c57e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf560a9cf6c2d4d83d829592b72eb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaf1cbb4859ab343edc6462b119b3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00f2049ee0372debba80547d86dd66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0514d1352dbd5903897fe00cee4da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ce5907c162da789736cc67ff20009218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc44938d41ef1ed5d7ad5d2d6d3f90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f16bb31c44efbb0f6bcd4e8ac0b498220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc568259339cc6e14b7041a825d81ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e34a5bb380059b2a2477865659325222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab02603c92e717279d27b27438049b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badaeb4a89eefac5540c5c511d50a97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbd403b4a949875cbd4bfa5489c4ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8656ad0031fcbdac372ece2cba68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4626e8c955777355732505257958b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d2ca5217fd8687d5fd2f8743f4d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755717a16261736aad73007b6f923a7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263897fbe13d5e6364ee512f30dbc53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2aec5ba8d453cb4b810c271ce5df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec48e798f58912dbf7aefbbb5dee07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ae30aecdc17693e0e930e8beb39ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80ed2838276a60902fd5bd6e1f8721234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206c0edf1b5077bd51d46ea1c392d42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3c07e2b4a2f338c38131a25409a93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b494462a2814f53abbd028965255237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af9a32557748a2d5170f9d78609e39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97430859ea519f85820bbc87e4b90a75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e9df3a48d420f826ca5d351e6d13f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a0fafd5fced7c9718256a0cb2144e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a866e92b182579a425f471b6f0f00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086240763916b7bde5fec76c1d8ccf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8fba9058f8a6c6cea2e53e3338ed8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eff356cdd63a2fa4855b7b6a62172245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760892a4ef46e449879d17e6c21a620246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ccc4565d9708e2e63796e6cc84ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b293319b27f87d34c804a0235854c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b43bad3d52039c37775c1b157b496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d380a69b6c46425da38da51493771b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4833eb5da2ad5c2d86bb4c4e305fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5307165daff9675d4c262670380a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294377755a50a1655b20cbbe1ff42d71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5de8bb9aa014f62cd8afad3b841f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18610db882e0e4d76744b151e0e34123255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b3749b92708da24673c25310d0626256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94486507ac0b5e9f6a52d3b7d27d42f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34debd87535d6688fddaafac9a40404b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf00af6bf21eb4d86fee08aeded1b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d9bfec61bd4d281246b97ff1c8b5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5db604a9faa487e7e8f22f411b689261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c6d11e401db5e87f83b43c158ca7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85691c87d1c4b51282b6e5eeab35ee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c348cae66bacb346263574ce47ec60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8d6bc5c6fb5e36c5e99e61d7cb959265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a3b663f8ecab4124387f7b552f62f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf420a61daf234c721b747ffc5da69b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17623397c3ab0ff9c92a4494d52b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad91ceb2118cd49e64a4fd531d8386269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed53bb4db4a949421ee9a7659e0378b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d770fb72459660f750d64977314c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a4f4d9aa8a6510722e42f6bf07ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a26fa3f19ddb78923643e857cbd1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2669344ad1a80f305c19474ad4fe0c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a71795ab0112a7834fe228058cd24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1937ec6af7ce50ba212e7d39839247276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13741d7db89b4a160d3535c7b8187f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd191f505bdfdfdca3745dd513b59f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb015f278eb70fe588fffd6304a5902279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb65a7a2968fd12261795e8c992a80c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a73127770d0b6e11fce5a995daaae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de024b23cd8c05bea1f6281ca00deb1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36d721e8c75e5f00c889e414e40ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67b88cdbf65048ab92f057436d9d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc55a417f2d814cd4c08f4661faec1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801b9c6b8303b50d5c783207ab0c796286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ebe240014d3fbbc486e7e86a9b224287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf437674bc2748d45a7b216ee314fccb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121b3cded508c26639b68ebdc85c8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ceb8d9a8df25bbc133430f16158b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe9db1ebb01495d5111b503f04634291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42183967f5b8c9896b34d714eb9b8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdf808b418f3e5303e790761020899293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb5c8fd721f9e5c6ad094c3de676d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b6db65895662dd04426e50e230633295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca682dd600b766e5ee8a800d7e8ecea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e53d021d0a0fa21e5d00f09ca24a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d1b2b0b0533e019fed9c7edb3bea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fdee7a45d5bccb65aa376b832a477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c6683b5e9f7c0c9b94ec6f4dd9a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514581ce98b5a3548c779e3cb2e9e586301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95976cd6a45e65e4313d31edcb7e6b06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c91f01c49e1bafb1e743b6b83e203303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9c80f82a19c234a2bcee9b80f17bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68557fb5a1f26a56b3c36d4473a40e92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9180c39d46b3ca213b45bd2a1aa2cc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf570f4aa0395838f71c453fa9dd471c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021aa64d2ba4b1b6a50ed59f84fedee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afea34a920fee7bfa26f3f36718067309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce297f1ef6e4316a8cb5a07e3e005e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc8a4b797600672cafd8882accac1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8c4021ffccb4e739b868a0655fc13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ea49fef2448c6e87cda8834b8622f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4671e4f82932cbabf3aadccaaca3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d04e3e977088119d6ca3f21dc0ec11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570f6098fa2db3ec4ce32caa18e2a8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e13a275c0b0cb10491a0b9d3bb38a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823caff973cd23803bbd2ebeeaab07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4da3583892424da99caf7790f4157319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be880d3d594c40fb6c475f14b75363320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f703b228aa579c6322b3bfd8952c93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff8d38b756c7391c950a758f7e1793322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396629cd214136197439cb193b3a6efe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77ff4ddc316af90abbfa6f80290d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04893fe6fc5a9b8563306dc56ba2c622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125f67546a651c331fda96a9880d078326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b4565860d0a354985aca12c3291f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663115db4308072bda3a232b906b69a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e04f43204157666061401e37c618a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae6331457188c0d5ffa370c2426b83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fa151bd579044748596a8e23d6148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb9cc4930b33cfdca3df5c2f1844a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a33dfb15c691d3056092a6c7ce6af5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735c8a4977bc75a98261db190c62976334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b423791b2dfa47d75c4617d9905f9bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a3a9f67ce88e27fc68470ffac9de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9872c6f6f45a6b2b40da849adff9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951a9df72c0ca7b4fe2aa9a7940d997338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb74265552801bb7e4c51897cd73388339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553050bbc20073f4f881fda8842d1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf696753b50d9022b404072373e6c8de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c847353ae580bf90cb1aac6f01612342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b29a3bb2d7d59f1f2128a66f4d7e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a56bd23f203f624829e23d3b51d3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191196708d01d735ed007894b9ace7ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0523b7f45286e32557c108cc0950d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905eedaf5b39b8d97a39379a8d651e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff38cb8b70dae76d6bae2bc66ba9ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d8d55e40b08d9828b4b4dd3be955349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63874b487635c6a6f09f5d7ee43bf745350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa9225c26a1093fd3a22502c4d2623351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7570709a0b066c488f3b359b93b0ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51aeef30d10ac7eb42de164942b28d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f4bd618cf743b20b9d28343fd963354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00594b0b28c76e800103f7670479d320355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062392a3f379e61d4c256bd9a0a6d306356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa7610827f89fd4abfec142ec580e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49736e9f979d582206992e27eb58e967358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1606a4effa7edbb87f57e04dec7a985359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d99cba310ddee1eea15d21f3d0accd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20915f1a94265c6fa30d3379cd045361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcdab024463b0a360d1dc2293ece0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4892bf435b1a32bf61c29a217c907363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceafbeaf5625d48bca09ed17ddf6895364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107fb75b7e0bd9b963b597ba4e9869c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49d0e1aef03b67cab266b11e211e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a28f1d7a14d7b7149b5fad27f069367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c7dccf71b62e556a0238a60175b00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee44350fbe7d68f754130d857b3fc39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976be725ac77d4d9b7f12b4e53260147370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65949a6a57ea67d083cc05e827ac76ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4c6662a127f8da8c0b2db6828a2d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143bcb1ebd42562f374b18581d78a52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff5c41b7d248d1688033bdf590434374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86284e301d4388d742f39c5e714e4fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81776d286206916efc9e2f5b3fb7b59c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbc0f3737ef228390317a293768522377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b90cba4b0698e9875218e796e80dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2efcb1c2ccc3906062a1dbcb6d7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcbaafe3bcd8fa582a1c30b3a3c560380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d36d6f76acb7b137fd4c021de7dc8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a58fa5b905bc727d8518d85932d8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fea2191ff9135bb7420b48421602d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f1410a5841594e1c10ed6755d0e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c8cccb4288ea951164a1426ecad0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b910124be35447f5fa2c1ab5d2e245386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6100f8bfa7493e62900fc2137cc52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923eb60fa377c107b58719e5943293388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc171f9f83e058be37b251132099a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91716fa48d8ec0fd01ed1a9b51738809390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f85eb8bab412c9bddad6652f610f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e0770a8b0b917cee2e350b337462c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688d10b37c8db6b93cc2945f2269ea4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe09b47a89a9cce0d83b3b07bfb4af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c23a5415ef78893021a3a1a25479b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b28844ebefcdefdf01d28ef5d694e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8b64f0b8cbeb4fc701050aef0484a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4a70541ad27e52bc79d934c9c2bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abc5a9a1a81fe16aed3c84784f7fe7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ac7382cdc1dfabcb70066757ca72a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd880b8d0c9f46c95673ee7f6de6fdf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31267313e6a8d2d15d09986794f44a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17a08e1777500fcbc3710ce1693d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6516cb2ecb70a40e99363a847059404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7ddc6a2aefcf5719ec1b178ada2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994736fa4d01c7cb67409871a053517406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb83aad72f42df1fe80490b78a13523407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f067c60dd407e654bb4275f0309ee0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec00af4cedb65afaed9a3caabda9d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5147463cf2d9381e2448b77d459eb6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539308cd67d921a5cf00aa71b20e1bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c7d4cc5ff6086ba10ce90d3ec735412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15374f82854c5c8691d03a840ce1b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b90e52f595050c33e53f2202cae675414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1919d99cad5e2d1aa1b1cef782188415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87275446e6852c9c065407b4c5b357ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41e3431faa1ca1449e10648cd3fbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18fe3228c11b7db90d72c504122e63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33998c2fed566489abc18238972d399419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818624c719a47f69ca20b8c61993e8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69040fd1e55b8e64891e7b41a1f91afc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13527877c86bb35bf47e7de6728adb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cebed4287d694ca94c1e36af3cbee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99042c353778eed2a2bd53e8a91cc65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb678cae7e52ff5850f3c81efcfa5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c2eedef66205b29c2280455528a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358dca8c6000a60d3130f8acb4cca8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fcbe94827e06fead7bce00a2a5ee5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db3d381112b906ed1788d71b26442429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f113b38b20c51395b656b7a1a32dbfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1f0c856a42f172a7f3cd4edb360d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5cd0ac73ea36d9e95e89279bdcc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588416e177fe09a6e6097f67848eb4fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c44d78b30ceea0e0cf6501dc7fe02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f739fbef5ef700f4b77be1b782a04b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214d25b84f6b1f1129aa1ca7ce8efb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec708a5caf128a28d7bb0bb3bfa1832d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779ed80d078885c2fe84712435bb13e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8cb583c65eb8dcb56a1b80fdb2f84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c38ffa59218b40ff946dc358f58c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e44b1c05e2bf8f37ff2fa69daf9d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0553c99fe11c0274a43f42b5866160442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c822bf872902afdaf0f437f6b11736443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409e8bf4da27fd9a82dcc47cee6765444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a72992732f093c01a6049c5bf8982445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8669b86d8e059bb6ed5ff92b9fda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58e94de789f9c4f33a5592df2a1f05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978803dfc518ae3261db35d98211b8ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64292c8eac05aecdfba181ae63af6d0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d949b449212f53ebb53f7a6e6fd3a95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d80f9b7e361f47144fc32e77e185e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce801598e254a71a11034e25bfd36ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ca06d7a6f82e013d89645a6640f01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db4d5b4de0d4e8d1ad045c5af6b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a08449cc465742991a10c581aa2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7bc4b917f45bf9657d577c6a4726456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bffb43a74d4c5918986c1dfec50680457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a8e2618c7ab046c82269ae3096b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa498b1701d4e3301ad122f9548015459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cae6aa1d477fec9f5b6651ceb1504460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9b67c36d52d93fb1b14e15ca219c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f174c5accd9060d82ed5c8deb419fad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139c7e39aea9d9b38ceee0c003f928463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c50d8383e7d34bdebba4a7702e6d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5870ca00881338bf39b33a78ea6b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6eeb3dfd0a57eea96df41a57f1f45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8239dcf26dd955b977b3ccc637952467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f9faa7ace4c8aef82fb91a6135699468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c69458bb6b6dd80ee579e2fd5b796469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1b0f5321ba578449928414bee8166470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d36ea749343c9d918d3aa520f71b6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f6f8c027a355317c72722e17c8153472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca62420a52d772fcdf47a3afdc71b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e17710ff80e4822a9675372ed1c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb0951f9655c80fa07bbdfdeac5f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb160ffe27f3b98aabd10c2bd0d8110476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f1dd23522bdfbd39449db4ad9a33b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4200dce6d4e23d998fcb507013addc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4860b6cb54cae4db61683de55ca5c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f2ee6d649476a9397df1017663209480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea162c8b28a4c8b53e4835528a442ea0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c102aa6b102fe5f7a5b555d5887ca3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f105858307ae308ee398930f6ee1e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165b6743d9df50a7f70fa4d8c4aef5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f762a0c07cc59dd0aa18914d95247485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b190161eb35518916e50bd1be9041486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d49c4086ed77f8884105e0d2c614d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61daef53e97b3efe1e07bdd17d136488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97bd9382d43d4dbcd9eef4cfefca1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf65585641cdc301d73e3c6da54940490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4762e0bed55249589f47952308962d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07acd542e3308dd0ba88e41ae49a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af722511aef0c3fe412ae3f9f6c63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05a46a97e26d5defdc62327465f6f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564e0b0c1e31546587a336ec7a3cd5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da0542c01f7eb44e2daa8b77d2c73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f8d29eaaca5913f6552473046bd23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897868f20eff4f949e0a43fc9d4cabe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a81021c884976c5cedc0ffba55f7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294886e9b4b840f966e60297fcbf88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c451fa4f7864835c311e48ea0611e1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d170eb725bb05a75a3239cac86fec2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b619ab0a5cf1e81f8289386945d7f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1832c9a761057c34a81d0229d25062504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a797c2e2bace8bbe3553da3a4b4753505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c47c874a14677f62057773803740a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df38214d5dcf0bf1144f463ab80c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c07f33cff308aad2207a786983cffb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f9aa3588f577ed451ca43f4f91e81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41be1ae93dc4ee8678b84521b9b379510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a932435884bd84b43caba5777c97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b327453d21c3c3c60faaf03895283b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a69d625a62fbd2b729d3bd4857e19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75668ab510c4cfe897dd5aba98d9f459514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df41b3b4f85a84bdfc181609975436515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4156a6815aafc4e5f596fe300d7681516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd5690b9b4af7b693686d528ec3065517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e297505b59e5ae0feeee6ae889cdd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4223e12435aaf0b7864120b9bc61ab0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738bf94ac76a3bebe15453351bcbd2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f231f98cd9f9f594ac5424958aa5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f93038a4ed2496923825f5602a974522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b773cf2cc5f9bf1ad05d6d1bc296f87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff96b97a36c89d308cec6ae8e1457c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f4231fb0d3e1dd8b2def2f86ad5a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070da7500f9cfcc9c65f2aaf72146ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100f0f86a84a594f77fd79d5675f89e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1e9213c4588fda131780822810a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5215f90598db1374610ec86497346b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9f8528491702bc394b9f8ca675e23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2b6e405edb891f844e6d3378c82b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e97dc543d7898bab7985df0d709fec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5343090db6e2d480f6bc9f480baf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e703bf47a696204fa712c538a717c71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f48b604632f9b0d23ce2d425276c44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b26e76e37eb4354db4a2c649b9e14d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023ee385d33e2a0d20b82f1d464f0a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d522444ae7519f80aaefe545955c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21287a53394b8c88e1379f4e39790828539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72781748013db7ba835f502064e6291a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea044e453fea525acfe2c793d0e87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf38ae77ade5da5219e6f1d2949ccb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420398e6a6ff7f9df62c9ac91199d62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22812e273b9d82fe7dd2fb816efb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73562612404fa54982b7a2d4c5771545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6a4ce25f3c965157a147bb5be1fa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720cdba29d766f4190f406ee573bec4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d92d27cf5db0d3168a5e2330bb90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da173db594444f59fe8790dbfb3b5b90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85400429a55c005f5e6eff0b838329550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09539a5e3c23d841dfc946accfefd766551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77f32e6671e37d40c01fb8fdc8bcb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8bcb6b733f63ee174f935eae77b8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55796e4486d91bd00d96726eb102ebf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cffbc68372aad55f51153047d0fe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13dbd9f987217ceb07eb87e976a01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d877ed5023480bdad2e032a23f0ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b1e39b93bf4a1d7e074263dd511c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390ee0e9d6f866b78942a247cfd92eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb9cb0a693998583664e85b0232f13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7e05373d017b106ae26dbdb2ce627561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7114136aa03d90b8eb770276a444a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926154b3e282a5defee708a744cd33d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311f7c7c0ab4b667adc2bec2a1c703564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1514626171ad5eb3a6bee105bd2fd94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aef259a2ad89329f3c0e2f352d0a4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0ac142e3863a86687748a273f9e26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffe85587c579c0df866e956d6fae4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142188677a0d5dc2a706f671258ec26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414354ead167703d0b3d1d346e6b242570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3f8c1322aef8c1a714ebd804b554e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baf76b515da994d91dba8a0df7f435572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e55bafe36a5c48a062aa20fe0e57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8946d876d29879732fdeacfa76baa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cfb23fd2a9587a3838072f1dfa769575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadaa3a6564b81883f504d06bef4f1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552ea356a36765c7529b33da0f8db95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f57d043cf323bfcc82685f7b9b462578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9c47f02461a4882e19bf19a821292579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ccff052ba0794017893b4767d65f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84e43c55f3790c22c03e5eb14a20bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429057630d0b39b54889d7d41b1e052582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d8e0f2151e9f18f5a9428259163c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197fa3c8325c1aa14bd1b619604dbfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f248a7e4e1e221ac4f91be9a29cce5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b67c90c3d0557c5d995c64ba09ba83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9791df26ea6d35da155760cabc061587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc48314b0087061bdf46a9f832c303588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70222831aae21cee01888ccb52350122589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe76138926e8b8603f908c70fc0c21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd4f3eb86b8d1b9cdee5d3874b7d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d63793cfa5598284574cc85afb62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4d8d7c0483fc9edc2f8d3c9f0d2f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3bf3c84bf94a665e8a07666e02974594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f390b9601ee000f9c79b24d9ad8141595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456c0fea05d66929996c482285c27e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedecf9d60ba32d454b704835662fe0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686d06d3bf83c16ba1dd6c4a878bf9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c3019e6106422f373c1dfcdfc27da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322a164a20c47ee177cc642d09be95c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db98bc4ae4a8d69ee1a82c98cce29d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e8993e30df1bf23e5fcf305f1ce8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2df8ff8ad31ddc669f63e6bd3412e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65ecbc30e280c3bbd99eee60db16e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e2f0c187e1de76d464ecff0e1487605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d2cc163e51545b7a05fb4d559b7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f953b5e9a1527d091c94c42ed69488607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85437351cde206f06d1e232313c2787608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a885e375c92b3b02942fddfd9056609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8da2b252d23b257fe1b97630f10751610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c90dbb733e29dfe98cb08acc0ed6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a46f93605a3370e559a42712918fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3664ccd54ea7ab04d0562fe1a96f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d258b6bb3af1e085d29e27d0f3573b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fe8f2bb212844c8bda5783e3eeb5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5f85d95696a55fd256cc69c2df2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e277cf1edf2458702cb3c04f51a6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fe5cf9900384db20ccdfaf223f788618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d5d73f0ea2a112d72e22f39f158fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bab369e3a55b2342c7bbfb6377c1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f428e0b323c128f80d2856207e7e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae4adfb501340fb5f43556b78d05d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5eaddd321e22fa41518e354168d06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeba4d247ccf7056eb9a682eb24ec8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb04542bfd6a81c3d49699080be9ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107f34b3eee3815020f591649608447626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc00df538e7a00f953659379d20e3cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234157202f5dce9d77f6153814942569628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36719bcaeb1f8d87ff650235aa20d06c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae137cc0d440cac94e7360cc9487569630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f55576eb6b5406781a4e5a84b71274631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a264df6d7e028209f8458f19de30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102a30251a5229382f46b302bec2b78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963a958ee315fabc21d919a7522382634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1b6b97a08f6820e4f66569ffd4415635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9589cb9d3c19efc33ff5e964acd4f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d3e9c79b633d33d73e919fa190e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adacd33b13b6b1bdfee80cacac06bbc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91411f200fd449990cd731b2322ad135639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1c16ea26a64e2199c4616ee04632640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3302747328fa8eba061e7669c3844ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2c0d9431628003b8de30d0b15044642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac25a19f1bed69919dc5ec3317f9c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2233920e92a108f797451ccaba2b22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c7664b224dcdb7391c8dee0f77d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53222de133bd4dd0b46b3a3cd5a464646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c51da5c20245c5a43cf193d56f53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdac77485e7548f54b47235e5cdf21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d313c820ba89dfe4c910924d2d141649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539ca949d519333162cf2d5b14814e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3490b7fd99a6f29d478ec43b7dfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54bd4b04dd3ae15c0e73a1e032abca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af207212ec678cb230ac5bdb6b60a3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c24d660ee334814701cb5a35fc77c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018ff820d2ff5e9f208553903bf1f42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2bafb5405179d0ca78b211cf17ad3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed7330f37f69ff4599be77b7a1cb91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb72882f469dae36b4145a83f3fd55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251363456fca0d23be26115f7f60397c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347f2e7d65d04f77d20aefd4a8f0237660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179e82d66ef713aef8d21ed1f173822661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c1b3d653ccf4b8382b2cdd711aca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dbdce801fd53681846985a88dbaeb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb5fc8c7e3fa66cb8bf59c4bd4771d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c44a0bea6e2e3563fa8db2d00d0ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c9a4d6bac33d36290982887ad9038666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dbc7f35642c5660eeb411881abb48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e125149fb2e73db6a3e52871f6384668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16bde08fbe189be1e25a93dae32765669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769684856508cbeda2bfa2d077f724670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fcf4e6918485031fa8777674018de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805493a389861a7a4a93f8e53bf20649672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b51c5aae7ad361b8976ebc29194898673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29e59eb0b0cf03318db0d79ca1755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c5d5e46a7d2273f2cd8d254cf26c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb536cec0a4bbf1184707f82c001012676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38eaf8c850f72adb0a56a8027569e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb504bc27ed7d7552eb631e36bc722d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adb0a2cc6b1f167f4f0f009536f80e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9602f1fbc874c4eaeeb44ea48e114ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6188a75dd490df72208177615527dca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122bd62292e0249bd9339561ac7fff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020f7753c95f0c1e807e601d2907bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b611b7a40874ebd7592b02209e158a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa025bec5394ceace280a77b5fb01e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e447053a5fb923d1e6b06276240655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6962628531a839200ae81233d2669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361ade1676c00144ed6be79df34604688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385595a55c935c768ac23c3a1557b9d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d65c138e8112bfe3a0413f335d8126690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ccb6c7aefc81640879fd72ce1be8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb28a2b42058cf60bd95ee6ed2dbb9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6d21e4d9eb0867d40310ecf9aa8b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcac700f0f4b9323d5ff0fcf5e44fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc075059fcd2d795c8f88bc29e9c09d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dfafb38b227c9cee9c805887d544e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8790d8c737c40b4196f159856cd31b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141d9c870d47ce4f9bfb875a663ea8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9844804eee59e5dd5f45ac9c3f78e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bfa5238a01a19e5fffb5862c583ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce6e3e4d78c5871f6b6c291ed24d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedab88f7532bdc5a0e0ed8c44fa515702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98e510ae988e322d34ef4180f0dd21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26107fddb8b6fe1dcc4d8222fd881704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd02b1c853b32b68ffb4c7ad99c2d2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f9452a40e07a647f922c4fd61a261706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468baebdcae2242eedafeff55cac7b59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67b49b454403e943a7b0d907eb9a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404365cddd6362d37f8b1e70821fbb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988b742525fd759a2ef98adc72a997710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719fcd5c19b0c0e523d02358499b37d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db300997481d5a7064c92a67d365784f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff04256fa63f5add07beed038baf76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebea77424a8d9770df8f94cd697fde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f46b78c932fa21d353a456a9b948f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2191452941a240eaf8218c6836c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a856728473b94f10bbb74f6964d70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd4d92ec438fc02ffe65f64831b9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6047ea654adae1f79db50132d4e372719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51300448dab5cf22d12bc14f583fb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fbfe461e28c72be90691ef9747a2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538797c76f25b58a2e382a285bf0a02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdfbab71bde999bbe83527f123c195723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f37aa26139ef140747945a339e76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89104dd4378bf06c2f4dcdd3a3d3ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7804178473ba15d74ab79cd906acec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5348cda09983749ca844e74ddac6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298b6704951a73839fa80a8afc34af5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1c7c6b884fc1facc687b46ab5b45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e688331e45f5dc1ff1306d0393d3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27fe3454fadc4a868d426b5408cd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9f498c9acff118058e61411a1fae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd9d68140a9633f87bd728700a280733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff66224004c1b197fefbd1a50d3212734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f7f53b79240f3d5361957f68da419735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbd871312c47f7451174353dd44125736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d61593f7ae64ab13c0ae0fca329a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7008f776915496f3b415b069cdd62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cf7db61a6a530fa25634b1ebf8bb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73a5d662e76956bde5a6f420a3690f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6208aac19b310a83b599aa9792ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea69d8aafdf77f6e65be6f58d603f65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c1f009a0b803ee472ecbb541d045c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db18c9e0e3db20026a4bcbf6f28d977744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c903608261fcada92fc56a17b1b2c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541573681209caa7504bb5abdf246665746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a10bac2d434fd39afb83f2c18a5b3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeb8881e1f0987ccfb97fcb19bd58b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9806113fef1b8c3dbfecb9c1991fc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c650241df5abfdd965994f5a56946750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab1aa380c6b9ed65ede0a181cdb0a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42f56e9ca6463f6e1ce5c098a324e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f232f056133de46653b750af18402753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5c0ba79f3f6e906671ac76ba824c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b16e95688f67abd0fcead6f7a59694755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60425d306f0cf1e60ed37cb839915756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc016075c04d957f714dc3d6ea5be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a70682bb2c4b21ad5be225914003b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c30d8620ff2889d89e7a6bc25e0d0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>