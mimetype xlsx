--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e6c77a8e7dd8542b15300b25394b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef51d71c328f725a34c0a99c0b974982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3e1ea6eb09423e95492b198962163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af07d55397ae9c901213c85c80b4fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152526cba01e320e403e0bdc0efe2e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33262b6095e9ee42bb414a85214525e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e80607117ebd79231d68fd7a0a9207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cca3232937e9425270b9bfb2a1b3a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ed1eee989088df32bbea89ff05c089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ee935a9114dd8f3449e6434483a7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a3792d5daefb3176c500a4f7df9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d3bd5e4372faa263d1f5b794e86cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2472c99f86d0d4f850acf5f80f90013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce34f3139b16db14ffdef05d021d7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218afda800eda0af35b33c5e643dce515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce484efb867e2dd70a93e6fa0212516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9590a3a0418e96ae65d30049a6eb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8550dd9952bb03c489d32a8957dbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48a604762465cd6e50de8ae65eae019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821927c844c34944b1fb6c5f271b6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ddc01f8ba3f17a06bef5d011d76121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44a90e7f372088e7401b4063e800422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fe4ec55588c285eeb4510dd5cc08623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769691fce7375206b52f027a5444596d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530ed24dd557ce52d75c7a5ef4597325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c500bf3df92d44aa6e1321d949a75726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72ba908563de17cf1d9eb08afa1f4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fbfffebdc852e4cadc67928d75df228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4e331f2c0939ea948b07a1a81ba4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6690436d9abeb75f382e5fa97b51a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d0481d69cde497402c4c65acff2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af776937c9fa28a102bb19f4dc6f3cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd9020b258c38fefceab19e30b211033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c1d974a88ea634e9aa704affd5f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f567b98559f2919e4471d631941135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b9ce954f747586de93026fa74c90b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881717480102a5546c2ae0f17a70c5d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445336592d58725d90e01c83bfe5e6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281e22fad50ca44787acb57b37a1a5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254828fc89ad60f4d080db55c1510940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5781ea77c245fbfa96629844d8ef7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3547e095b1f501b101e6260dd4bfde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ddcfd4bf789ed7f4f1c4cbbd63dc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebc5026143d3e8ec845e77470342e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a250f3d6ef1aab5c015dea253cdbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09397bdf716ea1cc4c27bc3ee76f7c5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360936111a594dc52c3ae759a9c63dd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d1ca364b0f6b584cbc9ad44dba7df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803fe0ab0ef142711d3ce54fbbfcef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc3b4bd0b1e84a6729fa3e823035bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3526cb1b920730c66644fa2ed399551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a82937c59246fd2e19e700b53a5db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46091bb904d2947c97ffc0d9c972631d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6b0af0f1d100ee6459ba10d90923854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29fd449e9a5a775321c4de131b120355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3e9b336322e900ec16ebc5091769356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db72c53c4df594e13d8c0399371d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ade9439ad0fb95ed3c30c908155f2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcecef0a463ba5abe49b7f7bf0be67459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345dc9439ff4f265b94afce5ce3e01f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef7b9105c609ca239a867c8cdfd37861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0c97fc6fb1fa3d2ed1ac4eca82b2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ba4210644be6df648844e60b804663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d2e9f8413a8e5e868818a173c419264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65bfd7a65f0f9252328e4c818ebdb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3fc4cd9a11cb714c71d8778aedcdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cf438bcd2df1bd022d52b1c9bb62067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740309427bffa937a6bef4acf33203d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e97b5de05dbe9a0857a444adf81e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1eecd80606ec8dac3699877551dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c8367b7fbb62c3f28b928107f98ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f7d8d0fc7508c50fa806d880dbbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ddca4e1c5ac4bacde612a04f1e9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e418048513788f247a018d512508574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c711f6aa80d786fdea5b5a946e99f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78553a41a868454d2c8dfeb8f6d2a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f625b0c028e9d39fa20d6feecaaefaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6af0c19910df972f91aa7b3e9c7e8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae99f98bd5843386ca8f0dbf7456579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd913702c8a2a15f4e1e7864539cd4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ee9365eb887632093e3b74c6d91381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544593707dfa6c0001d1deebef543f4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c63e446b73e3542342598f6d598ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb2739c1ec36adb6852b058cbf1b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e50c0abe4b6de0ae28db08d0579f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe9ae273c27dca6aef0c7774c51bd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67299c55fd5ff7a2976408375f476587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e047f5030262eca6841208a4e1cf50e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc33083b7873492295f17df5ef67589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80812bb6bbf93f5babb39a177beb9eed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0ceee21dadf994b80ce1ff574008291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1764bad9894e7c5471f82af671ce56c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddaadca901dd2ee295f2caa0b61a1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03124c38acf6d1c6afa803fb2cd17194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca507318eab7621a732a2ad19c069295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df7b07cb461fd488430dff9d41f6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652160d1c17ede9c51030f2349fefb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d79a19368fdc791cb63adda5f5ad4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b99e487d328d576b29fc52ba988d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd114a7b871d5ef22171d35ae9904100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac7a69c29ed91dda95f08b25645cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f11a60a4802a6e45e94290fa84a6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a0cedd127cc3b734abe623572151103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7584daa283f44706fac9156afe3df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccfe11289a8f4918438762eb34740e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91667439d74c138efcfea1ca0a248b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569f431d648b6a357fb18c17d9ac7f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce8b3acd0f1cea0b3bc6344d6842f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a486aa3f7f528b3f308d92559c2c95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c181fc354b108987d5980e27f001c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2a44e1473665705e397125e64a21a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde79d6961c4954c38a1b74e32e33f88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c557e4d0c603481b35d9149c0d80c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca992c981c5dd5fa51f5c3c6eee4841c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5181229f85ff8a860af7018a436c14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c91ab52d102c390a348e10af5a9bb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5dfea453a3861545d5088e2f214b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f69a9363ea02ac9ed43901f19147c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8a1bc53063cc9a818846ae7135aef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b025369ca408ffa1f0f1b68bcd7aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50835d8c7374c3de17d66af7001b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9ee637cf9f88b2e774022c210992122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629900db683055be08ff0020da270c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f65213cf2cd904aa9b4c7c676747e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949647ecfbe84555c23bf4baf5d3b34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc29a003fd8f786b27cc84d511c5d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0329ef792602c734d256b57bb89d64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa73c89b119e3f629458d737d21ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c823d61080135bd3a6c95c0344ca09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e92767fead0504d01b44499b685af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8099392e3f5ac635e6a32bdd6e70fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730ac26ece0fb6f78ce986f4d3a5423132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143ba5fd7df3ef3448b849c575e6908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078e4eb8b89d97557f5af6f3552df5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaf08b661ee4c1e311ad619f928e18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec9db5731b62f82df72fb65d03fa6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc73e66dec56f65df81e912d79a340e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5b4eda9a5a1a875583998cad14076138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59510d7517035efd3fd1b81014578139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7223536bf3da23f0e1485488472af4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c592cd11b1a0bb324f3af77e48daf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31624f5c7bc2d5b10673cd3e568ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58296c994e1d10889d351efdd33cc23c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce52e2aa01ac591c3ef269391b6c3b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2b11eabfd249928fa77eea7f2ee3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217960e28b9742d98979c5814ea4233146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc57fc1e0a46636ee33f3e9d473d39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881b481fe7fc43b5cf5f27a4bde65d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e940e86949b764990dfc25a68307149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c650d89781f81e8fe2db98e58fba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c13481817d8ee0d6981c648d0df9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573792e4620bee0a24afecc53e21046d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83af169285ab996e1e64c17b1a413f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d70729b99603e43da175d1e5b3bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb643e8b1c27a3ea73e5e9c96d18b953155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e0d77a1e0c24076fb907ed957e78e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a452362b9f723fe7397c9c3fbf4aee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8556efc67a2dd4dbe8890a31e594b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db29737590b7699aefb88f9dca1cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bef991ebe1562e767bb667bd64eeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a7d86dacbd592d1eed269efb8d507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c939a119d8c4e47a0475da316940af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365edc5beb1253ae4fe5b387dbceeff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19920326fd91c0f739869cf88c4dd4b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6466a21c5b94df55509239cef6dc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447e6fc023cacb0b3b7f3e1205bfbdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81c0c773bb39f50e68d74b1f59339167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411868d5d73ea8d927a71b9fa1ebc071168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823f68e33d912a5bfdef27a19b3bbb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc65ff548a44e9b11c1421edd37d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582bcd34f8fb4a6a06f5b044801db1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4caefad03760e8bc831aa3e12361cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b7e3cb5db213fd7cbe1901906e27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961163743c5184cb8d34efb96ef6ad34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e9ab0f8d9320dbddf2c687db6b26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fbcd305040e1f111fca1dcfe34539176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ac29609ee3b1d4de3884bfc94990177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f618b12fdc136c3f97c561335245c32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2243a2889e2b4e675d5dec338615ace179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e075d33d6890f8de0cf4fb8f959a29e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a7c2d5b2a827351ce03f206c621b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f2d7ebea9a23293b3fcf1f3e19baf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ac25d2a5e96b10cd137bea31f821183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96cd5485cc4823a6c40e59983278c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9320239ce0ba3a554ecf1f0624175d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202237bfbc3fa0762e13415be1351b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14d22e58d63430f2faf4626de559db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a5fca1e916aa4c88ba6779f472db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e49f57f35cb2bc79f03379dc09be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab01708623362872ee64ca67b9dec5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32b6a56b508b7611f667be4a99723b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb1b814bc9d4892a9027d221425c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09799fb3b88b31d38f2b7b268f8736d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601fab432b95a7d4ba58f962edbdae7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244730aba374c100d4eca89e48574908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f4a6129a1235e2be7a4f02828a01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117f9928f98a29d639c45f0d98d5765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b585b86b39238ce2594d29620e7b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f8800078826a74755dd85e17fd374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ade51b40e989dc32824b4eedd137200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8439345916ce103b7510ba1f06885bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85934047c9c0b5f77dea095a32304e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a83bafff36493da1dd26fabeeecc24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c89ec8fd3681e1db069e29232d5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f00d90ac670121ced5189b0af2323205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0b1375addf7d7a4a5ae715389338206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071d6839b2b8fa0b00cf8bc4168b13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a33b77d865cf78a234aaae91c6e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254c1b0d0a7f88cfa14a6de8ce9b535209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61316b63a0138ed6d07d0e33f29ae32a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c37928f5ba3be44b3d889a384ea017211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26352bbc43501ffba3e58f1361302b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922fc02a6382d19354aeaf650b39db4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef325f6fa3f99da0261930876b97e09a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332577cbf3f257f6898def557389f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e12ff2d1bf30e542d5bf36e1ca11cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5960a714db382dae0d2198089ba561f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6593e77a85bb1d9492f1c61dda1c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b2269fc53de0775a9f29191d77e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0ead10e161e52b0748bbc3190eb7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a6d3891ca6402d38564e9fcb0f91d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88755d71ae3b2d34fb7070a007c0bc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fafb427da07003ad9c1e9707faeab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21901a25e490b74285a3adbd4248a839224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089c3fcea4bf09343038ea18586a57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e2288bd3acd6731ca1ed60665927e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f70ded84172c76e759f2fb62657d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be819918cb0000f5132a5f3a5e05824228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c98f00a01d106f3616f247d8f7646229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b9f2b60a971e604474d51df9e2b39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c985438a98249d8216cfce0aa0790a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4f7517350ec282f1aca35fac49da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c976e620bcbabc47c987711427274233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5afcb3f7c420ae7837b75ee0d1c37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e674bada59f8dca16b0a70576fe760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b6df521d07e621b0040609a8201e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2c870d80be2cdf354e2b07d5ab2a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452129f35dc9298d2cb364a703dce072238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b09df378b168103d66d03e6633e554239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf77770d5ab959d6540a5b3a5f4049240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d910466f7db51ed0e9647b0033138241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff03fe85accf014b89c77b4eaa8640242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa5949ba877673c0fa6ba385c3662243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac522faccc32b23571f82cb0935fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e0556ca7f243a87230b18f13a883245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe5ead0080c33e2484f1ad334515db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0550fae0e12e21b4961cdcb310e67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9a87d3cdf31559790f9ddb8341e83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2a898415d01962e3da82f5c8fdd03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2b259cae16228591644f3aa95339250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5aff7dcb85247419450f39ac6543251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d4d2eca85b5bd79e53aee6cce79d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d51275c51530f5485c1afbf80285c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a4ac7ba293b0a312cad93e776a73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d454c02e9eea0ab1b0bdae67b5edd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5ff96d25616c38cf5365ce17bc2f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1bce5b1f886dacf62ef688751297f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479a66dabb6b95288157f72131f272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cc28f24c774730f40dc1c6d1d58fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71345d46dadc18180a90fc52f429d7d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a06271ffc4e9a3f8d3bf55b970dfac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afbe4bfee95e1545b06a130e70f5cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6658e970322286aa48e7e3dc4c80d5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f95e66d89c88efc2821cc861047e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4df765c403f17ad8ef3cc9e72d103265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0638d4dc5c9c2d31b318be9429803266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974da65d8368438aa27908fb80b20bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17489117e5b69560b9209417fda83804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3a022872a50ea4ef298798fdc929269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738edf4a44126d30a77338a270eade8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160c94d1e5a8a466b81d0e8e1d9cd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba1c66d71aafc96f722659130c5c53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb489c614afd1dc0723a8b9c894d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4476b8849d0a3dbd1e97ae85debfd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34144c95f5dbdcbaecc69a71a15fd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7d3383422c005e4752c4d42d7b3b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ab7be0f4c3811dc8bb6a3bf10fe7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0721be93607dcf334918aef84512e4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65cd801ed91a746d4df94862f3ae5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d08ff7200220cd193227a79b7acc00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f201698a82e53adb052bff68f11d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ad9d3a4346d6e7cc2c1f16dab474b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dde9fb26e2f45d7442d9d1b7d19e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689db2e25efb703054a062d1f48a32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0011b2ec9a015400ab8b5f8380db6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1b5eb595565b8f0e111db209c7dab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced235f4db0dd8de0946da83d3f8f1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe52466bf7ba0ff649e45e119bb07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a85e4a54314852a373f796e39529a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf707e125eb1c90d469e6174a0cc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b48694744db52009d17060b581229f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b6bb6887e0cb3fece640f4c9f42b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97489717243b0e50e0f3b9ce73b8ef1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b5a5d0d3473d653fd7be88b97882294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe1d525b0a92c16b11f5888c19159c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7002131499b5760cc5124c5ad01c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83d38706d2ed1cb31899bf4e94aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b00274489dd1c65161901e4eee3a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f2a23be8a31aeaaf9ad815bd2c23e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74039b841e3d356bcc9568310ff76c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658cd4ddc265e26528c40202be573a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a420d7bea31e2f4a4bcb622875634302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e41be7961dcd79a309edcaf47708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cb8f5812bcb26aa70129efe27f4cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7377aaec1d430c7e5441e3bf64f58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27607b338d8d143bc73a84c4571397306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3dae783fc027288294280f9d62dca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6a6770101ab4d8d26b7ea3a1ecb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc428d114c6f2c04fe7c4ede90e40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da617adfe5c506aaeaee4c04e888ff7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01793fd1fde715c55fb0a4f05e7a9669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a89a289609a9c034f7ca36e39b5df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f6958c803054b86afa5129ff6b34f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967079c1fb1f996be5a0eb14ce45c7c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41c27249bbc126350ab017f96f7d71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc79e2b03dc57560bdbe978d0ec83c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fafe613d147fb5e5d7f0198e8e8aca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d78d7f48c6da51f3afd0ec57cd5ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7e21299889d8e8923f88d83eef496319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a735060ee0187fb83de14d0d35b9c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7420bc015373c6f34ff59140c4650321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f6c3fda0fbe5a70e1dcdcd75f29d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136e1482849c09164b120d569b57df6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76984f2ddb6c418ffade719865e2d561324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4fc908dd71b852248df7f311f7a4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a562c5e11acff39d48530e98c92b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d956708c64983611c83e0da67f57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8aab9ec818d95b76f80575f71d5df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda7152afa311be995c49acdad13755329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3219ec7d64cef09db67381dfd66677330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87261e95a8e91c4a6fbbe6e0e61452331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22481145fb4a9303136f4dae3bf56c58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23059450599abbdab81823f86a1eb38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6d95d69567187658559e3adf6e1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc035d0a767616aceadfc182e6b0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664318b8b6cf5879ae3b8f860954aa3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421f92ae4f5e557824148846008acf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f9693195c32c28bda4e742a05b9f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4763cd88b2b6ca2ab1410f22e5e5c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0497e6ea05faf2f40f70425102035340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f16235a694ccee14e537d3015d50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92f79162ceb3ba80172d5c7c2efc8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81e097c750eca5eb3d2a4f063b369c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786304e4373473c5b87330d24bf021e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba01f558febd35e3d4a9a3bbe3a254345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efdb59aa0ccf686a2321d0cea9d394346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f130f0237bef9ba515194824c96a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04617fcaf6775b254141d2ae389d08e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7165a8fa297baf063d80d25ad03c8d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e72eb13841549a54411871116b2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee5d61a6a8c52597c47e6671a2251351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613f639b5efb663f76dfbaa4062ea6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c51690f194cd0464f9736bb49e036e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefbd1cfddfc42fb342133fc9347b54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87140dcaf33b763794522fe47842526e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c9612a8ee75075e205f57e7d219fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349caef51a3efe9246ce1b2b198aa57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3051c6ddfb68a74e200fdbbf5c0d67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f5a267609d066f659dfce4de8982359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaeca6898f1ffb537027ce6df2f373360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a686c365476f46ce4e3ec9b740c9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9922cbdc5f2bf2fd7fd6971eb3368362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd4b57bd7a9d35992cc2fef1e9904363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d5271be64dcc83acb26bcce61aa17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0f06a0da318fd866cf5292258142365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2213493220c0169bea4d0fa17ca151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b72684b42aba370ddfd151d50ddf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5264d8d37e4bcceed6a17d671d9c4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69088581bdd7b342774072b6af18e28c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3a4a5d76e7329a79ef065559c170370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f79417ccd3e81a0d1ec46252e3ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8acfd4a48a69279d2017259d55695372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0291b31606add559262a876727ceddf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f87c6507dcf199c82ad025e96c08b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e9d4f3fb0b44674befd2e5babdff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff21df0dea0c425048f30ad7191093376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f7ff7c3ad0c9ad0e33dc096c398b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb849689d1094796c5f491f79cb21a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f3ba06de46f0172cda206a9e67216379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9217c313998b0f28de011a28fec52f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed50b53df0ab4970bd2a925f84f23c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b5371eaf6e09f5cecec8e06ac82f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f51e16e328aa6512ac59b6069d550383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a23ed01d4d312ca7b16c38ce7c5476384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf585f4aa1e594c85019a1c8413115385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0661728251ff686740fd3d2240b7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a391f5fb18cd0edc2d50893c765bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5140d64e3cd0d6289ee09281965f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aa3b4ca01f0c0c0810e7ec652d81b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61411de3fcad89417d473d21d41f4f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd5f4df29ddd89b80c02672bdda854391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359702b39e1dc05cf0fac7483e310ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c6791ddff035eacf3e965cc323e3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c2c98fb7d241ccc4d1d128abfd22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e423f2e08991827665e13d2f32960395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b0c293face220fa42167f64afb940396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9a6828e3d69504da3db0b747ee7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5abebec24a7fc1e23f59f2ef6cffb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec69ed834a394bd6d0256b8cd0caa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43559a636c870908302f8e3228532dbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd67af8e7ade3cfb7c2fd2fb468938401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f791ea24c277f1fd01e5729e1abd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4432f79acc247a0355a6ee6d85bc43d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae714047a3fd7c8b93b9eaa737477d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c407646ca9b0929762bacc1e84bfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b2b3f66d0bc3c0865043ed9dad8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2aa6c8f74be1d384a5ce0c237ddd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3deb52bcbd20c1910e6a417ba090f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1be9f57f95d550ca91dd7ea581ca4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dcfc0f92c696ec15c5753e9f21d8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ad4b743d33d637d840df29c3b59ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce90888fec81e0603c57935c1c920d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94e19ed3cc4b75c175b34f1f70e11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61898f7baed245a89dcc2e10a11239414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c96ee86771bab3953efa3fde718e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb2cd959a13accbc0b6bfff1247b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ee8da09c0a84563199a7fba56a19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1037aea9c6c5434116e0b90035564418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6d985a5a5baf3e4488e92ebc95b42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9ed43bc2f91697b1d4d4bca5659f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b14ef2ac982129b5a6a80e653b16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e794ad78b2c719a89672b950db732a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd821ec5abb3b5c61e0e82649ac1f22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ad7ab88b2cb45528c5ffd8327d96f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f43e9f4b96a19272828ab2fd72d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e979235f9f24af1e6d22c46f259e097426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef007b620efa082b9b389679f23ba2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf94ca075f77f9381c1146f28468c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dbb8819900e657392ef924233ff8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c25bfad395228c6fb72a14a2d813430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc7fdcfa1a0b87b28c1ce016aa9ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515c6b15a16fb66d2e31a2022afd35e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5d356d41cc10c109c3e92f1721d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1210085c0dbd6ea3baaf355b945713434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428ddce94358d2294a5961d5e21bf2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c4a21f4effff3afd58bb85cb54b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010754f17ca809f4567608bac0785693437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef7c593ed5186cfbc0c805c31dcf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8a7a1e2ef7ed69de9070c9498149f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721e9e127f6cdda3a30f56d573e8d6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303d9c82e508973f63c27cae02689b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8fb3220bb1269ac606a52b13fb4b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b194490467b94c11483d4bab31b7247443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d186bd6f455c7d81cc2e303164fc61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa9b8a74b837f12b7431665099731b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8285b2c5833923c6623b7dde3bbd87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd665c9c37f3fc6861ba2aea27bd377c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7525442c1b16bed27075c51cc62408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5575a5b28ee448ae2eb1a4b39450d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297590647e0f8ff6e3321c2c996afe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a425521cdf08a2a287a296b0ce75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbbc4a9f0516e570c017a8a268188f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733c95ef1be6f780debc8317b2246c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5293f1207ccede93b0531e199be13ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd4a929d54b2c25f6d3c9d464b28eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297062dc87bc98498ca76313c248f034456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09703d45cf7291b5c2c9ebaf1456bb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4b482f42d10a0ebb1d5c10fa08ffc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59183d09aa32293f4636105550dd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fad3a149499700752be14dab236ae7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7817e7e28eca33cb63ce17a3891c33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24196b3f3badd3cf0a1bc2ee186e067462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0311b3f246809ddf7b64f75567bb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bcaa265d94b5e3d7ffe2c41b13cdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7646bb1ca71ca6601902dfbd8b76f11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57263bbaea92a058c08ab600886fbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0171c3c0f3305afe733fe90c378fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700d3a256da0d39850acb949ff8d27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178036f1d20d0f8ee42e22b6a49fb6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef7c041f215979854ace95d6a817a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f17b793f26daa2ac738ce490fe9d6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573c22b749f638127f8588d3531d8d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946faec6135d02e23a0a5ca4fa9860c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377184cccf8d94bf3789bcdf3bff468474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd61140cbe730798119652f533b362475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262cca20650a39158749fdf2804740476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4465d511243a5362ce02f2637c13185477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b4b1a5a53d925896137f3024a2a97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c8cc854fde0647e8b678c375daa2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdbb797625c37e248188674aa5936f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482841d2a9531eb44744d66b8e45f52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f3b76c917f5f20cacdd1bdd7759b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe528c96cfdb21360188cb42d7afc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9caa09533c47c3eaf95a4e483fea8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec9cc84ee5d19a5691ecf63d0f50e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107eed783292a29392d864a4cfe5cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4229ce7584babbcd4bfea0b348d8921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe13c27e5d76fe39e3bc60d104914d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c9e14542e6919c5c0a02384f0a7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b866c965003758ee8998867246377490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c5397c300ea23c240636c5b910ac2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06752189f3c9af55cdf5d369b106bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be31ad477a1666d3bf5caf6cf4bbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53985af4279b22b1b0089042b67ea6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4119a21d640d4272ba810993d0da80d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e2a30305aceae3d195a1d4b09429f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfe1db8e8820d8471b5627db30a7a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b71c47e267c7ca34d9ad05772796c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350dcc3ff6afc7fa1934cc5dd853860499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb36ac717ef3a25ef78e0a5cdc0815500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820113ea3a356125110ac3ef17838f98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b863f859e95972998e298253c308b09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf18cb2746d0bcd7967eafa249be3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1e46f877941687e5b22e780044bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569fc20e55907ad8deb5c3a91d6d75f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e390af55d2e5d29747ead48efc9492b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8d6a706de31581a73df1bd7457f32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccbca475fe446e08812a2e902358e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d947d94c97e54b45da036ef2dd7d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e8fa80a074e62f708c0688a2de65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993f772ac3c2fd7ba3d8f3ad5aa0698511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e8bf611d82b0588c91a9a6a30848512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb101125159ea9bbbd66beb3e6c800513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3053e242dc764483739c92f07c2f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf27718b003685410de4d6f09347f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0327f851f3c78cedaac668d53460b01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06e93dd6091c7afb18a6333d54219517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b58892c2ae39beff59c3be5bf0e67f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aa582cb074274d852f2955ae9c5c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdd85b1439a2284d39c6a329eb93fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ca88fa70ff552433773bd379f089521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabdbf55509089116308552283f350522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a0821badf84522c9483b6d406571b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64703163ea0fdcb1d408586cb230f81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dbbc612a61375b57894fbbdee6875525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f02730acfae01b64a5ae7ec8481d11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff85a581844f83ee22a60ffb2360b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b5458645bd49dde2dd8218844340b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1e052c2aff8de7ce0665719e33383529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014b08f1f510757aa2e3078371d5917530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be55ae28f3a413388f1c5301258d94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d788a1f134009b4acbeed0643a62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201977e86226cc0061e311124703a6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66859cdf9e331cf5221a35d921fba260534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f12a4771c5a82dc218e7673bf5d9fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13483a3fa7e5af7631b828e14b0729536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572777f55a1cdbf1f275c68c72bbae5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce9f6d05d4570ae87b0f25634ba47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e0372734bfb9ddd5c399c84f275a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a89c679e2e6929b8b63a31105ffbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339597f624f9109c94dfcf9a49c66d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347631dc0f6fef869b7c7cae50305cd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3ec129880bd5e195866458a8f706543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608df39103a77e2658c06a7202516e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233f1da65cdfd8b11343e45ca5a92f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d59ce49bc022b0bf175cb2294af64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc9e44cd5c835cd53cb992cba7e19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a343189a9353803a234999d91dbab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8b624ac6853cd4104262d107b9e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbcc06998adc6edcdd379f70204e7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbe8155f9140fb89a34209ddc7c7e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e348a16aaec3e5263833a9ef3b257552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30737b1ce753ffed7e867eff62af23a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca177d7184dc1b4664efed2dd08c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c95425d6349a8d7e55e3e7f975cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c5d5da58ede20ca869515177760f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c73a68618359c6e27db5cb3e5e784557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20b926531bc8632a8e171912085ca8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16e13ad566ffd49d96514a08865a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f4f594e75cb209566d70d5caedcc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8ce497bfa7315c3fc296f605abb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a694dddfb573f02e0acc89ab8ed45b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa065425e64079ab1786983a05201d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fec3a7ec1fb2b62e76983da8718680564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eec5af412d367927bb55386493f70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01647d33ed6c8e26f03fdfe4b141cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57516eaaa3620d8f025a37c7404bcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebb6e808426a3e27a03dd7cc79f22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b96b72119a9cbb9ed67259212ce4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e619d4354e2afd1ddee19f4e6a80012570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f06af43537f68ac8c674742868693571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9998f08ef98c720ad1e295b7db1d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383730823d4d93895853517b37d4184573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a51be2869b8f5d4fc63e18fa755c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034cb79c4b3eda6caa98853c18d70e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8046aef55ba3e662215a4b8690f8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6f474ca59dd17024d35dd154a85c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927310446157ba6f68edc1cbe9ae93de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb92f9b22f79fc927a6e07480b582d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae489a7ab7287966d44e4597935a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c768da31a090ee159b1d06d4cc098c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4016c7bc22f5484f8c6df22de14b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbf04a206fe5d4aa098b05aa1d14ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7df5597ae41027c31fcee2bcaa23c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0093b7fcf1ec4060828be0276d81877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82552e7e6cd7525eb37fad75efa127a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9657363de67ed36c2e87f6ba92112a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b746259bbbff86b09da4aed14f2ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c13e7784b41099d09d92c77f16d075589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793abbd5653c0173eb7c60f9c8d5e25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb909dcc94cc743c3e5b3c3ba41515a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c2ccd76c84df41050ed83cbf8ee72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4db3440af4c001ec329c5222e31cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236266f5983f125e3c9eedf37b2df7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d60be6e2fe81528daed388d03fca0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9738fd71ea98c39987f0a3ef3bfa0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb930b1204b7602a71e83373627d0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8d0d31365a36da38eef9f3b7b5ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071fa70f8c0e263f564ce8d12baea6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6b1ec413b0428e8d662a1fa373e32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60070b2e67b16c2e0ed11ef7c42b18a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85f26035c07fa7dcc447dabc12f32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d83aa4d7a1ccec30e4fcc70724733c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ad4a2b4de96217d6e72b7a0e7b269604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0195f7c2c4d339d49c97db5e20ecf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e238d310544345309592be55a75e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9eb3e453130cc9e1f4020f35a974607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617a5ea8e2c5d897bd09de06d99ef4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b79404fad2d63361676fc7272c9d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e9deafdb4469f8ca2204ffb0d06bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e989a50615e61bd1be67df2a5f61ff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e961f577bec575392f5815f34c39e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b0cc9a4df51f0e0a8b45e9cb7e1fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971d792d5a3bb2369dc016404e4bb44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66699e7900f2c96c67b8acbf113247615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eba11c6d958cc426815444b96cfcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6034019a0a7aa6ee069c4c263111d32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca902ef9ca395370f9a0942f72ec22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b02639d8e4a096aebfed7c1494716619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4867247e408ea6711b4eea17ffba7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109b49e4cb2b6a383456652aad4b02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2619db5c30f80739a56ffcf937d3f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c62d10b95a3a7d687b3795fef58ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab9f64c0c2bca4f9dbae9361006f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3065247092f83e6aa51b71bd2368d62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac504bb75284399911b5bc86f48401626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd619384ba681280ebbcf0e83a4f5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab731c57a8cad10293e1713609bac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44873f0a5adf012af036058e90419a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3970a69241ad492d28643a412b77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e58cf680607732353052ceb934505631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73201b6f08499f1233e073f2ee8bc73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360ac5a2d9e7b70a7534cae24cbdb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc2a28ddb31ab93b5132304ab93b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43451c87b3677d5b9bcec591e7d6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363c2a93d2fb36e6488aec89ad8c0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b39ed47b432174c6128850d1968c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab000a238cd5a332212fb85974895638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0547a1c4d50aedd1a8c211b26805d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04221bb3d405700197b528bf1ddbb2af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c871de7618682abc5926842df7d4ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40e7360da09e4618ba12b014ffc40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643c9174f2d4c7142255f4940548b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa531a747974aa2483beec2c419b4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e916e2235375143c48a6a2a305a420645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337baf772d2c39757fe82d5883bacd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e780d507e241cea7f4bf87b496c49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2f47c0dcd59dbdbb2599cb1b3e8fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d92f60a9d574c2e8a87478947f345649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085cf2ff3931575951165c74caf588650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5994c392e76aa15ac2bad595719ab63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af46b74e93345512a93fd0d82dec7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc363eb16c54acecfa53577373b35bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815401b6fc183191f3e888e251c29bbe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee36069a564f7789b7114c3cc64acfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734cde586892d5cbe87c9effc2485a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d498acfb1fb94246eb158072563b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a5817eccc83444286773fd4329af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c34f350f6611005ce923d497a28fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41694ab23a4ea7bc6c129aac57ee0fa7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8d15e4a8ea00aebf6d59e2db153e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761c88025bbdbb017de8463b9a8a853662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28336b252913612e374a48d7db576567663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a980af0c7072de3a9b77a8822e3034c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f7e2ee31cb014398622d0a1777276665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad197f524f226c29edcfa81d8886cc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f2b2ed43cc688ef1c39fd847260fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f062bdecab649c0a32ff5b2a5afb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759960744e928ebf1dca782de92491f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380635e6cfc4adc7b6296380623eeea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd520d1ccae3f1d86cf58ca5e5411671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867b93944b28dbada00865c51c0ded672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ae9e08b363ea89172d673ab172555673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7a76a2dc230f0f32daf9371ad1a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeef8fec459e8c8c27d4e30024f1e43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4485f43d4c283ba34e79aa7baf21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228874dd9d2971f7720f778674e31ca4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c412ad3f7e83fe4cc1d48fae7e21e83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598951b339bf2fe31136dce5ef568799679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d80a4dadb597d64d48555a418d276680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257bb475b083e77e6c57af3edbc2a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64255d5c919b96334006fcd3eac5eb7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae850e189be0c78d240751f8de11c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c122eb3d064055ea1db426660e6a38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ebc0dfa124d6f73c868e9c0eca30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3309e58e52c2ee2312a636c5ee27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93944c44aeb1907f813b178d420926687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03911181af39e185a3b918dfb9f3a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b952a000d86b77c1d370504cc0b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d3c9cb8f894cfc9f2ac3341f5d10b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc73217f1b68d9dc2c528118de2eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76d886e23dc44932360109efdf3f1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11f91264259680e9ff4551e5deaaa8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819bc3f72a0023cb81dbc2372c9e47c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f53dbc6a75f5aeaa791f44e7f15db5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa27e601ae156837dc4e206692823a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1883d75545b269010544250cc23a6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2694f5eb5972e30161fdd1fa65da7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf16f2a8e3e7872ea5827eefdefa4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c67eb3a92bdd53da9a8fb35b82139b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9069f3decca0ec872f5d14fa4cf6ecd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487088cbf5b07f272dae8788e5657a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a0d9cb1ed13193fc053c2a926da8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9ac39c21608b7d49643cfbf05ba68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fecc6fc44fed47e04d4040e78c62bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f2dbdeda76db7e60143aebe0c60c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07e9c0da6384d54b24eb3110b63b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48784988e759f585215c66f5dda129708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca5dd000c5fb2d5265cb78d037cc0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e05201af3769b1b5fca07b31759f0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9e6792d4eeb271c01b7158b46119711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea68f8ab057efc74e34546da8b44635712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a26b804e3551c85239e4fb014c076713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b411eccbc3033eece44d7b3ae0d995b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b6d9275b1f23443f74f82df0dbab5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce54468a13ea66419c0f3fdd708d0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247714461932c9e3a3d57f7d8dbb46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614a919b806e4986b18dfd5bb56ef16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff6efbffbff2d6bc4b6c7a06401e5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d447f1aa6fff9d0b2be525f8e203720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4755a44ae4e7e1acd9c7884c56ae53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077ba4ce9952dfaeb1e5c1edc449a58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a055b17a0d6aa35ea58f94dd61435723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be543df3b91a6737b3f2cc53499b68d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ea1b12c2e8befb09113069ec97a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8c995543f2b251e188a61c93690be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b1db06705c3bab5b3a7b1c776907d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb8981f8f809688a164331ceaa357f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c0f7b3ebd4d3412748ba0ad0f3520729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d30ad5eda1d123a1c5550beb4b0fdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7fdbef307f5902eaeeea0687e2c4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0940c2a3fa87ac47c3d803d040063c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eebf3c7248f1514af9c18da7b45290733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1102000ab417730f6a33bb5ba4826cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705764b341e03964262e28e3c460cc36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452654dcf63b9e8e0ecdcea2a29f59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356cbfa623fd23aa634dc6ce150434b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9573ba7eee32603c8888da5877f6c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b59fa5fbcd7610b4bd0429a4149a1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b758a31b1124619b8cefc2b3a02d8b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66355b0e94c06c2856d62edb68beb53a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d549242a16bb75b2136f28cd175ad5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8753995ec392c08f67ae4f24a4230743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c140b1e0620e88e105560ac97d10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714849307a537ccd4ac86a88f06c233745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a258a0198e2ba5ed6ce55601cc624e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1ac315ce19096b2082d5b01f5aac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e745cd9105745ddd607447772d7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411e7be1852a4faf33fae7efe30c75d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3af149ddda50a65b3eb7a8730e47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459bc9f667b8d9b7fbfc813f70c3a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45877e4af5c296d2fa037912b491a56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef8a025a818d989da349562c2eccfd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab531f29aa0f69944d804604f7afd8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675bafa5e7454f8d57085abc47a48df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f466dc44bcb9f46849a1b4052b1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5dc099c9c9635f9bd3c70fd7e74ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846490edfef9a90ee555c7e8c11d0062758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020637a0c8ae0b0173b99cc2dd6260759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d065d438cc59ad98fbec0f2a31e26760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ac001357b2a308bcdef2aa3b950c7761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b18e62641c65a121c1dce338b59011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621c299a0283ce90cdce4155d7414802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da414a7c460b207d3ac865e147314e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b105a3b8d8e5f752c45361e84ae9a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef2725b4a497787b6dd0a79c3eff45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47701bda7b83f042d3850b7ea28af2c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b1052d70bbd8c72fb550671dc6307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05810f54f5adf22679a1c425f671ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b335ca75a64a537d4bc5de4a64899919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76920b479c50c5b5d4327b3f9634910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86da4215a5a6dcd3b8eea216bb51dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102f361283b1ac444969e374cde3ef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e04eb28cdc361be1d01f376c43dff913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1327193cd8bcf14b10b110a35d320714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f3bc8d6c7d8571dfaf007b64f34c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee4c460f277eb41f90dff96f44c7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ba892130b140eb02ff29a346b63e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ab72fc2df1c9747735bfa54a4ded018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50943ba2234663c666871a782843ee6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aec80d118268cfdb7b5de722a677020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72329bc24556affad832382085c72abd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1041d3840ac868fd09c173257ac5d5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e180952b1d9ed7d8162663b187e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891022440fd0fd537c88a8e28f7b57624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac711e20a0d15629b288ee4256c3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35edb0ed5eb38b2ef4ebd5611529b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfc95c54a8ba46a20a13d7f104d63a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b73e5491b74a58b486155032bad4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf58bec4c3015cde718bbd989e692529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132f11369211ab20d604d1d9a257f7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf0fccd534f6ded0b57b9f13a28e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192513e2e6f2b1c77e0540fae73e27632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f4dfbece523880034b7c06fa6c35e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483d21f4b7b7eef0bd8bf4cebe3f65134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45169ca5856dde500050e04ac56dc05a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031e65f2249d617d10f98a5d754a0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917e2b79ae7d467eb68dfbaa927bf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0464c0e972a8f76c9f166032d480138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb092b87b428f33b6b6e186f0f4e4f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86587a84bb3f2fef2277eb3498c571240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0aabb61f36a5667b60288396813a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481976dc07a89ac2fd110fc8e780444242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d435470d81e0f5c171e7971494b7c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50de10c30c77878422e7a8188dab50944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe33c1bfa00e3b2e5a3382521261245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f2c187582dfc0d05b5ccdc18774b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de9f8ca8690f93812b1446b9f1abe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36570a5d7fc69943b1fdf0f4fd16ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85370d9a271f2236c894cb1344bab4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a460577700bf3a99c7b9fe67d6d87f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937fdca753f219059e251e2e282b09a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651e0b844f69ad95d9796f0ae4b8fe052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c19910d55b9b7f70eecf58c4ee0ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f74a9c73a0d612648075e6ea6ae05254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bb754c5601c7443ec63823501eb3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b44d6d5fe981e2e6839c60cedf94456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846ecacac72e9f3017d51694436f9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3afd158b94695979a739f0772ebdf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24325ee74f1f8cedb3bcc0c8043cbb7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1455516d25b0d7b8cab43606486060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9a90712f5c7fb8365938e75832d3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a542abdee9aeae36852b6eb4ea42f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f9caf7214840e74e9677e39ac78e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af147f60afed2c1717a2528c1ed8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7665c5a0d295cf14acdd66f704ed7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a893d31b1136b593061cee01b23c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb92e1dd4f6940d07f8911d817895a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01570fb367e08165be008ac49cbe69c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f360b257e15f2bdfc02ac1145ee6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8f688d68d10a86a192e47cc5207d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7206e79c2b6ab1437d0e922e926c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef907e8c90d01cfe96e357d91afdd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc21e9df19d3b239e325be6c331e1a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfead82e0ed8320541868912cbb7c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c55ed7a462a48d9cb0a1b1aca78a9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243ab09e769966efb3db0b4d9d294fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a6200a2bf230ecfd4201d93c7d2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1899834c1e3d043b8c24933667d5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd3f8d94e4c4f5da16d0f7898a1fde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53160e983a1895fee026b42618bbc8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a906416b39c7a2aa1c03d93de3dc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370820514c8889ff6efa34ad924549682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d964b4c41b17e4e99073fe4ebb375583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638aee0db341ee63ac5c68dedfb06f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8bc443ed4f1011083917a7ca84fb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a851d84226d1424919d4ac611888e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814905e92ad160be3295336f9ffd4b1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44710125c5283f6cc80f2f1d9cc39688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07c26f13199213e6e6780f515262789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae426c48958f05c6a33e9f06b27ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce21154dcc6be17f91b535f6c0bae391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d23b00eb846853acd66a8ddbc554092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2cbc8bf0bbb6e39195aecc91bc9ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd36a168d748b9e520560cbb2acb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc871973a1d3a7d3d8789438c4008cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd96e112320e13a29651eecd3892d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2638301a5c24473d50f80e37b39c79a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00306e73defeef192156c1ef855c02098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55f0e3bf1f0d8ad1d5bfd8ef79de399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1475b385117f045be220f80bf0fc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8ae9a55f218c83e8f2608268f4936101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f66cb88ffd7d17891f1e528a1218b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76727cf5f95c3c4709115f5961a61138103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823acdf3d0845bb50942cf16910688ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00907b0ba735395fcd5e98a5f6f80e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b3c063eb50cf8c35170a497fdf459106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd187a321ae5721e68c6ee66609d1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5a149923e64fe58154638b918474d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470091457d5c7aa51e80c67a8cacaf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5019d7b254a33d1807dc21448d422110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922c249310ed78ae7f70370174e135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661167f22bf14efe64cefdcba8d303112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0ac8363598ef00830e81a5fd31d65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a4f518eefc2a0f33be694d4fc4eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb040057cf53a94d630e102afa3fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c5f6d11bcd04977caa721c2617526116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c84c2a361d50e74e30b44ef43e92d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bb02b2f30eda0cf33d4efc81bde80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7054c46c07617aa793486612fffc444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a74f99f0861d2a912880e3bec7aab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f33fa7bd30bb779bf4d40d3311726121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8824442e240ef1c4fb53a47ed2812122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371167c36043b4822a114973f3b12020123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749d75e6fa4c486723bc65afe7c366124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eadd5090ee0d7b2ae52aa0f6ee44b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46bb02dfe951d827facc04062a763d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018e1dafd1092b93a68be9984c2c64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69b67abefb1a22b2de8b235896b2b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638747825d39613d88e75ffedc3e77f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d80805dcd7397b0266fef7a70da9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d844eee734fb59746dca335fd7c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c286af959a8981ebbdbfbd610435f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b5bac6ac152077bf0a8dcfb180a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9a32e1127949d03998f99ba676ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a1b1e63c4644bf0cad4e8e74d54a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf57a9681fa358151fc068f92a276136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a62619c40c56eff336dc99c52c7845137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532094da2dc3ac6b6f5bb35d8697237138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd834924276984c6c19951f559e4a2b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896623333a829085183982bbc7540f60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447fbf72771a545fe7703652d93da04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582e834ef082fcbdab64819a5f2c556142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dede86ba270c314b45a43f2583b10b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866ccd05844d16c816976261b20570b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33036ca48ceae0940a527464ed804e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e111d3f275bec18b3ba5179c4845554146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12048fa56296460e2de2c6cc5779005a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac503f8542ff71d1eda4fc9942ff5df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d869d31f464b3b4591470cdbcb94920149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0794e1e987b239dd6bab1e9ff4942150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3052004ef0f9972ba9fb8518cb99e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618eefd2c5993d0f6e03b6588d4bcf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bb230372b13389f94512f4e78a4f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fddfa1823a2fb35c4dab908664a5c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62b6cc852bd4845b8d2ee4b601116155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f0342cc9b1c3fac728667fa47ab1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca02b3d5561181df836ae0c3cd4c4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ae6193171c164d5d95ce7b2d7a633158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3e4f620dbabef003d6a396614914159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635216f59509b1b107ffe0115d23ae76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59c670f19957d6d67f294082ada84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e565102ac219de85372f57ae11534f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541d3f892c4bda8318027101a7b8046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc756ffa64f74a57372e99ae0630baa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf3584d68c54efaa217e632208d3de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006032edde02442c1e6606cc95e5908166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1472eb21654c6f0bec4a72db80cbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d5d6a37d8cbce7e6b1bc0f0c19df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95462dafb81b934420d5ad37a1210169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abdefd31aba2104967969bb8589425170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70211676fe72b8e8792f9466c4e80370171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bca1a59e8cf4d80890926a092f343172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da666bac6c9804fb9823fb3ce5bd81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea73dea52ea04cdccc986f54387ff0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ccb352ed4bce94d8472fcc89f2c50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef455644535560dc78e4ea5cddfa71e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f44bfc1f1d226bf88a71aeadd2020e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd04167e8bfb27d7f02baeb5fc83df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d83a4678184d33e15946ff7fd0931179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22920d5a41964b8690d9b4438e42bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcf16eb8bf854bae7ffbf3c638d9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6fdeb019dc11c505f4e34e7178904182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981a36e70fcfcdeaf97b760dfc8117183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4314656fe4dfae29ccf5395e4d8652184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb4f61ecebdd6a2b409c651a906598185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0fb894e188db244653d7e9de3b008186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679da930343eafccf7fad098927507e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea58a07377d24024037e0cb488d542188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f724f7f75802ee228f6a137a4a38d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab396ca7c94ab0dc5f02097ceefde1ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa826d8732e872194d21f6ef0593ee8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59338d77f182094680500debd4a7fd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6966586cf64f7316cb6256041918c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b15994ec472e5403b554ec4d40ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d5007ddac16ab62fa842014f6e887195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b44c193e7261507491e31817558a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e449ede99dafc304920d183a9a1990197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ebebf361f21ed813ecf9972642855198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849183f4da189917ec6b2782e9281287199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fdbd0613ca29e79d6a9ab6f6ef0eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3554d6042d9adba20341b587e0053201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdeed30fc55caddc47c100f3d6df8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51d410a23d1c0f6337f454edf090b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430114fb5e6eb3fba815eec2ec1ba79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba45f485260510ddb47e1e70f7723d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6d1aa6a1d25176149053446508941206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b933a45d0a9dceb057a2b130810eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e07c70af4e6533f395bd1fe38eb9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97533a77d7142e332552774987ebb095209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2717abd76d8ab1568c78a6e25fccdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d6a3ff046ccc592ccd5532d22c682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eec36abeb890223c930ebc06b8b40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab104ef62d8f3211d4abac8fd522330213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa748ae79fd54e08ab9dd30f6c1dccd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c82f4efa167dd321f4478e5d779d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfec752c69bc8e226c83320c324b34b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd60fe5fc0cfc62151ce9a7b35a896217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6bc4d029662e0dd9e85da79da85a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e5390ef98024dff5499c505ca0f47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b6ca7bc21383480cdf8430b8087e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9c948c766911aefd8e0a4cf64f1be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dbcfc5de24f411e3bf7bb4a64bb6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9c11de2c2c04c7bc07fe8467f5a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53961a74bbb864c1b33fad5ac92ffe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c0c14962837d644dcb0f5d9e949a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e8664b9e4df80cf81d688571293c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc6c101f0c5f71957d0db679fb87f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f1c8d708ab3e45f411a54e1b461ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b92303e72fc438c143ce692d12b99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9d9fb6563a1bdefe7c4c7e7e1eb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa14e5f12308ac0b0a6b247c3252e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f47ec41b98ff46e77c29ab0e29faa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe35a0d4edb7f0ea324e4a91d2f105233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c72d9cdcf16d5080042445a5c7abc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e25d896acdba66277b8e9f19e39b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa592a6f779899d8fd48055463ec48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ad7a1eac1968908c5d36b92ac4b7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ac5cc070789fe1b0c82cc82f36002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396b6ddde6a8930e82dbe1943374e86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770c2794bdb6307fbc201ce4da963e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a480bf5d28af3e84ad4aba61e434241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ddf805b5e13989284df256aff7c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f736eb6ecedd1fb152ee00cf9e7ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119c1e73e7bbd0d0850da938e96ee98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962407c76699d4c7dd9677281e642570245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ec75cd3527f38b6fc6d656c7146d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59c9c4e98e59a7a8b79b498b824802247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95744be0fc3eb6d6dc51ca409a997ea5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb911047e616c60615b09d06617afca4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811b3d89a01471acc45046ca24e4b95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dea97c87d7acd9a8edde8f9a923c55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95c041af968ef2da111592843c5905252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef485d3ce3faaf680c4d194aeb577f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb0cea72fec2f1d3df6de6b639466254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d5de5bd83a0352a92a2b613aa2c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c7138fc13a6067027c0af1842774a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddaa6331f0cd258665bf304edaec77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df88a53a77da11f55304e9624f191258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57fc0b73c4ff94f4502c2911f2be7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1bdd4b884058fe9f50ba4851bda32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26160ff3e78c3fddc90a2d740db2fd4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796e420c318abb74d96dbb90d0baaa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a281704a50c1f1d7e3abfd83e20b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f02be34e673346060cdcd7a57a075264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1fbba8477efa84aca35013c0c10b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028753e7776e86c5c9f80491794af2c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99402739c3873b50964c632fb1998793267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed72f0fd385462e4e4bc541e26739268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9da1144c231b87bf9331c8974519269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcf0ba9ce1d8d06cdc03a6d819ae21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982761ba0fc9ca7cf19054a741aaef98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6b9c6a6cafe5d24478d68d6bbdb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef0a41c5a644263f9d60395cb6077273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025c7506b417c80d245847fc78fc3d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbdafb30335666056570551f5ad0b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50288c2c8cae5babceb2c6078009b98e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099b9f91d32bc4d21f53784cd82930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92abb572f7b396beeb3116c8b666f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fef435ee6a716c08d250331f0f5e05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a2e799a9bf67922194cd62848a029280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2f25574f564e8d9156ec8a9b3fccc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ede9534beb59dd352ddd8301337ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425af680508e63e769c30edc6134a1b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2c19e466ebdc917fd3235c2b65f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dde7b512788ff5400a642a5218952285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f978a75ea57474666a27ece532d159e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e86754067b2252e85338c9536a0ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a58d59b2293ebc6b1ba76c7449e142288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aae16a40cf8017730e7146ff3bae82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade82068d897160309c27a1e544dc83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0364b7c67dafea2a34126980ddc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c38536d2cb449f4ebfd5cacf44484292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a78af9062af7a53483cc5a1256538293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e883429d5380c9463607ac6ef347c27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176b2c1a80357f8220bf8f17360003c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf94f662ea72eec00655fba27e06266296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641ce8e4f80096d976082828a6d2d04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59df6710b066d5501d8703372cb46a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee962e351375fe8d5a2b9f7df64b89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c7bb6eec06708c6bfe1186ee525f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29790ea9b4f91c30626c3bb417be4c8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5558c4c55bc2418ce4154913370f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a198bb0c924eba95bdb803e9a57884303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73df9000081ef3ebb9683c4b395d4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dac0a7150858171d203c630e4ce7ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251f6cc845dae881683123f5f0a57ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64052349bfd2b47efbc4418cac8c0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236089d610663e0f7772e6756d937dbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c31a7a210e5260a84c4243d78395a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197918030cd228f525db16a72f0d60ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228dce7886dac74445ad6451c61975311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069199b2c8e7199a52817637a4f88f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a9ecc892bd9372479b22fbf6d49a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a290442345a49046ed281023e71cf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea8bac1e95ff9cd20ed38b892501bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0633a839bbab4dcc6b1fd6bfd59c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d34aa7d147d65c22b503098c576a7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293ba44afc0e7e67b8f9b18a7f4a623318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa409d32288adba2507b60f0ef5481319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5860f136f0b8c7f50a1afc174cf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1633353878a2fbf14370a2fd112f72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eca734a52e984b5dc76bc48e922d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c24159b1fe7c3d2813fc580e53fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370020abf05e02b75bbd7e35c31eebd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab47f18b54f05985d73419de0194f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53769dd5489165e1e580351196a4513d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111bd7e91092d0ea51ce642df0a2e43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c256e2352166981e886c3a3949b33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea909e4d415d2f78e7701fa54ef3158329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f479f33e0cf5b00fe32cbec7d43b08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14072b0626f547dda76ee20ee0d0b844331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b9de8f4bb4c6687bd6e1460d4fb83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd205626ad8596f0520fb31fa6c17ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33db34966af5fb3a43c935dff42440334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d4552a91845541b46110116ddd63c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c28f0eaf73921e9e41b6334d37682336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a8dd5e1934081adf52c6cd084c3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a0663bfcaa3884e019ebcb91e4672338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e5a6447d778299628741032f7f664339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57150195de7cbb26f7cae08c383677a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9c57b3381c63bfb2f057421983260341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e671a461eeda6b65937ed4f6747002342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0352d93eb274b6575f8531348556d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0f849dd9d96602979d16c6a1f6a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bcdf41eeddfd2c3f05f28fcec46f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c4bd5ed4bc97ff9bbf8c594ed8d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ef3499445d668bbb0d116daacc2a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccce10c38c6e1ce55d246e428f954b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d23c76ba91be3575380edccdec1d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a051a71b087bfec0082b798573c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6887f197f0ef512b5a720bd66429cb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5b9c3a0bd0bae207ccfcb01a7c8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaf44741f4b6490025384080262c08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ebc90f68029f54724d0b08e13014c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5690a2e19a1ffa1f54f436a5ae974355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f20b4884cf3da7d7bc189c0a28a9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ead3b4fff2c7131225b0052e01f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba1af2f0d2c167c0a4f7d35a3563a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc38516875be81ebfd6c1143057a0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ca37e6e5db8c42da329991e6a2cc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e01bbf30254cde2f7b17670935a88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61c092991eca1514872586d8c9158d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a900b47514336ed7af9b8a52d28267f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d410230e9bb6cb98fd697e5201248e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0233cd8285594f6bee10e6eb28a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4688619633a4968d7c3060564d904c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb040c1c7bea4ee66f98f1dcd7de0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136128366720850ee73faaae21d257a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e8cae8d3a169a418770778536335369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d5ef7745ab207d69605c6fd84e73a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04537b32556627de31fba869bd474b43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19cb6128d42d9104148c66a3fefe93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d47c7208d6e012f915fa2efd48605c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ad79cd7ab759e3663a6fb6cf8a58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97098ef8767a2a2f0e7c9eb35a4d45ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd414a1f44bcafd5fd3eb101dc8206aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90958bad9659c38a6ceb1efaea5a04da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e160486c94c5c4796be68eb2eee7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c69ed89dca423ff45ca5d40e727c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba29b80cd7c9b5845cf42feb2641f24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5eddb089421cbf5300d851e69a74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423694a18a8488ecc35b42bf84b99c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0776d17ff763bd96284313cbce61b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e28cadbe9e9459dfa95ad1e66e84e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be916e58e72f105bd93b1468cd44a13b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd5eae5127fba221605dea882dc626386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d7953fead89e406093aa8fa69ae0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea14ac0b72acdb56af912e825201ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a8e293290a746d93fd70fc95f1b59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b1c8a11d902316e0da4719bee876390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5686254387826440dbf47ec32f2391391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9d26551c4cba27784bc490bcee86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d430ac0d448f2894a8d47f3339e393a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f7596d6a771e8d84ba70ab6c6c62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fa59454ecea501b163fa89d5f109c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea3bc69efca5e642789a0a4037bcb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3e83e831c6669f0f54dd731fcff3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01be9f7127c0cd6e0f8042008bca48b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ae21f6092329994b13be54a14fa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d183fc619d5c003e7787bb399a93e89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2720fe8b8de57b3f87ba5ea1d780401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43bca21717b881117eae4853d572ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a736e0ba204f318aa2037ccffaf389b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b7ac71976082ed3d72bcb14a94dfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd34c8610ce346d98a3ef323c7bf71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61389737e687eaa400d961d1b15ce3ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba479d652ff7b06dc4e3617b063362407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad6d22be97f8cbcd5bc2ad81ce1b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595af90806f2a82cb7841917de77754409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad83022323118d32249b83d32532e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa950a7ace6e4bbfcc1989c6390cb6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025377c3f024c086300b3787fa4c4ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0b05945d7f4f376c592379c57dfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeeb1bf941fec3bf782dbc68c4656d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051ae4d8be418b29324214b50c1e16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d529cdab597ce2e5f4dfea6bd759bda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccd07b70693f824efe83fe85598e6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289582a7af50fd09da1250950521d47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c01ee989eaf6828921c66ea35743419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ac24b22e99ce2f279c0650501109420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c4d3221005f940776fff449864c60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8a24cce672eb055eb702ed8884a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b9d17041490bc76a85a97d7dc0815423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307036b751b7a4e6ac78f93f269478424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed9d767b3412206643b1472510588425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec393142250ac023a9aeaa740ef3d3a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d28474e741191bb620636835a445f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f09ef43ff98bc7cda63922953beef1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b630e2bd3260a13818ec37d550ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df166a0e4f4a23c2620d23404188c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f7934f1ff3a18ccecac25a2e351f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9491b4a46e09ac6aff5024eff23f30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e52f7accb1e93562b6db4d75f588f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2955ac23fcae8db2139c6c9a244750434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b532ff4753e7e1ec11a56c8bbf43928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4d3831467d7e7d4698ed5cb9c660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e8ada9e9ff138712a89f5d33d851437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6a169cfab93b325eb1554e4dd87f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09ce0eda08c728ff2b3fed06d8df56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f0dd2d9ff49da5ad53d656b407c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64befb67d0b413f5d095a7f97cfd3a40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6005ad5db442c825c9d8a953db8102442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5816110e65a4b0c57fca69eedbff1f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6595e06608701ea57428b5682040cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de3683715dff57f781cd4e5f8cec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be22373136b00627b3f816da4c91a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf76d08ece5392f8b10b616c71fbb97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6014ae9fdebabacfe12f895fcff1bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188b1633b40c529a2a0a9acd6b949b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1867cde41fbfc6c54d64bc4f5617cb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce3d1b96470e5d715c68a686de92a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f022852b04e72ce47913a8c770fc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81eeee11f27ec55f32e40f97d634af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd259bf0820d2a517396e77a9e6007454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf0057de0bf2595ecf035eecc7671455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca065da9292389768b227983109150456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b170ee2ee7e720b04b896858005438457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb34aa8e915bc1c2afc7eba84b165458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66427a8352df97c99754c3df9f0c548459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5cb88737f223493fc52f51e788d23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6632379b3aa3fed424a2e0e37a2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cc28d135c745f4ca201fa9d6448c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c32a3ea05bfe17cff30ec7da276c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a0674bf270a3710ed1699d6c4e06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834189316ce1ab89510686dd4a46aec7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc34eac0c3324d6a57c34722cb7f3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644971c8ca36ef9d6e50cc6c8666cce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd15a8868499ab5cfc819162ebecd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5794ee228c844c13a5601c0ca3ae8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a649502c781156e6b3977ef1ec63b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d436e0a384f693f1dbca1d23b1c72e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cbc0f8195691db219075ee3a616f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf4e135c2efd6231b4140be00be19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab34cef305bafbdfbd37b51546d3f40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f8c58721487e8e2dc4e9cd433538475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ab71269c4d2f3ef75effaac5c463476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55300da78b106561fe2f9efe7ffb7c83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d4c3b6b6b90f41f4c52a19c61674478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3eb40ad83bdd91da36fe92093f5f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41f7dfe043a5f8c01eb5b69d80a4bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095be23aa695117992bfd14111914769481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5bd93db94f13f7adce3098dfab388482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a83f48c462c4076f44618505a77bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89ff0e28be46ef9d4760c528fb7b5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f01670fa7df328734998d42a717d42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a3ff5c69a4d81ee782c9a6ea303b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81769ea38c643e4220ec5dcd0ebe98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab26dd827d223acb08aad39e291905488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717488c6efef32f5a6d33a40afbb3ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3e90665c74cd7c599c7ebb067d16f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2bcfcb64c5fa1cf21197042041454491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42173af58cdd17697810b49a76ff3a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2683e0825d77b9253413cdad1f2f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607b7a5a0cbcbe3f50b8b54c4a0cefc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216579b869d464744ede1aec23422f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac2901943deaf345c9244ac3abc4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612a8d92410d5a3a4a4abbfe132b539497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf41a0deb1fd80002996e49886878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72201529cfee5b7be6c67adf21b0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db922ef307802069b27ad24b12a74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daba7fb5957284bd2cc5a0a52cdc42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87bde09e01991e1dc634c1a7db38a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8538c1c5f0e7f3139dea18a7c847db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410be94d8167cf25ecfcc92af0e31c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf9fa6d884a58fcc9904182500b3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966232b7b67adbefd35acdfef645f36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908daa28cb56359cd3036e522faea1b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3b6dde4a2a1e19dc9cb4257d7abf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ca5d45df2a38074b7a5d224b0b89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075531d6a720753cd416a771d1b0fdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe30a50b92a79fada70d182cf42db7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd57ac897da7c71f58145f50ba59720512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7c68e1cfadc5447b23834006c2cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638dc179e9006298e39707086ec9a46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b40bf983b383c0b1db83a28304b4c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c9851026323a4648e3bb25de4425a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068895b9256737fc37d4ca0b9e6e2aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa0d5cf4edf35a9f6ce71aa99881b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f941d02988eb9c5c8f9a4ac78752212519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509b5824db4468d3bbac786aee738d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129704727e5c7878f11014969c5adfe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c69a561f0e9cf450045fd61755bc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5a4bca120448a49d5fe19a1e18b30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dd36659cf15732caa26ca7b954dad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe064ba192da0caf23b43b6254e5494525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c7f38e55e11a3bfe4e1566e0ce43f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b78b580cc1b373c5b81ea17272b77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060c5b2e187e28d49864ddf0f95c29b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab4e295834b2ca5845049773e1e11d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e56c98dc27a8b397049eb443aa8c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f5bcbfbc5d2f812924426e4a3a562531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b00e55532b3e9c764234f3c39048a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10690737d7eaae5859c21bb5b31e28f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d529036ef9cf564fb06f7ab49ac179534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d292207c9fab1094c2c117f6ec874d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b2e3c0bc483debaf282fe0ef5a5b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ebf6f611193b40606f33c1bb45748537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222f504dd803bc124fefa5acce1198538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d601110670205f1f2152ac776ee4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c8a28184f80559a645f6aa2b04268540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac43cf524584a63cae6f12e7d3c99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e4ed6a01c0c2bb79a3cec6768aa03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eb69812d0b08e15bf9f4c0a5747de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d06722886372533aaf2913c56b943544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb82639413b75cb49b5006d9bdffd10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8edcde630d133937098bf02cff40f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fabe3036d3e948390e8c4dea976a6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd107133e3b985af676710c3f697cbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f9aab8a31b3ac43eafd7a805a994f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3ca9209d47ead8c1df7f419acf12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87546e99961ab5159bd1fec649df4d57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb1e2ce4f978086b384f95c328c5e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a011b9c037ba5ae2a5c8549e000f0ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a721c17a3f6153fe7567e06577c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1b544659610bf6042dd439b4b7dad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a7eff051655dbfd602253b4f8769556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c587aa95bc1262e83edff1114973677557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73345d444e06b747ecdd937eeab5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d8b70edb76cfa8de6467a5a9a3f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dec03e87d7daca642bb92d724ce42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66366b0b166013056a23e09f763501561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf35a5b1b574bf58204edafb5c383d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e12a991e4e34d4963d3fd5bb2d6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e578feb81fb94ae1dfc0c0e04325355564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcf3593e81e1d9de6fd3eef4302e29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc808b7ce2799d5c24df5eafe00bd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3087bff42008b136df41128f1b367567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f090dfb6d74732f53f6c7a60851eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d69f83ad98f1786d5dfe6e2776978569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844530126265119bf5097d509fb599eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc65dbd6feb2032b30d802e59920efb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31ca80cf1dbdfd5637891cd2fd1ef5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302ed751c136ae69c2265117e4b5a0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce3355023d8e8691aa0b3d8c2f6cb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0efbc0e2ade1a083c73913cf81216575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985adc2750b264d209e182a2616966d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2c5f09d103835b5a5b0c1b814d959577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506815aaf2342004c48440cd83cff2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d4b3ffcb6fe07a6e484c6928c9f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d6544c4a6db28a9666bcc0bf18d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060c732689fc69921846172da122196581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75ff451c30cc61c6395222e08531fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4629b6c239129968a00e691f0b7eb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e4f7f553ce1f241a531be57c8910584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f64e9baf699432155c7761227d403585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6b17cb0ddf00b968631812c9a274586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed54d62064823f16bfc5d7e925ebf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a62d152f48b046b289d471d864b55c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24d31457b14884d311446afa8fd076589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab596a3cb4d2e6acbdfd29eb6f8e76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771f3cb4a5fcfcd7437aa96a85175e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d27e5d0a17baa1ce501168aa07555592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b54efcf469cee4a2576b4abcaaa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa98255764ea7967a80f5614e03f553594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64032feef7d3c79a3b39e20f63c13c72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ece83e0e0a3b272bbf5f7c164f090596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea53679c8a310fc179f733ba6511d8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c292bbe0fc9987f7216c0c02123a63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503aa89305b6796b606b02cb3cbcead599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b6e52f5e90f0fdfd6a4c70ad24db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf851e1c856d0032de3b88e773b81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783468407f52208c77768006c8867eb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a44a7d179c2ec02ef010dfd471215603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d61c9cf3e4d0ef5c035808839251d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306bff1ac21020cde32a258c54513d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8ac4de93d866b0abe956c3fa40f68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402e5c3d2d512e1916cb50ed7b513ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b11b005611b6fa78e68c44eeac2d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea78a22ef185adb003ddd410eba0de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49596b87c6c6701e2168cb2ebd6df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68aece0c5d7b3d3e74e8f4f54c91a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec06617e42ffbedcbe3bd145a18e7b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb1f639ba4db4e40e990fb85ba2bf5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab7df70a9710fdae0fe6075b7e45e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4a6a3134eaf787bfd398e6185da33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bfb445d7f5248908e8066fc2f30d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc9f38f44c541ff876d7d14996bb87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43454d6883910255e6dd9d4ac27b7ef5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864bc71ad9ad0b9bdd536bc904890a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e499ef2784656dfcba3e2b3ca6597f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e86c357aaf171e8fe3d8cb952742621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f43f00c452b9efaa5bee1c40787c56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274211713fb308aab70eac63cc5607eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b265d647a7c92baad93a7e1156a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec948489a5ff51fd873abafdbb24a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07afe58c022988db5ca8c6ad62112a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355a2e3178393c0ddff3dcf2bec2972627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a63edd0316266c2c122a34cf75fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89ee8cbc6f3d11dc34ea01e84f3ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b69e5767697f0d370db96e32784cfc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c11283b1652a1a7063a468a34832f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbea9247547f4a72fbb27d54a6b1fae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9efc7867a8a900bb6bb4fc74e6632633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527a29c137728444528ba1ec0893b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d95f4c8f1c15746b59d2ae9c6ec4c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28daa6c6ea5d962cdb543f24c0328a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8353a0b6c54233200ab9fe6ea9e323c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e009e093c732990ba7afc94870c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb57fef7e64071c29f065b222f98e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41396f0015fb5076bb80ec67e265a41a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a6c07d99d99b0d5afb592b12b3b20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd57af92b3455113dd5f81f13e544dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa949d33f5599a6573b8d600c86ec1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979109735955a100d28691e0f0d62108644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014157681687ed7479c6e7254b379f64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4011716ed5a18df8fd6ac75e6b287b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b021e108c18127d425a06d164fd692647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f215f56c5168f75ed6604ebe020a8c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf457bf65d850f08b281325f53af05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b20a87410b7ff945ca82b1e0e1c85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc27cf493ae98e6e44bfba9515bc8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580588618f0026c3b231ad07ae46459652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888a6be44f31f82c298d4195ff11b24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19d1ad0401caaccb9aafb457690089654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6335616df76d76a5b86ce3b1bba14c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a72df58ddb85a6ecf69f6f3912f72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2b1bd065d16b3b1e0bf0c5675c728657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac868d96cf7ce44deb93bd4339cbda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c3c49c1d30a846d0fd737b1899873659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dca64abe0ea33aa7f86183e4139f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a1c9fb33c1251195aa9b175d5de7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f7ba960400e2437ed50718bac8346662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e497643b40b57ee13c0e4d735026663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac1ec9a71f06568e68b72944e6fb15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265cf53b8b3af4ec1d125e3aa66880665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01069758ef439b5fddf89d7f0c41f05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033251b417dd3e7be09c1b558af7431667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4566c51a80cde2557e88eb3f6c0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a30c42ef0c162cf2cb03c3cbc53849669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056212817c9f5d7492953754b2b2cd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706615248ba91d3edea1ff0bbd1d394b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb0f36de0a0c1648ec752014a12c3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775faeeae5a48e18e2f367ae00b89f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee34bfc6cb5e7891fa8fc8a87d5a43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77482081e2ddf55356f7a4c198dd39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a252339876221898ea6c90a807d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9829d3b1aefddd2ef990b59011500b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222763e90a7f06f69fcc902ef65c4d5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82bfde25f6656df7db304fa7ac985679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d9b9a9eb49bf9551ce3a138e8b7b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493fddad668d167c8c219455a667480681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3906055875932178355cc7be18c7c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cf27bf2ba46f3e29809da158e99f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034463b26893f9497452f7295724d569684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e4ba26cc817e9f7f9b01469628ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351aa6febab79324f7efb7abeda9f1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615c3630d66e6fa18aae8c19060506687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2cb5e740785edd29c020c516fea57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c2237c3b2d6c2caa7ed49565155e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de4058b8c5d22574910ff47b5a675690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba459bc93463a94edfd899226a7de3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ab5524721ce22d70ab16bc748a836692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda26296841f7d488b1e6afa49283d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc103a8da3e2ac17baa4b71cf7d36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd541880a2907f6b1d6eff431e9b5de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee60c3ddaeeac8d61fd50afa383b7ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d6321ac6abe6b5c4ace1470fc32f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b120b14a192ea0a5ee6732b7c2d714698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18dc13966b2c874abff1430cf339fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a60a527e252c740b053a53b7576f9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227e2c9307f408eb77e3c8b0049cf79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab4fb67f3e9c7ad06814a3808e9aa2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee74da30975cb80238163cb94104df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebc45c3fa063af58bff595cbb7517e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeae695e7c134299a47e4b876eb3043705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329aec634cd54ecb8e2cbeaf97582d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b4d1c16b3b6987fb64427bc3d341707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6afccbecfd92d322b4f5a4c9f5832708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df862162014e041fb3c227c0b6150520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398ef7f5d88d5e43ea637039275141710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564fc286743b80fba9f96f487447e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e400c7166d21c4e0c0518b9b51dc8c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881d979f4a315efabe8e30752f669a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ca8ca9805cdbe4856adf32b07eba5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf44d6e2e1bcda1f58d7ef68f9290b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaed26bb9454e550400e98b302b811a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c14cf14532a209fbe1f63bcca11183717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16254f8445434f1886971e27c8d01ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64bf73a549220a18702a541f80ce3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb193918c42c52baaca1e1001a52ac4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4df5dc747cddea7940b591ee2d432721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c3479ebb2f4ca380d1136387ac88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897984d18d37a67ac05fd9e0df6b1ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eea1159273e9268e21783c9c53215724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0db98abd4c1dee5eb96692b329729725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3aeaf9b5286c0c17870b06b3cfcf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088caf68324c38a007552f275a19ffe5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694133162fa216c2f38bba3ca969c196728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60276928819e98ad38fae885905d1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12d17295f5846ca4ea956a0414e22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fd78b02bd8a0ad8c6bdf630dbb0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1885f8fa71937f870e74c1c3b8c4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592abf632290c455f23bdcfd22fd29a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d535d1c14b121b3b3c879c7c11d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288220bb42237b29c97688501ea8050735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b17713ee525a01e724b5c70583cd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb2168d9a423682ed55fea9892799e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc4438e57316e872e2bf0e909fd060738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff328cd6ab0903f95f72cdb9cc6842d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8aab3c11024319acb67dd1f24e8c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea6f6f3bfac045e424f88dec0200c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003be6c40e9ae73f17754370ce1475742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135545663d0d3aac0ab4fbdbdc8ee82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b29e1acc9b3c457bd505217bafddc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde3017310c52f248ebbf7bab0394bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7916b7327620d7adb3214cf20d0881b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7c6bb5bd7edfeaacbd80a644a0cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c741c7efe4b492bf1641456b5d39c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1f6bb1f33d620b10fcdbbb8c391ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d9b5b9702869e7032a73d6c6daa6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7a8cf808ca665d219bfd94031a7f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b07043d3812e953df5b0380a763f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6249539603d624029d3ff4959ab3ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5dfaba65fb6b21de3c78c092c141d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9e03ddbd883c30b97d2fb91abe44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9cb8b81fd489b04bf9ac74537daf4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89ed02ef87001cbcb0368a6cc74aba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b71ed39c27879d1967cbb69b1a67f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72a3642c1b7f8d4207126f8bf0364759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>