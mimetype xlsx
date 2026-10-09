--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82cc8cfc84fc2d75ca4bc58a80d9f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6318de94937600c2a4754a62c2ea072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176b353e9948dad03ef21415ff444af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dbc089c888cf15c01303dbe35d0014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44856b10665bfaf243f16944e9423b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f701727eac2978c516713938f30136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55f803935ce13b701b196bb068eba57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9414bb761bfb96429687a7a1a5229628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa168621d2a3023d5e8a815add2f6b419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b858caca55374e6adffad8dc47cd42110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8c6c8b93510de0e1b0db189cc241f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e36da70cf6af3b55cf976565173112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3435cd885bdee0a0fc2c3b1bcd9d4a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21686f825079d8aa3ee7fd479a3086b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e384b8b71f4d0c86bd7bd6a418c3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974c048204a4ff0ff08a01f404cd5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae985f9e410fbe116d83d3cedb8f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56099933c23124d7e79389331c4806e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8593bb41822e2616aef37d401bf7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bc9852c58b3295b3b5bc0722cce3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7e00291288bb10b832ab116554e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e3ab089247f0560e182ab6bd468c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50a31ca44b860cd877afda9b24023923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbb543142fdda5ee05aca024e7f89a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb563a7ced367f8678ebf221e85362c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94d166984f4f551cadcd47cbfb5e2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd8662288e956bf5b0298ea24906ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd34594bebd3b80664f1ae2800ec0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12253a0ba2b277fb10884edfc4658429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e99dd86b1de44f340cfcad9254619730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cb9ca42523e2158ac7527bdc780f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa09e3d1a189e754a0bcb58a11590fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230f8701988bb4cbcfa6e581719dab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79849f32f5057dacc6dfad906de55c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941d5ecc339cff2d8a0e335079531c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6427d38965d2c44b167de1385c57f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee083496930c2d6367e60eca8b5b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649b99627986fa82bfc3522c20a7b8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62665eddc9521ecd7e90401ac687ec439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d404dd46792bbfacb0105122a117040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab120d893d6912e5e7cbd147ec64d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348cc4b39455fc773d8fc6afb04ced42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea81152916b2e1313fdf0d58c6a2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6594210d1d7fcb92210f61e1b23e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3186b3822fa3478f255a7bb372d9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0cfc280b96d508ac57cc502cc72246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e55f3ad8a5c0fd114da27af7d92e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bc85819080a918ab0692aa23d187d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4aa18141037d4bb2c7209994bf01349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307da233a0fc7f69f56a873b9de9f9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168337218949665c4f59af9828f65751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d72ba9270a30d3613cfcef102f1a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521c456329c2afca782fb0cf803be0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b10138979dbd2d8f588761955578854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f9daca596ca6d3795e7f60fa3c7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc41575c3b4c30c4ade49bd0989e8b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5145ea0391d07a3eb1611deddb42a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ce1addf41c6911f6a0451dec7c3ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee049612bbc47c0682c7328087d7074b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f363b00417b84a1ecf6f670226b9e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b458acebb8bfce9e6c43cd4a533b9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de43ef91e8566dd807258e312e17e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592cdd0a834366d0d2fcfc8934420d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496e8eb853a121e43625217b57a44e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af426a1b4fc0b4aec8a2fb568026065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd323ca5d911a5cee7679e910d37fa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a69a787540c5edbac55536bb8b35a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d144369c12d4a2f48de0520ec1a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673424a893ebcf63108b676baf9132769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3f18067688764e1bf23d39ad3978b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5231a38f551905cc2172f2b1a391eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32cf0b03666580228798c9b13286a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e54de7aeac9da60e10340cad1010d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103f006c79f4ec003e090960b82066e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a11d66bcc787a3edf93cd373d6966a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d964a4d981f75a8c520feb73335e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b38496763448b2ac399d1a62a03d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e711babff273fb2e450d515d0abc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55460c5b8c16297ef9ae0a7b4d5f81779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0290e9100b2874872b20bd3a24db7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459546ef9c7d47cc96fe33665cd5ee9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccef03f69eb40d1689fd1045d49b0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827364117459660b3c25816365cfc78b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c059ff6f795baafa3858d418de584e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3a548691d46a18489ab2262ba26585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7586cf17b5b03d23fe5357063690ed686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f4b93735dbb2fb5455a6f24c592387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2413905e29c8966dc1af988f9320c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9133cf58670d589962124ec81d0fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04fdf7743255270925db747b6acfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d6d8bc2e5dfa61464ab4b58ac28f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15b4e5e45c53cbecf8fc774b525e0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d6496fc2ce7ecee1aa923152ecdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ee0143af31b2c6b46982d9448d6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723c1c1f585bfb6d66dae4a86ad0d8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79787e99214ecf3e17c5b6c3966b3be296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211874b9b8be577d486f77579fc6aa2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449dbf3df4f212522e3ec13d7a0d4f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a4c707b2320630dc59cd1bae51dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6607dd896e0863250abac5e2ec533c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52dbc91301ab76d2a430af4ab2f4bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424f686e889dd1b3b510507efc45b89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621235835396d5861cdd0e3f64aaacc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd125520380cdd100e543a3beb43c3d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1fdeb6d52efbe5f6234f6cacae0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a2ef538da7561e9db5b0b4fd6d637106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30736564ad97b93af6338b383f29dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6820d1f50a93512cdb284039941d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f2f98f97a232d395b860e7241c71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7456ca7b16281c5763de2a567dfbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e891cf90baf4a901d75a6db639c6d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6113ad4b1a84d03f286beae351b54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d0460cf9526fa35bcf78596fa7039113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf45062ca4758268ee04162fb0a0b84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ee727cfe84106d543603ab54427a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618b048f4a139a0adcb1f2a693cf5cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfb10e652d82fc28633f0c77f466d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82acf17c596996db49135db8c01fca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1109f36907261127b7fdb8686abb42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3d89f5cc63be384b4957c3be5b28f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ce618066f90e757e61a69101fcba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef042f5417c0e45870da867496a41d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffe86774e25b89e9f2739f9cef5c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24ad234454e97eab9d8bb23de524b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b27c4a7805b91867687d625eeb6883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92c0914bcc64965a3fc377c518beb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b4e8e89c251828769ff61a8bc1554127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801998ae5f1f533cbff1fe1c2f6edfd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60074794a91dcffdea067261a777082129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c57acd6a6af83ddc77d5b5fa9a498e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f611d7ce3de28b4d115ba867c2eb7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff3fbab8f9d784ff24d03fa05803c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f50d3beed5e6508ec6477ee7ba864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf66156cf336822e3e8b41fec9e679134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c04606ec0712fe1c6653dd650ee8a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95894af211f843b4004975256a602136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095748ba85cbce8f643041381505328137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143fccdea783966899847b30ac11371138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badd2cb4f735f06b315e949cc082bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0737664f2e1c5ea8028dbdd36e3c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d7695f63fb7befd05326d94d5d37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6945477376490d21ca28d7e3520a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe4dc279bf37c902115f131b02b127143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3cf93d8287ddc494d09ae460eb36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132953df64ad2506bc858bb7f6a338b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23e8ec47fda633d21860bbcbaacc6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf4a86c7d56353a8a55cf6151e7b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf316cbec9d4132427cfec6fbfe44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf21dbe496f3dacd4774632fc9f85b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b611aa057f4a71d4a5cf5c08853a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1782b567e9f17114389c245ee327f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476210e9fc65830359a5fd2181231130152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7baf5156807ab9ec06783d9d74b7c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757c22f071b8be1ce1f0b84dc029b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe772ffb36c568e63d04c0e6a5f292155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d8caeb28474b9012a8da33702b5ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb57b1677ab4f0823776dab462495f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027a7b636635c3a967419c5b92bd284158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28740caf10b46e6da8c51fb2f5cd924b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50babf54c7d9e1227a8c4c310ca4f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf2e786c684373df6b7b2d509900ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05740e6f1144d02d34e23dcc3c517162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495686b11edca2294d61ed7f07de8378163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6dc2e636c7fc963591c5a4cff0163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb27070f8fd778c43e21eeb0cef0b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1dbb1f19fb0bf02d781516e7df2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092d3d14d149bf648551299ce85c38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6c36424799e575b1c2d1200cee3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135d097ce0412d76a598d065c294ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d33a6a635459d7486b8f0a2106547170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e0a55963f3a174a2b2432666ac888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4eddf61ffb47d8fe0e453ba6b3e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99bdbca28f1f1052c6b3d6f22af2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f59bf8470a946e17a2467446294b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dabc7a1f7ddb28bd88a6318b210486175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d87d6e14f1e54b058ae1660098d11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fed6149de07445a5ad8fa51f0aafc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78773d6f6f83a413bdc227a150778cbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0e189ffcd6e11fde3baec5c4b8308179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a3f0091cf4de27599ac3108d0bac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851d48316e8eb5c4684f8674d0a81a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda240c64a0116c5d52c1cb3e9e570182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca82dfca3d2d4a1815de4721089408183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d0006d3a224fa441986e395863c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce5bc521fb25a52ac09c62b249157185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c709d41e7a9deeb1b777e24311de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b42502a06d1a6324fbe605687f1bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a777a0a0c81c6995eb53d7214d29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3385d5e77750ba21052769441bb5d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfdf500eeb96f57c614a7c218d28d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522aff653c656fb6375ca9f8357edc94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b248603940157df50bf9bf911b459192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198a44fa6da3c3de3a24564178de8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba099e34f00dd45c6a226ecf239d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba4f4ae708e1e6318737942d6a464195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caabc6bad75456771e2c4bc145dbf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9fada4445cdc37d931c8f234a7973197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98600a5fb18cb7e0f510f9f9726ba0af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a38d57aa4658ac186cca76f914d2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9c0f6d8b177ee403188922dabcfa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961140830b07f6641452b95d0074472e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e503e6cf8f9263ddc455a21083db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800e81746a893a0fb3e88de4ad03a0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b048ab6b92bedd5690f876ebcf248204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6adf593fedf2976001f3e962cb1e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ee44d617b62700dd944f324e3891e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c3c8612ffb43455312b5218e19e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1235a229211e7cf551f14e33286f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364c19887eaaa65e22774f7276fd8e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1afc4aaddc7e9b60723c27e87ef31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda97871c510a6a2463bf1fae2f2c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5371e53ea04dbe45404027af63ba0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b7949d1860bd18f7673e928172b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291130ffe985da9ca7d1f47f4d41b81b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b28fe3fa81e1a701b51e360fa48a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843a7ea1f9cc39fdc49e4bbba4229a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25505943e28f340f9f6e54f30924370217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0954c13e29b6386d4feb19332ec8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8fddc3a5ae28606291d16b080526d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21602264ff8db0baa7960dacfa090e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e058aa6bc1cc38440cf62a65580a7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f54e5222f11faaca827133a616571222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e1f3480a877f4b1ef8a2ef2dfc74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727f333e14cec6979961b6d9c3785c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fec40c0abaa8da13663d557c34283225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51f1449852682d4e05fbb24e8fb1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8f237d3fdf397b99ff299c967921227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41eb896f733703f75d23476b50208c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5788b58049797cbea3a9b736bbc637b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e03b71f04804c203226311e472e981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fb59b7db55d8154709a6f8e8b05d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d6631265ba4ec8d60952eb19708f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eccc1e2aa0dfd5b75dcadf503a2a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866fe4238b424b530f3f0caed025c93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ead659c5b1c2f33910576e796a58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073e18fc7e0398d0c7889e61498778236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc935e3ec8fc59c92f10a4f8e820c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db1da5dd2516a263f6bfefd91320bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822719a12ac8a6b40b228338b6e478c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219538a898a63bb602a11853e198150240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1dc03398327565b0818e5961256dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef206d0913679f5e5f3106eae8a1ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79aa846b246f4bd17e4bc0c1294abe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7161a37811f693969560312cd1935d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683111b59d632100030f3563af8ca094245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26effb16ec9f0e23768d45439209b16f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ef8435da32d5488afce4ba34e9069247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ae3241b5aa0d83cbdf71f0bbc920248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1775afa27c58fab7edd7cb926035249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95b49b02bc7f3b3d99d414761cde09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f82f016b73a68f517145fb79090b5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0643997292e5d42f2e63d2182a4cb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeecee7402baeec676e01603ac01a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393dd4b68f1fd41aacbea82e1d2bda0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad5e7f1fc9489bbed79be305e683aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9bd6679d2f11bc19a48702e2252b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652496bacb72eb9a9f6f60366a4d7666257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32aeb5e9f7b7f9a5da910d5d93848e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc95a6058ab5acca84e7cbc2926d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d0e6de1038fc2ea934b6cd65213f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec89f8eaac45c8d93af539ccc6a45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcd397d0534c8addd312d403a98a38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c487ec720d7a25be65f3fa59c209f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387b1ed07e8e78929b80ab3e1fc3495264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d468b5b4ca63a064d20477343f1dbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ebf0b37e62fcebe3399c1331a607f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc4b570e768e0c0bf352b27f8a31b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c10cffd8be63ae5b364bca2e7c4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9889fa5ca6eb2c88621ac958eea5ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794fe738804cacf3f946a9769d3de46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d8280affa9fef7bb8428ae116eaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e41d0301f0910350a995e4f74687f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68487ee121fac04ff90d4573fdcec10c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda93b9ba66554c7a0efa3a2c8b51ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1e5391351de866508d71c831263b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5190ba739c93a7b36132670728ee9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2acec237911d67dca6bca739d010277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850ee9b893212f9d9a9a21b1a210bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675912e6acfd2cc1f211407cc508dba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77760afe573c29b16d0bb40e8691d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27530b92dff2068640d6f6bf4ec9c5db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eace6d361404f1180209f48bdedd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85f452c230afac5f6fd57cb75b2a5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b68f5dd7f4e39aac9894030b5c710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1d6691ac7d59d2d8d8430964b087285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d8e79bc8e8c7ec8520c475e724f9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29374adefc8f4d26e5fd655508f18c59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4aa7e744bec631d1655b5d45d2430288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6507cff2dfcf0d1f6d6502a6edacc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645468411adfbc2d5d27170d0845699290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775872de64feea7775a86ff5cecf8a24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d062acf709f7cb89dd23d2c2c02f7df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f982edd4f37d145bb63ae49bd6807e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a20f7659101dded3e590d70621167294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c23b2b1a3a56e40d1ebb5ab96afba9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffcfdf835109ca2e86c706ce1d41cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e28591471f0c5d7ca9c70f09546524297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cd316ec45faf120f174902e057bbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60874f336f18c00292c2a1736df849299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564ebb290a9dbaf671561175ab2a33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3559e9f7ebe1b6b3d044f10e2a90f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de526dc5f9e8a2156cf5136ee3c5dfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae896f8851f2472257186bd7920834d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63bd23b163ccf8b1c5844131606b37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2378c75e02cf7c2ccfb499a3a1bf04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adbab2eaaaf7b1077ed18537b7e73e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e21368bcf67153cbc5f119e16424c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396066d53459229fba06ee57e57e589b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e3bef9c72f8deabea91545a7ca13a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a59897688c31476e36b24994b9ea0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8647f676398f1c8dd55ef2f2962a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec46c789601bb269c10f927d52953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c0f7a3cb595556006e57293b33d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2028d04564d648ceb4945d0e7052a62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280028fa7b06cc95cf21ba5569ca6b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa23ecc7aa1db3bd4c6eef9af7cde4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a98afe5eab2775fa9087b5cf5c3ae1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d55ce0acf00ea415c9b5b90bcef2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d0f726e7c4f1da780480103b73e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ceb70bca0dd5395681d5645b819c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca7cad98338790b6d4fcb7bbfba0d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283331742468a00dc84a15cda0c5ba44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a1d867cae2a1293d51f1eb6496e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb15f1bf1c2ab546ee0909d78aec6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb885149b21123be25d558362274d2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700c114998d06ba5c2daaf369dfd8cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba221b27f21426608ae4a52142010a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec083d6d864e946d9350b9ce684a20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f73f51397a3eac1a6838d1dbfa5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a807d3faf9231aefaaedbb8c647ee8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69952778a427b3f8750f604bd2278b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fdf4a92a4c5e025b27d7ed84d5fdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795785f67b38d2d84dba0e4586fe39d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003465cb23a5bd2dc02e93167af08820334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae538a75cf90b1e07b2f622427e7d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70cccb689ebe123429c8bf6363a223336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa45401e231ea83d0872d8c2f2ccd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401bfa2114920278604fd22974adf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1ab489ad1f829a78330db59bd58da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3ea7948f2d70167e3c97580bb7dc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fda5d042b3acaa1040378dd7f3c13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c9886c5105ec4e29eb89be516f521342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062597df0b654aee3de7da039e36613343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede3fc81634ebed7134c4955a83bca7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ba9fe8caef118e38140c40e1ff89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a9632316eacfaac752ab7c5e898be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b2f1e5f79d73f2f074a77e78ac40e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af4189c16a01ea92587ccd26c70a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a787b81559fbadb1262e7c37b78f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f1571ed7e59b9aea7c8506f3b928350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c476dddbd16d3307f4a9ce8cafa18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad6b93bd9d46f8bf24fa464868acca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2721f82780a72dd8bdc5889d5ccf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d78c65f7d598f296e87555ece0b6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f946e4fec4192591cb77585d698d1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edf3735499990ba6d6e960ce12acfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b176f096bf9b587292bae56acbf6ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcb3d0c8c6b170491a6a37af3767db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136548ea7821e92ddf10efa0d09d904c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f78951e79bb16b0e47a99bf09549e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4282d2e5ba7d143b9dd90e7904ce0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b46782739a063235e7bb1f0273617362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d8c5c37a994feb5af746365b10e11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b2dd964fb58b8d257542e8aa381d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cc5c27771b6bb5f5c33ce09c3c45e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a8e994b4815ccd83bc19c6391d90e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dff31ba8ee19935282a6def596459f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687185ae21988e74d953d489804468f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03aed72b61571caf594c4537bdfa15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c1f6d84a33dbebed104f605ed5e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b124cde1d6148471797225ae57943371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5225a82cb9f9b1a8f0ee060c7e74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fb40fe073d9fc7bc3e2aee0bca429373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca64e367bc164bcec6f7f5b0ac1e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438600de21e3579f207b2606b22264c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9afa40d418a9423d4c3b1ad2d065376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ca4050a3194750eb9b726b56e34c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7feccbc4ac66fecf3aacffa6505c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e4e3030a065abd7b3cad5645a103379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b776ac9278d292790a4c1d121d78aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db630c147874efac316409ce700c4a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad8f5fc044f57ac33bc8d6787a76d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91e94176cb45352259790ec50c8e53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb03f5dc5b738a56938304ce1ed26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf4482c386d04ef35db7492c899293385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b468a76b1390348764d492a3c9faa2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113800139bf5eba14251abae7835435387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da51af42d760c4a8dca0301a04ea17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe2fbacf5a30599e1eff2cb39de3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de4734dafbe333162b15ca1118975390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af5820d3e6df2c1b3eba10e6cdeed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf313482a5270267ab75a82f280896f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08771a1865a4ad04a48e44ec82d132393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234587a741623c85930e8b7a74526ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317fd3831a8c89ecfa4436b53508002395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770748c696efcc65e930501ea1fd94fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c239f2ef7423c64cae1ca5e79b6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228383bc786ab15345e545ea49a0ec9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c1e2cd41cc93f9710891c11a61b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f5bb1718b62a687c8ec1458bdf7d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d82cffb86d805d86ce72c690b17ffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f599299eca534882649ab729b41738402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1912bb0c3d4963b074dab031e9ce28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad37117f8538989fdee63225a48f0e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca583ce29c5ca24380cd3b910e6a9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d811f82dbaef2828b437412fa2d093406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf8f9bc2a7575a892fd0d71fe9e770407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a05d694a1200459854e4c281c685408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d66e0a0e6830d144f8234a97a983409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbab2afecd512bcca912125f7566f19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b0a72a967f0ae901592b4815cc21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b0ea4c4331dc5965cce6fff5bdb5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bd6aa573b6d7ca531f863a8b5be6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0600ba4ad553f8a18e40479111d65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b36cd5f2eb9aa31131ebdd67fda0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd61ff633d5e46bcc47fd26004a3bcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca563b8f6fb33bab6fd2d801ab7d40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4aae3f16a3740c4bd90a64377de6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cd90cdfa7d49bffe2532f47221744419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5790c33784298911dced0444e3c9fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e7ff693e609d3df8a4bf3e8e52630421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5814b539b4f3c918e1e01bc4bdac4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bbcb74a1a17e746cbcfbeec92fd2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9408bcfa698de07f0d9d4a6b78a638424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c066e2a23fefc7863957d9c0cd5fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f82e15cc3d1398ad9e3ea5de03a273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0b7056401fd0518086a50210337dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a53e4457711679dd103d1c0e104da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b99261effe3cbac6a12be9a5e19fff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c07112177dda634bb44bc9d764815430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a0baf4c4770c824ae02285b09392c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3f9365b3820c55964d197b63ebde0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a53e80bea22a5095f9996343b924433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d06f8bb9e90eea8671af608c96d8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699480f0645007e9e304e8bfcd5bbbbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc51799bf73714e1a901da331f919436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef678f48055e2dcde0bfafe6d35c9bfb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49151e8fc70349e8cec1f63167136602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd54cb2ef42c8446a9378aadb85bfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4dfc984d5d4ff659eea7b4e51faa7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3bb68123c1c3cd454a2e797f426b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36701123c7beaea85d80ddded3fd4d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83f34111067cc9ca024b49647904e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a7fe62fe7e81e9ed4808452ded5d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8687260259894d2f9638d68218ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa2fe35a4f4a957a7e93be548f404446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e76be6470236aeb6fb5ae56cf253f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98389f272244e94535f7070c8827fde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aafc447d495131510a3f635c68c3d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23fbba21dd27fdebc52ad1d21c30a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854acd9e9abc6b81b83444050a291ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722b742ac3ce46d3dcc45cdc70b728452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32222809416da803db9d0dfe99e2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614f744a483de7c400a577712250263454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f91053726d0e17ffae0094e848e15c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752bcbc2a4e92bcc66f328718d48f48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995977e8b89a1562996df4e606588458457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2e4ea9c8ace90e2d1a3757947d4fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a757511ea3b4470b7a887811fbbd6bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122ba669defe51b10c11fb598a89b92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06284026ccf5b7c449d5ae7dbc264ce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e1d4f087c14d04dac0566122d52dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f021a1410f1083e9cf80661999515463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a86dd48a67b1a5018aba2deabe3ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee93b95406c3afc0397746b0109582465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e91b1a9f86a7c8653aaf78cf68efc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fef6e3f9474cf1e83233a46507818467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ee2cafd33a232a8110b9369846fa4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a416dc47bb03b7353f809ba3c82cfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eef4c940a168740ea8691b46525b08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441fa4b7c3d9009ae707a88fe16042f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72458417cb2b09eedd707137cafb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e286f6ae957390096349551561eed47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea400598aedc4eeea4c6623aeca576474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d402ed67f3c82397ba0b7745353b487475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007fcc81a87df18df03c2993eaeee05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c059e7e7cb8a4ce284a8c308d9307aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aa2296083b7dc71e5dbd535a2b8fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf52c0b35cb82539aa025ac595c58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918bb95052486316ea2973251ce1de7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d422f0f95b30846f836525901623481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5ae86f89e1a20b3bc1b8343330eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc571f641e6a8b2cacc920ae04a79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c29a9c50ec13934b580cdde01515c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea1eb80a7e09a41ad919c19110434f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e37217cc937588c37e3696002002486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c8a75f19eabc99f1999f8ad0a483487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ffb9511c5735540b649b9edb5ea4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8183b31fcf352dfa597536c2b3e881489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f86d655d07d4bd80ad78786ffb8b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317e7e1169ee5bca3b1043dfd831116491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9fd191f9cee805277713df4d9cc34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aa924f0180e2112582df5e76f9643493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460597e0062df8c1ff8f70772e2219d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb7a158f6a977ce7157f556ea4d94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa83e2a151f5a290582d63ec874e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920b9a6e273a9e6dfdff95380623329497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a2dab5773993182913c456a6cc13b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255da063b0d60c3bee6dc8d51af45b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0231e31fafc328bd1ea0648d11b3b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628ac48e3d381b036bb633a9843ae03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48a1132b3879283dbac8239930c7ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d867f6c23ca132512b3a0a052be4308503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed36909c2a549ced343a171c516cfe3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c66bf402aa43d2922a084071c6a38a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66591935538643403c030cac6322c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd62891227b5db0723224d123354f84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd54078e307a122868ad2501efe1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5136a089b38975d954af96cbfb45b7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075de978d008a9af34362817c476dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ade59087f1e8fa77295be35b435f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b9dde55cbe8f0919cf73898838bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c08f1ce5e67940561459f3923d4d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1992073db8ff9518c4891612f03ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36503ad6892de5d11310312f114e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d940c18c78a44df60dc701a3ec291ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d2ab51afe14105e015900b30c7e8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30ca49c2a9512f5e844fe488c5b11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3570b594a1808c58192fdd214b47988519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01fa12d130150e51e18f45172cf7a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db804b839fa5ee02321890749fd6c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5194ca054c05b7179b52d5e2488ae7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c1d94f2dde62942fdaed4c3c9bde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d40e337b6b93015ff50eaaa05b28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e11cb9c80b9ee01f69f0b1b927c0ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa9419199e0610fa308f293e29a01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ad7ace354610c3616dea77b2e5301527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6f250b9105e01566f069d9410cd66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52db2531822db9f2490d7a484d6271529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c424b4e26dd20389fc9ab5efec7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d33c91e15931665e55ae5466d5674531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c25a549449033b713f25a4de817ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aae1f2dbb5d95c6a5b1231b7b6abd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7157d07ae789ac933717f764c79a7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087b5926936190cf8ba5fdc6180b17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc083f56c34905714f6c5b39aedb107536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62433cee31b20b1e5573aab0f43bf460537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583299d68d9ca240b68a86e8223e3c7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59501211e40e8467dca2f55fe800e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2916f4947fcaba01c342b5cdff5e2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ca2241f412f69509fa245c515c344541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20547e639c357630ed5d6249d4d4cb1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690c05759ec7a66b919c725126a84a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e2a08dd50a1deccfcf70cb8a92903544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d41e83f9b4191e19de14b7873e176545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafbc7ac079a05755fd10d6d80fd86d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f69802222c613150d76c0320ec959547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b674c9990e46eeacd02a130a62b1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4649010826e92ff15bf80dbb06cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da11213887ef5652b98708785c8f2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9bdf5d21aad2de094b4ab35ca9751551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd22c6a95954bb378d90439bfbd2076552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d6d69234d055d97836dc144cf22b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334d8e0ea5b1f34ae8c18a4e0d9a3a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f0c4beb7c664dbfe33a7ba900750b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652cf4efa1b9e28c1bed3a60dadc913556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8258eb9f17a7115842e183df0b523f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80605cb020c32054b0a2c6030e32ee31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3199462190b07481cc369d2a0fb3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba956c51c67146150a9be29a6bd96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c63ae4a0e8e546f8ad9418558ada561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d53bd8045e1f7072cc05fc5565c52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d7a7d62f43ad1c2dd74c83d8771a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacee454b6f25226cee2abe5c5f30fa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949b8c22ecbbacc210faf25287f3a6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3fe814ae1652dbd8de2636535725566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f5c533d5b8adbd58961a29557a9b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97661801d614cd8764139877d36319568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4327dba85f718858893685a4d2edb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3052f2e72319a2bdf6d4f03f62272570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68361af1a44b0dd2b0fe1bef3f5989ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05fd5fd8db37762003b69b3900bf40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dfaa2c6cd55d8d52ef1984a9a6d87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ac7bb82ac90d29dbe21d7fcb5fec2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f305840dbe47fde29f41a8b5e8cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7156441c38f7e3fb5711a0c97a89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda678ebb8cab69d357f6df3ec79c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c52604927b6135e3160225a48639578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb729d6c8c291fe0d7c1403a4db52c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d945624a339a1530f5538ff3d94a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908674cf64f285377de6fd590314b0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede4341f072292221e413447dbd590b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacf2613969ce950447fc28e6424569583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb78ab01df04008db5fc9f640b7921584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72c7cc0711bc31ef8d147c29b1482585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec5707a464c3fbac77ba0806bf209586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e0d50f4b60b051af272b7d2b0bdcb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dc2fe57416222c69d42ea44bcf3e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb82d9e419cac2085c00b079416f95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4947ee31c87500fa559f032c2f05c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89781cdaf63b7929fae5e7481d7ff23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfce832fbb690ddaef4fc8cfa1574592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee693b91c6cbfeb33dd62df749c8a4a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70eeba0aaf5b8467a66cef8e8c5e3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f197c3df88f4bed6a875ce409449fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e404ba761ca3301dccb3ecc2a6848d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0411886147b03de7b7fea1492022367597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8853fd1a018bae967d2f612ac4e8e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4690c8e7a8da3299d50873cb9f4a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625bfb56e8075fad16f64ecf389db66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4a4a5b9debb26ea4f25d9a02e10ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776ac5f60dfcf023bc30fc8e46c1644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116ce97de86cbaf00b3204be0aaeac4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33482755ec1f55765f52c4960af5968604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc48fb7668d95f423284373d703fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab9f4f0920ce6b2b45b3297d5d5c33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebbdb0f3fa92feedefe26add9f223c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcece8ee2964785899616257fbe1da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068c0aaf776532517a6c98f04d5b48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71cc65b31d9cf812b7a532bcfd03be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad059c4399e0ae2077e6a75e15b7ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d56fde409676fb21fa24299854cfd9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6b9bb3a388fe9d2c2f70ac88397ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d532aad3674a93d2a2db03840de760614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dc5b5c180d60f83000b922f734378615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3bc95e9b364bd23c4be3cd230efcb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e0097df0e857300adb2e6fecc75f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9d98be28f8931983147d87ac593d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649dc5a697ec392c6e0ca967e69f37e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40576cb16164e66d763f89b809d65ce2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0727c9f4655aa52d898431e167f233621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8f0717c4bbef5c918dc2c303bdf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc512f2832967e89c57c8f7f398fdc72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c114b5ab60f5d73778ce3aa2b42e94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ca96b8f793fd369b7451737fd7bc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1970e1a9be037236fe65052e12174626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959317e85e3929e714ab0db5f6f450ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505189c0209f911ad4092daade10c238628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e08224a0795f0812baf7f73362969629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f142b05af2ddfe649503e0812b19400630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a55224a46318be2cd3ed7e63a88f36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c547a41bbeb801f47c6e568cf1d9ff4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fddbfadcb335b6c4cddee66bca265a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a12bc1ad4c0a7c335badb8bf80ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406f691cf19786f1e2c34b87666b34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4233795f0fc865ec0c1b769c9c16ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1774d433e8eba56b36bbe71a100b57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8adbcbdb9d69a79f3c7ff52033a8c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0150d0a390da81b5e8c9e6182965e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb1b58ed16847d35fd03f28937f3b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82229d27ae6bbb9fc512bb1acdee84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc597264bb978652d04d9cfbaf043c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3efe7049bed6c9536006302df77929643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c766cf8b4cbf6f855a1ff57f1f27c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb36a67e2eb3d53f564d6d8844ff06e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab9038df513b9a6c0c2009ea0c2293646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebecc44e9752e32aae88a1beff7d90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3863e17a5f2b1eea8dbb99940f92fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d620a60d9528035135cbce135a74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa62c69bdeaf987c8282c269432dae4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86320cea365749309dd287e9416738651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc824e7343230b15a397936406f500652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e3dc1becfef562b14962e7c620f91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae42b80d5f2eb10d121c6b80e0e54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214284889204a72343968aee4b2e011c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d362f6bdb528ef6c0e1cf5d67f3b969656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b4fae652285bcb79903523eb7ab57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3efb3007b0ea49704cad9b2605c82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2b26f9c938cc383d6836a3253b57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819370b940a42307e6e11a27d0a376660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060911e7560c85f8492edb425e0b985661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474109591cd3c7f0f297979804b40ea6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56856c7d765678c922ef84e428a039663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c95b40ef66357dc549ff30fe11bb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c131161238fd21836131f562a2dc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b55884104528621f9a00bde46b161666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18637589c94a948b984e7e28519fac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c5dbe475dffe0d06ef0df81f6b6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03440e443047671c7f31eb71002fd32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a98c88b5819a43c2dd5652bea9006670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40e9377099ca64e86820ecd07f3056671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4d00b322c454c9c453627ff11e03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f182cf3b65367a122b5ee82de6bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95172b7544ec24c64d7eb1110dad23d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933926f1839435dfacc66d217d0f43f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f6e5a119867d86ed28196e8450788676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff544f0a5bece0169ba38e81c1d43e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db6e87b353140e47b4f61ad6f4c5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567c535e00a1abde6e2c1ff2d72dcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa07552872c0342e4f5d94361e679ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642eac49fcdb20cea8dfae64dc016b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d736f67ae2f6ece2ebc3d2a49e8a91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6adfc872d83f956dc150d5c2dcd99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d0fa1f3a097fcefecf952714ffb9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b4eab502253ad96a47d4543f7ac79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e1540cf69c0e7693116603fc12cdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa99affad99e22e5ca3656ca9ce228f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaef4ed3e9cd6f263382d7c5b04729688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2fbe0e7dfe2321045554a06b789b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0bfbd19207172bafe11b3c94aaac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e182ecd0091a86b61d414c26018257691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c686bb836a62de088a078dcf62745692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f357114fc9b9d58dce1cebe39bf841693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f70d01a01a89173c8febe946addf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7edf89abac3fe1bbbe16a1ec21d13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4af67bbe699d148b9c282e4e112822696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ccaaa7d8ab8d06985a1859a7fc764697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a18077f98b4514c394a438b96b238698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe10e01cafdda59193ddba373c3954699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5e82344cc18d72758e2f297e0cb04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf720a0f96858fb7f2e94d9206e81e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814eb9aefe34de7a7410e18b25c6f8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4e17de5577678d347862d34d307db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bd725c50e9ee646c6a17d455ba005704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd93c67163cc9671aec13fcc21caf6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da751cb7ced69d13dcbe7d8b712e2be3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059b51458fe03532e10f90c869c523b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1ff4ed8d8f0111bdc95cc3c7c3d07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94148011e494cc50499b278984da0bc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c583109038763687bce8ccd3a5ef4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050ab24caa094c1bf9e3712fddb97d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c4261e4181c65f9568e0ae4bfd50b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ee0e5d1bf678d0a2d893d63036b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e93b26715c582ceb63e8255d72844714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9535fd67bee2b9138e4848c7cf6e75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee091f3de5c61f163966c5b519cf8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78897625be1451ec9a70ef88670156cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403034755c878aeb26ea0029b09ddc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d566006b116dcf5c9c27168d1f2e81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66edbab311b65ebaa4c7820ad4b2fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceae2fa360d03ed512228a8cb33279721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461858623feac2b85c39b8cc4a8e06b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b865bc044cb7e9c6174ddbdaaaeeb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e96a781580c647fdcd614454c3506724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b300b20dabaa80c148cec9b92f73d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b00f271d65002ba7df6ab010332fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218248e56223a9af366c83a5a60c94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ecdeade40ad223db4a99b8cd59f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1045608c5e3ec0658eb770e239627d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d03705d8483991d33ccb2e0a0466d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09817827bdc68f783e249b2c7861439e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06076e09ba7de1ec77739876437015a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf784b456f7f48f792ea8545f9301b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fbc10cd0a728006219e155305c25b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622a859a0b4e6dc337a5de8d4f7acd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98036c26b49078cebea3b379f8a1ede736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e054dbf0ac43fa80f91871c42227737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c4813fcc17b26deea39248194ba4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761bfad4b9346fb7cee781c826a458739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84f8981f92395effa32987c939c9b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867e6b0104439e92de42512bb0d07f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dba5d248e535c9c90a85ba4e128d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b872c3bbc08d60a19ac88e3ce63b1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5557b166ff14aafebc276d719720a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209f88b7f0977fe10dec2f958fac18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5681c8b81ac29325d6f6a16ddaaa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8a72c65e4f76ea6b719dfe40e00a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda00873eee6e99eb481337a7d902fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bb292ad14053325d6c7f331406522749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1770d44e0d034130994c91c277c0f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ec731bc38447a5bbe7104597ed0c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d79a967f8db557945a94b9ef4f8cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60443de87a50c35fdf7efd33f26b76b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac2410343c2ceb2e8b0c527dcdfa5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae7566776a923cb1ff810edadef6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe19720a9d2f243b1b9b530efd13e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d4cc9ff025d1c7026d731feac5df4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a85677cf7cd8c8954fa3b83bea94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703f36b8172c9f96673dfa7c060089759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea34ff793d2bb5db5cfeac90f825581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9add8a91dfcd52443c6e22c7782512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a028ab812d6da982f817e24ecbdbdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e2cf13d8790fd03379fe7a06ff03a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846bec74f987485b4d692fb9dd5a97f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d479bb244c6e6c817bb9a98ca47a0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc11427e37ab861a26258548c841397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aec05d5331cc954cb7207f08a9e9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b6038d67e4d59cd31813ae2c6e06a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd6a9c2cf3f2b650bf1d63357109c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72de01899380ffd267e14e2de6957d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6dfb66d8bc0dceab325ee75e5853e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1469cf4b5e1fe93e6b35bce98cc72813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fcd5c105dfa23c49dc129fe8768e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69896bee0d497e79c4d1f5163bacee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450916cf94aeb17cf3651152f9024db616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2887f2e540abd44b0ee4231d6c94ce117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4031f5d6f5dde81a5f6006bf8080518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edcef8fbf7d9ae54e87ba331a407a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd5c66763cadeef21e6049a2863dc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192057d02819ec2fbd370cbc6e15867921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb7ff680ebb1b27c7ab9589d5188a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237726a2b3c735a30a883ad5fb1ae30923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd1338f87d2a23d520218e257c4dff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3420682a96e254cdff3083b27bde625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb08dea9207b5226a118c8ba4da08326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c470aedec9a55d66938c9971710cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca10602f5e51a4817e130f9c9d8a54f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df20f60b23835e9e0b7d16391ef1e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280100ea7c5b88109dd3bd2485e861030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae69d2e2b67bd542aab8af6d5930931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db7201426c777e9d948853d1d447a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38772fe95fb3a73c587cfb7b274853e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909478f3f437af575f6caff094dd3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066bcaaf4aa799553d06f6903b3249835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f00132fe2ddc655c6ab8a33c51f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ff0f29bd13fa3e8dcb7daf4eeaf2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9849fde4e0612d7fa26812972f6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c1b4aef044aad0d950af8728b03839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a606817cc5fbc2fe723b636a29ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a33c0f83e961771919a654c9801441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1716443eb4f79a4faa2387cb439bca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860457bc15eaf51da8ab136afb72f0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38bc0557efc23122b904dac30e8a7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fc8938d0480c618b714322e98740e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983faf658d167877fa5551e52906c90846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355c6ae21ed31bfe5318dff1650cd4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da97e53bc08ea91705765f71c8c651948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacd778c37b8c4091143fb18cc82ec249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d250c69e68ab69abb7d7b5732f280550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae7b518cbec533f1b280255c9e26c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f081c49b3131a6ca42a229dbe4cd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb244ff721782cd9e8cf59afbc1bc0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394bbaa7f4fc76ae626077e1dcab1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcafcba61d75d0e86e177d5d8941d8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a8fde227e86b3b704bd06f15febe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c831c62b1a2d2ed89b64a6f1d6c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135183951537b24c64c4d71922914e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c96ac71d5cebfda2c8a511f25e050759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e94091946e693b14f2c4bc21d04f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a847075506e29c453dfebc6a57bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c3a69259a66382e6c5d5500ee269e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056969cc572ee8c063452610a8d115e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a2e342651ee6f0f155730fedb138d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b394cd25080f2681251f8d6c48bfe065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a7e59806e7c3b08d35b7e3400b8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82a0cdea81b413d32ffc7c8647164f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d027514c9031991cb20367889f99c0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53514d5813dc6243f510c5e2241063aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae929c435dd0d4516f2c6aca0e9281f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f60413cac14d9dca3df3335f5f9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a822f7c1cb50af120988b68bea2ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c855a4382e3adb6eca75acc0e6e9f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731495ac547e569c2188c380f8d6c85e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1589284cd0b85cf548f1106b3b5bdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa655d61ac5e0d0155fb7780c9f226f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983bb32c1b1162b35e5d9e15643d19877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8b9e9fa28107b58eb53c1c85cf6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39cbebfa71da7806bc39aa593b371579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f044243c7f5806fb53332a3d4ca3b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523f6767757b382101faf963c59d1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7ea50efd12e5b58746ad6579cbb5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73df2e7e7a3eadb0e0e9fd28a7f398483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af928037476942de55db438bbe56cf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a829e67b1cd14e775e7ca27261ead085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1186925a543016910f95ee287a9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc829568e535f798ea57c2dcba1dce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec6570c3b3fe4fef15ca0886b8b09088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b0fddf5971c5bb88023f96e39b66089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df7245d8e5e71c426d2a67be5218690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2e084f3f08130ff66cbae343373bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ab12864fd8a6914ba9fbfba3669d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba157345a668ab573fbd40b314f0bbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0200dd26cef01afec9c0d88f423b3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4b5ac566d160d99ad862dc8d8e32195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc8cc4ee1841abe8a3f789a5f716696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da535fbad90856be2b9aa0e5389a90e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9f0e3bfcd92410dc53f025072accc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a456a1b1a61eef393fdf9781b6ca599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874006bd7faa10edfdc242e0fcded370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb862cb97e9e70b17d00d0fa5357a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ca469bc7ed18538c1ed51bb0b948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46d96ff5319054d497d125511c0d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe67164d6ee3d747f2ec3dae4a27c0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccb47f2036b9e17c96c837753a3784105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084f22416b759f02f28bb26481ee33d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d794fa24d8ca40c970d1cc5be0c47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bb0189730322e00ce378c001ce24c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309c562afa89a5851b3a94820972a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62001a638a675c24e0dd8d2bf3c8e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00455911ad4a1a7b4d011d4b83e2c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230f6e6a023bff538166da69856c21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ad1dbb39501243c4a21a0e56d532113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ec6c706aff6ce5403ad4fb0cfdfad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740cc8c528e91328e4f94a37ed13ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b716c400884f7bf1a6529b3472e763116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bcd84669580d7f37c7a60dd059353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f632e5abcaa3dade41553eb42968b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dc1ac8bcd6eba95de29e67c5c541e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee2332502f732e1f9a9278fdcd04a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9e6d9d5ba3b4101225cb283237171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75703c18afe7067cc323e161153f7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1ed2f94dcf3523222269f608870e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ba111a484e74e00d3b07f730bfae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc84535f5308a62dcaed1f30a5b4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bf39222f07d3987a152e3d2dd1a96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44efe5ed330ea842401d0733182df73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030fdcc6375aac7cd4fc5ef3a5b472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52bf61d0e62a6ec03bcda2d988c16b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2f3ba6cd47d9885a3aa4f7176354e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593c72d7dbc9179e993125caa8f1206131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51390e6e9ae3a45541b01d0413040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad206227617157f4f52def48e8f617f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaae4d59da0b49376ce0cd306533423134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66648cc36162c0d2da98ea7d5f59b826135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131f90df31b3dcd2099e78dfa770fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890896d40d737173c5cb08e6db9bcf6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2da100a4846c078ece3ddacb891cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c79980a606782b2bd4b03ada2d0de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60352f3bf4a11021d5a902740bf37f13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68468408fb702c543144d0a55017bbb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb00d94ccc66c9653b14470d15f709142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc18a10c54eb0a574452c1f0cda867d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64259ba91855a768c001b94779b6458f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fceb121b5119d4dc501e7836c7423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e030711f6c20c74b01bf3f36779afc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd04f3f06b96d03a9cfb67da8c0072147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e5921eac177dd9ee6b05c950fade8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be676503f413b6af5c5662c6b6fdc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50687cede85fcbe840f0a4d4469b86ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e954bc43f2c6aaa2bcc2bd1968292d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5207d0897cb7b1f5f6778d7f706d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151adf81820d2a5609d34a1e2db19c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89307714e38f80b195fbbd4af3f19d8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a3fc898093be41aacd4ece0696589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fe6fd22ce89ac5fd9ac6f881696f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8851ab2ce68f5739b29e1e9b9a86d4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb8b9d50194ba29743e41a3aa09449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9d209f5b216305da3aa93b9b92a9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cd49a564319d3983ee579a9535f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce44c9f0fa103a3494585dbd9a0771161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316268c84176ee5708bcc6d318da8905162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49638ee78871b9c5433525440100f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2a861c982c5707239f1d06c38f2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c41ca3f7e9f90fa2d2c0c5f37a4df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17320430b8cd63eedfd6ed1ce135b8b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01bb70b6902885ba0a2b2053d1307167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79262f726ad149b560b35554a4d712be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb3bc4edce18a05a4863e62d9aa46a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3663535d40137d2070b262070831b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba752a6ab293ca56cf105ddf6c0ffa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e07af8dd9d236e6c840082f94f69d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fb022906be7d560bfe652fde86c45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70962181f36d3a40c56d9af0239f85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a46175602a29c03a347b8de35dfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840322bd8b21230eef4618ccc01c54bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6850683dbba6f5eabc954e83bb4b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fdec2503145d3c08685f181158b16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293bd89c1b36f44a0c703012967221e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7cb9b599f59da761c03b4bed4dc41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e001d8ad0de77537f02ebdf4dd2af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8da485e06be3f3f4562ae45314986182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a904bd75749d5293405a41572fea4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6895916090039497464aa23e4eec8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c093274a2833c96a53fcb472ade70d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c53cea14333f674fc4543113927b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01c3f385d7555f25d3afc42b8b95e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc74a78108618e888396dcb38f609188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c61dedd2809e5c878b08738244fd85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46278c99f5477f48acedd3a9e6afde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3b0c65ba116d0f6bf6f13e516192191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade7e807c3320b75656d9681b186079192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8741ed4a0910440ffed8ed9b42d9b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7972f2249a2dc77e42bd071382403194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c04c8f75309316028649281246cca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a999761e883d9a7980ca95fd9e03d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21d6dcbbb249876ff13d517bba40d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602068ada941cf4d04a634d2f5f558f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ddb60421ee177ae21a077366e8798199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891814cb205b6feb5fa3146e516928f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194e584a6657fb6d09c1d4740d1bee5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b043368354f62b6f9d56212b3436721202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a9157f1247b9a7a7601a4b5cf7e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67819555243d3d95a4c7d8353136067204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff9a9eba0eb64139332de7accc49c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2305692c6066a175a3a63d30b51f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48bdd9c7a4759a99eb9eb1009e2397207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa9e7d451397c46f7583ae2d0ec356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e26bf24bc77074421440fc68bec9a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de77c77abf3860e98f3c4016557dc1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa5fa394ca96eb66c87f2126f8958211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba60f3784dbe28b0d25d687ed31086212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b3413e448f626e79f902931d60804213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c48bcf209aed5e5a570accc1e2c33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3568caedd4732f907ed6ba8580220eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8f18ef4f5903340e84f168abef4e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784c704bbf4393baf85d960ab2cd371217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8c8600e212acc92136a6c2b3d295218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602245a1ea44f54be15674bd32298b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e735c89529f71b39b9f642b9a989220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f8d447346a6b28beea9973427b6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4f8a989facf5fa2b4a9b42400f2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f39e94608bcc391b853272a630e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12481f7dfd63c953bf596ad27d72cee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a021864d4dd9f5bc187ad98c54df513225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be2e223b710c8608752a1a2bdd4c0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc881c1644214c4b68f7b63b65b6bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052c7f7c99ea9b0caf68ac76a949369228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c199c60c4e22a69cbf374c569295229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109780b030080f19296ebe52d54ae231230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1ab94be1abe6212182d835267a1ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc4aea0d76497d2c793a35a2eff104232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f02de79c89f0a28794d4e098fe27b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e5d9b3b97674691a426ce37e16dc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe1ba6439b69cb5025b7ad62ce319235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91113ec87163a9858d5e2dcc30e2c47d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d88e006418555f953484c24d4d2573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68871108f86aeeb809482f4590177238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50997362cb2f1363c14ebf45679858cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d57151e5363be52a272d7e278e4e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b883b7e6ad2aade2b1ffd98b8cd68d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82867c555f305f88b49e62aa1ecee1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a2d85893a71b3a123a95932d16eea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc463feb10ebca7627a2438e71da64d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746bba9dc682f8878fbd49ec7abc9c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db33ed79d1cf8513e3f5f82086c976246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6455d8039b685d739a472b133682cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709540a5dd3f1ccd6f8d24fcfab2b5a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc58b5cbb5bfe11cb10cca3e0329ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9918f9a66c5929485d61ec01fdeea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8d2d645e2122d815eaae61285247251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58679d99f6e397d285f451e31fb81657252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109dec9ad0acbd5f0fce7916a05a95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a43df4a2f1c0f0545cf1018065eed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a19db95a6b04659505d9d209be8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24eb46f3e54f1ecfaf9238d0dd0c44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42189643e3b19497113b90177f10faae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf543d42b70e62349245950654c406258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b19ece412b02f41d8147518679e31f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c6cb0de941f4b33ad5fbdbeda1442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b43b6f1f513dea77df1d53ba4fa153261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc90ee328620e6be74fd15ff05875ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799cbffd1cbe4b4b2032fc4796c767263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d15af62ca019d31b7ccb4191bb55c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93438b61058b17d21d97193aa95d8c49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a517085e3133d4a7f1cd52efbfe95e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0537b1eb1b14d952c66738cbb6174267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60dca544fdf6a94884e75c8ffce1df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383b63f0bdf58cd479ac81d4e14bb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a41c107d0f8348b34bb58734bb5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b412f7c8b63ab63aa4fb7cdeaaecc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f38f59775fa0d1fc83c34801768859272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb91fd55256b4b638d92249cedf5f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dce2adce577172334cb3724e53cf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d176be503b1fbbc635cc65a0273874275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e214b16952ef7d11610e73f82d3c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686a53148f02d17d8f4f495144c7e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8162f11b7fda7cbec0ff60c528ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa72189be7ede130457e2109b199aa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1abc5b4fb1fb21df2166e74c4171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f2f73cffce19d9eb63ff5ce7c755281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e47d69801182677ecf9c9e02601fee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9fc74d719e0e479923d6bf07f29ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8f2ae0faa6770711ad6b4c8f4491f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3ae3a1b0d9adb8dded5c041d1285285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36cba935ac9df3f156c92472d26c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ded53e74b64641944b9f46f7ffafa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee4b550187fde4a891a7bef1db2966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9094ed364e3ccf4b7e09787e25215f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e4403c79b87e5eb68b26aeb0ef250290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69724cc359449908cd8adca2f7b5c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cb6b3cb4a72bf600df1068bae0e1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fdeca2e0afc1b5912e93429eeb367293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc3466e31d9970fc7def82d4e16e3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2cabf5913387658e8e2d2db93c85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda7a6bf3383fe33225fc7be50638b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f150caa013d8be82cff271e3a5170297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb040d5b049976ea22afffccd044624298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4fce359ddf45c3b5c20214693ccea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ba2030452d979af513753fc78490300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1ed5109063868c1d64da928463c23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251c3deee6a6c90b998d0ed9085cb94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9507679c22f64dc25bc46643cdd96f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb70afc04c37b0124ca61487959c7f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5605fe99c6c0091616702d100ed7511305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dcc4992f730df4cb399503f5c033b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c609aa6451887765f9ad5bb66f7619307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25559380d4c9fc02bbf23af5cca568e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432603865605dea4389be72c6e4c8bdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf201cece4b6e0d5cf6493e266cde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916910365833c0a4bf89aea1346df4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714390dc8d48aaeaad6f428d33f2f35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7775549e7b4e934999ac9ffced31a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6370ae67e1fa91b3483deb5a4b518a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b380aa1c2f620d391bc11ebba4e8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea0031366c70b1016c516bc0eeb5f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674efca45d84cd5fd10e7b882faabc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d73a275c16138da7e791a2b7037c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe848f44bb74c0e9e4a72fa5812e31d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f72ea08dfd8e5ef82ef61a82096d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fa620ac09edbdadea98134f96be1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221bf5717941ce71ea4994d3c01370322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3bd8196717a64da308e61f026a7c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aee2fedba383cc3c8c89154254dfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d7734bbbbd52f7f74239dd1e277a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864a68a30ba4956da7058c6f065849c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de724433509031484e57f3b7450bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9aca3f8e6b541c97ca1c89f0ea4bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a65c761af827c323439924b17690329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5e3f7f575b1fa23f88a3e698fa127330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df4585c4293883d23100f4952d220331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a74148fc0bada1ce1b57d189c5e7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f798b9c39eaea99c84ecd7878491ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e802060102967e27baaa06090a81c4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61271d12d76851a0e7e14bb6dfafbf28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13afaadfecf099f01ffc0a4bc10b49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d23f0f6fc4d1237a597ddaeeeb672337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4071af72be754ee55171e4442b661338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ad174e53a01136b1dc157e13afcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c627e3a235b64e67aaad3f65eebadf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60af55275868830b26b3a6813e1f73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb763482aea5116e1b4eaa433949b6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107353a17a1c58f98435551b5903e90e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85d0b853c0d1721eb481219c4ba428344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791f0094bc1fe291e4cac35a600177e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c07eecf20e9830363bfa026fbebd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aab321f42aaa44e862d2e3226bace347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aadfe0895770e4cfa908947878ecea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026359a45e1060955a85388f9f1aca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe7b4013cd8e30018e835bb9e73411350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59308f93bfa89ac45c89c7f6c24101ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ef6dc49bbc2c7c91dd108aa8c5d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14e8b0d51bf0430fa99923ebf4ba2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbda401ed81f4cc3069034df87f38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c36c02e125973f441439f9b8e10f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2719030ba76844b71435f4b365256356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa776b251890c0161b47b1f1aa8b9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701c29a2efd02f362489bdd6369905358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5a182322defba9ca53948ba1e3e3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811549c67c5e2e4bd6f951939f3ddcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f39ce0a33c9875514104d971e14bb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020e451eab9b4a9fde5f5f222031e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc101ddfece56ebee475065cc38f60a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734f79bea2a43a76a3640cbd86ada8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35731a0500eaae526123478f8554815365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8d334cfda5e61098224b360471cfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a32c3d7f83a502e049e23d3285ce6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec96b70a1b459c94e6f6695a322b8e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e2bb32b311c2d717d8c01beba796a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadcb2a74ee358daabfdd99330b4711370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631c58cfada101499c8e9cc1b0b723b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2dd6dc09fa9e58bb763b9a5f6075b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8669126be9c7460825ade3400adde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7d72b051b5bce03f6f28d6f68f94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a0f9db512fca8c23889580ede458375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceda11c035b53adccda6ebf800c54b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3ebb41d31901c334c14af1e86484377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e276fb9fc4c1dbb5313b6a746c22a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c6e1443becc2bf2749f467d119641379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb1deac4c6cea69692cff78871b17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3356e361de720954ae2f82ab517e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca836f4fdab09a26606d4db9ba17fb8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caeb27fc894568a04d43c7ce9f2e81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf17bda61d1d0c253cda95bcfd0caae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19450f9dfda5e060b94735e296ece474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51311b4885afeca5c290c4d77495798e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab73d344e7f928b916345b078fe5223387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef34dc907f9c22522e58c27e6fe25f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f4b35f76903ebf00966dd859f931389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94230d3602121894975b7d81a56e3b2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781451e86ecf774d39cfedadb4da659391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3819bfcf4f3914aeecbc0509f7848392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a4b27aaaea46969d60137211676ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0febd2c8ce3b1f29f31096daae0451394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654c8f627cfca7774ee98251516a44a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dbbaa6e4bad1b517754ef71610284396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802911c3fdc664146d7a9c2f000a3ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83cf6325a8a75a17aa7d05e0415547398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c640117459a5a1a16f89b246e408699399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a464ed669a9ee6dbc6a0fbdd2689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fb3bdaa0c56bd956e5825aeb5e76c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17f9189f9aef6c6cfe4c3c97e74b2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63209a0b008aa0d350a71de9638bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fc74018cef9f0c08f6f75c067de1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26645501daf5039745fe5bd0c727878d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4580bace53c2e39af184896ec1057fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db43c7d956e0de1b6bcecab0bfc454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef36a5d78d2353f10e8f1cdfcc672f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59a9de6c3061f791be62b2cb623874409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2707b6beb562b8c3499f07b080755410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1739637513ccb2062beda84b6db755411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22627e60576f53e7fece13f8e9517b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a12c8778c6b1ad5a514564f6513359413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943c849bab2b82dff257651bf16c6d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6570838d279bf19ad659ccb82cca3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8813d657c6482cb248ad9f1fe1d44f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcd6e0e3502b65d7a035e97d604aa8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef4290ee38e19fe15e565fe7c2232418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b474e75615b206ccc1f0dddd446ebf0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d93ad1148da65b18549daedc40b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db53fae75f3affe26cc123b561e22f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce508ddc4b6c011d840606741ff5799f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416859a8700cd4cff07eb9f28fe81c2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446b6eb398c16113af4e1ae8061dc58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d67332032656c3a4e80c262ab8bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba308b04bc2319ed98022c41b05f09c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11242f2c9ae718226d9f8a65d742c87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3b879902d6a8b4500f1cfe7573a83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172b91d07e421ca55867ba7a529a82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ecec9e1d83a005fd56c1e32284f85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8afd6fab4eab2d90915095f10e3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89419d0aee9c29c73057ea8d7945fa19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cced954e1901e01c74413ef8fdb8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd059154c90f6581bada57d148e8df4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deac95ca23f2f93c75fa90a4e24a39d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470b181635aad050f4470b93280b0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf33c9ca6350c40e09ca521e91d5d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9660261b8f72060b6356184145b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd538246a20baa2f95fb2aed3f8b92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedda5e3edc25580fd5a2da5935e434440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca44973e02f20a20f23248b14e494441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f7235de632881056eab68b380fabc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201a3f04e30137d00747a653a0ffa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f249c100fcac47f4cea64611c345444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c970013d6b4b9f55b3730ca6f9e20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9e6ea167f690da3f4d1e3ff7e805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16af4ac5ab007c8896ed4cd0d538ac1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb0e5be070affeacfe8cd7babc4072448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710c38b88ce757585daed355839fd83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f8fed5f5bf805c1711914231cf5c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423656a257af9be2070c6002f22eb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718603305322bc27c2831d11a4e586b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb856a8d99ca45c33bc7fc1515b0945453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783662fffeeeee0dbff758c03d5f9ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c140f802812bf14229f0a66780b5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52709ffff400a6487e0e7aa285628cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246d8f3be2653ae5899fbfe977cbf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df3246aa0456199530438633ea2bdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b73a8f5ef99bf493266bbebf9520459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750e58411eb66dec7aed7c5b12dbb42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9b235d5237217dbf2c36e2490b189461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0befce9cb79982a88a705c9627f2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14300c9892993468e4c4b006887f7b70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40059e35f48f25c321c07eeb13fd103464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d33a1bc462b1bae82ac3a54dc8d9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31c64568dc65cdf83a64de7e04f69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05287eab366f75769c33b7ab307c91e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504fff83ea0c211565a5016635a8e20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f73cfcfebcda3956ef7619c9afcf71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a4920534fe8755f3d1139ceeb2fab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4945ca246be5c1d9d025bc71cd80dcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477abf4ff32c8d90ae25a8fc94fd3476472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d5464cd4d6cf0182c3ddb470b4fdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd335cf54548577d73690977d5cc1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff64bd57bd72c77ccb74cc1ee55c3e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249a590b3b3427181adc39524ff1525476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccce4124d41c0830931ce8255cc5ef1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8c0c97083bf8ce7f33a80adf9507c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28117a5a4862b4a152b7b3307e7e4b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f01f3b4b1c50384cb16ce004598e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d96066201a9fff47327ae853a78d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d13b308aa02e53305aa310c71231482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b6a66c7a8f2da763d9f9b5c09a156483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f074967605d5ff6c7788804c1c57935484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114186436f25bf26be1b91ef5358e9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6f0803f6016d6bfdf32583cf14b77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56392436614da1c463e48747bfa8202c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fdee8effa560e30be4ad729f2b09c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52044e773951d350c7b9cf1d0ab826b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956927b48fc7a9c69f59ee9a709895f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af0f14225908128bb6e4644a3c35f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e744e7e5c17d4d814db20b838de9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d95ed8dc010b0b75ba8ccbdb27d602493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a136b84610c6cffa4dcd222848205494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457c420da59165cfb87cc6b1328f21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559e616460670d16e7cc41f1a80019496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c55fee2315d83b97e930eaa5a0f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccb02a13b34115ad5972023520e90a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7759964a317d7f8837198a6415774499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f1bf5712eb962e75ff06f05a0d9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a18f7d2648f2f472fe777283c9d821501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eaf02dd0f4490f6f0dbd1bb99c775502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c8b76132549accfe0e7d4618ea7cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e9ea559e9434fc40846f8bc20622504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3a529f5b32cd20908f7c7a598d603505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7ad48b958d8eae7bb3312104ad36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670deaf7fd1d3ef7c26fc2910a9dd15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e9f1487219a232013ef725db79b4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b725649b647de43de4c7b77307c48b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aebe4f67b5e7882a4a02034803ba3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fbd8f0399f8cc03c00bc9a6572428511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62de8f91615956d021cda7cd0572a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac05d5145a2a73ddd1f5d78e329d2c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe2ea8eef30c1051e346b2e54600d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a97ad4fe962122ed627cfc5d9726e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92adfd3a153468d22c09cacbcc321516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958c6d51c413a27c1f78f2a6399d75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c8ccd975d82f49b9f19e88cd1c70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e7ddf69f89a5257a5b7dc2fb6b6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43523da2a3c6da5f38643d870d92a8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b709e48ebdfe3738d3d070900d6f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb23defb12f505fbd7dde2fba4e7c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831af86b98e0f3488be1f9d52f733c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd75361206a7500d77bbe0d28663f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579defdfcd6235f6ef15551ef7ffe2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df779da0aae8a54dea35d10f163c805526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c3bde7884bcecf40ea4b854a08f6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0142b3133a63e3dc21f984dae637f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b249e3106ea2c583868d4dccc1df0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ef1e62105c4a96201439257a4857530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e70736a14f44113ebda9e40f684fe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8952b9ba9e13a296ab8038fb9b49e89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1550fb267031e8d2034d3dd40dbcd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69017acbf52a2fbd375a740d3ac5beb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e5f3eff8d5c7c4ace0f77c819b4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d70543cb6975ef01fdde471d9b865536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23c938a5f2d04f7e8cf4a3438dc607537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332a6ab55c3f0e5251783b9628828c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ddca05f9eb0c2b34e24ddffce3778539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8978d842995e66090c781309413087540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d997505f51247be9f0491d747d7ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c27e1e30cfc1c202377399072fad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8750fc7e4e0f3eccc0d9d7df66f29ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e3522b44e9bf05ab260aaf758ccf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cba259095870e65d1053691867bb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc48f72aa05ccc0aab3445cd14d099546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821828ca4dc557d929293741c3da77eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcfc097018e7cce0797defa5852771548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9119e1735e3c520afa2dc9dea403dd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623013ffcc07bf50218b1be5b84d936550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce9af98ce5fb25ce4894e1411e18b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d5cf2df358e37e3732bca684bc95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35b1d19508695342b202bfd1eb85a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686a8d10a9c3ff6ceeca7a62a0a9cea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905bd9d1d18b5280c201704ac752777555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df8536b09ce1b8424b3ae109e1ef2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6df939d650aeef6760839cce1b1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee2c4fdaa17192c5d614c6b19d7b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bdc365285db11adf70d51913606da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a5649243edbc8116116bb6da2e63e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7be320882e7f518f8c6d55eb71104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c55823c12bc727caeb83fcce5d5cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a503561f38486f2266795e608ba9ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4f74cef36f6a669e8b1fc34b34f40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0caf2950cbc71e1fdc76c96adb3df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe62fed565a8dcf513be504f09670a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e3c9f791c68592630b9ab416b503567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02febab2bc0f55b70b1a055b12a3bcfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab40c165a66c4ccc605c2ae4912a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5654272e4dc954826bde36a15336af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3551c344f2987897843fa70211e8d15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c80f80dcd19c1664bea874d7474f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1caf4ab225eab25e3d80685ce8934c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72431ed2dad48f8d0930fdc4252c976b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f91af6bf062919075106d6481353575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155426230c578aa4f1fb63b4a143052d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752e78f42dddf895666bd092166e77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc68399e8d5dbf869412fd394ac79be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3837b71e227404a7db11cfc351f719579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0056a1b41f3a29aaa591d7dd2992c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba6c946ea02074f37eb56c22196af1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91ee1dae38e728c90686824263402582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5e2ab34df1d2cca21c01d705fba0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22197aec70faf9df582ecd10fe085936584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734770b34a7e9cc090c9495a410eb37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fdd708111c29fec3d279ec9c2a313586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab0243ba485f5bd4a71f564db6651587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aed567b5facb4e61db38a57083c68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5e772ca55066f2d521b4b1771b09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee8b4b23fceaec8ac8a47cb250d55f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f30f6660654b86c41bb8b8eeba50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa1b86065eca3b2c3272ae318dd85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758e4de29ba586e90c77210e61c805a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03db5c92de6df9d5097fbe69cb94d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681ad03322ff1b34a920374e90007e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a084c41b144ee6aaa378bb0c9bcb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82a8e0557e44110773e85a807b1009597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69f19dcaabc31e3f71682e0908095c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9970684f667cb2f536478e7b4ceeca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0187e99a8e4e81f11e70180ee3037600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee641ec1a39a4df3e9b41c6d9bc9c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c3d325ed0b334ae938cece7e20941602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23897fdbbf796e03a0914abdcaea32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1932c3b4addb2034d76927efefa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d738a072ed09a0d78135c60c28362605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d350d576abd861c7f0c2d87ab778606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02dd4156cb771b4f1a3990334795e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a0527d2659ede297147c5c77dff5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f12bc2c039cb6fe70563968fe8448609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2710073b9d5f86ab850e498f87e73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f0973674966ab8d9d6921a04c2f54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c126f02519623a547a57d07bf7ca7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc077e173d8dc920f95360c5e16bee6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aa4052976c3ff688edc3f3bb7789f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5393c45505d6872467968c6c2d02910615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71066936bda6af4a1c64b7e6f47ea8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baba933107eff6121a6aed8e07de38f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee4f887885d586dc345a938ab074c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832d6182874119b7f9d45295fc0fdf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c09b442b1a9872e037148ca5d2c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99b44e5d4b8829ea289d8b27430ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774373de9d593541563929d3927531f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a3f8c68478046f3de3b5611258df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b641dc8891e44967234409dbea711624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9473d966d0185d77734f161ee2f66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908d0f657ce006e9d3251e9564e4a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591c3b45f5d77b688b1d208007caaa7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbfb47b1a86646801919ee4cbbf243628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39cfcac1de92b17fc7981545f963f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf3269dd58a5fa964bfc69baf1750630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47cf2967872ac62a48275660daa2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdc8770dc6e4e205a97841a458ab00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f0b811e2e1773206972612a5736e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f82d15cc9c6e0de386de7be9b018c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1779a65ad492dce6d89a5abafe848c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608bf352884cce7cd7306ab19b2473636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f208719895599f28ca321db48a8164637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de851fcd2098180dabcd8709969b76b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340da55e27223fbca0422189da562473639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e3230c85793d736352107d55cb58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fc5b9f8f0b4382856e7bdb995986f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed3d884830d42fb9230a1fb0f6a5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d84a99ade5435c87c63e3fbf561b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ed3d81ad9bfe727900a682fee7147644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b4b7f5fe26277ec303cf9f9bcb0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021b09aa8c7c173ff39389aa9e05ccd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967b867d84b6946fcf527393c5863a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74146be4fa965a90aa1fd9f07eadcdd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c84ada20f4649db94ad9eb30f0cc5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d12c7e9742ea0579546456ccdc928650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713cf739f326259795edad3e296899651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553aff33242e8179dee0bd1aa54ed3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521018ad852a42d44ebb27fb88117728653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b29676db5ac2a324c8db63f41e3e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3db6e25ed8c5f7a1afaa67e71dae7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8913e57d079fdd470a15c072bd8bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb090e30ad0955f9df451c5299b94ab8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c543b4670f692a5375bfe03d7df79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5477638b8c20a3b099d2881b186d9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5dfca8b325f4fdc71bdc28d77b7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d42b81088558a2a05a2cd378f6eb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb218053b314ba177a21635b43904c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5acd0dddd4844dfc96f04f6082a097663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91342e867427c3bae1221be34480314664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4bbed590d1aac96828142c1f24afa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a6dd72ef4efae3bc347756ac3f4ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ff4533a010dbad0342d7a7ad9c085667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdedc0c0656b9bb70d7614fff905b8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb277932e0b1da883203ca5afc42db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47798f50a42f3c683d9fe721bc5066670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a5417ae3836ab99513d8a4a6a048671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78406936d01dce2fb51515ff77fbbc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecde828558a3d6922a72f30d9091b54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d7659101b7b383a08517a4569b6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612846a45644ff26a968d9f7cabb8e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6564f01fc77a5638d6f0125426c91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f4f3d803141d207c1943d4b13393d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc15cdb1b0b328b9d127c3004a23a63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef961620f836555e605c1d286df68a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef64645fc2bf1b4f4259f2bfb9ec6e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1ce548ed00123c869553eab36dde4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610b43229b901a45c240fbdb3480ffc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9d3128df690d6f2f17a5b98f70896683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f194b58f51d1dc1902b8e5d50b008684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e34fd3d2d8bba05eb65eeb4ef6db7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc20d77bbc349cef76279885c56f33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f48f7eac2944fe9b1a19907fc8978687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc355dcc5617fc6d64fe4784586157e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b1ee4f30e16eb735c5d5a4f0074d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf247038f0327959bcfac1eba66f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e0dd169c10bbfa77920090ed2a515691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7fba004f8c348ae9f8a8b4eaf2166692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81788fafe1c7ccd9abe935c3fd451771693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c1ea98656325d0dc73f536adfca9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0635da20745784016afdc106f8695695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379560b683a119301609cdaa8df8df48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8123d3dcd473d3b3277143c438012e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e50257dcfab30d41048db9fbc987ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f9defae3139efea5089c387c415e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab1cfa8093edd090c9d2cefde75956700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b1ea035e9642b1050fdcece48522701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f741fe2f9864e1618150b48afb9ac07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df2adf3fe659aad3788bdad41972a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec514cf8025d900a40dd3fbe22f91ed7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c610f56cf993564a8085abae37b7d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c72450e5fa2a322a7e955312009e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e93b75fed9e4fb3a4f27c318a05d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845ce41888ef3ef3b8eec880153b50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98257031eb3fa0d9fa851dba658c757709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5d6fbe24154b76a7fe47b389c7a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ed9c4f97acf618d7afe3b8f225f20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8360d3143b6839f19a0d44c4c2c64ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770a724c37cb2e1830fea9827d7ca7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d21ace95398eac3db6f0dc2fcc3af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f462656a983c121db4e2b64fc7c159a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff707db10f1d420c17868c5958efa0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e74bf5b931a76728d32a3ca67449717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4622daf02a7c261e7561e32aedf18cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02441cac07918991f62d870034e5759b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad22fbd656dea274a6b4622dc2ae34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe14e77283a83bd4fdb64b013bab6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a573b5556e0d2c260168171d7e300722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268430416faca151ba05548c4df3f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11710435154d073a92a0b74a6d81f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61299288f679a48fdaacb08fdbf381725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404444d59d75c323360688de451df9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1755061eaab0523669c899678d2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f986f447b1f4473b27805553a8d8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d044597dcdb13fc5d24b60c11c2b52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c56b5d47445740d19dc6f4ad7731f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f6800e095f5f4b117dd05a7d08e06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4d36eccf4472c1a7b8d40da6dbb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe06974ed73b3e7a0f63777e8d9237f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f23a0ad63b011aa99d223d2225d17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef8d48cf60e42a0ef45bf26c9f339735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cb27ed5d735d6e0d6fb216b64a81b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee34ccdcdeceae84030bdf3a67c05b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be75efaa12550a48fca1d025d162b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd154cb2566ac342118de50fcafdf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbebd395884534e2076d10ffc979a49740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca244612f37cb2b3af2730f46ee9d6d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883070fd2fd4d82f5399a1df90c3176742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb60c2d9f4def703603510f64c7353b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3df4c84d3147b74814bef8ca55fb7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da21ce6c1b2f0467ed6cb86eda05c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb3331e26ddff444be6e7ab9eb73a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcd57d7ceed99d0fb9995b6634958b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175b079ee2ab0afd844774c358a37a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb9cefa1cc71abbaf249f4fc11b2f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410221f9034101b9bded54f7e6274b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52dc90d2309ecacb16c20e5f556913751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9722a7be62cc96c5770f69957f2c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2459e7c2608af9aec3831c109452f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01785bc397b29207f893e9a087876a2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726ef3f1a81527c00e430f508521b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfea11a3762ce497dd6f62a3553305756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be664124b7d8898eea064cacbdeeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39bb34c35e9d5d3f4c4436bcb46070758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d10ed0072be83ee71303aec3e9fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>