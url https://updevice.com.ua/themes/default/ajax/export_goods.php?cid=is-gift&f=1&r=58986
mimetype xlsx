--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecec60e318eedb6cae2422581b33d4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabd2b53ae073023ee51d824993c8522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b350c887962b62e93f03c46411133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c35ce2831184ab7ca09b4e7629174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f25fb9e15fac937e2e6bc12f483db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d6339f806fb690dbd2d9cd8eadcaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ae57a304af6ef74685a109afeac17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4210909dd858220c326675a77d098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922bd233ad1e368941de20529035849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d38c0a08b1f2ef40a35299b94e4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9f5e9a4d59f1999448bb2b5fdbb5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246ad108a889f06b1292fe546a8195312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2d1a9e0c1953ccd2f8bc5d9174afc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf409c0f3db56956ba5f93c3a9fb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae91bff6ad947500225aeb0562a64115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42317e5f64a832211fff6454532da61216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24364de644f588df3ee782c03dfa2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a467c81c12efc3dc2f10d90b40d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a925282521facc482cbb33dacbfb74119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9608ca69f31f6fa2da5514ab61fef020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e60898fd8390b1865d3160a92a36a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593d58d3d82bcf781e480cda9ef264422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f1fbcf18413eb211d49cb02614f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2acde80f80fc69a41e5404881ea21c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c96defbc58d008b8c82acff52624125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab4e2b7a733919462e70fca175929126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ef20cc21b702adce555cbc1b7fc8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56d3f89776112623e4b75682a7953128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e0ce0436a0dc775a9608d06a7be029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc1bb64e41b3c70644583c72ade46b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef58916ea3397ba3ce7670b96042e1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc84cf72d6f949b1370459ef9b2d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e4c08d2d16f432245e3b96438d8ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a11b32c5c8bc562e61a44d31a74af134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4de14d2381d5fab8d3b406f2ced735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be679830ff120fb2d18f8323d6b86def36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08320b9232b3a6df784f8fd6ffe9e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97395a371f229731fa237c721ccc16b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45374df784c7644974e23848343cd3bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f7f1c62981a2b6103fd5d9385aa340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4b4854597fe84bc7fa3a58ec1267541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c0cae707fad56a6acfda2fdbac2d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e65e88b13756f0788d17f0242233743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad0f23a78963380e5e6e4e03f3bab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bff40eaf1afb6e7447e30a3e8bea545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249bc3c4ae17ecf1b1a14506950e69546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76904cb0fdcb5eaa9bb56f370bcc4a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dcec4e2cbc746e884c4133e8a1b6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73556ddf95f93d5a6818cba925940f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9339db954b0278be70d9858bdefb2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740b7600700a787c8c69ebcc2294f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d90ecc928020ab7f24aa10e794517c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eba1dab4897e301f2dfe1d9f19f59853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bb0d021ffbdc6ea5cbe4bf1aef78154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1a7438459cc3fcf90090ab5dbcd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f193dd2629f603a4408493dfd5bee4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d256742e7cdf1c53a618fc1bfde8f9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8938c451968fb4321da16b4fb54bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce95f0c3e42278ca2c142126d5b5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128010ffa92d832249ec71f7f851580860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f355bb2b0469e6692f93f2539d31861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad028a77d87701ba0a38b7999fcaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab679de39d22cc17db2db35b22ed2d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d0d2ab7221cba31afe78b6b752ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b43be2d3af21312208c857d74de4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb90f0e84326a08914e344ec223ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23129305e899a05f0c8e7d5099024a5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4192903131921a5188884e7d814568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758eefe39bcffbd4b540f50b2c9425a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794ebc2c7b4d733b909c89f8ad884670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e7c841757770e93024accb39bf3f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596560004926c326487b76faf88ba54e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4d59aa3ba5d75160ca69994fd4d6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa62dc773f4e924a6110803eabeda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469362e4438be07293f42f6860154dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f684062515b3b402924eab05b6ccbd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bfa651fc9f5f253bf9ffef8bb21ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b78046e6218eb8dfc870a33314f2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f9403a372e06d515b194814744c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0e8d56277705050355060118eda580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc236845c8c78f09a237a8afc0b493f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4124ceeea92f916c568c3045b91bf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec72936d9dddfbe8a9172d8bb6b9a2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed227fca844076472826f0ceaf0e78d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb48dfa5857b1aa4407fdc3fa36221385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c702fe7cbf50633adf92781e2252f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f4c4c7548b7dc967ad4f11e2e98af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc02625dc8ecd96452e94867b3326788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de775bebec94f636df238a3f1c03c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3888ebd4e8a9dc7dc7add68d996c58690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8e79b3576f820269336342eed1ebc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257658eaf52e203241495f066243f4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfb8b139e9c35221e413703e362fd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6009541ec360b6dd07c9fda619fa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765faf011e26a45ee4990d2aee89162395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2a3e83d6bb3bfbb4828c2ffa3014696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931b409bcce3ab477549bbeddf018897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c726e967424335ff603ee599690690298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5e285d3760104ca6a412f8e3e3a8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ca246668007cba38b3d455e1e05b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a43d55e9717c82a62855c9d8b35ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c491b63f47469eebf8bb5473e4d038c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb239d7324f66fc3de75c53e37742071103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c9bca73eec67e67df3327057ecc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43797a82648af8a9a055ea139c5dffcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657ca3672ead10426bc0f4bd9c413c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2fed0c3942cf57ca8108abe94f37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de155a89449dd8e3a8d8f4fd19394f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c7f5fb0f7dfe53c9a9a9a6af15840109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c759c457179961f2564a2b8f17b38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26016b7eef565f9dc77b75ee4835a30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3368aceba37ed2c08cea9296085bbbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cbcb3e367f9fee6116e2d4f8dc28b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d0d4560892375b12db94a19fce26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cfd4b572d2b6e82daf4032836f9dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064132b8b4468ce8095d3e6835b3673d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96e899887d5fcab27905870cf9688e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f90a26b96ad09e4b7431222be8c13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e53266185c4a4c09cfa2dacd8485119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d060267a3a46e89988021d810c2f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758c54bacd4e08ec45354a876ff2832121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a951ffd2ad71c4af094c8333d084c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0315959ed846bccc17a4a454d844123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf7b7b9c7427134f3783f5d3ad752e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb69dddeaee090394bdc7bb013ff1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2350dd5289b768e2c7c1944900932126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320d6a0b09c8218fa9a5fcaa6408e91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a2cbf65e1ebd7ea037318a534924c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a1d28e16ab1162c1aa3f82844e1f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dc23ed3a8902d5e1c03d66786e977130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9748049d3d5dda549cb9a0e7e9d21e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030affcc47c7f8259db18b8f4dc8bfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0c2b59f9846f0a9f66a8f1298b1d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98deeaada0d83363890f89296e23b4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89dfca81517e1dc2eeaa33a01c7577135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd3cc036d749636b7b7098718e0600136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bea89adc47082c7929824f54d52ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6aacbb3cbbecea72c83c9b3b3ec04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a86edf8eddcbe5810bd6e07bac21c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ff9775f3971263b69e94938291929140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e004bd8a3930696a2aefd221e40b67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5235e2ad658cf862614f4110f98d31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371069a18aa561a4f71f68a5f438c627143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27841f7d5d308b8f0ecc9efdfa49dace144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866629ddae6e607b7957fc57263235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cfe98af291837cb54ec610808bd56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f9d71774209e29aa0a6a9ac96eae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657eef81e793c3beb7dba2fd902150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959ab6ab8278aec5c20d3d3c3449082149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e746e114ffb62587ab9f698cd18364150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846908ab562addb808e0df94b210a66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11f3b7c3953dc15410009eb1d8616152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ee20610a052a03afdb530be0e3f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e10e85251bbea28ca46d3acdc634f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15954045268a6281e0e8323d3dacc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338416fd1b00c7b5400e4534ccecfea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1989ac7fa776f9d72ddf8979210afd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180a5af624d4f6e3b6a7fc380980d03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b4bc4568099f5bb7c6243b7e01eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2fb6281f1fd4ea2a52a67b71450d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb111174725046ec01e042e6d106c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231804a9a6c1c7308a3a158c354b6916162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf2a9a2f95bf08f6de3be4c99e7d04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218360c08452831ba6cea883bd623bcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b25c3586df8f08680cf99ef48ca2a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a2e5ae33e5debcc6484589013020166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428f8a0f38e62e03229e3c9bff63d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffee9601987ed1d5435f85079c574a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668acb7dedb2062e19aba254a1ee1e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534892597fafe422b0ba6696fd7be7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a8055cf49cad874467de0419759d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc82763d17706af1b8d2cca627eeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167314cc6989038ff92c525e8693087c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eccae8677203dd8f33e8feb382cb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3d61cb37f3351f45abf1cd9d95e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521da55bbaa950d1088c01341082cb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820d91e00cccb71f94b019ea2c5b14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943231293ac8fa647cf8b78e3a0c8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72d80ffeebb4a836d404c65c9365f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2855099e9460eaea82dd443749f4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9eb7facf84a369bf3dcd698af9f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704651c32a9953af1a8a7f907e69992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa5d4f7b00771261e305c319f33a56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a24ba5cbc296df92b3c29e23cf8950184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a79ac9fbe6aa33d5b7a6590939831185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3504394bbceb1487197fc36d3d686186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c361aee631a10e8a58dda2db7fd5960187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41bb2c6e1ffaa74e65149f16d471dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebfacfa25c25bf0cb4032bf4ccf231189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d570ebe90d579694d0573381a9858e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99979d31b5c17ce75571ec9e0146cda6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6a673dc4ef35eecdbe792fb98584e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1b623407f76bbbee80e628e2ce4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61543272685c1731d94b198791a5fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037d635d908cfe28d4bcab83700f58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd0a4e706b21049344c22cc45d4d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072722cdfaf31faf955a949dd29e346197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773389cd6ec22c511d49ade17ea6971198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03e5a0217ed9031938270463e06894199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9458ea362025fa76e4c4b4744c80dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caace2b09e1831c1f9027884dccc46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace31fb6de3aa0ebff5ab47c8e512b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9697ff74a10d95d4045ebeb078b844203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23226c4b6f4e4840ec3dffafb1028dea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2028cdae13bc5c19d452dc1cffffa20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7f972c063900b23d260016759684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647edde4e480a0065e85701e13d89fb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256ff70d574796e9a933e33c1c685c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c696e950a25d6ad98f644fcb67c19bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa46f511255b0cd48ca219cfc8c6f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9592ee489a273dcc8d92ad7c852ff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507daf1bd86b4f75a296aa7bbcd1640212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f6fe7aabe52afe6305988ce6fc5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e01e6ddfa69ff4d74c50d43a4f4d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd451fd92ae84a6533c0df4c819b63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96be93ca5ac8bc62a8c492b0ebd873216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adacd3518f8102c9be4cc856a5d916217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dd49b9b7400c2b4c3f443a9d3eba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540afd2c02f621ff6319b3df01e2305a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ba6bd9f4c762e49ac5c259adf4db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d982b23fafbdbf85a3a7223eeaafa19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ead77d1ece31a40fc70fe73ed2ec9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d1a7ee8cf4c779d78e465908ae01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de1deaa80c196563e0e9c9f43ea684224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e49a287312b60dbb5bfada5fbabd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a69730274632be6b13825db444d3c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52367cb7fcf55f3ea70539530dca98e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52089c17ee934d2b75483d5302b85e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed332957735955427f80cb36826ef1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70c91a9114fbddfe8714ea986a2be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d8dd41c9a31317449828c54f383b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acdf6ee2669640e787f9d408b95ae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb084f8c413aa576903fa134c3e110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8ecfafda7beca990bb243ae94158234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda72ecda3823dfe730c63218e0c08b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28900b3381dfcc7efb722066780fff86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e38ef7d5db51861a96e4e2e7dfbdeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316e60f2d1b870decfcc7ccc8071cc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc2dfa6e19047ed4e47b08c2571e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa3e027236a8717ab0b5ed410760e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b3059dc7288a3a493da2f50601d25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08bbdd77ed6b5666d36d5c55060aa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ea4a617e527f7cf937cf48c61c87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a7838bf941dc6f0b522511c47b771244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64d975001c9d510303bb7c0b008d0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8bc2d112fd10d28e8bacabc96ca25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68196fc3239011ee8504191e9bb8e712247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfb3af49108c3e6be8c8cb41d36da0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8908dfe4c7273b9d3640aba4505032249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cfb1ca2047c8f05be46c2149ed774250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45201d51a04ac594305ee27d3c83eb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf7220da50c684f1448991da13e42a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1379ae6e6aa01d9afa0a9e168f606253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121e81bfa2a1f87ec6332b1ed28be1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4781b1183beb3cb68580399f1aba2b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b56fd16c88459f258f8d374847949e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de319efca8daab328fa8e737abdc81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d4a0e261e829e7cb0c468980effca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1dd22210544056e5851de8e3495b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5dbf023ee0a95475a439cab5365f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22636489c20e601d4b2a466f9749cd48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675b1009501d1f99035f8205870eaef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73665ca2b39f672fa94959bf987a3faa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087da07ab40c8dc3b9b4572883ce102264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcc04acc6b26e2c0ca58bf4257a515265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314e29e298374aa549b7afe977786e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b9e41e9e1c1f35f4f8a69f194f4c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef3c471d22da6344dc8e7a70bc26ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b40994700238d057e43c0a9a5ce8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e6ef065567e1fbfb0601c60aaa05e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba8e84e3692e34506590a9d151fba1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be187a9b306f6ee12cc3ee2a3b3dcb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb941b36d7aea5436bbc0fd14933126273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee572f1c0b357a454d168f163ba84c44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3de0e410e803bb3228255ba1c3525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8812b4025e59422f4d23d52f53614276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d14c09dbba52c437c52e5a9fe195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d22e1b662c73d439f00309dbc26051278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2224b005482bf1bffc725a766eaf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b886a8394181f2551b11d5d013152280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb34eb7df6c7c98ae328b1791e8e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc3a71ca746ce76f0cc41a4147177282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf721e3e8051d9b3cc732f73ca5fc42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dd4568291bb53780ea9520fb4f48a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2efd7b94a3b2d319ee2d452c0fe70f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd8a8ecc717006f8cf95bbeb3bba58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af501b55622f1cbe65c66e4874889cd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1886863d8e814809ff873bc8bb3f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3c79e671095d061b07b39c52b26c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb74bd29d103e0b7b25466851d69b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc49eef03059773c0371ffcef409b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d50cb091d301346456abfb9540b43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae291d9bc64bfc9e9e39f5e8c691da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5a9748e75c0d31194174081027b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c3c7ef5aa7bd04caea0d6c2dda339295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9dc9201dc9eed7d972a14a8cfe6cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264839e24f224eec2e44fad528a820297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759af5e94d417b98668f9c24be5fd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d966f33544f6f2ca24ee9423a842299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271b09470dd925433dff617a0e1cf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83851b0e4b0fefdc62ffe3993cc57dc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4e9ef755477f214990bd1e8ba398302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee74e580222fcfed323d156f3834db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed08c86a0c42b1ae3985557162fa48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cc327123cfd3ca26c97335da764c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df70d480b98b2b016710fe0f2dc89d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f59bb2da400d8bd57900ad4e75eed6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662253fa82097ccd416a019e955ea6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6672c40fed81f9cedce2fb689b17a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fe701bb9be513b7e64259a7a25af3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985d3b945eb8ffc005bbf12aac7ff76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f0d3a3128aa91b8717c2bac1f5842312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc908eff4f0b0048849e63bd114d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fcb5ecd90d1d1e91941760196245c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da0dd028faf3ba381ed388c8e38542315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac4fbbab36e8f88de326e9da67f81e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975758919731364d1d2c9102211955c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43580c12b68b637a6519841a77281318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afafab235b785a31bbd86cc5f2cc2fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c811f65ba46e7a0d008bed1743adeb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679df86f38355f6730fa765ffd3ebb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a7de7d94bd58478f67ca22b03c31e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec78fd59f85ce1df7e0f41e377f7dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093b102966f39a857f2ef0a057349c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705e0bd9d47e268df2acc1dbb885741325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb8b929bfe7c601dead93850c37ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a733cc48289f4cf1dfbb65e76f050327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da410a91f2b7334f51b81319dde7c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbce32e9b6a21fdc571fc19fbf7e76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd044588799c20730b7b88f0424612330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06d2c54ccf30edd79a1412e239de6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e52fc121f12b5e582f4dc16c5755332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871416b3872945155550f8c73beb71ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af29500705b7560a7b4f3b26d90818334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47348fd5c8ca5e231a2fea364444f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17312686f36aac5c59627696bdf63b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0905196efa4fd31f6f4634e1cf1ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e09658cdb032220e24e9b2ac7e4a8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453ccd78d9b4d5f015546068e202f28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9f9acc305d5fc34d9d80936735232340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dfca0e5bf35e0b6ca8e6a8bd05782341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1e7a440831cbd68bf3eb565855da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79f4a7d811ad2b9ab8332c1d586dd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5289a247b46305b1827728ec3946db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e38f0160a636354c1ebdeb4276101345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc991657aed8e7345692513ec174c7e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1369941c7e4defc755cbccf75754e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f4e5ef693065058883839722633cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e847d4dfa5498fc0fa3de32c5a524349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668620ab8fce83451d2b25b0768f124350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb0098ed0225e0b2aee3a3af2eb243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc2b8fadf5bb7347215062b26d3a6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d6a92d1b71aa00ebc120a872f102353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5a64b8f93a41ec41c7f43e381047354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8988eaf77956a6dfc756a9343b16ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36043c66e477ef68b43be9578d69c02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3ef8e0b401cfbee11c2985a6b5b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3cb1e97a8c1811f1a9d33b3ed04fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89812c82a5d58221d3b60275e128b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd50a50fffafe7fd93eda97d736e4c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f4c42965da09b3d8225ab29f2936361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801fc4e1719c3fc9261e755923c6991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d599de0af34f15d5f50d5493022c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e7f3fbda07251c52b0fb0af8ca7e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efb778bb9875b1b9ce719a9c69ef60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5985476400bba30979648b2d9207366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d96b408bc7e95fd28e2739f0b1227367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e4939500985fa7d0b449bfdddef2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0331654b5c3339f86983f56c55a254369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef819c604e7921b0078b60dc8445d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094d7fdac12710479234939461f6010371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d0efa3f697bfd209056f763186ff0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2bf3a5c92a7d04c29c7fa889ef2b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c7019cb2e5f578aa0641acb4174c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaabd349d2e086ad685425723b645375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b925574fd9b17b5091aa3f0cd1fb08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08febee774bedfa470a9660a003ec47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f5900e3066ec2112a40bdd8e70496378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0481305ac7eb271ce504a960f15436379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3598c970eb5914538d50a1d92de17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28af38496e3f52be2f52fa0db6b7ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92332c8ac1168a00135f6653b04f0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c8c0413387d24534bce069a8037e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55645af2ebf0d886f5b6fa82fd4bd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9f4239e1ad576dcd13be1fb4fb862385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d6b06b894d29c0f64bf2322a02a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfbfe5654d3b73c0a1b4e3b760ff24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d31651e6cd388bcda76b2df24394f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49bee540d2764285b0064840395f5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe52e30f94b26dd04e9c4573da257b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bcdb30bfee0110d0e163296e406d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd0e1735b3d4c43d3743f588680ff5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcf91aee29b8c48fdf8383826fa7c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76030457d87a4ae0c2f4c949c1d8cd8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d631dbe66cc58c20568393e14cada395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914646721a7f9937a2a87e67b0e196f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9d8861af95833c626369fe1c5719397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f0385baea302c882c5b8a6967010398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1d78cfeff252219ef3c062e477f1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab229ce78bbda9b8e000cda112c38c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0648cd1daf54c11f8ffa0f586609401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dfa212419c9df07211414d1a018fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15cd04ad40ee9654e01181d9b50bd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8e6555b13ac00e76d66a5779c4ca1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ceac7307993ac808a65848f118399405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4063280ae7f1dc9e727c0f575ab11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a23f8f1aef17b4d50395732ca59d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7bbc9267425dfcda091a8d28ab833408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0250048eaee930993512de6aa8eb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49f4423a6a49893c4fe76443524ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0d798da55975dd92e69b72e364b17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ab9a470e09f4c2bd751ce21a8b4ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afe0498a9e1febdcb291d76029858b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825354f752516068d8986957f6bd5ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd444a7b811fd9eca7e7a8ca04d08d56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdcdb5e1a8e1fcf2c5fba01492b9d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ba60cf12a377c50e4db62ea49b86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a269f9914676f0a9b809fe7cdc0592418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c20dfad98052bb5976ecd461db21b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a80552ccbdb5d78d4541018b6e36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381349f80d3f82b8e27d973091356193421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e0caabf26febf9d0a7d068153ae09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427d6e6230c98f6065de9b4979e33e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f9eb45e1229ceef0316f6960698d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a397d87ff2c1e6bd5cb5b191a2606ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f71ba523b17018f7702a8a8017f53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4008abb5a2e9fd2c80230b215b233a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36865e9c2fe7755b47e549adf5149ae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d494e21015ef53e71d60af2fcb3018429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883650c506122e0d54b12b4de2178db4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9227a8b5ba7eb843ea037d72d4b4a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e5817c9b8dbf77574e45be9d12cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934dca0567177fd8c4a2cb71e6dcb7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a1b3aa425b1693d4ef373fdb93998434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420cdd34ac63e6266acd479ba28395a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a30519b60062675b98e38ac1a6a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bd823575bf812d288aa4ec1c3e13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78042b91a7fc9eb8b8055bcaae8a66ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4647336bcffc3341f94cb1822154db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe580d83a1e95693fde234502fe7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3de071529efd4d8aba9d1d11cfb32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3367d65626cef55d23f3e3a59126d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bebc8e7d6b865c63febe3c008ef9c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87401c4e63d878167ff7cbac6d438b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521860b4bb4669e10110daa20610fb25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3210a8df10094de33556a1789bab6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f2af62c2bb8d480f46fbe91711894447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a1c12be8bc7b0a104c2402cd86524448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2319627f9ba54dc4929bb3316d05a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09016c60fae1168fe0a28d8dc0efacea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb644f032402b31814d9f1ccded3e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da79d94b15370b06a12675f754c354452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b21017fb38ce18c6321a06c373b4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd87c71f7176a9ff4733f6a65c13ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca9c1f72c6f49455e52818cd13731455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444c5d102dc14b834676a29bc483db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ae4070dc34db0e26a9fe87db23c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b492abbd42ae12606e7d6cab40355458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739f594f1fe17670ea2ef860ba041a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402735094f4dca7d0bd87592a859ab41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef55981b27c9b8267cfb47a64b43e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5280b762b55c0b8b2d0b517160963462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d9842918ba5a11208b8c61deaadb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e0df7b8774f8a7137d616cf745d11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc79ab61f3620f0785b7ca69969de4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6dd10664de6bd38ce02f335a93455466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f162637342c674b949792b4a0b862467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa16d889c396067a4bb51ad0aee129468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3418fb868580566ab102777fc24f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee04c6f5c156c4ab230ce2e32e78d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac3d7cfc7634f32379fbaf20d1fcc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d8e632c6003b942f54336254c3291472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d7dea0d76cd13100d782f4a06844c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe24b525b4d3b8cb77d221c87921186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29371fe02aa4551e7f193c9ca7971d60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0595d4aea6741180ea8edf4754a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f876151f7e8dd70a6a6744be65220b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23629483ecb374f50b37c9a2a35074a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d29d5c1278a8463b9c2195412b65b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c02b84b93d423620f5449b1d29d76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726ccfe006125a2a9ce618a9de92c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b18bc00e84e8392c8e8e6c01c383482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4a14a3e900920775d01338472911483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a58c242ac45e22ebf32a820c9ebc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba0f3dde47342884c20375dc299a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e0c8f906be141d5461d40f5efc77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780306d5d929719ddca3a448b66ee62f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8ecb5a30194ea71e201d79e058075488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857f8f767ac771ce919e5f2d5a4d75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536accaf35a6ceea6593944bed022c76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d97d3581f1c6711993ee4ef16038491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd681a38b1226c899678b9c6756e1aa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c185cc735886bb77bc68655a572593d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6d37d0872e52b91f536f6ee7d107494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f703b741f482e3a2967d85856429495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e6ec602cc930086df786c44d7505496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80accf67659c13915787cb42aaa973497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2475f05754d91b98ac588277a21b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579247c66a9effd75d530be800dbc59e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18aba4c0da2018ec39a12353759b09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5fea397f3af57895319157d8b4421501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c88dec81e7d64c24a7757748e4fc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc56679aad588857f94084efa815c7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0322102fcf12ad49c6c734469772ed3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bc824ab874d8a9fccf62cc4dff94a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b9f48652b27022408f01633ad7698506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1675b314d7d0290af7c59a54768f12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09423fc590e88b65e318fab41b4c8d91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189456274ca6e514b21ef7a26dc81f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b0e7b33d7514086657dc01a9a915f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee6a43dd7e284e73469b5cdb6701b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb0ce9154bf13a46b73161a45e1d1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100e4d1bb830d8754e18f8787616a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e51c8c7e2f4d290a27c25555e7c68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a396f72397ca56f5c2971f2e782bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff470a1f764f9f539541fd8be57892516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a935d3eb4eb637716bae86aec0c4345517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc8d9cf36bb6c196034f0add16c6c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea3ea36ed6eaee3d4bcc7cc4a8aa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267756d86f49713438518d5250af98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3facc60b84a872702e936d298f1932521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157a7547b3f377bc58840ec6c9d5ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7782d84c1a4f7fa1ee3415be4797c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872028e26e5449409724cac45558b7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b4f40076f0b00986467b28488d9c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6b0301df7a1f2670f500298cf5b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f74ec33b77fefe2c101b9f1923a16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec4db50d62e7722b089972ea76ece528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5704cc23edde468452c2ec470ee2b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0619d6db7416e02e351a804c50a6e43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba2a2de80114bff3dcba6400eee618531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e0add7040456e0615261f7fbb0434532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507d3e344b2262b9ccaac35bf0ce98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810a2f320aeb5ed767ce5bc2ec80250534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0048e1fc47da682e904014cc7eb64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc3cec6fb90533b0a3db29504347b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ddce62fc9f9b758b115bbc1177ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed0fbe5d3fca3785cbe39744e3ae39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d3d93a12cba58ac1d5d1bb3cb14c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d9c8811eac05f881d180e47369ada540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d7f9eeefa421a94bfe7c26d3e5d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6935ad41868febe80f476b2b16536542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517bedecc6d66af7cb856e11d97b4c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e95d991d9d2d6b3920f9046060ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7a1dffdaadf8159abb35b187894fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb33a3a644912bd29bf803f05f20f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f0f9953c0126f034cf1fd158bbe39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcdc5310518a68f689ea5e3828d39e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca90c40a20bfc2a0dabfc4ca3e39b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb3845818bf270b3f21a9ee2f40e9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aabd271a52b481ed8ada6563518582551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2da1663b928e0e2cd9f4f4d9a27f14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e23a499c451357c50896cecbced170553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc86db2868f82545cee834b31315aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85444e151deaffb47d6cdaf1fa2c09c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e60bc49542023bf31845ee651f0f2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb867f894a318ce1d912dfa3dc045089557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce141dc132f41e30055e700143c7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e51b0912f1c7c11c840b5c1f11f41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256370002c710df8e89625a648e6e3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5874321f5f05cce5b0d7200e44469561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62462b1a7097bfd3e7620d123c597c9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd520b8c86962f5885406d05ec316563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d268b073331b7578b8a6ca12983d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415bb65854fbf7088268ee6676da2f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a9e6356e8262a14abcfa9b113db3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c95b0fdf299021b7c45d5ae99e67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b255726eb7fd3eb224703a07fea1ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eca01dfe3d742054baa23e112fe099569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491376d2aa8d1d51ae4a98ebb40ada19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9745a4bbf3e09bd550412c9c5e1e2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b332054c635209e1ff6deece83401b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40063dce46ea68f134c27fa65edfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cabeadefdfe2322ef2118046cea45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355ce173ebc2247d1a450585b41bde8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6744215de9f3211a1700cc1c7247dd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e956e1fcf2abb54334d408c3e81a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cec25146ae999176166c88e00eb51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391afd714575780e213bafb81225a74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801b29f12790d079fdcc44f03891afe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91c8b14d781687eda6f76d951d89b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075639e6611d3ea7703bbfa601e9990582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f340062e92591af651f15f030f4e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6bcd19d7f5ff2f720643677ab7901584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc924867c5613c434b372a68e15247d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2101083330effb2ed6e39320ee55c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a7d501fe49e1f4a407589d5d0051587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e59d8131bb5f57eaa487f6f73125ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a5e4c89c90ec0039b73c07a093b6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e13043cff1846390a8fbf4608ad33a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056c3d371adf8f10611d75ef8384fa1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9e72279ba875b48e2495c6286c145592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c39000654b139eaf1448067066a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9773506306e3bb72865f44b0d6a0d16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642da9a8a123e6ea3d1172f751b753b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf460b05cbcdaaf975ca8a6b48108596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c0d9c5914e87e9135527b3df9ae7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51f3995ccbb690f1234b4b70a9fad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03804176c76f996319c8ba50e06c8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f11381b93acf955ac0775eb7b194600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2055daae722cc25c4651e82737320ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6fad5bb3b28eddd685a8f8ca513b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17d6d9c869bfe110e2f338f1bb6471603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af516befb26e3823e15d9fd849bdef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416cd3961af6ce519f50c32fe58f426605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c5ecf8849ee27bedbd92296d2d0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c6f3475a9ee62f06da5ccb9f02e99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db9d323a4199b8edbdb238fd39d404608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978feaf4edf4815518771f0c9c030a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3d6c37968c0642f0edb8d9cf711fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2b8d74b2980ed380aee67785d06a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e22ca65ae1dae38940ea7e77a359d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eeceb99e8173859df31f28857d0e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80d6dd1e84f287266a8122702527e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1563355b87173281153870b75884d04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c262234558ab59ae434fb9f32b52928616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d58ce67f0aeea1fd14dd20c3a119e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14d3d0485883308988e204aa08d2c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30924ef43efed59ca7fbcd870fc3ad6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd080e70bd06ab12a1b6a282ffbc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a4d27fcab8710ea621ab62809d8c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77fb22dda37a7ace47592c47b9c04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729c0222c383bc817fce6914c7ca608623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea5181d4302d1b5465d10d164d08f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8311fb264cfcc9551a855432d21bb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2181edc521540063ddd68ed5341409626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfea86f77e173a24f606dc7016fcdb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb0bd49229d044a88a8f733a6e7fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c713dd2c563f04e9ef9a4e486ad8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3fd72a1413c212e62696358033931630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e6dbd7b068181851a679e310136c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5cac282c631c4f21152010e625ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50671845941886fff94cdabd1a7f21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1e9e8fc48526432917bdfd5d9ccd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ef6644a67191ed16741659f7de398635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d24648901e7084ebce9aeb7622a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4fd498a12c1709bb73e4597df9ebc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9b2650fa451fa141375c1fe55611638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50871a10260e058d7237e2a72c3d6b25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc489d5cfde9914f6cb976d2d5c6c573640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8dec46979ff156840ac05fb81ecd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d91f9e378614f768ef5c2ec36f78a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ad8ff8c2080a4d220b9fba3065adc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739fcf3538afb9314a0ded08b6f4d71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940f23f535c6ece909fac980f233e6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f4b1e1725849ca45e0db1b459dac0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2eeb2609c4c19f5eb5ebdf858be4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81e512ad4c293fec69b60bbdccf3f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b6bfc7bf33ebbf29434b68466502d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56af6e89250f22c24b3928ccbc9a50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a88158c24437ccc2ba543c902c42c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f0b8371be47afc50907727b88f49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d48aa65cb0e095aa5e2fa088432a3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ae192cfa841a13d897f94fa502ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf4612ef1f60b7c0d161f0b8d534b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf9680bfc5de09db6b839146db9e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395afa7076ed25b1675ae1e9d6086b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e01646b62da3b6901007bf00f921658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a46c5c434f11eff6b85a7f2be2c780659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1965f5fdefa18622e5b23c7c819d511660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a05b094f275d297d5a4150241c24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ccbcdfadb09ed98135e758d6fca92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e074625531f2a1f0e4c052f002429b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc52778ca6b8bd25dde3a7007edcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0cfff0c17546d7d450a4b763a2c4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7390240f276b7c20b39a311cc13fca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc57d8606f4f63ea7b54afcd8233269667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f198c0532dff4dc55e6a0a31286413668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e51c4ae196609a38a9fe5b62e56023669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc639d4314f12d17b480f29bea5f8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4d392ac0bebb77a0e754948325b86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce0cd6dbddac1312d283b6e3635ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cc8d89f03c0c44b6601e35bfb41da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd14469539d53b3c09c4a0235c30d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c676bc942714527d0b6f13931702fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4778c497c5241b7b0dcbd3873fc63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bdda7570e918aa311e3ee83c8bfbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ab8ca250bd7726897da8aaff0353678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0336244b0ee5e01053e82fe472dc94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ac3835c2d730d2556b240c4651fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691a091e0af8081fd76f2c93d08789e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8260b8ff1a4fe9b076c2166019905a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653e7976ca6553315ca09dddbf6e07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a59884c6e17f854b0e04c89dfc7ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee0cac20ee749791615793880f4ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfc2f14fbe585da0dcb045d071fa30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817908694465e13ccd03fd4fecd27142687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570942810e5bea221fb881c83b5fe48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5d660cc994d8ea443beda1335fb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa878e9f817a78414cb51db3d4e146ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e4d868cc871872571ae3dd954368691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a92079cc7d457837037744630eaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e6a17402b7740ab48b2953a46d0f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d504e672b28568bb385043ae31f048694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a56a397d829938dd2c1f785463db2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d3d7f6d120d7135d3226e90f11fae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899e936e08051c92bab4f27b764690b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e18c33f6d75777deef9e6c2c0b10c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c38676802add0a442ab797129741699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b8f8b1fa66ddffbe3f3da92e672b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23d397202ef43b26b11eb299fd5ba4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed2d2a5a573abf04c41491e255e345702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719ea4b749f3fe03118b3fc79655306703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332648bf974e934c552cdea02cb19fb7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f13a47dc4c246f356a1e1a15927a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3cc0b2dd3a1e4ec380be5689992c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e8ada3ca2d90442e93f59077aa68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f5ef9864f2cc40e15716ed64175d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d281039ec2c54fd1edfa6b0a3329ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70484ee248d560659bda51858b603309710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c732e42b48b8fc7da574f93bdda52d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae03daf701a5df58c4d1f63f365b610712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c93a67858e119b647a87b02bb421e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d8bb654990c2b8640f31006f02d15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13b1418c0968b663ebfc26016c04f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e925e327a7bb7c7a5a1f3a8e98dde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3cc716330ba654aa318a2b38687b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c80c18945305d0808f495ef2dcfb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383969498fc044e1510fd69c8477350719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e11b2320bb2a99ed2ed4ee08b06c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb841d36d0f6752af09877624def68c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360b30465f85ba054269703bd0af5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935fd9d09ac6e19085a3ea18f695db2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e62f3ab0174ae1ba10b257f21ff9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fb5d4cb73b20492ad51090ec5e341725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c39574bc05a6fb14a10834583d8618726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38c5dc70cb93f1232d201d32633b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa54337957efabe15c44b6ace97147728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689723934486e2f3de8f6037f6758ad6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cd2d329b43cc5144e0239057b2a5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3a4d16e9771b4e074a21c56513c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559819059e700d0363c21ea36d3bf37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676882929cdb09b1d65f62a13ee25ecf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d101547620b3bc5301243fead6200f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87269e2a0fc3a349d0fcc1dda6adf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7dbae5bbfd478cb9469f84c43c46f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598045f4825da874752b69fd8e877d82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d443e31e4fd948f3688c5112dc66f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0f7bbe4249012921fd6aed843b489739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940965481f4d987edd96bf2d35efb2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea936bf14ddd395ae10c35a62aadf9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c68ace3fcdeae96dc8bb2db86f56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1bf6e377b300c50fd93306a0c1839743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f55d65d8cef974385e7ace49e918744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0face7874b9381a8cccce6f989f9fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3f2682173ed62217c4e1a64eafbfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13753516476e9ef900a2248d4e46a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980b9a0d5c9a2eecbcd38088e868af7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b271044b6cedecb13b1951068d0a848749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7002fc8197b568892dc51f4ad31c404750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568a47652efa564860c6d2613cf8c56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9046b2a45271c0640203cd39f20e3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f88c62554c56290997a319846b58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a003e71bbe01993378493650f89195754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc98982202a3d6f2c99dfc9915a681755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28718b5f284ffc52fc6e972b1606c99a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63bf6d6cf017511a893cfd6f3663e757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4fb52bab0af790005bdcdd9f58a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b094782f4e976357ed03410c4155aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63c3402394077f534517b4ada465073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e5f56c7471480b4d2ac148ea66eda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a81cb3068982efbc508d2673863735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16af0669b8149ae24c4b4b1492937036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f331c2173cafbc5923bf84f91d9cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209684c30dfc88f5580040cacdbed7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96682061aa5cd5a2befaa54b13295dae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187448a5100bb9e1a6fe3b06509524110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0b51a1f1f50695a5935d2c39643d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900682c7ab8fe2c09dcac637c57fe9e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2972db32af7fc5aeab027d6e8a0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f86a8533960f4f637d2080aa0ae7e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafeefd162839a26428b2185cc9d13815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec918c4dbc50562ee680bfd85da5e9ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6382886010fc1474620bad7a702bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923197f77c4afdaac1acff58f6c0317e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089610cb83dd751113cd9f58bfdeef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb136bfe876fcf60893df7cf5a77220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc1bef58855030919c2ec4311f52f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb943aed796da6498f7943084523d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e6eaa4812b4e2205699dbf7ba36723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9cc02379b7c97aad3088d767f7d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f716bdeb3d5ad9dc722c520c26d04ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4a602280721d6650cde7d2f2523d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbc621ee3819aca70386487f78061d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbfd3671706d2e2b38558276dc12d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb377403fa2bbf968d990a2430332c8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7fefca6bed91a4636edb521954b3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39678af2d59e9f0ea8bdbf1209b2871731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c426bb4afc137e95ff1c0514da67cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33c7a293c68a44b386d2637730a1a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29bfa945adef03e2b26c1174497a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7e8a920c2f9919448faa4acb8abe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b0a8e6c9b646c95139e8d4dd9ddc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c66ccf4364f9d47cbc123fb3e21837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9513064fe16afdece4be9ed1d766f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5224762824c21bceabf87f09c98ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31efbf5250a2c4743f4451e36ac2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29427b20a91512757065a6741aea8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c2a4639410f89addf4ef3b997ac342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ad7bca5a844a8f9e61e06688928a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c313412436364351062d2b327c00044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53fa63cc5e3a9e66a20490bf13f0e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6e7d842e99165d39536e2ef3937846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e51d3c831d63b141336bcccc447ea547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d4ab9ccfe508d806a90f7079a9e7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6258aabd36ba71b6ab75ade1c68d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b03fe4673b39c8ef00f90bc82334b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c34ce6d8c15354f1bbf90f4680c22c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c2eef490df00dcce4163425638ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d92244ca7169ae760894126d11fe153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62b903db1a1c50601e36e75a69e25254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c0d75dcddcbe40892498a679e8d0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4310f41e83a8a51c0736d36d65418c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0decf3635ed6e47aefd380422882157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98997bafb4120592b6f6d4707cf35d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ae059b73ad56e6e283fb564384a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c261ec9cd1170daac56c51bd7d9d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e8fffeb646c1ef5ec815c5b4675e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0b0fe9ba7a486b29bb10ddca8744f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212642ae63995aee7def09f6e1c02763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be774004e3aabc0aed2ac055c64c8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b27d9f5e535f9fd5e8c379722b6bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fc4009da98e8783e32b813383df3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ede2cec0f21a8391aa032f29a989567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b09e22a9d68a742f13827ed0cb109c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4b2d887c0fd25c265f63a8b1ede2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510087edab9a909745d00bada901369f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e861160cf4f91a58d56af68df2c3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894e3d8f8e1c1ee9b513ef6d56523572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43386e2ca68db5fb5f8b9d0fa40133c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b5dc1a37c974362aebbd5c0e3f11b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81a2e7d51ebb2c2aa4df5bb655117c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad4bc2ceedbb3d9bd934f200a886b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a784a451da7b606aed9e646e851ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e3b10b1a9538c9ce6d4f1faa62def78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e939935585f25572bb61193cd272579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b4f4b82a264e1017bb03080cc7df980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8d213f0cb3e8c7310289b2da0aa5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649c7b125075a02fa7d1c0ea7f0c66582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f881a6ff8b57e254df4c9fee62cea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cd3971ecf2e053e84f700184fb7a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456cc3fb2d3268a547f7db0c22dbb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4479a4ae9b6ae859236398d97cb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe0f1ce05ab42a4b4088f60980d08587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f2bf0fca51e3df16b1f900e5cc3c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0014c1ea4d263adc193629249c2be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0c47357cac8befad0c219f6cd51890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928111bd2c9a7a2ae8380c04771230791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f05b601b45cff4029f279893f192c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e1e7d985ea76cf29bf32b64fe911b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6b5077b21250c9c47d9d3307b7fa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f034be6b98f861080155aa92092625395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ed1a0690397caf7528e147f35962196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355c235de247b3f8c2383daab7d9b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75617b5a103b4f9baf1ebc06515127098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b78df11be381ed59313656b58d89899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fae71671ebb4750089a9d43977e76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2adee1aea40d1b42520349885277d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58246542ce8f9c38bf6d58fc25a9fe6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55893fd161514ae0a2223d9d0424292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c06fe5e33df42e06b6aa5748af00ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eabd6da6ebd1a8369674c26e7f3156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cb028b8503fd87b5f0aec6cceaee9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b1e96b4ee81711347f91939487d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f11a3e1957e7230b9ce7d181355570108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97a05fff9b690f7eec5a842b28ab6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b50de535e4d29a66e1b61e52658c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc59967b17697a3f64fb575be9d7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3969ae835d3835b387d6c9adc55402a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55fb6257b18990cf5cba1bf3d1b49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2fc8a7bb77b799e7b7eca725f9059114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a264f0f1e6822a945df4005ea4a81b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7626200ec8214bd7b981366a8b58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d891d708c314eec5b7a0a082d8e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455d85b0e4f323ff32a205016f759c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913074cc4a0eb62930f325fb56bc71f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76869131f4fe06acb98d568a0232ae2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba995cc61de6baa3204ee992d9478121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b754ba3a2a4fe32c38ae7e8b87cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a9f9c9449f2b44893ec336fe021ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fb0635d53e37d0a79db5640739eca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927458fc3827b35af3fc0b052f6876e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9543b9831aea9718edea9afd8923b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf6fdebfa5afa44d30361ecb583908127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d77daecc60ecf461b251f9b44d73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bdc447c409af3c85ef159a618d9cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904a9b81f856ca2a730f36159ba8bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc2b58cf04f53bd1afc7680c5c8d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80596686616657511c7edbb04b63a3ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e0449695906ebfba8ef323d2e4463133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64060e6f0178215a8fe52b834409e26b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ce9fc2a8f47871cd06cb45520f37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ddc5b8e0f914f1dcbfa09dae5ad5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee231d01cab1df13c9945cdd133f82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65a5809c84d515b85e5a1d0ed9972e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d52d8ae9e80f5a1cd318a79dab5a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fdb00aee688e639582edb901e3b01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e63c9f118ef06fa0ca050ce2562aa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e15b23c2c8c007b1fe320abcffb123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24d6be6feb10fcf561ded4a7bb04c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451628d751005fd5ab70469454a8bb34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc7a5f83aaeb72e460ec12cf08996145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af8b3c4c666e45586aac43136089cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38b9c439df06000362741ce7a2643147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cbd4c883c87f5c210ee46968357d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c83a4584fc4c76089d305ba1dde00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca7a191fa87b1297dbfc36dc1149b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62abb08303ed46c2b59d60fdd4420de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc9ceb114342ad7f9c2b4969c4ae2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5917b77615d58fd717fd0f23da95f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78bf56ba48cc8e56815d5b51141f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb068b51aa2490035d8b0b901e60b07e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315944636e169c68d97c6ca4c981991156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8e6088f915bc5db06c8b64ecbcd4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03b747675c098f7b019ec06a3bd1dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d09481731bdc72d978945e313cda9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00d4b49e03c4635987f46ef677f97c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dc0526f3be418f4b6ffd9499eec87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7671b00a3d62b4025aa2da84cf8a346162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13797dbcd1c98c7879c8db267a2e4cb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6472b1ea2d9ee5eb5d99d956eda2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecf94182483b6a00afc84a2436d292165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fbf86633d12f4fe1ad9fdfd14ba92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3310cc8da85a91a106aaee43ec6669167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d52dff8c5d5c0cbf20fa1f7e6935168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceca0e207d1dbfc5b05ba123a19698f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6538f6640df9970b5b0337a9fe4552a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20931cc1f165238399972987f5fe824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dbf8f7216de215809094017555192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e0ac013df4588e9bc555e5b9ba33f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf3bbf2f131cfa58a73230a54b22f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349ce5a04c59428af19812e0b40e54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c23fe906d913aea3076e2e946afb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e02dd7381372e04dc0f1bc456535cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a8ed5b7fb42cc8555b6f2e5ac83d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4c5fc0d0582d44e61da0117c99cbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531c4b1e7a930f4145028a2cb1c2e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f53be6c423cd7433c9a5de800d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd072ef8177389cecd078956e1bcd08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b4ae0181293dc28a05edfb0647b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039411a11236e6ca5e95de9f6f7354184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eaf4f36a1b0bf9520a31975a1b2e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d52cbbac109381eaf896aca4dfc81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddea1b82aa7b7273e5aafeaa5e9eca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c579d1e18d53409acec157d1be57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c2f5af93bd972160e7f3eb109373189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914190a5255b8c80abe8e60a2ed976e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff254734e64fbd1ec40f353e913394d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c529ed0fbccaf757f52cc5a4595aa3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbadf3c58a687da824d216aa7ee66d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a37b6a8b825dfa61db8549b1c0c18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72bff9b0670715aa4523e12eea86a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce42442bfeada56f784b04a82f9d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766baa3f5efad44232c3eafe8037739197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e382a8ee4cd522765592682fe02646198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c3d4791106a1972d7ce72eb248e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be24d940fc0fb33546204d17455f479200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd620e9e62fff3780e7e5c10c0a9542201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af758c4fcb666ca08f6314a7143df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471411b6a090a07b2c8c9150832a529203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4edd5d1246fc11974baa659e9607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fb5bc87ae1eb40a0d0a2106eaa540205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc2d6da8b2b815254f7323da10ef8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f78e74e72abda9debc481525322b4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199ae8a252c684c8025b2b998b99cf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a95fa0d8a147e094af36282f38cf7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a7b8c97f518252ccb72c06564d67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce64526543059fa2205dd314ed0145211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8f4df8245f73986f540452fe745a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0de428b2f5881d54be3e6535063906213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca3628ff21bf40530ad4538bfe56e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58c156325c8544a9a41cf255871aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1607b087aa7ddd102ea19b0ff53b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23ba3026cc671b7c33bb1b902a48f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6882052e6f363a85122888b388866ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e6fefff652a7c2c8a6f2528d4fb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aa9d07b0def3221ce806e032af378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cd7aa658f1564a20dea7ffb708e50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d357845646ba1bce04b9cf6405c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c36a9d5164c07dcebf8661795aa942223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062925cabde312f95a986687ed1a87bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa893e6e77d4b6f0f4a9ab436479f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41937bae2b6224e6825e99d59e396c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802eeb61147bba928c955566488f069227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c163f07f81783761f37862877ae1d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccafc46eedce91e068ed19be2af5b6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1d1ae26d6b1e2dbb225f2dde5fb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df3ce1304024bb9b4970c99310f09d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675528c2738fdcbc67f7182b406cdd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59452a785b8f28e4f904a310c57943ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf2555c82a1a045b557f35eb4cedc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a940c3e6452072dd4deb243a6a5e5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0676c72c0a23a2133443912ff89b93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67489ade625c968615d00b8ddf55ef19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64490e463ea9c948d75dc8d2d17ac8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69752ef3a55cd732676a59c8fe2f7dd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68451f127580165c62a89806eadd99d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4268992426fb7ca355d1400036d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace4a7dace1e3e3941e4e570fa8584242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08fbf6b72cb15b8bc28abbec13932243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e399451a53868edd6a5bf7658c6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456ca734fdab18b35e4d5851d216289245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e282c167c2cef404e5cdaf98c2b78b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c10faf52fad23e4dfa1e7a546c1399247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ba978bab86e3cd0a8e7080e538f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533d66b5bc6e05baa7d224dbd9abc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848926829a0748cc5f6db22383458c2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4d60c681c3b44324bcbbb6098c0d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74161188981d9575bcd29183cee6a89a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461047e25e983d355d5d520f5a190e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a3bff17fb5f1743947a134018363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c67dc79781203faf60aea719e14e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65a5b2611620e8d4483fac649bcf10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6001114a32cc3cd5f6e7e0c25a1df0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e595efb229b37eb936a7441a8f6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ecb08d3c310ea91659798321f4845259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e479f25ee1f57cf682fed6822e56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e116c9cb039c5091fedec64d2bfb9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae555079ea042cfe5bced3b345ca23b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a2e0a7df2f7e912e3d9020cac4cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8adfb9dfacf24cc11899e8dc8b7b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cee11748a31246ce6c5b3bbffad46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85389901d752e45217f1d2916224ca2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a419a6bef9331ef72280081b39c21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5e8227c4a1a0ebd4a95182dc99ddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399686e052dfcaebdd8e47673559fb1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b49be39b18806ed42390a152eb4a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb2c0660312508fa6d77b0c76bb36b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc704192edaab09a24c19d4e7b3be54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e258951146a334805a2d02e349ae7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18cc1c9877cb409644ca57d6946602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e99028879142f929dbb665da168908275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34f30630178f391fdb9b19925b64f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cdf4a4b7b096bf9889babc0825dcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b3d79fce062cdac93dc443a89331278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a98e7cc078e7be9753cc8405e2e27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513cb618e7d1acaaa8f997b238d7a9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bbf75f6b5e3a58263d98b7206677c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abca66016461ba7e1acad1fce406ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c6451bc1e1582b7b6928c490d80c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea85ae1d89a15498310bf9fe9beaef4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53773bdb880930f50ff873c061ed57b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc24f0dccdbc6635d6e2b40d94580e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42a7a6a16e4f67dd24276f60572fdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775a0dd51149dfac74de821dbbe3290288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d8043e3b1f96f71d7807677f6674b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d9ed7c5c5056f0170ef05326e1ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a21cef61262d0cc4d83d61eeba77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0402c3fa62747b031ef01ef3630c6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f131703455d26bb21475c9bf6c5fae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5713dcae053cdade4f35f132c42f266294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36659c3dc70c65a004666d5fe8a8e9d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633b0b3a1331f63828aa948f2fb970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d8077276197593ce2518e5a7d1ed0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a172d5eb6d96cb9d8ea2425845251298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370fdc0017bafc2f70755aaf92e084d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241b3da86a58e32d0b0f27ffa0dd05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472cd10a859831327ad0cb71845f040301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436f1da3d7d8e79f0c3c3b56d0c1210302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4147ffb778ce747539a9664950fb303303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eedfc6a561b5e2b6a2484dbc9a069304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56d1873f0f82a73903e8702fd31a40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1fa6b20be88d62d211df2d213418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8d7272c93df39f316d8713f6d8eb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a0e72b0365a787e062f3b154d980308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909ee8a556590b41eb33264d332001d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dcb3c4728e95b9a58108e2fea8aaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312460b070527109272715c773d7384311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0577b3f0045906574414a836ae7757312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62983caae228b9a25e64e1006da8fca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3d76a0aa48b23ef4c5b716509415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b6fa1ee96ce551461df2703c4d67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe03c33582a8eac6182fab60fd7e00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2ac7995c0f1e170962688d58dbbca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd3df95d4bcca260db745be03e4a54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f347824d90e0b93b208daf2841f72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d4972f3997718637b9d0eb794f45e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543e7fbfcd2118f6d8a56bac46bf9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df29c0b36875974943cfc3b5d7854f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79829f90f6292be31c36130308a547c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8af0620d052eb5aee9c305bc8b98b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065b351341b74ceaa3e5b712ddcdba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5872577d5ecde4b12090173dc8c51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b4be84b63b5076fe6824f56ae01d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855d7621258d91b3decc67571207922328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a98128eceac321f9299517626cfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab4ebed9afe634723ed3a4279e796330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d97cfcc885bbb5c5dfaaefb66146f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6161d88e13afb49471352fbebf2bb6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2a0458d7aaf4cd9b42c66ae7d4a59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27acc43bd2b99ae4a4a8ba35c0363e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad928f8d7843561620c04d7337448335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba00bf4a395a6221bc74790cad8e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b2e51bc0306255a178a8f61d4ee4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd081b3183dc5ae088630019a9499cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3858dcc8ba7e932ce5a3e862584c1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d01db4892e35572a044040f61357a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cbe38bf115900275fe213effa3e41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b3bef9b0890fdffaf175e6a7e930342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467c492654260ef489b278aa893c03d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7be0eb4845e9f557022e6691bd305344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de14e06992160a232de8f3435fa9d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861b119d22647df01573fb6e9ece45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952be84e38baec59a3990a7825672d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d9a25f5773a3d8e4a7981a1772223348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718a5fb60892150e002e6e83dfea741349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d1c95d03a63ac84d5fc2898560444350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b834f889052aec35104ebf49050f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500391661ba294c93d1a14c98f7d4b5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21f7cccee9358f71f8d5afb8616927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad08b4d7928946bd32a6b5a5e5e55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cda53b0da2ff23f403f60f7aa0eb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43377060ea76fe3d8d4c977ef18a8321356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b786de8215acd19d9deba5689fff34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f34904a0de3cd894c45739738dc4c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94931f051a7d8a61ec7e25ad818f4c5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b023e37764f6d8b8f34e6ac0a89dcfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8a7a62b3406ab01892e9829c351c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d122ab77022c8caa9c02851600bfe7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a7e1613d4541832b77f944f72349363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed046b2147b3f6121c0686ecc31d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896bf19408820d4a35c2957ec4165ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbdb711727a3628ab2a6b99d33abcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddbac74d7ba2da74d63edabf83340367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981706292441fd5fcf0f8ebf809b802368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b186dbfa93c29179c56b818bf6f455369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcde857e5ac3cc140f8dca93d0dcc74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e2b835b462fcb7434e00ec71d045371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe279818ae8fb52c5f457149908db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e4e5fe32d2de0fdef3f1b38fe242373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe869424102d670d6a6871285f60eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a49c4155c9db09a7870e0db5ee6453375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1447bb1fa44d21a2e78c7efb7058376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c77468b329863e180f1729bcb1d180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ea49041ec916c39883eb7158f4700378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6eccda715b5d009e8d69e6aac7560379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4fa7ba554ac5d2a9be84417eeccc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e21644640305b3643c4b3bfb991f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b7804d0a81ad62d20dc39f03d82ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859107d5a562ad4ee8243c09281fcea9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd6a48fa0b4d5ec9de6c3ac06999a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36386c5871a857ca4c4b12cafa976ade385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f2c180c2d643c796e41efdf3c54cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511d836b193e9245b46bd03e91f3fa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad59a15a8584f0c103fc1d41d892c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1010ed808ebde40ae1742ebe7a462389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774842f947c659f3de96d19fe30fd61a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50425be041595403eb88cede5102e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb6f9df1641f8f9d98acf4ce34f27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc9719404b23d3c88e54b2eee1652393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085f6da28c6fb020ed155c858f28ac3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36717941628ce63eee997d924f2784f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b275fef5e41d4eb2682ac5602261f5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea682db6ce72b067ae06008804a9f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5b141bb1a7710cee364f3a3f03cfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010d9492c593874d8c3749a99891fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefc4770be9a24b5df3de2a20cc91a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f78901b382d2be6b4ee149c103b06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ba5761ca18547cd1b21d86cfcac7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24c2395554ae426aaa5f9bea8426e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce7b9458a9fbda7b5575d2862bb8c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9009057eafe28e287f9986610e3b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cbcea9c18923a8c6b5ddc74dbc6c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9ec61bdeed54234ed0e0f90f6dad5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855f5ea4106f93ebb812bf274dfbe3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8f2195a42755581a8582df7e6efcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb87b27ded8ec05fb0e18989eb4e43c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59e297d1573888154180a8c3abbdff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d196e0c43dfa9634eb7c7d8ca781412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874209ca010354a06ee7bc26b680faa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82479722c284e3ea7d9d36e6a763d67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aecc961d457844f929f5cc1d3027e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049420bf59f6077632ede604d6da92c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12105ea2d216a6a1d52e2377e5ec53da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ecd324ada4ca3a95b73652d8dfe24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1f927ba29b41c1a8cd78d2c6d219419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386ea2d177063119a0a9bddc987186420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24eaf3a3f068bc0cfb6dcb83f59464421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce6a8ac28beb216f462ef427bfa07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b23ce51ba7dfcf7cb3b90d583f3c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c995411df7e91627e8597f561ec25b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a61eac11dac426b0a6bc8488a382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd03d5e8cfdae97f29e61bb660944a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee18a20878a9971ff830a9c1f2ea30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a7b2ddb44c5ac06f7089ba38a7ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e7d1fe201fc94afd28170db93da6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005377f6966c6721c7faafb1f8d5567430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba2f1538c0f32cff0cfc0c5dfec9c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167cc491c660ce0dc648d3a1004027c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f1beb81f8475de7bf2878ff676e26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635004a106ff5595e4d5bf672400102a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039903e1e961f0a25f5a66c9bbb856d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115732cdffc138951ab11a1d47ba2a77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ccbd2491c489e61204b6ab96200f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ad80f6824a5c4b24d7ba08810440438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a82e685dd3fa200cb1f7ef7ea403439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33135ebe5cad79a289c52072f7407ada440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f0692f5724bb55760148568f3257441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd8b354cd6b1ad4a9d1ce407f3d7d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dbbceb607c70ddff966f7434c5093443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac05172363df6017fc11d1d73cf950f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05036a5e3c547554ee26816b8e21a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88469ba5d76fa34fbaf4e9305be4a057446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57948295101803c906089ae1a6cb12e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f28af89c337d730604e0d946e12cf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be95074a468382835a69e8283b6bfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539aac7689347f40f67e7cb6892ad06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e245f7f190bca38f7d16ce3132c800451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9375fa41d9630a42b9635600917bea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45134bbd4ae4a8fca3098932d4acb60d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7889d01d2c6671baec78cddb73b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550218a11e7fd5e3f99c2936416791fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba425e77595b11091e8a55740625d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf2738b877621ea0fe73d1aef1c9a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a30018f55d73a75e714acdf8460192458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a037f0560e47aaffd18907f68bf3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7910dd3699164dcfad8e203d67cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148da983cacb6028d56fdfbbd7d702461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbdfbf756743ad8f8e2c0de903c5c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67047a7b1732c7e5b4d0a6720c48c1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c5772dd5b05085c14a4dce20f4120464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa59cf5a254b2461f7daaa472bdc5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c9394bcccb8b4e0d8f02fe1ca340a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6dde0210ce470aa78ea13a2def9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96be60c9db64225ffe017a110386ba8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3a1ec65266fe2736ea6b2d469a05f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401dd2292252c3201c758f6f1000a1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd7cb5033e8ddff8364ac64641fd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e29fafdbd3db31fa5c55cc8512fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe3ae0ee27f2ccb894c7bb813d6743473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede3d0fe490af006198cf38075f415474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16bcf296ca61c685b16a626b9ae8ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ebf98f09c2ae866a3a8d3e6299d6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab921dad1ee79c33030b6e2cfeb6d96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1af5b84a54292cb0eb1fe5b72c98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc39cc7b811852d7e63fb9f3209102479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc7612fc26cac2a19e0865f07bec0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac109a98c4afc14f9022cf61b9ec17d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c7a53d119477821725865085e360482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39dfb4896c2072d47fcd872c1d35d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b2201704fcf604157bc71e5969a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8171f24106f58a2b4b73564f91581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141d0316749976e807f458660617870486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40d08c30022a66d3369810ca9314c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81620bbd4a39584ef933361d8f31da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c3adf2942a3cf3587296a3d47345489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5be3e3b6be7fb5d661993f12a3c12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d57802fb3d7966d9cef99119d4fdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276876d89dc849811cd7cca4649652e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638117172c2a8a227d4647e03705dff0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2086909e32779e7cc060903a94c63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4865c7e4e225d70c7ffb739bf248d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f2668d670dfe9bcdcc45ac6703ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615af052899c2fab1b24f183eb66ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf14877c3a5bed9aab8d0da84e78d01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4c33ea95c9ace6af2fb84285a7a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726d723786dffc320e69e9d0b05e0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0c291d8acb97aa0536b8d30f42178501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342280216e07b5c4937ba6e72ed82e96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8411052c6d46878e639ce94598746503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f1955196ddcb817fb65b8c651c048504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fa7d4f3c200faa0aac7117dd00990505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b95a432187bec362d25ec22fd21fbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b3645b2f5157f60bb62c6697a6da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd49483d0a707b2f85bbd818aa392508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46725a7bb73bdf27003141eb0470fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c1531a2cce3c45062cf27a7f4f467510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33b2d1488aceaabb865c91c2cd4d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068ecaa0328d57bb07bb78e1e18f841512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671076c5f512f33cc6b13696bb0dcab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e03ec440d110ac51b7f04d9bfc21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c941bc94d4ed47ecc75bd714c306515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b68cf53c5e695216d0c916a208b451516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509eb10d368b76c60249ff6adf00c3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c65c797d5966ce29c032390ce84bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07a610d844bde6101edac35abfba94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9e96ce4e106a655e8089ef6f40e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814bfde769baa195101de0f9446a851521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9544f751931b6e6a27c2c48fcff6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5541ef2dee022c67a3e2cb7cd57f8e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39710e181a756a15e6f5f75e13e1eece524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ec3225fa5dcd0db8baaf3f7365757525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff030805bb8a9c824a72b44572a9f4bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e2e03e22c9efd92765cefd774f3b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0079974ef7426c1f8bf8a9df27d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22dfc6db51493d5a1053f9c25a2c18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdcd1e15dd187b5a8feafda9568b88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6ab1535edded2aea43cfe5778096531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c45b7015ff67cc90282247e27513b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d4e06422e4411d1fb9e05e9fb589533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7609889cbd9e3fa5105429736867534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5fc87b0f5d7186b4cbee72fdd8ef9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d65aa9cd08e2249e4ce15d7233ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecfbbafb27fb20b2c920738642bd2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51926af27c4277b72acf822c33413304538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdea1e0c12d119400bc05be0b9abc2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c853678b57fed4df82e74f7be93ba25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d67b07dccefa46413b19f6258041541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ea65f18db2eb7f7165516cf821e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708cdd7c6281cd2335dc56de1eeebe0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360fd32203a73418d7c409ded1df9b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8fab08c214147dd35aeb4893849c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b619f1ada027412b7010f5758570546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c3e87da99cc8568d38eb76aee8c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138ffa2bdf6168abff7855d8ea966bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3bea767fda2aa5bc722392d4d72b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fd9fe81bd5f51bba42643baee1692550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7700d8b180229c31a5eff131d421f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0c7a2ad6178b5a5765cd4d5f2e433552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b12b9d9f5171a64320ec13a74f2f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79095cece10eba086c0d898a0e48e96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798095d22c462c90f69509563e7815555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a45cc50858bc910e29471997bead9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28b21552562fe58d9b63041c668923557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b4f9a0ce455544e5facc3b86b1d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c3d77175c0ffcf1cba86f9b790378559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9c93dcc3e341d5cd600134904e11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8523f275548c75325a802ce20e04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc04267878bf0ed49e399f777d5d261562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481815455616f0086d350d94e06eaa3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f1ba778a853d6188095495d159157564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761dcb3290e9ca477ac9c8a649f5f0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095f4802a9d2e8e7cb754c3bb466f86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af65fee6f107c0788270b70fb5b322567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c44f0cc23a6ca4f8b90c10a85bf5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622800c7f693e97c3fe7b364bef4dd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71dfa4fd9720a4ff4b4e11e0f0eae2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0728459de25a9a57a8f745d5ddbf41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb8fdca5d7ff9d81e2b8cffa33ec2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cddcd8a761fd29b96974f3caeefe57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05033be4b3d2affe02c7da7fda47c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb8e0f92b321717ff3f6ab94ab4f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793e8e6f7510ed09364d7999ea0ef62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccef7e90fe98a7826cc361799ca6a82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51dc666f97937578db68a32fa1701e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03157dac44ecda5c7c6a07afe9459be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140d15418b75c1bcf7bdbc5809ce832580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429df9904069f2f3baf3cb3c80d0e86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519367ff31a4407103531fefc646e81e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6b27181c3b52cf80cd632003374f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f0388a3a43617a6c7e7c47dd39467584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecd11396a58cea68ab7d2e55ef2039585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40d714f3bbc37de1f25127a0dc63d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700b3df36fa57ae46f05dc8dfe7f24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aafe2224891395942d0639d0fb3485588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238859bf76072fc94ba27caaeb65ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037ed0953a2678bbab67a694e0d9a3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f2a856bac3b25566e379d08bb391591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00c9f11d7a0d7b487561ad33ed2b34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e154ea9a1246debf4488b44d022f28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f43aba0aefc2e4c6c50841995085594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb4d005edd39a01a9c53a0d510b26a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097bc44cec260e37c830925e3555d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d400ada0a7f2b3f8518e79c090b54b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00536f4238166cd74f2b4576d1724c8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70701e88897538d52b37948483cabb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787aa73248b8fe12f689a1a8c95a97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a2f7d78c02ce1d99fd3f759cf9566601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5108d376a93fba7ae7de0a70a688602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cee547cab0642d2da610afcc8e847603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52058a3249bc563b7043206c1282bbfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a22ad1fd00bc67d45847ff1d13f2b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f9d322086b6ee60439aed100769f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bae1191ffaf0d6f0abefbe34785aeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdf41750c78851f21b4559267a23d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875203e2312a72896f758773102d5cf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa3f345db2fdb1c00e00fee644532610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a360c9cc61230a52d2ec84d0379cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d99f5cc35f2dc243a6edf3a1696ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc1008d329fc9f36e523821bb9fbbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015b367f7f9f59fd955cfd16e5b0074614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b38ccc0be639e8484ebb4b8299b25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fc2b5e68c659987e8a226920b0ca2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6392a98e541a60ecda18d445ccf872617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a042fa6b8381a2256776b14a2828618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8bade1f48fd5a397405ccaacdd99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c104990fba60da43f0c9561aa9d64b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606d7cd8838769183c8626a176a1cec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dd9ce7e0f70738c9abedbfa125444622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2e12e1885f8a0aae390ee916f778623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b431003dd93928cf9e636897546015624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e07b5cdd2a7869245b3d7fe3021769625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5417786ff3996d44d6d6ec60a53af12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef04970da048293ccea40d1fc0c9a75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd0585bf028ff3b84d1321fb9940a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644d1cf014e6ea630374fd46522c42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df8c652e1ca22c0afa84efdcb5b71b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62cb10fa20d8d44b7fd763d07c3e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb124c5eb19abecf9c2bd299c0c429f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083015da27966002ad13c9347da901b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6898e7202112bbcd07576818b38180634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678075f9eedb388d4004a537e337d45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa5639d2856fd0d6ad3fbf9a9c28c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab6237d941e7e67030e0a4f5b86c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade913b950fa137b3f246ab1c1202f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3442ed6d263945cbbce693dd522b707639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741796dc0da0378c77be0949c34996bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381ce59e94a45bfd8948c49bd12d5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b3a9a1f8d4528595d653b49fd6c56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc432b8837c1f04ce0fe75d5ce4e1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb1df4a7dd2f6ea5e486e542d98626644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d1a6ac21d55ab87577940554a1bc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f35e6f886ad0b437018d265d3fc5bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb8a8c4945a5ac778dc62028834755647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb976552e939f188a8be21e0bba42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4765cc1ece9bac2f06bf38170a0af7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1b297b8bd497a8709b68c3075504a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9322e2a4606e530e5cab483c4b71e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7ea82cb96dece6a51f5b02b9be54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113041acee6d22a22dced21be1a9fe8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3a116f57710c653fddc827fffca7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde616340ef5b1170226ddafc88cee6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b975708bc3bd366bfb81bb59cce5cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef189d72c5568013824ef11910a2b3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2173b97e62b594f10983317aec42d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e1cda77d4829cbb69d00bddef0b18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f245e81dbe22de937efa7a988e0e4a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7329b52d0d17e1659224ae85d2059661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486839b8983ca2a497cdc6fa877659e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a44b7b2ab6be71441d9db19be2fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1607c18e3593a77b723c9bf7db5493664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845189ec5cef480326a6d0718f2deaa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f4c19f98761a4728f927c1017df1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84957201cfc9d7f38547decdf7d696667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed58f948cdbc65acd6cd487e5b12e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8409ffb85d2b66f2ad87459e9ca7f95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8274c61ef755cce0e4f8a4c6c174d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac39d9fe2a297ae94f3c378dc718cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926983651ef3280cbd82a8ebeb41bd88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245d31cfcc7b777c1b717db477440c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d755e75ecc6845417ee0ec668e24412674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea1fd80f813877b1b8dd8c6a6302f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf035f7751b6aea9eed2eb29f8fae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccdc1226e4cbaa95e9b59427047337677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea83d18ba8bea806565cbedb741045678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36dfcfa08d588c2becbcda93c4896a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4c60f532fa0fdd63b0c71a713dd20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20575a62fb4081b8c32527af0a9732681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e92667f787632666677f06808afcb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdc7d8a900675d446419d8eba21f39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc643d986b593b6ae0bfe72347ec0427684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bbca5da55805d3ac50ee0df1fdf81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3142e73a7d8fd9baa38772ec693c88f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0eb1533cf3cd8a17c98ce88883246687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b912be883400231feee8eab8760b5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94964e1fb7002a635792ef3c93aa857689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685480728a8cdd3574a2fee79cfb1c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25282ad61cd7fa818d152cd2e6400605691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e95cb1fff06861bed949e87e55b31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90abc3529b3859504cf15e84bfbdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f09eb54158467a99bf98240f6568e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbc156062e08a2acc01a87f134241e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba573f52d3b7ca73175e26e5017d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766241e6332489f058b2f468999ff10f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2065d62553ecb4c38826f049a996f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76a560a579c4b5988d6c854f9a1949699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f177930c7d5831326b0c2d711e89189700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1d3fff31c53d9fca601eb49100a74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f0cb829591a82dfbc1dba1f32ba6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea1b96e82afc65f42742f12fda27f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984fea82ed77293d502b343b3a60a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543c2e88fc9a55e6b39f8720e35fe2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdfc0b6f4ec82fa55838d9301eac8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332be4b0d323b1b3095047a09000d4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1a4574e4cf9a293216c15a8696385708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9947c42c2aca5b9066485ff9b335baf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad4d6e0f1d49c885b231fd4b82586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b782260a1d3407428b646d9d6999711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710617f23dd0d2437e441180e8a62f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae32a40fdced5dde99ad84a3fc420f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3286b69de32682c48f331f61aacdc50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcecc2b426c71a3e7af90f3437ee154715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566dc44cc96d785ddcb32c16b874dc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f5fe53c23d34c9ba111cf348d5605717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfc28f159257f4d614ebf06b526a3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb027e684ed9389e100dfa586780ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085606d52f6f35d97b418a013b2aab08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4022a555b2320ae85895bfdfb0d77e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d71091c784a64554d7a7a43a60b9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511910a9f419aea54e00ada06dd9c6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eb784b6f64cb2a808c977b41f2188724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0576f76cc2c503c4f8824bc794ab5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d34aa147c819a579d833fa68e464726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156702e11e284d8a06564155e6958d6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce86aa7196cf35630f7eab24fdc8df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540d491a338802dace373d24df508e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f07843d8b7f20e7cff55e94126d115730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faaf0c54b338f8ec3bec99b6eea654731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2adb4bb2f71f3c8afbdfb59363811732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c57281ec85c2c28d5d5956c1f33ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac0916bd4e5ce5258ce8648c4ed976734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c06d6b69a278327ec111e498f1bd1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ca4a3f5b05c8d8cf04028f6a4e0a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d304f3cf7392759ffedf98076efe57f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c78d5431c25c16f1fa5503cfd95c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0987ddc76cd75638409188df00aa89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3817800c8896efe3758d5f205f4e3b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21771ee783363cf07c43a5264a7fe0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88cbc641c68220dd617df51de8ba9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a625e6fa37add3717dc2fd28b9992743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18367e01065f78af0138468ba90daa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843ee7d9a25dc2edc25cb6ff4c0a952745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a447e542bb529d265c30e51f59beb10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed50b92bd9149b96cc5cb7ad24225747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efc2e67a9084c29962fb935c88d755748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414545514af82066bca02e4e227db1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9843ca2a77a02d2b000219d33e1a0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f6e57a643538b81aca382caeb67d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c474a61c914192a01d3d0db4953829752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361b81ea17a3cfe0cc1a70e907e96b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>