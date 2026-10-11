--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bc29485ac7d648786ad03ce98de931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc90e22b6f6e974c51675da611df0222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366802d03b66b4a32e77b6443ae370dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfea185cd11de72e70cafe14ff61514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a633f17f873e4994856386035e123195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66917a429446a085cfcc330159a0576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c355e7c957193630349f0c968a6a9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cacc44d772d48307862b303f735aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11b8f93bd1e6c181013f548370495e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b68a9624ab1bead6359e1e3d3709010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5688be4da1485c0ef57dab657aa26611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f964a553e1dd4fe58473bf7a8ec5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864e32633172979fdeff5a8e9b6a16313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e36cf479d2f2ca2116352ff176b2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4572f0b1b21632bfd3f11ce43ce2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b95cee6cdcafe558ecddbea365bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc09328d80cd3459a1f70af9beef79717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ff5200150b9bf383427535a05e0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5b319962dd874a8c3d521aba803a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e223571991bf6593886b41932f117120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe9fea4fc27d4f60c10e41a63638221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b67c766e7f861c7b4a34a39a6e77b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ec559ad63481d768c967aef607e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3249400fd78c262b7b69681dfdc4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e657ded891bb9783c584c08f25612f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e48bf42fb6d4b7ffc4320fef714e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05960a83177aea719c3536156ab2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dde487a7f87d8b0ec532125d8efa5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7494799a297b9286f812efcf819d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e51024068eb64ce4efa9320cb9daf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4741f0ee72b49f207b98aaca37c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700547f9c25a9a07c9b4cfc3de648da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83dba45fb0088dde35f8828f29aed533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f1bc5a9db3a43710360099c842c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c57bcfac93e8a386e79eb12dece52d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8621bf96ee4660d1cec92d549c5ff7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31b30855350f483ebfc4b56c37f21a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43ba34e0ad911371d40a69953111b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec6eed06b37756324ea2a6a4d34b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75c80bf47f303f52ca4b235a891ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60abbe29fd024b5e2938a926b01e64441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6713e9f89d98daecb3958549592742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ddeb26a086e5c9b3ecf30463427d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526375364bf33b030b42b9c1572e62b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d07416073be6bdd8f6a4cc034524645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc27c6ccaf650456eade11c16b68f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dd6123228dc449eabd5c83ef6d5de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f52363ab9973c629c384620dd00ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555ab5e2e90e53cb576018b21181ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f70dcfa663af570e7eb6e49350e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf2f2e23fb9f7a4f4e952c9052065351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e200ef014ea882cc2f07287ba25c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c8e2591c1ced5ed7b497a54413ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804449a461ffbc22354a74ee568b9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5463f914284191037dc6d957d8c340955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64cb3e8210640ca9f2016cc8bb2fb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad611e0ad596eb83a1fb2f8a3ec1c9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d42f7f73a886f0c69e4eb89c764e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6bca67386fe762f9d5df60a0acf1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27fad5249aea978eee7c41113c5eff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a207d47fff320d61d16bb604322dcc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802ec455fa5f8c2b267b436b4bd2c8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4802f694bf3e6eb05ebfd5e67bd48de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b91b79466dd64226dac40957a309c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b09bc70906969a0ceb8404c31be465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add4d142e14b7e8ab5b113625ad300966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfbe3877e24e1f776062c76e8549c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc093b8f585bb456ac9039acc15a28a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c6bdb5980825e7163f973c6ed5c0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dd7309d11d4ef428a8f83be6aa2aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e24ccf887151706e9b7d57fd05a0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e889c3efe366f1229aeafaf77c7eacc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b272aa9859c880f3c70ac0b2d214bac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21920c2a3d6d50cd3e69a0d48e8007474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f5d57f726ce63fd66cade1b09915775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b07e10c84666facfe4cb3c263171d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479777ed9879cdfc285af3673894ec4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc160170ed4e0598e3df93dd2529e4a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3869e665476e40116e982c28b7b0c7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef25fbe0776339d090a474de6964080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e2ffd4ebaa7a2c0156f994dccb8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aafb70e88500e3698e9ba51c6d66382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e04c3d34552d307409037b1f3ee9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225dbbd4f553f683f8f2480d983e2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc197f4455952ef526825d9cbc1b3b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842d74bd0685c9485393351ba5edb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872834cc0d802421d836c70c024446a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b07fb93f4483523a1fba37b61261c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf088934b7ce6a572c4e22d3cb9070289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702540d9816419d06b5a65840e2548190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc8fcbbd99f9a12f208a39a0e3b15991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2340edc4d1701d2f32d667f42716c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f765c19b4baf97696df9b181ec5a6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e33f5d2e0e0ae5d43ec159866696994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70d3aaf6cfcc5dcf4c8438988e85d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac43a4c236473d5c70439e3311db4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aad19bcef90984ee19327e507d28d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0e45abb269647b3c548ecc4a2cb5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639b3a5c39cfc4120f5585abb845af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe571960753dd75a0ad841b3be520100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb94cd93a8160bcc850e6730b49421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde0111f95d473f459ddd5615990fb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f47c1b6ecf4bd345c35b2c5bf4394c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5404eb468b26cb8ec6f8b62b0c453d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601977abac2266f97beafdf2693da2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7ac4d53a9ea2bf28adbac0f1367a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782246ff3cf0ec21b402c3205bc64a5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ad05fe8af8cfd0447bf0c2c012096108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8af6a6a3699c621082576a857203f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f786232ba8da3b417cb5e6245eb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6f8b7441b0c5dbb24ddedd72b5d9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fad2e87e048b24b900b12c63db5b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc376513a25a4c9e3a1caab26fe1e71c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124487f4d21eb4f832ff7571ac4525114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cf64b2a3490eacdc2557a0355500d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede4071a0876d56e802a9c0c4c78c41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103bcea4d915765bfa92a6da2a65d48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea7d9ce5db8faf629795df3db635b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ceb0c4422948a8e11fe8a74d6a268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694537b017183da7b147d040b407f47c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be11a5d1253d8bd9d5f7661139f472a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75f01be6a9c78aa5eb9b196055625122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429dab4f38bbbe9fd764e31ee02a909123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214582d3e5c425cc287a5a22ae8e3a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb950eab508425fb21a3bc35647b0c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7432c783c192e17a66e86685b7500f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4abed516670d6e5e0484e260a18e68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e72bd22610383ecca111d62681dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92b266c25ed59be1f7ff10e8862771129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f894a8e15546f81c6f92b03fad1794130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d053398c1ec3721d054dcdd4d75ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a1f66a97d9a2fb1aab22fa239dade132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d864560f4739901af55a030fbdef0aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef861d7d94c2bda9e8853e044087fb91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6341a21f98217181a935176388204f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cb1c71830172adb93b5db1ac316b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47f22cd88bfa11544dc7ec219bf7dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d462fdbcc78a772f14febf3f41645138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6794c28a43de84a7844f7f82db96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ad53c3259903ee6c681d35b2f0276140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f2900771b4b0fb51a4e1ed968c843141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8eabc170063e7e70d0e5f3ffbfebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766786502e93183ea90b32794b8c3cc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c2131ec451ad89b565e99a5be6a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2fb3c7f9e8b833388cbe40bb80208145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42291f1bc8b916dcfe923339eb2fbf57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d333242141ba92af345224137cad39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a15e5cc249064e7acb9d01ad87a46d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61fdd17be04928dae11a3b6d0fe34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e4f7c8d0fe7a9bc8f82af8370c25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299392d481a6f06e25e2a5719dcf9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca2eb816d135235ee969e8b098e52f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc282ab9863fd818800a279340f790b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f169290d01e3d5cfe8a75511aacae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe862e5e694d94871219f82ceecb0ef8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc5812a824c9e40398d3e580a0ad2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecfff270af3f408d009e7d56d18bc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e47dd5b7ade2b266c159e4d880d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56571b76c183fa4ebabb33aae23270159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415442770da8ac5e6c1ce5de77ebd479160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac6b4bb2cec03982dc2a28ad2810e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087326044347c50e709d68e54cc236162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27b8a185c6ea5c984f15b7718000c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3fc874a64b3a798f83aed1e23142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f7eaebd5ec743bf4fa7ace03c11ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f4d1b69cbfc1ad993b838bd940d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b72880c94556628d7d7cd1545bfc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac6eebe302a0991a33c649bf340b9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413658db133f2a1e84e8a33fdaf79b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfca56ee33fa2789a66ba33ca66f5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24acdf3de93a398279868866929bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60b01d91527568aa3c005837b7706172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139bbac5f5c2e437a82a9eb087ab2bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ffd9912f00159c1d2f75725c791e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b512f5b75c7a9b63639922f8b540d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eea59bc864c1613918e238238c403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6e93fecf4da3976f63c71007e2f22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf2a3124405557097d82084ba6540c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82220f337c132d6a5db2878b9525ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e32ca040100a3bcafbe46e6e1c2a52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100382175dce9133108d276ce232a00c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085dc58f55fbe038874debd0ade877182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8395d882c761100c9c8d1dcdc31e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ddc29dbf7f53ca8771506409d1122184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a228e99074b8c8bd58481aee1bb6cf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093dae679fff5e147b80a7bf7dee80b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40f15328be0942603839049ad65aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9070c95df328be1fd0844aefa47f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace3903cee4e6c919819dd0818e092d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a87d7d468606da09a7b119c815cac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f7368f6203650237bfe9af96b8f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed908ee4bedc5c32e8a22d16e4ed8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef86260e880306acddf8eadbfa81b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4bdd17952608238961649bdd0fe15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a365abc90a262dfa2043f73e32c6e72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3667acfe163166ca8dfd79cd1e4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836992b73c9cc5114ee45d6254c5ad6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f740829ad4c63fd5fda718be667f85f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23649818a1ce5b4d90c9b904fcb98c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eca4cb22d99b2d0c67ec530eef8f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9b4db312938a5d17479d75d0bd4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b5b72e4aacf537bf9033411f933cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29126ed7b27cc95b710bee6e15578795203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749f12d1cfae04df0ec7b704016371204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb2ffcf881b85dc2bedf54bc2ad30f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c99a88c4a6b50b33eda596446b1cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72058feada983b3b81857d9bd60a2d14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e964ad80a0da0cd23a9480d6745154208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de8722342de239d5104cfa99ad121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787af9e3d4f2e4a2a44efb9a5dd68c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343c001ec2018bc3a08a634c989f262211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f647b98be69606183651e391f057cc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c425498a19966b50b2fb933d5e37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398580700c461bd9f4aab7c546c63c8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35592df5be1abf50a32a944681417313215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d500f075274b813e81e15d6b89fe8fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d9f75bf6a1a7361468f3ef8a2017217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a381f3b6bfa8b2fd21ca76cc7034c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5668048b4a4bdaf4def76de6b960ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8452c41d88fce4b40f8b802f4d33c26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d8f2feb184a34c66deacf316e96e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f245878958da5c9ac48b70ff01a2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1ea91ae6ffc937b719573f6ef5550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b337aee53d2f34d9a5bb40ecf0c60c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5f78ac7bc53e60d9018cbb6acaa55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7a4008047d4096d607aa5d4f5188b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134ef01c781b4d0e80fe2db0200717227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ade0c0b52d9368c1182d8d7e39b92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c431a1d66687b69b90c3d07dfa4c9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1bdab893486858935688c01378392230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c3d7a4bb20b803a35a2a05ffebbbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb06ed6df1b1bca26470428ab22fac1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365708f3062551c835f1208eb695c81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a6fd9ab0d2700cf81c384e336b522234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f801c56bd3d60c0d387db16266b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23599d87a7312e0905dc017b47449a8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371faf0c80a36e749522010bfb13ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005f990440a8e72fb12686c470129e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383e7c8d84154c6bb21249ca1561d45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a28e0303fb46785e054a43e4a1799240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177fc71bb4ebc8027975f9efa5b090a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9fcdf6e6a631487324825c795ac07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec71123de2023b267f91a60445a87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47736dcfc65b2e647d231c73ba99415c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eec6a043d8c145e2e0c153d8036a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11420d6e430b5e7df5ae6054ce388c0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0668e6e6002573254f42199542fbaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bebbb4767c228cbaabb0608b302b8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e823f4cfb60a62cab254b7f278e86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ffd6d7b3793fb0e18b80cafdd475d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265466e86bb3384169014ae7824ef64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0c5ffe7dc84250ff4c8740cafe1cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9e87f9c117f20ce39007a83e2ef2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb5cc3476322337e4a132d909758c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0378fff8fec0667980d8f055379e7b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe4bc7a5800a13cc2f4fcf5af5a385256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485665fec808b2347ac9d187e105ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8474e0e768fdbe42026ab19ff54aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce39f1bd2331284617eae886e763d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0a3bb89e03d8177909cae6715b21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8dbcb9693ec35cc6cc3e33a0fd30e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e2879422c74614ef06bdac0ea2897262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8471ef59aafe36a641f61d84fac31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f3012341c071c680455ecc3d6b6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59e57b1a4cb24f258fe6f6f54da956265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae67bfa64f82b98473e6dbcece6790c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715bd7389e004ba7f6d9dae157e1950267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224623e52a5bdc10192f9c4147c48af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12ff3b5ea78dca42278ee6a8036c8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6161672e01afbc4b48f08e7ef074f55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d8564094b10537295621a1a2990ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86e36e5b5bd1792e10f4b02fc7a06b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b329c833d233f5c8b9afc3cdff83dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fd906ff942c26a660eddcb787ae44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78925b6358936cf56fcccedc6e317f03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0ee966188882858e4c71ee577f482276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a799cea4fc77ac7f20a29a4218c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e587b56de9bb24534fdcf0135c1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ba552cac78b17f96de5f1c188c79e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914bd8dd927025bb5aad23e89e46a7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d76f4bf39cc224676d36afab8959281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b7bb5c341d275aa2201b9b46dd897282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289829325cdf6c6ea9914d0c89ce953c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202746a94d1a34c34806be57ce9eb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b95370a3a255d693977dc8af79abe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7aa76483c028e45888865bef1a2d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441d3c32c61aceb6928c4582870013287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0248d2a800d3a08280cf4a1fb0a0b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836b562210cb8cd2a6254e5fe776a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b72fd8178a14c71ac864a2cbacf63f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023c8e7660a2359c2b6d3b7fb90b0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c8f015a8ad2200d58d141df8dfb55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74b9bf3c6a2098d7b1de7f35d9dde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f765334be83daa74ee93fcbef8424e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a39cbe4223eb9151a943b6872812295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415be2854b31f3e40f023dcc64a14325296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e12c615e5b799471514af317e8326b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca9b126733a4751c91f211fcd486b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf43cf309f8d22a344fc4bd3392cbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2449eb77c1ed116b4c1c6b09cdd612300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efb6bccb0b967f04fe7b25297de721301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d874a407d0f302ff01fe3cd536560302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dfc5ee4648a8adeedd0f940c447fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad8506b59234f7a8579ce8cf38b345304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7eec377b52eeea3005deab5c8064a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e7d32b03c82b7ed591de942eff079306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bacb7906eb8eb8d6e324bac655009307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7821bfb8e468fa7ddf7e5a823bdf6e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a692d3f11548fa01e514ab143f7e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa642c47679dd0c27302595ed0133310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef07b975aff991565cd0b9f887474311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c6f7155a0379ae35c0887da28d36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a40c31cda834da6f1e2d6cb97014313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767a75e80fd92d8d3999d2f9e28921314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbda13090ac1f36d3380f73c8b96b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52326087c1c2c528b86079f16b926108316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcef2be6a8f087404e8084d0de0a8da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7d031ad599859a6be02918869f837318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aea107498b6d0737f96be4cdbdaff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dd504575042aabd0bc03092da3956320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ba6bb337212aaf6a6ad5b9ae0a404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2464198ec626aa9345aa5307a1248322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366cad90507135e457fa54b2ed3bb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a506d07195123c74b9c9164d0d2bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00e8c4aa4cd83e522b5e2693a6232b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ed603d10c1351ac37947ea86c4449326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2571f772d6f4122932013b268c16a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904241bc85173afad349b10a47b94b44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e27a70ec904de11c64f38dc3e8b13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c47e27ac99283381f3b09e72d82c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa196f7e00db77e6e6746e9293394331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0763c7c891959cb4b1af14204ad9dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d3251baec72291796add3465eabdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c6cbd7df68ff213fd53acc9cc02cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442f2eb29131aaacc597ed0966fb47d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0736705c0fa21b8a8378c8b7f22642336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e61c57cdf7cc3aef8b96fa514b19f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4e678250d82dd9acd11ea42197236338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa208ad44ac388b385968f695d3f0e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627b90e988041c423885870443ab86d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378c01795fd7fcc3201db353c15693341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d083c27c5c76d0953c7a2e01fad732342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c188630b1d738034e5bbd73dd23d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693637afe1c29f1e65c88f45c1022a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aae87f7e3324456d1e4058926c1366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9eb18df55e45bc6d940e751c4868e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79507d0a8fac2526aa49e7d085799027347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579703e14fe5e32bb130c8513aafb1a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97612d0ab06ba0a186064e8c3cca5f75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4e4f8e423572caa11482747956ec9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c548f13b08be17159aef41e24abf61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9c6ae3e2ec75ead3507cb47bb19c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e378306a0bf3600b504abb1de2ab540353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaaac93a331fb6a5ae6c02173e7347354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27e854f18572df55b999b18588634355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff271d2823086f665ced2ed19a253b9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a5a33d2f6ef387024db8126352ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640bfd6506d00aa0dd4ef8b8216860358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f443531d3832600e97b2a664ab09d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c7d7da3bec3aa57e5d28e9c524e15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c37b81352b0406059ac702c31484361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea463501fad6a252f2fd7f81dba94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711209a663583ce8eaa1aaa4b4a178363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebeedd77a687a2a3bc241e7db01c41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e069fdb7069bb9f7629fb3cfbf8f39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f58b7b85ff0418af15e4e1656872c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c155af34cec37df176af104313e16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6a991e85395f8c82e624f1aa5cc92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0439179e7eb0a38578937c28c969e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235d9140103307358590632e71fda6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11395c0ccdc7a63d10829e067846a5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f542764552e219c421d1da026b52495372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36567aab059bdbb7bf186dc45963afe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d58b47c5d5fb3857babb0f229fa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df86adbc82187021c0fb4aa6aca9465375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db5645ec0c6178e12ca5c330bd44cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bdfe78d6ea699e4a3208a0b2d4079377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d553ef0691cd19d7643d44a0b3d23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4938674bc4599a74764b57025d9ee1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec2cfb68ded610b91f3e866215fddc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4723f0bc74435b7a0fae96f8312d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab3dbc250be22827c16e4c136d4ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642bb07eba5e408b12223cc5d0b0982383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ab8254cb879dbe7495af17d9c6ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73550d103daa72265586053036a80b9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4016f77635a35a0f62df76ce18795386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346e3b252a8a24107c130e2f5434af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b1df164d9b08024ef215632434718388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f7adf6de92ed4f6cf309c9d33cbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ef37c9d0f26368fe0b11eefa10c1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5128332e2c610101635c648c33b6bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af03da55effed9008eec2c3f1912c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833c92a676d924fc38adc3c9a85df88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d630db9d31a7a515642eaaef699325a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af453bf55927ce62560f58b9d129d79e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837605f7e7e578ce0ca93a45389e58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7961ca180784aed3a00f669a7754f53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c659c093065dd844828d2bf1058385398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdaad2a68a116780b75ea9b986d5f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41276aa79764c0ccaf4fea2bae2b1d88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a8d7d33e4908ed2a0d53203a88296401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33fcc4693f993c9db27ab86e437b89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b06eef071cf1adb0219261020c16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46be63e723d5b5a6bf65c152206a11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a1195aa89a666fbc6d8d4d64657e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62a7dd20a142d5e104aa358dceb5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11667c992a1cd9696f2c8e0a3c2993407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad3e190029390b279b6d4ce0141ecf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74ffbe08b38404b8f26e486a1b749d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35378b6f0651ef94084f2a5f77c49bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd9f514e96969b0750b2e720f2eb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd95d7b3e08d30ed6f86e1103418b02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672c38295cc09ad206b5e70a25107c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7ad21ee3b6b1994badbe32ee1c87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a9a18ccfe993173174d30c5b8f2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a85cc38437a4b9f29e17640edf047416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d716df235f32b8b39f94dec80de9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bef605ccd7d9fb3f85190841b6b02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619161237a7ca5b76aacbb8d739b3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521bf41465e1001505e9b35609a8fbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee842f0890268d86bbc0e3ccc31089421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d097953ebdb25f1f740411cae9588422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880637cc958277140ce51e42aba81de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8d19b5b612174f0e806264ca04c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d74c01e46b7844c4111c2186ebce93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf485bb97865b7b7b2a46363365960d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc31665a1b99bdbb675803cf71ccc70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8fdf2f7c10743d34b81888a73562c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71531c6b656fb01c0017c38b5f54eda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a16f953e28fc024b399dba3b42f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6951c2b538c6f5ef97c08dcd217a84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2bd18df28b9f85428d497b1d49a9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993a9761b1d28f12f3d461a4fbac8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a8140ccad13be573a3d5c4e2640b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f89e1f8884c44208e89b690aea0424435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243811ef0a5f0e0f3dd68e129b0a818d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86373827bf890d8a4de53814de6eba78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557077c6f821fc8da14627a7b3008e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d216737c8fe9d198917be35675b63c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2bce536798a74e34d2bc4b4b26e24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d34e3800d37604e5428eb9e6f5777441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670561a08ace790d7bb8af85abd5cd91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029392ae0400b5537c48c9b216edc52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba99a23b6285ee93969d526c261f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f415d03a3d6d46ee79d965d04e7e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412df500d6292cc1840e2c4af7e7cda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903feddc8a00a6087e9675cc4fee5f2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e68ececcec5d65b7c312ff149a0daa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bef20c02a68011281868740eeb7dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9690363f7d8b8a16bbc7bec4ba1ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4881f14eea1c5c3c01efe97f120f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b8c2fce7c46ebd69aed1e505bf88b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ca5f79014c2c645feaf5eb476b02a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe784e24f16814fa74e24d113f94efb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46207111b1be1999e54be64390a088455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da36357ab62fa735ff22961898f7c4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4e1db55b3644ef9032d74664bcb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad569564b94ab2ad9ddaa1a987aaa794458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb4a48f2f17aa663117ee65bf8123b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ee1e982919cd06b98850748ab5e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67bd15f3a0e28e9b72ef939bad8b02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca14ca158e74c0bc09d3bd7707104462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9b9f9cdf5cc4154c28cf90850863463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61204b8d4428167b04a0c9b65ba280f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416bd69a5235c814616f7389d619bf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee8e75e92f2eeff29183ffd42f816d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197e0b67d10a646a9758c0d718344b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397b8e823da9af1007632477d78cf23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e334ef1f736106d5109749eabe88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc82bb394a75e2aa5f4fb0a2064fcae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133ad9d6c7b550de17df0a0af97617471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d33ab0d3c0bb9acd430b68dfbd977472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de926035fbb727dc7f26b820821032b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b98dfbc74d7e45b2182ad52a67c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d07700c64e653b88b657ec7f257692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e73bd1cd40fd996dfb557fc5634eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160caf3a2fbb8ee0bcbfd448917040f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7cf3198988f70ca655a930222272e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace661d9fd703d301197c2b35f2a5400479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef7d3253f754a844e8925eca1cb084480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0005f3f4f7e23ce735e23084533ad5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34dfb5922dbd9c53b3d2c96e523fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c1a3361af9a03287b2b8894bb9e2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccb1fd7fed49ee2986c17299a02c8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3619c16aedae9fbea9819185f9b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a63fa1c6ec1e0a8693a6681641085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf4b3c71081bfa5f0c0554bbe7311487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a26cc83bc0416a75aefddeabdab579488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39011cf8c367f35954a957cf14d8bdfa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fe4fa4491cc0be679e58a4903e67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a11c7bf55f4a12f3b94dc82fa8353491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44b46a803c7a5cb0f34e4177e786c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf81ee15751933f7bf4f7d1998ce4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3ec729ef889b8f8ee024a0459784494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df506d76b7499c4a62ab318e9f422aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c48fb64073533316697bf10932f49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f5d56c5e72fa737f00cea4e545fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c9d5935ba3f4e3affa3ded889542498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920db99a6fa234b77bdb42bdc94e0148499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441915ec5ad924bac16bd3efb8e1d4ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5405d6f5f4996951562b0428416b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7499dbc37897ad7a41b7cc3ec51e9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01026f4cb670e102f37647d4e88d3b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a6608538fd712287f8516d3c5b49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d465a6903de5f4eba7781acd694dc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3f2be0ea14856ab4f73744a5f0ef7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b86ea0b97e862ebe04de57659f8527507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42767dfa4a4d1a40272fe0db3ba62b6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629db8b7fdfe43ce2451036ff186f65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc922b873cfc87135a848be6607e26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbec69cd3bd4513f5d3ec5190bf2651511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38652aa821adceb3bed3917efb73c294512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe41851c2e8b3b7e614d9f3b07776f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b47b4945b3c68388d44c8579f5318514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08519f8474c013fe94bef9b3d64ab0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f7a59679e792f410c73e602dd74f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b032b29cfa2c51271da8a3a8401c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f679fe64eb6ffbabda0e24e739c12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a25ea3894c3a3dccf585cfc0daf48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8a98413225f7eecdcd4dea4b795e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848d6cb00a88d2edd52dc376047ba7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c010d13b47435e87035f009f75c08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fd3864800071e3de814686ae37c84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2947a2e9860dd21fe19e32cbad79a98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1eaf95c3975781cc4ebb39876124e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75da0fe23e90205e575465fc5eeda3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a31ac5ac4eb90717d796617845572527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2401f190378d5abe6b0933dedaa692d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018149e9720091aa094cb471ecec17bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28de3c3169264a703a2b440895f665530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5c61646f54a5afc941101eacd59fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2905e36cb3f746f0f85ec3d8961081f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67efd4ecae1efe7358a5dd8688d21dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce48a5f47c39f1830a70c1011814b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0a92314d6830276a5cb3e30d95028535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e11b6c76e08026a037710233787c85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1471b061c50197ffc68891897169d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f78aa6452ff2623a88759ad1ce741538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1b09de30d9ec23583ebacf44131b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3af338833a421def5718fc5280004540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47350b5e9e696562ca5e55cf51031541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7b2a9fcc423ea398a0eea43c3db32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff09204bb5a6f1673bb65033c445b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36e6c868db6931baecc508f948e12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed22cefacc77a3125094c0d522894e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b80007d013d8370d7afdaf6363f27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8698ed0a6454f37765ba78f34a8d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f91d8d9fbbd9dfa013a23a67469fb9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d1d918b053a3dc98f740ce68f7f0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c1508b2260a7f09ee8b2f8f8f8bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bf16c0378aee72c3e822d7640df5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88e4015c8ded344178a1698d89f35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd84c0df61089dc8393c4e26565429553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aa541386d21c29622d1725b215643554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f47421709a3e17f87f3d95b10783f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21248553bf3c3e00b0b9db6c151b74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cedd26d5191a9bfdc54c1de0a3048557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a6eaf67c921763e516ec4faf917c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa10d34374d0e1c904411c42adb914559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b54331fa78f751c8402879fd3e009560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897a6e4ea5fc470f0b6487702d523df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fcda7686e8a49e2282aff2692dbfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f79cdcc0ebbfbe939a2d0bedaf88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c792d057a8ec2ad6e77e35d277a0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae2ae8b7a81e9de42fd9ad0634f9ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf91aa10b48ec5a83e69819d014741a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38796a52372a7969547f19d6792db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f99cf898387750a488210281af674568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eac41fa33e47e3d06675a1c0387b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99116442d2d24e60025c87a3d93f467570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e54a646d8eea74f022cc1192bfb07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d93c906c55a7028d711b3ff67a7ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc25e808c8a5aeef442a888b6bd573573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff7ebf0030c6550f5a83f1d05edc1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a56eaa755f3dea36e2f14802f1fc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4573ba8f8e0b144c9be45a4521f60e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd150f6f4a839b4ba16a79b93b9015ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e1160013d9abd9a636f536723ba5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeebee3a70270dfe8c3e1ee210c4be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07468d9c8b0da38ae737ed3a8bc526580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f547297e60dd64d6e53527cb8fa89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ff9075cdcfd2c4dd8bc156ec3b047582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dda09117d4ad2e2fc2302d46b7b3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e51e3a8aca0cc10053dc85d2a3f0c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a8faff97b3fe9caa9489daadd6c98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad582347834643f266723129fc6b3a91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff106d846b68030372fcf5863780c2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bea063f76e74fa5518c04438927356588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad4b57ac2cac6e85264f0de0fcc9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053120f3781a21d8b6e48e4ad2c09e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa40f28079d8ee2d9a55c4906593b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076d8c7bb89ab9202224266560ce443592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da782f76293fc3e438f7d65de05b7a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278cbc9945e74a8d5b20efa69d24591594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f65c94075a2a3b271aadde712d6d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c763add1bf10605c03f806d7ce53b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af007dff772c8309133e8e1655b9966597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f690bbb14a589de1dea78b5d1179598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c6b65e1d3d25aa4e03f4dc3177168599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c914653b5f0d5f7013d852fe1bfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7662c8d0b5e6ffd37c4b138ca3f5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff77de1ca9ed9e0f4b5522a17150c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0d03c7b0630b37d94f629d421aa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197e134205c46faa4253416b4795a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d078d62a7a56a65dd99fe993a58fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac438568cd3ee37a5101bb86b4bc6e3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150695e3398d1c4a1b99a01b4cccdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ebd2b5a529f77cb7264f0e2b0f67b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29557926f4870a7116b53b46c98d43e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9138547806dc8ddda0d026afad4cecc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cdd650c0ca432f5321beef7624426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a3da8e10e6b969663b45acd2536c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298dfbc7e27648c8c121a7bbfce15d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5f86a5ee0f1d04c6ab5cc1895c11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba2ace1eb92fa4063238f85362751615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb7564936c1f8713ddf76d0d20a75b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0c52d67d2544bf6cea80da579afb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a14422a88d6308acc6acee1a1399618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093802be0c2ecae68b61342dac75ed6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09508b9a9acb0b313c4ab6a45c69c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f72b6e076d00aae1d9990a7c579d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a539b1f07d1588aff7aa7c261a1c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af170a9ecf53ebdbfe80b2f508c720ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7e51554315e25d458174d9ce51d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d46df7b09d4b8a8f3407714232a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52122644d02339aee0d24f9230fac13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1d08f6cdc7419e49a1cac08f6639627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a80a36eb7fd0fce66484f225d462f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83929047b87d6e579aa92d6d1781dcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b73f77702f8ad82a1545fbf66821ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21d1b6c521119f19f6d3929a5465a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd88b070857a144ec35b0bc83c36ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15cb7afded2850e8f199f0aff2e975633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813573217dc2f9a3a9db07696eabad69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e0f6bdabb7492ef5c22ead713169e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f415aa12f9aa30faf583780dcdc7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75119b094cd19a275222452147b963637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca185e3f9ace7967b02ff121561b4de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbfda416b0ea8f84ae535e3db375e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062bf237d563b7787457ebfae2ea75a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db03ba6c9b82efc3be70d521e217c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80047ea30db832d5c168cbff3ce81e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69431b4f41c871777890930d60f363e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60955923858b544419e507431d1f3d87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45e9f419b15b545a9186ed17bc6381645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f91e0c449bdeebf69ec9fbdffb07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb568fa9013c50eb4cbf9468242629d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f900050e1939fa298ff3884998998e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1c5c906cdab06706e9c7d85de6fde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6968e339d098eef7d38ed66573b36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d2b00a9934ffc2c5e7b2b05218935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9fd5d45267bd36cc046be02c0618c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd2bcf348ca2e129b69e0eab2a2bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cff16446f16d8243ec49208343fe1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a914679c709a5837800e4edd0b7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1712625ee3557deec41f70e157c7faa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366768a47c5437b13a03c1a44692bb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11a4647c0b296cd5b2981b01481dea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1828e7eac3003740e981deab9c673fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e79cc870a74749f9580e0848e25ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbe0f7df65eda4be61bdb8e623007661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3362e33deb35461a5cfda15d183d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c601ee7eecba6480ca7b4d5130933b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c983de30f3ea4ac481a698cb24897664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c7f58b66cf3d47ebf3dde297f5d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9c22eeefe29f4fa11a0c5a4bfe3c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a409cec244efee57c68e55c75d17d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe046032d14734a819f00943ef6d014b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d795e4dfa6fa5177cdec1137c15694669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a206d55e7cecf57eb57e11ec7a344670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d51b4d7cb6bb1d2c0a05fba311060671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f61e4acd5de991fa7f4d0a98313bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d73a0a0f441b2fa7ee7fa92b7a6fdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df8ce1a97d1ee9f9352dbfe3a4830d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c75ffcfe6ce64fbfcaa605cbd321675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598669a39a7e4c88f644c03f912726676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bdb343c1ca9b84d0961f8815e66ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d9a33fa2caac38397e57ec5e9475a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1127e35a96e2ae95b944c3a9805743a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83380b27fcdb167c368c932a7e6bb58e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9a29386fc7f6e368f8ac15e056c84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dc253d9f27f9cd73fcd103e25a0fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d84e13a64895dca0ce11a536356b80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13093b3d33f34a69d00b69fa448dd4e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0216af966743c5b06adb626865399685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e974d4f4ba24187f22cfc23ffb5882d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac53ea586112e01648dea593fe23872687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea543e789c8f6f98b61f91009f551688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a601d1a6e700662290b2ed6299b5ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b4c1290065b7a3d1b99106c6ccfc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c2fdfb8ff5138562eec73fd798973691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74706597993d68ccd8a92fff3dfa430a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662152ccb7614cb9a876b19e83a952b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98e0766c04dd09c583e813f51b1d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c01f918655c48c1df4afe253f4ca1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a048dd0c86d7375e938a11a74f062696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a7b392fe016a83cfa18dcc2bd9cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b795ef209d1775fe28c84ec51510e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e6184c095ab902f4e701850c070ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c9c279d7489c57c9c8df6c46904da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0d7e6168c3819450cb8754dbabcef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99f88ab86a8bed58f5c707d3492f7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009645d4cb31e87214dc1756bdfadd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590427d6c38bd72ba585de8b01162e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd757536db55becad7ad2d45fd528705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8837054e52f4cd2452c9708e5db08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad81b62d04627b4d447e837ad43ac5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73695780b81b48c8f94de33045e6be8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83109086a9cfb22a95df4fcaeaadf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd9f53315fd59a1dd4a6f144be203710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60d0069689b5bfbdfcd88025cadaac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cae89faef58cb956081ddea65f4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045550721afe56a88e8dcefe1679468713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6e76fb6bfbd5e35b9015e9aed0fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc5bd2efcf3a93d75e9582f7641d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa28c22933a8c0d8a6a60b46f24aef8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac06eb62a55417376f940fd2b464e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29529f4fccb95f9c5e8b143f70a2bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88a717aba2af65f02b85bd4dcd0dcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a2e11d2ec0f128c6adaa24bee7ceb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f8392fc9f2921d7a3ffaf8cf4780721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546e310cc336820445911fdd7037bbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c7cc2a1b530270c5dd83dde73e47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34db8b82721dff76f1f630a60b0f4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5108d6f11a8e0fd708085449216ae9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fde603370a6ae3dc445121fbd4619726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be4e621c757aacb276597e17126220727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca32dbaabf335c2c616ecd82b9b1d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b08100e76cba831758f0383b597290729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0a80d5546b5e47265c45ff32c74fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ad47c0937e07f88749f6249901f89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8f19cd145eaa5e07527326b85e889732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe987493bce60eb42daa05a2d75c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0549be274ccabce352ce3dd16499d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04091923574d4966ce289d6d389492735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe704400128356e3a0d06bcccd5d42d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13bde690d283132dc27b403079bc82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865a4dee0289d2c5cbec31fcb348129738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787ca61b79b2292ca51500a3267081739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c60f1244ba62da1711ddfc628bc48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c30847c51030c8d55888816ad6e5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdb2f06739e00cb305fac85eda1b13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44676dc117eedac3a30fd449818919c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da01fa6315f999e65f1dfec2e0489f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34a16f8b9ffedb4fca97d827a7f1c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3bb349cb218af91755dbf8f6580f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ccee4c0a5b8c54d6e4291f277274747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07ea4009fefd972ff951fd3ff1a20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b6b7a410d2d5658bd79da6dabe182749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1be1f7f5f0fcb9637c30ae96a4cc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbeba55040924c1fe46ed2d1440a1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7df188d4ff625f8b7cb763ecb4eb8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810696be3fa62ffd96db8ea9bd855bed753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c852cfbf26c06faf44da5825539f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999fbcc353b5c9c48508bb6836cbff42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407f25f38fffe7805384403081156653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a744d35d529393e96efacd1d4febb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77d2521c37821385d01709b796021b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d9c429ac76934217d895237754b366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc5f9ea72edb06a48b334373cb4a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe92e2cb74b546629b7d6800abd07368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec03cd86b329eef093667b8600a9519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632ee4b06bf301c81e1346f2597b3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc93dcc55b41d8c9f0dc5d19c4a2b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aee22e1bc2f7431ab603955c2e8cfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af45e758b7214f514390a8d53feb2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16ce4addc4f9700a1699f3d6786f8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814474db39f2fe9a91ea806290cbcf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11585114bab1b927b661a913b10d5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac478e357fc4f201e2db5c1c957be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0eccc9d8a51258551d51cc8a22ee818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e18c30882e5920eadbfb8abd04e7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc848f14c67436c36b68a88748d6fb7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a156397a4f206d7ae557685703fb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f4834089cea1f36325082e7aae0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589ad2dd1e23a018d59315607d0951a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395cc80cd708e5d1f1e45f1b94b463f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73d7d1e2881cbd5783c19ecd3e2df425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083ca5e6ca7241c158505a9e18de4bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec7b62e63fd395729dba0da17158427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56962875b1bd2f19634bcbf231c87f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75659cd50afc9512a4217831879bb66929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45daa7d8ba15804255f8b0629b315f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a204bf843f9d6a01702cee59911531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c35cb01b24e4c6c562af960c5c875832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81bc472b42704f22f74c4d3b26157933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399fb2a5c34162804ff3b75e7cb18fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493981bfd260da1d09c1845f78fc7bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5590281dcd9779626fe08122b886e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347324b60700e52a54e4226777af053937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e45bfabea29271de45b1c7ae0eb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b03f13b4d8a5dba395af05b5221239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f619f249998b07bb9983e369db188740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1945cd8d829f139b9b004d88aba4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b93f4f1e534b91180263a440a3b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c77978f643d42b82fd3053bae756343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a760531d73177697b8f26a7a2f22f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de681563b4f3c8248b2ef62653bb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf23cc38b454d759fa0fd2b39d4ef8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046028e14cb3796447fabb5a7ab4ebaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d3d332b4323fb828a3d08650af6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eab94932fb13455d1c9f37b57f289d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ade70267a0a55fbebf9926978d1e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050104b5d4dc2d1533eea7eb362f14c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3453d6d26dd3b5dc083cc61dc3221152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd7328ccdf1f0a965325c214098c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf921a26e9aba220582895c2a989eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fddc3ae16d8b48da77d8ba723157ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c39077c1d67e90d9bf8d0eeea69c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f29fdda6e88f9bd25a63a679c561557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdc8f381ba94cc147789951c4439158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b9005e4c50fe243214de4c9e95aef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621dedbe08135a26abaacab3a6d653860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5010382991731c64947c11e08febc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7022907140afa24d93ef4ba30f6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce1806c2cc90abe18f71f3fd45c25963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6bb4054549f1749eb73448cc2ebe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef5a76c120660da35a1d599e972c5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310db3708dff1331483e4f70e2f6f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f05aac2622d00b891e611f3c0aed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218594cb243837db934892f34caa8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a6156db3a2a0d20b9a56749397a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321496c567c7c3ce3693a772c3dbba670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de2076d42d24c0716d0babae6c97971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006f5a473eb355c0102f44ccc51078472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71fa68a9038631864def45947236d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d57b14dddedb27efd484ec98bd5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b10624ae6cdb964374e9833c283caf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36795893f6386f078c7c8d0b6b521f5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc77dcacdab489cd2f56a6228f16e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29462a38627ebe9cf711752a637ce49c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da456b4c4557cbb7b6e1524f0e8b02779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271576c6d2e18e509eea816e737225c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae61a6e1f24e1ea0bbc20c677865c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b1fcbe3bca823837b542288eb898082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ce30291c1856544a13a81677f92c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884338364ef88985068519799fcbaeb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49539d31fef6dca39b692567e709785e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9603127619aa3602df9f3e34cabdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ccd72c0c6f5651b668ad25655b9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12b74d83af51bf5303309ed64d8c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107348b2319c82fa36942900f3c04edc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1542fa562e59198e2414fa109220890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c16f630dbd3c1f6ba04117f34260491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e283a7a86b383d6b6b2191613ad87692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a154a26ed5f03068d18dd7109ffd5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f1b480511d436334145372445f6d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc689d7c8ea727aba1abda0dbc66695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5c06c3782977979703ff47e1f13e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4155f908c813676b1f67d8e20a4b4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc71724ce8ced7feb4f4b336fca89f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4554f7580e9f01efc6c5f4b59a5b06c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36bc42773eb2d8d8da92ae76bb1d7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381aa11e07c0046b611856c2cd17b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b04a9c3c2b65b6fa3e0a0d17db940102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec0e610d0278a68d7bc877503465ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453828910964a044125f02e8f9ec4c9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bca7eaa705b702a1ebdec0fcd219b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624362ff1d09665c0672abfd400920ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c227743323e78a98c221883f5d0422107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d8a423a101bc61ad95af895fc3d71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a463aa52b9c4ef70719e16480151109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ed60c5040aac4fdbd8de892da518a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e466dba196cccc2b8936c7ce3168111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c038f3602816beb74fb17de723c21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e28a577923335103b4bdaada27c8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf6ba9b4b2633dd6cd3e4b3e79b06e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976953c22a5d4e3fd310277d462c0ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d4c9c2362be7dd34b0326f58f5c84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf72af70c792d9d3bf04e6ef7e964117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f260ad14e6181e21e0e9d5abef36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d9128181f872d26de590ea21e464119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ddae2a4ab70e5dc3c8c303ec9338120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f36012ea1b0b6b4c90ef8715c1b64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61647152e71240337d100dc47907dadc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa56eb8043b248584343b85e38822123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e870eadb3fb41fcb4e676f5de5849f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454d3b33cd71d259a2f6222418fe46e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c55448a52697e484336d21840645f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09786287ea3e3d75c2e8b97670bf70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99760f941632576b7bdbd89e8f90eb3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f8b65979271f7af8f86ea18f82cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053fbca20d25268e441af1d751f0b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb23f1e9e30e1f6e6edb92a39888021131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728306aa6aa51afb6c76a107f1c18d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8698a136619488d4633436adb1b25a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7108c1fa650d286bade0948680ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e10014816b7d216f55b534531e9f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c248a9166561f86847639e77f265e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee06d7171650079e18c5cb9292514137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6c605cd3972a06496d2d26e6f27c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380e0810269780ea1ce648b80881e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5049fc10e5243ea575e0ea0b83a15e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64edd3b46d4f09fedd7ed7a33e1e7a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6a11800861f82a57192a564b363d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07479b3dd3913f4c420e977f4be665df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e900ad11d8da62d8e7abc0c3ac2358144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1d245a834cf49031cd47adcb617b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f17055485102ce9c22220f42b117146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373cad256276afdcae200df274ad03a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede5d6c5f1e128457c005a7dcfaec18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4e4121d75552ae88da18314344f1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d966b3b1f6c330097f929b96d73aba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc99019a94de5ce5101b4305f2c1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd37be719917325a3471706a7b382b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f96dd0d5020a0eb4c38f38b64939b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0113c8bc6c7d043cb6646e674741154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf0e576f5a2b127cc8476561bd0f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66696063be6fc8ea4163b9cc693e938d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b81b5682a915567155591edfea18c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247be9c1fc03d3bcef89dd4f6f6866d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f26fa9bec0209b05b53b23f4eb02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d40aab6b83bc218be90e0028bd6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733bb948e81bac093c0cf307863242b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c7481e73e8ce6b8f0581414d8cd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06210147938dbbf7b68243a6781a3da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfb63bcddd3f7010007f1fd43a817164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd4510c581847e262be1cab35b5027165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43c6426f994bb5fe11df3722fb9f87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c8bb6a26851abd2ce0794ce1b7d5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72752a4d2bed87da87bbc89c2b9d656a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862ad8b4f701ec37351b1400d758b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc7ff63d1a6a72a7ead18bac60c8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6c1dc12db308afeb61066697dfe8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf46e6301bfb65c0a31a8095ccee13d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca80f7ba463e024402fc689ec35a39f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c294e787ec5a12b17c4aa16109e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75fdf1422eec2ae05fff623baa8173175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be403f54301a0047500fd9e12bf8a8f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d663a7161d76a4773f037ae3aec1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824b2e29bdfa98d7fc0604c83d90b7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbdb8165d12387dd5e83f841d53883179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffbbfcdc2170ae78ecd5114dcbe844180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59527bd400cd68b14c17c823b56e56d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48319d1859959a7f56895317a413655182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778bcf6071a5720bcb53d076a4ab0f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde014d99f3eca892f6af2088330b6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030113755d996504600fa00add71667185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e29052cb9de2477329f081f0a508d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a9ae821358920df30f80d6c95ed3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c46bedb28e232b6ed083bdb6617d83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57073f96b0a18bc5cb6e09a1a1604642189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097e41acd5be16f3f36582e1ea0de38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ddee6daec8a92bd4e054f522043e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e117b074f5a5f6e1a04a35f4a960a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dba19a5b4733a910fe0c09da8fc99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa4b5e578f8f18f18e9e5ede79947b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441cfab52c1a3dbc73bf747efaab17f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c3f58d194cd7ae0d6e821a94b607196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc5e63a3df0fc39c943475c4cda40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883420cfa5683c211e0c210a987ec0fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c64f9bc23e2fd9dad130027e2d89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db00f06542966a15a87acb5637242200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81f18a1a794976413042d8245a2210201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0362ee33c5f9a3939e931551f0761c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a96725d6550ac1572172b499dbd86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b214ab655b41c92039fa074f7f55183204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414fb61d772be08ad702f889a44e5f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918538df639d52e2be5691cb02d282a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe18859e41339de78b2cff9fbbd7e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dbd567822b74ddc3dcad8f9883ea1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a876c45436a95fc28445a19b2823209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc42e909808a15970508abf8a4f24f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac49a6076abb93108a4cfd160d33c28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73a3826baa2a16d1aad3f0a90fcb4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280401aff53b33cc641c460a824d4e29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad2e3685ca14e4b5189361390597d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b121408f302961a856f80cee867eb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5980c8eefdb42179a6ce28260f622216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbcfc32179fca331689c16894f5ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7be4593048e9faf287515ab69d25a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c81c89a81a267d355fd664c2137723219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a3c4a5a2bfe0028cfffe523e3ee1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0cb234db6bc5b15d1c48043995d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb543239a355117a71640e9cfe8fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a118bb39f7048b9197f26a9148886a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015865a873bc49d04bf993e482ba75ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31477fd4d4a6a1965f9f515b26b0b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959fb125376b2577bf8da10dd7f6902226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb5ecbd4f864b768f76b04e298802e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee79a32f4fbbaea67b3146e17fb1b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc404dac423d1a3361da144c529e957e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130dd02b3e485316ad9e1a6d27af334230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c2b6557270c2c030f479cb508ae78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35647c4ed9b0a4168fbc441e243e3281232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3430dd9e671b4df0a6e762193c74a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6364b36825ec75ab113aebeb09ebdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d41e265b03d74e6728a12696ae0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217c6751b709a4686034c41f0b3350236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a93ae11794984bd0d85b846a508c59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8085005a3d5c602921c0143010589238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd337e79bddf3b846404fde80002447d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf8b4a95cdd4e03549d85dc3915b1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a96e0b77385cf903ea0a8ef456086241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55845bf5fe76791cd6863ffe2ca643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7c9ccecff3fd3cd958d1787a8096243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd95da907d01e32a479265f910d9bc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c392c668e698ad05d52f59043bb78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a087945b7052369b6baf93e9778a88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeedcab756bb1fdf4060495fa136c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738615ac6f3b1f99fef2e7d9bf6ce55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae757bc7c3a097e55270dd753177396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2183d01f9bf0f664e7db6086d42ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff00fd52f3108c23593ac95dc4f0c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca1da2da9e04c9e583f610d2e4c9d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22afdbb778fc2901b5ad2efec94853253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0548410582011321182446f22845ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbeb974807f56d3f5082ba2f06c091255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f6869c375a30a714e8b4e1c830d37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2cccdadc4585d7dc4301d8cc9f19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df7c3305fb39481e3d3fcc3c9d846e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b38f084b54433384c3ea6d348774b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e47baa1da5dce836365153a6fa7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3c1d18ff43afa53207fa4328a3cbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0e26c8ce23bf16cd5b3427a19f774262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f49b2bfe647b12b75fc317e3d78a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b15c4340dcc03e7915d4c4f98843264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f243e59382e2ddeb3ffc627517232265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c71b1be92176ede4d300ccab0e152266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f10f0f28d9bc01e8df867dfdd57a82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16d8bf73d7c6cd6f6ddf537e7676e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b754b29517d1479f8ccc22c21b24bff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc562bba42155cf6d09c5f3f7462325270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2663c59f45e9fcae6249071783d0b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a11d7ad9660dd0f00aafce228a7ce7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4f951c8f5ac22748995689f12692273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70c4eb9c1a9385cd1555ccb53f4103274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550df79c4ee1bb9c625d9def82d423275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffaba0d3bbfbd0c40ead5e4c7b757e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5886a33114d531e8e90ef7b287ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fc5f6a91f7f4cf02a58d8a6258a78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09737a456ee226605b5fe6b311cef3be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b8161ad14907a032da23014069b30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f92537388457ee728cc49d04b343f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a7c67d29e662d63142f31679f82a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729753e4cb4b0dab861789047a1b3363283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b7b11342031600952d21915791540284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259097316f832acf8f2053232765514285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c54008a1ef25a5b437939b3147aca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc656731ff05843463e750c8d5f7f33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddacc7402603caba63346d0ad26322288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26947edf65b500ff38280592ab07bf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23f06bc6cb3a16fafb73de8cf8f5da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611550568efb25dcde51ea975eb187291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ef86bd28fdd07af2564a7b12b705292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ce773626126cf0002c90c4359b9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fdad8c8ac3ac7fe7b618b19cf5d1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee7bbaaa310a3cd2846d7ba43553ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834177dde512668254eff06e6484195296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc81f6b6903dec8186d962f84c6876f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce36b59b6a402f30ee053e84ee3ee0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bbccc17e8ce0087657ab8a52b53db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75fc398643f097fdba45bedc8f7de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af7dbce947702a9ecc45194319d54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881cf42932e92f25c97b378c7cb7b0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3708ec5f0d0530c8ab266b92a3466303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea07106e0825dca6c41e3647c9921304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b3dba15e4e308bc1be0ddb4cb4d1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f95a2e18f4d2f94c65ca9f9558cbbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec211cc30e5499603f8f403500d375307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05c8119a643537da366753785ab4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fff8b6e1f2627de33e4065d36ef328309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f8aa710029bbac7ff97211ae608f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a18cb735be58523b780c3b7bfc4b32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185058f279b3bcd5bf8ecc4b5da15af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717017eabf3103d9db4ccba0445697a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e010d06905383d08f2629b50edd9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff9444d848ecabf810119d97fcd75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084b3cfa10ecd2bd6f66eabe46093f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246fbdd9f396fa05859029958606890317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ecfc816b17443b63e730f23fcb1a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2672de4218c0c53c4da1da518947c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ab7e9b2a75f82116fafd56eac337c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777e43ee1f1c84f299310ae04d5c64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7868f28aa1b86b52b3f6aa7ab577f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103556b6e20adfa5c3af8de62571752323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb01010bd91f9e39193f3c53df4133324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22212a7b24172fd8788a5436b2fd64fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b03c433922c125971d65c4f61a49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92818b4d8d816a532c09ae11fd5fdf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db168c52e3f911d19e434a7c917270f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d0d677e263e18304d04426d35196329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e5b88840c24784bf2e6359f87157330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a7bd840cbfec3157a74b511a4769331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8afc8a1eabdf4d027a17cfa70f1534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e665286097dd00a809ab9e8317cf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61c646edd2e254130a92da4a0224ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c5534cb99bf507710eea8c63d93ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb82e3023382b72b101933562914c4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb56a1ece2e8b61ea8142799af3266c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367c95a554eaab6d55b73d3fc3fef6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6273131bbb344dd21c6931720979479339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f843176b180268f3f0a9cb66e6c4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8be444602e9fc34002d9968af4c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03610d9ff730c2b0c27af7948f006b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d17aaa9036a0356a95cf254e27c213343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab59a80297d17e8d8db12a3ab25f4de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c8f1c0579b40ca7e9a397e14c9bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ecbc6d445fc4cc190a6d1e407064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edcdc3fb708972f50fb3e206165a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf597052f389eefefd4817d6e709d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daff2ba08ccae1f08eafb851ed5fb62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e925029dcfb716823bf89e326b38c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e1f7130b640d74b247f01f4f63fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0caef90f5e1a69c3e32a9bbd24b62b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa2b062a24bac99c2e136c6860c9c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc381a12a64de8efbcdb94160f00134354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ed6442f112585ee93f27ce7075018355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d995d5f78dbd0ac778bc960956f6dc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58000f5c39d5532d7b412fd9b21caff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08383ca79b514327e75ec2fd32346358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3553edf51caba59dca5d176753274e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbefb25d438239c2ae3df72d8c45d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b010645e24024883cdfebb4876e35f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61a7906c58e0d4c606dd438027305a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0dee348e0ea183ef1993c888ea36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6ee90c8556e734456ebbeea5d5772364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1146f8f63fc07e581cd95db8d5be3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e7b4214b4161760c1812842100017366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7901a412d4e545afe078f409a02e73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e1fb109ab4ed205f3c38a0b37edf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd97780ec4e2263a165a050cbc60c97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95b19c766ecbc053f1fc7917559fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5b9a61814afbdcc6da96eddf1a25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05cdf29e3ba1d08c649b1c5fcfcdc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90fd7f1159b0683e5d4f24b570d16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb412e5e03661c8f9440c7f6a056e38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f82178de3fca78ba1c5737d9a9147375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf7caf3d483c6b4eadc52f1832049376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e74cef08ff7deb33cf945cb9c9555377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd2ecdc90b46899d49b99d8289435378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c1b17a889601a27261786d680bd02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9679b2a3a0dc67c7cb66642aab6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b0959959e29a33ca45898a3f9359a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418fc6ee9d5de65d2972748c8cc4462382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131fb8e7e6ba130202ec6bededc9ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c73340e8bfb3b54abe50fdc6f4e7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec2f40949de94f2f467eb6ce071259385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596ab199f3bbfe206224f6001b2650f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621c2b987082f252e39d37844185d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfbfe0579c085eba86384364f5b275388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0215495bc6eb417592b7e9dec4c65f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ffacbfca19dc3b99f089f6bdac41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868acbfaeeed18bc270202d6c265ef0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020cbb188b6c3a84c081c323e75d1dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67aebfb377f66529ee89fec2b9a605393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bcf018e960225e346c5ae9859c323394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30394cb3f26ad005a4a7a41a49020395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9efbfe245b33fb7f8385a19e911db8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27554f138fab2374bb3c98376e1d3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f806b43e51711d9bd03dd74b5101dab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9efb887e88543b2a1472a376244d4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d89ce279ef0cbca9c8a0dff73835f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd468fda0a3509bba9404dc279be981401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d56a9d9774f4003e839cb5e67531e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390519339d19a52d55aa84785203a72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb5226bc3c99e5a64c0cd77762225404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd86cb3944530c2ff769a40a1b8427405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b1f9ea2a3e3a6ba101148f0acb201406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaca68e797892180496b60bf60c571407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45674d6b030a4a117dd12387fcad1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d38201b7f72df8ecfcca8818ff484409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200459b12f7d60bfc37277d32a87b4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ededbcfebb9c502f15d6ce04b4c47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8a6376ce38b9459352cf8ae977fee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac4ce108a6916bd91c330ba8384da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f931b366c2a2f5cd3a37b3bb6c74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e3fd9c791a40d5c54102eb08fd3e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6138c9a5f9f016c7550d3ab72de34d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b283455daff34e5ff429ff711da6dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81fe02567921c16a7d7d2ce35cab5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf6378dc5c960b3ca5d4cfbc1459d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a284abffbec4c7ed6463349e59592420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4be9ab1283308dd8c5907152c80b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ac517f2946aad217d24c94e282ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb2da93909777d3b465657f126c548423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63004bde11a71b12b24a09787bd04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c02e3bfb7ce7f31356c2c9ec4e982425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19f95f7f8b027c3ea15c7017ff8595426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cda8df66d6eaacf8dc411f0c3b7d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961070983facfc9bb22c6c9f1024c39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb866cb8a349e50737c2379ae8eab4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173be850e7694baa1efcb97b01989846430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd64f9886eecee0b67ad6860bbb422431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0852466d04d55346f2c553be7f14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65acf9dfed93e0bf21714045baa68f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30cf89031aa0fbe67e0e7cd3ba30d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d364bd64820cce2d0df17ec48aa6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dba735c23dd687fbb9c85ca36f975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271243f2c4d7d4c974af6b6dadf301da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0229dbd29d1d971ac1e4d70c902bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcea83067f43fe2ab64c32a918bf2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd97805e21bba8b1063eac61ea0b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3529c392f3a5d3e834be39ac3117422441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da484693986a6203243c2e8e6e0b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c48884ed4bace35d7a34112fd889443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9fab2f06b46a80878a2d6b727bc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2a5e2451110ce18836783f07d5c8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb364b421d84bc7feebad9eaa367eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85bb3cdf7fa8b749c4839cae6cf6a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128e7a0a9c39f4b33a018884f6dfc8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047ca0624d0aaa0515fafe0fdf4118449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873c925a4fbbcd123444b4a718981d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebefc1efe646b90484d16ec61df648f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f1ec10180c09f537e7a4c1d6dc4b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b0755a881611745f4e8964ad3ce4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cccb5e50a605111520c998d064ff90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3246a1b08d5d63179f6152fbacee46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84e2da018f40e235092d2995a8f55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b3b5f3655d95a72c56c69dff75156457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808c3117ddcf0eed560d1499f6eb02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ff0bc97a4693fca9f565c961cd6a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff46afa0ce7fc1e1d398d8a45c0c001460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697cc55326f9816ab15f293ed93fd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f1232608de3ce65e79c4fcd6e6423462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2050628378c433319d02b2efd31e78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e7198bcf7eae750d7dd0dd4d9791a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f183101d29ef0a2cc7da69c375041465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e1c4dd699d941126ed761b993b3cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb125aa6642a9e03139cb7087b2487467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d62422005c76063ef1eb31275677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5f4926a9548ded06f5a5f755d3a19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541500031d689bef1b1a9018d7a103a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c8420454eeaff664be9f1533e5478471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d08e6b9ee0daf2e03c8e4ef7fa590472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294f588dfbe4bab055dfe29e22e03c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404e080a50f6138f7179355f2e68af7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68149a2c18588421e500ac06f2bd2c94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3feec31f4fbae2cb88229e028f055476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290244d081842ebeeff7963613a5ed65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3d3497c3a1935119778602ab8729478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb86f9f7ee987f766bb3e4867173b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdfbab414fadbe66dd7f0c86ea992c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86044706e0dbc4cde5c7e1c75db3a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d9d06df066b684415ebfbd0e6ea4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b347091762633fd628e98f9f19b80d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8959f21eecd2cac5b991135fe6ddc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46a6500136021ebfe2b34683f640c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aefa064c655687bafb3e1fdad555e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44c72c8fe703f02249ba7be779df15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a1e42b2a6993a284e14e7677d983d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ac9c8ae9f82a361950b5da0781b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f624135cd48c6019743b1c659feb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baef81a2f37c6ed6fa3324db618896491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24931d7030cfa7059adf740c8db76657492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a6012fb809020eb17474b6d0254f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab927300190857497ba70016c274612494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed89c78053ad1b58df74a88a57bfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841e57d7902d75227adccb71e874bd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2806989a8347003a29c4c61f78b7d11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ccf9edf44980e706e6be16d870df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13aeed4ff891ffb5a7361b19e7d15c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d060735273ddfaf5057c756cb98a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad2b7181ec7a5b91e0350a4678b10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642863836c320c328f19f1c0b2d658502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0a8a688099c0862d3a5df4da03b16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d93dcc1c5dfcf7f2082423bf4483a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770cc02efc721e0cebbe81dd63b15b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c23f14b9c29ed9c46853a4108ceed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba12734a904214b7342848651947323507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e0bdd077811d475ff03e591961989508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3781e9833faa63088ecd4812d70b3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af88b8cec7af5d9745fcd3ac6e7a8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0200de3276d51ca69d9d685da583d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e8f615108e4ab458ba2f8c5438311512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993b2d5fb15beff2a0cd0c02aba7791513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49442184651b6057c517fc8f474234b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693c6b058c2a074bdf62fb894950f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a50269cea15bb6c87abd6b3f73f30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86a7c2a307e0b5dfeeda331d9d834e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce96ee4bc9a99eb5cdac52e6d26c0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb28dbf070a8a489721cbf3241aa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53a08c10edaf88446731997ff15d72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda51fbb16320023b1d411d9c01edbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3897bb892a89569a6f029729e93d627522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54fe2f720ebed9f8cdb1c6b1c49ff7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931b38a5e87b9b93ab677cafeede08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027823b1efa71d711bdf17cdc6d41559525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb331160218bea171a47b4af7cd0a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662eab3575fcdf496f6a9890f58644527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ba903a6d0d5450761c3ee43cbeba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf108c42ef3a2b390f837960e8de51b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc33f6b4d06e7eccca1de981cae960530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e49ba7c6cd29f3dd59eb028300cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a70e081101617bdf1c7b201d9aa9c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b572508ac97d1b246ba4a9564631533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb94cca8bc7e9963d86e982c011d55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996809f0adce5d8901dab723ccaef1c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d24ed03c73646c4b358699274d7d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a60079065bd0e45cf53d14575d0d8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82b4523485cb717528db589ad6aeb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697aa368ea6fd8f3d50f69f4eb372f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f0743341c4de3e7d15137614fdfa6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa58be54362e8bef849d4505af9967e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193a9af35e7386646ac870a793358c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9c269f0e730b58474b480f940baf0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2500accb065dd4479564ff7a5a84c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eedfc725be4b207503ccc5d685fc73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c923bb42b0a00a79e720d6b8f56350f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a93679e85e30c64f378a4f899df6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841be835c58e294871ca3f615d20de23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda007006fa5f78b61d3434e7b37bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debefe94b57d35a89a888484624e240d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4d5cb500b04dc6e7cb0d0c403580551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c0879ed917cfeebaa80828dd0763d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4827a7e395fadf10d00f30230faa7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab2d0cc56365f51f76db43304a508554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec784ac672546450611d459962a30d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8aca658695133d162a3be4be4f363556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989ad656a2976f3f4cc00870159b264557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a1fdd71564e87380329d9cf4109c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7491576abffe3d949484f681c8a3574559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5e94eacdbea172ee097d3e63f055560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d0a27c7f540471eff525487fb0b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a41b6c22ba920a6c89e9cbfef8dd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e29d4eb3f6c0dc74918081f109888563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14d17f70e140ee5bf51c9337681b4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001271bc68167c9414b6330f481db0b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa964ae40788e522dff57e61796744566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a95382f4fdcc72c1c9c9656ad074c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54856611d2f5d47c9f60c4fc948d14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d356c2786929dedcd661497a0fc0746569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10d4eead4273f2694c4d002d3fbcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb093ad26fa41a83cd647345be9cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4f54ac0d044c3cd4dea322af4a03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c8a25c5050144da9646255d1a2ed0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243497d7e156df32d255fbd10f8bad2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6593d40fe231edd36fe49ed1f850f72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a306d343d062dd4f103e43cae04e22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b62363d798244d35dcb2a79347196d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb11f9a04c18a47630c46fba44819ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdb52cd4aebc25c25dceb5a36c8613579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f526202128aaf4390977365b8fa3c08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd07a27e62a3ab877f16fbce590fc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4aef832cef7c7f812af9b36819877582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b72e213e0824792dd4d3a26051a8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee4749dd0008d87d4b8a03fde81e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f481a685d4176a12131ae70fe1e188585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126117f6282f630e7843065a1d9624d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21eb777b80938320b30909892a8106587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272d56e88334855fb4bf26732b6b0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac88112dd981f6dbe048f12bfc488589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b6f3e9dabc612b11d89cccd2bd9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc74c529adbec0254f7c0e93aa2bff8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d438d0c12cf533669055197ca4782592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296e7393220d7cb3ce5a06f528f0b2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12ddfcb51137bf39da0f1ed2c81e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e52cd0661d4668f56478ada1ee0c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0da5f2936b1144bd28d4bd9689bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa05fc7e82156a4f6fcf3208d45e4f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b947c4ca75a86ee51cf26516bff36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e520a642a2bca6b92c27d1c1d0179e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939daa8d7ff7a2e5b6b8e5d0f10a23b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaa3281bf127a2ec47c73fcf8494fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f63833ac6f1d790435a2ea73ef54fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c334765194a6de75ce5034ccfd106603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06475f6f4ef74bc80b5fadc13518fff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a005c1ca72e762ceabf6cea2d2b6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793e5bae35c6af240614020e054c9c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813701e87ae9fe9310d303bb0b1bdd5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469cfa4d2d589d5efbbc44b6e19e97d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974378f37d518f4bb7df30e11922a94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5f1d860d34181df84b1900a1ddb93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf6d15ccad6089afbd6ff01434473c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85802d84d3a567b461625de146da2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeef69a5c8d3d286f423e16c45f1ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320299819b9dfda1cdd308b4fa9237f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2ac37ce9af6a78fd46c4988e0c332615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c8943cac7bf90ce88b26abc1267c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eacd104013abda1d3da3507c390d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779b003af20c82616c130d25f7b614d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215659c97c9060cef017d733c2243b39619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c51d13f8a292fc2d77b46499be9e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb9f5a983165cf174c175ea403c43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9101422d7ed00b00167075b7837e20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60a619205a2c497e9555b5a6edd0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b953ab8cfba09bbfb8b3615b353d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76647830d34a1825d2874a856f8db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388491513ab5599fb9bbfacebfeae5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b201d912d643ad8b967ff30a7a3ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a6dee0704044769064a41c037942628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28d56e244a027a1b0ca0a8edec95e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f54f2432852565760c42858f7a3ed1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514079f0159b37582c6ca0df75574fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404709ee9f56a8fdb713c38cf23309632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d5a749191201c45fa432727f38396633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4521a7d26dbab5ab6647f9b4bb3168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93276630a3d38c41367a52f91fb29681635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38674e0dcbe9702ed4d174ede1e4f3be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25fe21d3f8d6e007dd1aabac53488e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59384543bd12d6a0b6c7a400627f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73191480e44a4f8b97d2767b0f457f2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d83a9dae58a268016d783056fbe506640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157fc1b3f13611714a2b274449a421641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610edaf97197ba5d1dc8e54135558be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814797fc4eb2ad6e5a861c894f4abeb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180003c10c71bb3e9ff6d5097460ae3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb975dc9e02fb4e7064691a68dff4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df6b6e1bbf8f98f165d84305e86f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9d8a0896455c956406ba1e992aa5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d85be14366eb74f45ce8477d93bff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b104174ccdf397a24e92740f5059649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbdf5d4350d4d780fd8df9abbc6d09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc03ad25b9da15bef5c52eb0fc898c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ba49ec728b48706982b076b14b19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667570a2b213f3ce85223f0c0977813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae262e1b805c76e106b1e2894e67748654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db06da93b3437f313abe8b12befa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793ddb4cf396c76bad3f98ac2a818e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1da92b909463a518fcefe0cf8e43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de3d7ecd7a75ca928264bfcc2ea28a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4e8061e32e427c04096a566146b05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd723f7b4ae36704cf54c9bb5babd712660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac869510da13a85a258228ee15e69fae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf744275d6dccd0a211fe7d363b955662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184263127de52df17524c096fd0c794f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac935a89e36856a5b29b0b50235d0fd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1dc431baaae9099f91be40c5de021665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052006b6dd8a24020d63c47674ab56b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2f46bcfec455194473ea16493ea4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3777af82a83aa5101460c8127fb63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26939ebd340737f59e84b0f8ed62b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad27a39d55cf5d9e226839296df2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c1933f39d6afd57f3ff215301c8cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141dec5a54350d69c5ded9e1cb5682672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990caf931d821b0008913138f1ee756673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f4b3c974bcd5e9721d2254d64266a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f0b518ec8a1fd6dac7c80ef89186675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266a0a9951686df4ded95339ff2bef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5a8a9bdef938f6e35877c07ce6b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339897ea32f568820a1aa5501c83efe7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f83072d0752f478ef168e696175ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad1bd84617c2e125fd37f845d5293e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4463d0a0cfa5b76099e7b5cc95b5ae8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55222930d1481e31be263346793462d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fec8abe0efb443c10938732fa0b7b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87d32d0acba462df94f5a84e70be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a8226da14f826ca3aa2e5a1af966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f860fc38917c6759d8b5e485f033a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd70c6951da504861b61e08839746687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2987c788b0ed29ba01734e17203c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270d5019c83ccf415e063afabb0e6db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c5451207577dc97e3ac0792dbd266690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b80ccab15a9b17fe2d9393a6ccda3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720251e5559dc317b1eb1e9cb91b1cad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59012085fabfe55f30046d2d20f5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d5bc39f5d1cd2a64a779c0e667965694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bf491ffe7a3d5781491807c45dac2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d9f29feff5b4e413c8b1da21eafd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7990b82de9b08aaa5b6bf83d886d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54b9e0c050f0a791bf45938ce59e33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144820d937b3fe39db6fe32bb4e4c40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12baeaf28cea8fe42cea9e7d7815c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d7a26d6793cabf73268a221ff4729701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9645e3248f7f32549d963245a860a7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b2342be68e4519c14b29cb2f31ee7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05746c1292c50bf5b49d3f08d9105635704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29386ae2a2c88d556f7147d5ea6bc9ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b3e7a74218e76834b60d82df531b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f556ccb5fea2f65c7af8a8e2fbadb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfff7c6dc4916f00dca2b02f1946b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa177493429eb9d76140eece7b7917709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530139e4e94c549328aaa0de9eae057710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937df9f2aa38f92ebda08a78200aaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858e9d0a010e5725ef675752c11ae4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12db55159af8f995fc6c3a1e2d019a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92029149217d427e235fad6a89030bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7820a06ef155ea9f6d38f09752e19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61597532a84462f9f61244312b91a549716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aad2fff04ccca7b3bfe4dbb75947a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933cb23253f87b5de8d5ef6a9d9ffcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215ae1162722f5c40450a2b97caa8e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb185fc2cb54b537ef02412899e9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2b945947d7160a5bdad94fc609a5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729984b4a9e3e9bb59eea169b69f65ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b76a5da490a50e8f8d00d7e092be3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48365938979521c970d9890f341496ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9fb4a33bbb08a18090ddb05cdb421725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d429a878511d80de9d527a6983a86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224548b5f6160e06163e5b7499aad295727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34056fa721923b7cebe5b711ff0d8269728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57443df84445462181ba6ca3018f6b21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a194b11e762254eb16eace21f100730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7cba254f1640724f70d99bda6973731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0a7cfbfed891bf6a868a524c62f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dff231bfef0a27fdf3e1f96d92656733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825eb463349d1464b86ea8d119bf8e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46853a4eb0a32d8b66a13a6e0da845b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e905fa3ce8b2273d4000773e04bb5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba0ae26657670bb46d58292f47e55f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8fd8512bf1fe5920c9398fcbeefd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bce4f908310dfad791b760a0a2472739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fbdb208bcb57000e428f7881f1ac4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9c95e45e48e862c759e6ff87adad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6049b02a5cb4295eecb928c626c1ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12136a225c18adaffe587677d2ce7844743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce44ea7218858bfa2073077dbca81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be2d9560542e53dba0c144222e446745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e134590b0d30427bcaa115c0d2383ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6313725531a2b650a0f958152c2bd7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049480d81725f52d64e97def147543d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7bdf50cbfd82ba3dbd06980bd4156749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed34c63e381eaba74036d9f99cb338750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf48402f881712a733b799af3cf92dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18884d0c6cbf01714b9819672d169ef3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8179a6b48d61008eb805afdd16ef753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>