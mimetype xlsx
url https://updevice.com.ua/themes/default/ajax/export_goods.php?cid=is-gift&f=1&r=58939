--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f591c2a1a921c63ae4f1243e71e261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750402d0c961f2a65add8e0ca87f32732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4221a5da8decfd8fc5f66a7f1255be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6586b4a3fd292b4b08cf70d61436a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f51c31a37f385eb0a87193289bc145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692d4354126937ad275cb182c97b406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5db845761c590f175d7a4365aae57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ae693423bba779b3498ab05b86b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6ef9a8d0d741d0d8e47cc642cb3ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799202aab56cab37978c3e31a82df3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864ec8b48ffc8aafc2ef4d8802388811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b470a9f15e90629ec1be2c9c589d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eb1ba13999b92315cdeb703cc94c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd2e577cff87134b2bef550ae104c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237e5276e163570014cc1ffbae25b8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd3e32dc2c4c9080391cec1001545c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c307075c94dd315b59390a96344e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc702f07cf555e18e9e603707d10c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cef66632f3adca85a273e23911349519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049242936f8209d2c02019f931b2af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9aaaa446d89a8c6fddc0435383fed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ebfe8246708fd950974f32b0c5df122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefca4687ca3a9f39b4f92b66224bec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9cc4856777a775f56159daa6f7c2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30649e87ce8a911921d75c118b7183cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b493e9ae93c6179e616a5dfd78030126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281b06be1a33c23851449fa8c4acc2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7afff5c0ed1533bc1b90e259cc8a5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b99497cd6068e6deaf5b6204d4fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54b4de88bd6e6e7b86ebbc3a05e43730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245400bfe8708d9e7fa84e55d935c7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06911caa61572c2607384b0486b4c9df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704981987345a04fffee4ee1ca657d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5121fd1b1d4096518a3ca14cf55834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9795372cd05e275407828f352846c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6ffb523f473723a58982911fdcfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a0fba25cf560ec5f84096197a8b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f367bb3b3e124e5897760093cbf35538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e12e70820cf859c6b132a64bc03ba939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8905a2662a629e61f2d751e5e08c4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c28a11bb6a30cd34ad597828b752441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a60dd279eb90934ea4876e0e77a35242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246309d36c77c648346b6941465ba1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41658dd9d5c4271155a25696373bd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b86c2b6f685897f5adf3938d47a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582969223c2430ba5e2ffa23778d8ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a63989e2b7a6978d8ea9fc7d23c7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0ea47d39982704262dde5e0668fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83846dd7ac857bd9d32028c9c74af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab95d5148bf5f7d781ea8600c6de8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1350c63bafbab1e46708cc68a7efee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e99730fc73f8e119be8b9af28e27252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463702bdeaf6cf9d59057c983dc94a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a878b68463b3a19bdc1d93c2807d2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce19abf4be6dd9dbb573f9ffbf59955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97fe473bc93495cbcf435378e7db8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb54c231c3e9c80cddf34b2c80f7ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd59bbf8a4a3f7c4d6e642cb1852358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2660cd8696a9e935c07828ce58d8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581db51c2aaeef6873a843858431a48360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3ef6419dc73b10f98f355b5cb2d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64523b23e80fc63ff6fb5b37152c7fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c20822ee69ee56855e9b3dd9a66da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f170e99e1ac4ad78fecbe90b949354f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe60b68b146b812cd71554b413345365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842fd61c8c018bfadce594fbce7c1e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae63de95ec9684a0f12b00eb01f10967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0460af8bf74494d9743d99921885468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc0e6680f3ada221d4828ace721be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fbb22dd6749592c067f514b42527870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd748f5a651e0c640f07157d92109771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb249543474639ff0d1cb279d30e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdda049fd80fd6e27cc093b8f78e4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128a4adcdc6508b1d69def1ca1c67a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75027f261275ee5fbf2c86fbc312bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00804ef2ee660bb6ca82c0f32f35fc6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba075286e1d966eb2aa66e413da78cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3b936437e2c9a16d3e57993434e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94bc01142deee81ead9c93f529a74b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472067dbb72036238300949a4c9d9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82932ebccb638b1e81b2832dd0c335681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877ca575151e19026be3993e9a5e5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f585591f5ee87b94ec3be91b1ce219583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d94889e47b618a68cea894d9d91f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21052d1a1a82ca78b0eff4ae0c14d8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c6a561530e12ea7f866af7d38b5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940ce51983c339dad110200c47fc0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d84179bafa4fa44cba74271180d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a3a2846344de3d18b31a4559897f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab68ffe5c1eb39b75d454a35bdbe890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff3f172c6f2878b391805fff4a47b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1f93a449797a60863e35034d1d7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab988080d5a380b17cb2069f0c45e0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50df5318d08f534dd4d7f284358e48794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f314da5af293b19320f12dbb78c497f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81b5ef58e1e37e9f4917b26fbe216196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd420b14a1843d49d2aa72ac7be434d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75615cc14868413f3658ac790bfc67d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019151e5b4e07991c60e3bfcfcd9a0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e753eaff36197ba862b432863b615100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8b1284a88715d21bb38d600765d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c89add0b1e4558d8ab93101544ec31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee00e920b35d8d1e39f249e09973b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e9f1c3ac31e2184338c68e09a7fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f1f3b456ed1ff823fa2b45b5ef4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c350d4a37354ace911a9f9c46f7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f8704b6336c513d7f28fe724f7fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a797b521633368f20a5f5456ae4d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e7a3a96eca3da96158cc813bece3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943d6008173bc831745577fcb0c5d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81dad3e1538e0f1ba7952217100008111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b37c533352cfab7601c240457d41d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c247a001259aa3fb9e6f18dc56cf7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1316d035d5d94be8c0b72dc8f59809b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdba6ec614036c4a57488cda956855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2fb1d9dcb0a5dab7b3bc6561ffadc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49963e83a1b8dba31a148b22ace5e84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b828f7a926d9bb9f61f1be3a206f2c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4433f90a71fbb854fa579f4b1b73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b08e6eb7d7fd7e340f2c4204b4c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcef015a9ebcbc5b15d1886b87481ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d49d9285d76c78ddb889528b28dd4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be16924af6473a547fc1627518377123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc87760ff50000dd07ca0a6acbe57f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a032b254fe9f634c62db127d6a3baca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c732703f12544aec315bce8829af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ee6012d51ed93af4498e29299c74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6254b74aa5e6fe22123977b498805a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a2d68ab8025d26d19535b6ad7bd85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af65c477b9f6d3c855f1d16eb3af3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687b6363fa5505cee72171d78de82f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75186fb12cdaf4a48d8eeb7f2c3ff09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8fd04e70c10a828a82044701fe81b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ee8d435d21bf8bc02ddca4440f7d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddf224994a40409bf124507d571894135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b1a497d39283bbc5c57bda384253136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211bcfbd461c3871462b4409c194e49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b756cb49c362c1c6894fa676800b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f1c5776e178872f9c39653d803594139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670f267e6ebf46a38eee9dcc3ccf64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518ae11df5e16efee20c31c5f0931a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60ad6a9dd3a18ace15255635b1104142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a2cd8aa70cdfc6b22876b29071f40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4103df390bb58e1627d884cae703144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3728ee9a28e93191b48040d2635f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14faee4e7017a0ddd581aec21fc232146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae16e5e4be1cbf504a43c10c39ec20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891f7aa875ec2154cc560fda93e89b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e94edb86634761240333163e395bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3308e88dd1f6e8d0660aad6fe88f76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061408e835c0abce8076ce946fc48a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c14fcbf88a1beba7fdcce3abcdaad8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8335056e5d247fc16a303cf966347d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e1d61339cacb683d5c98c5e22f0bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc77756c1d3b92a63b1afec5ee8f56d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b983d475b02f18dcd62d8b0f8d0eebb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e0ce3e2781016d441cc372252822157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f7c6c01f7de53927d0c3889fbcc79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdff608003d08ec5f9d4e9679c1d59e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8970dff50fd8212e537955fe28cca9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe5de80f5585bd5ff827bea5b751fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aab0e0ac7186140103940439eb132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd07e54bdd6d432d95fc1249f9eb03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55ab6682063b190288fec593de9aa6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f29b2b8c9f9b3f54e25a39beb92fb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a5e3379318651c0760c88af2f546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e9d4451fe667b370a1411dfb00134167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea1c31f8237a72bc2ac0712997336d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c2a54d52e9e5369d7636ee1dbeee7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab3eada02f8c0111fd937eaf0e08a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104257f79495094aad5392e547e1374171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cf9eccfa2e19078d92b3746666b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac488a73d662ba6f3df5984adc9210173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e071612d5b4a143749da8104256e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61533d9c3039f7f4c9d772bb09060547175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cb9283208cabeb73b4364b9946e33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1fb2f531236e69fae9ea61fd6b7a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73fa93f4ea96084280928bc01cfc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3654a1f1eb17c74ff49070aa3ddec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53087ce53ee7acdc2c4e7a15c7618b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e17bd20d363d112fc9afb8bca96f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980097a1890930a37d5ed24a1a2706f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24909ce780a7199e05f79fc4bc450784183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756dcf641c85ab1a295e7b29e1921d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f9ab2ba88b044ea604e224abca427185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a488cc79957f5ce7e4b847b5d6f0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56564e6005281afa6ae9c5e4f2cfe07c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b0681318df37459ee4085f6bb8880188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3324cd1bea9367b313f699df0aab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5b32abb5db18e6e3675d9f05e8de4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b45b8357264a66d0cfac1edb0a0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e564375c3a62f92cf0818abb15c94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077e12559bba38777fbc6f99dceb81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718eb5c96c8b1ea5c9e38e58a22845194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf6bd13bc7c6413d5df4c59e8ee14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1204f06a8e81d93dd9755bb5e5824196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0cec7343fc75cd5018074bf2f583f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3daf2c7f33222e4cad052cf4dfcb69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec8668b01caa0721669b8929fc175b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f233447534a19f85660b3413ab65f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18fca20511c7efc407b6dfda7e3e1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dcb72df5a90ea109147c25a21dd65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5403e4e93166ec656b2651428cb911203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b17811a1d5508c977666bacf1976f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4f561a36210a12299cf2554b033d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72113f15e0a880f2909a919cb7db1bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12fb606be5582cf1e5586f95bc8151207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbfa11fba3dcddb9fd53de61175269208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191102de368228fd344dd9fbcae188209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28333b1472b631d6a8a4c456583048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482b3d751cdcd0c6446edd827c517ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a904349c5eaadfc72fbc6403c9bfbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594775111ead930751d89b63c26537f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a95d77a5641cab268846372a64c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6854111f2ffe1562ba2ac11d5a6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0b2ce303ecca4378301a57efad7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38d4cba2ed896aba3883c470d68796217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4303c839439421803bd8b503f3be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23582df54df05ad46ae8c60b8635039219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76faa324d23fa759c6991c4e974f285220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4af2ee0eb6dddcf63cea6156638e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff783b9bb590e3694c195f0b5cb7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17423a56bf7a758b15b8a9bd69a4cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415848f77cfc3f5915fbf28becc7689224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333a1db7639d3bff4ad4c825c8b36f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f21c7ce99baa4ca3d4d438cbec992226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d08fb88221f8ce249c18192970e9d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283aefc8200ed817c973c811787086e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b031c1f73e4d1acfac0466d1463fad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f0b9da5f4642089295328bfc8cab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841e4f17fe50743d9027ed9a4715e5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ab5ee685d6527a712afc7c0fe566232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749538f73d1e92e0ae64328145ea19fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a7b9353c4175b766c32bc70af8a96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea380c4323c43c138c2862889fa6733235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77cbbcbfec5d8d3dc22c59f0677f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a7deed2d7b9d6fa64609b77451a61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee47e6d8d68c71c6a5001f123824bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24066d5177febf5886c61cbe07f23f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b952cb91e5641168c171809a1491d1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2899d5118b7e35d5c324e7cac1db7f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef82b2f32ee4f374fb227773b7885c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc592ad2fcc1f7caca3dd5c6c48a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cdebd28b694032e3909fa9215325e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f0ffd6f275cb5ecd7c671745aa470245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dac731200fd8ec7f1fd9d1dd9e150246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76a96651aae2ca60a44247ac8dd710247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627442bb3d5519b7ca6ad3296e9cf2cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba2c6c2a58642344844f9fa77bd922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13ff3c48033c7a85e798b93a9dde80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe8c0a46e6080a09022f80eed6054f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c459ecdb9a6bb79c1949328ebb7fb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3924f46895ae1c7b86819dab042b56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d99577a09ded195550b50c316a1a9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d26cfc8e905d3c4cbb21fd2acb9bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7064d209c57d732fecad3791b829c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca233c0b906bc2f080f9ff178ac76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33fc9271a0d1e5f09e9b9663fcd863258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b46471fac4c0bbcc51d6ac74b3197259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430afbfe703df4be196140c5d822a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433552de18b5fc67974c7240331cd5ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b12b1a76e87e0be55bcbfe09d7a43d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbde0cc8f8395dcfcebbaea10ed935263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d665741c147e5a9fc91c08b31ec0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6494a404936553ed0881ccdedbc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88f6cecb7b3375e73a05a74e590abe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdde9d3bc6be169f9feb0d4c8641bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc693728b5302370d6ba0c7d3f4d6468268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb49cba9f214dd20ec33af42f4da6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6d101ec4c9e82277900001c81c4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee54ca211691e670113a8a643f01da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990aef014a7f1f055b9966270d0c1ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059187acf992bf438205e16e44f668b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef27260e94c28716ce3e966226d1f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d5ca96cf729f43fab539df6b07103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93d06fd40d0ec1ad6a08e4abda8dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b230cc1607c7a65f514caca11abd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee42c2066ad743abe5636f460a8a60e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe82ca9aa84cb9ed7d52ca1a35365e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357780fb9dd8853a8511c651028b5b8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69fe87d113131997a93ea8a920d531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44a30d9e81821673190e4922065cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c5214773ff807111bbf2305a63ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db046f1b510bf0846c02a4487604d315284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeef5a92c7e4d1660423445184af65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a7fce4ec499f4b67cbf07d5e02dae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796d65168a4635e659a9a4e78c9407287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40def3f86fc55242369b6e8e8d1e5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4fc06a37454bdfdfb1c9a01195481289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cefc94fc3fe545e579097d3342a6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec67101ed4db4318e47fc05dfbc89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e08ca0e0005e05d75341b27c1ec20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befeb4881419877a1a706ddf13ccac3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6de6d82b653099ecb19db3391e3950294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5beb433f2060d9f53bd9bfa6a827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af144e7f6c9fa9963646e8c27a1bf73b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b417d99e8385463b9de19c815b1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1895b883fd2e5a4dddfbf14f1d55fd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65de3f2ef693bd94a3077f75ab535299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bed2a320e83df5767233be59ff3f69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed2ff65dab0e453362b6fafd6f1064301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994b5057d501704ccffbd8cd46b916302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f70c1475fe158381cc4724f7a469b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dd6b321d9786549e20e2e049d03f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95701e01f777ec32becc661214cd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce22ac9ba4927bd3b36a666df0d1ffd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9894b7015ebf369770d6720059c62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218516d21e69bc5f3a613c934fd42df7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cc2f7a1acb5aa0add6fd3a1875d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c905d6467f48b5bf6b5bd93fb567d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a788e38cbfc0950f76d84d299574e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7a2f274645230c4b718aacb1059c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229db0818997c305066d0fb5ed3d89a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c99fc79644253974712c6321a5a57a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362313ac3b481d1fd65b0e570ff471ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a340f5ceb29fbe152fab66e1583ef2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fc97f35b13b2793b26eeea2a1155c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf7a69173169e5e7525d5efc413470318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155fdd1bc873e74d9ab17901667631a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28c8922a172543ac502f79429773a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef14b47779d5c93dcb9d022f566be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351900d90bd8e996b057dc69ebf337eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f07daded9df09e83cd438cd6f59cc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708535bd75a8edfcb269d362bb5a1a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b87711add94d9d224f7badcafb5f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45fd4b79d525fa868f127b98321638326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61968268b5c62f44c78db92d7ffbe333327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a66518e6198526dd49adb329f2c885328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6305d945da35e10ccbe94a70efc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce2dc9845fa61145d038634c2d5eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac63d8b4e4ecb3d1f0d436ab0acc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b4bec5ab1125da2e5ed568bb785f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb3289233c71bb43559be55a4f774f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe934273a86da89d07551dd9adfbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1513faf8a386e96a4ee467c4b3e1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3293c006e3e5d4dc18b169a5640c6ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1230735779e1ab946a5ad184028c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991d3ab73654d248a0d77935b151c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dadec4c7211ff72d7b441b5a8d17cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15981af877ae3ed00f77cbcc9edd5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9233ea51513025400f9d0bb5d845341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528287613b6615d940c768786fca799342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c68763349763237b600bfb0c9a300343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b7b992892438d68404d4d9de200c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbaa89cc3f43bd905f2aa4def5f5ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e83e89ababf2a8c1016e40c160ef7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45621b45f18a9223112089af9b8621347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0c6969faf81e3c71810f184725fa3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae1ca8aad7422e1d424f5879074cad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d03f18037668b05519d1766632496350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbcdd37734aff6c0dcbc3d1840f93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbfcf099ec1cea9712dab436f4b94c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25ca49f61728efaa9dd1ca1fb8090353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52279a2225ac3418ba4e37df1fb78d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa0d3d40257ac2041eb72a2bcb6073355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd754a25db1b03378c56b4743425cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa5cd2e4024e123e292b56eb58caad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba167fb2f9d0c2efba8897628a862f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09cbe475dd021a604575203a3061e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91772125c812acb66344263d4433ec82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe182f9c697de0a948862a9007b6cd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c103686f5d002d3d1ad69166ffdab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07618d26d20ce2761dd481a18218b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca820fbcea9c7023ea6f0479050795364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e299cd4f26624e7eb568c10f804a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1c0a526a181cc34fc824da22e43ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccda90d23e53166d81f8e07a865759a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c169414169e35dc7a77417763f08bf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fe230237e26f87f7a05efced1f7ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623747f296e8729cc54564d6a56864ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32851e38228d4af95160acbf390bb2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f491d9f8f2f5241fe54326b0e758372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff2bb9e8e444087be9fd9ee8c2bb64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0537e7c93aa2a5a379d721fa1869fba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd8ceed0b249b632afdd4ece06d55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f045fc5c83f8204f0441071ff451785376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8b02e9a7958924fafb948ff3f1ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511a58d7be223b281095c28304a44a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f92848e72ba053a371067743ceaf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac25ce137a3480b22485a109dbf6035380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c0703462985c703933d77eb40248381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f7cb5df24b055304bb58376237758382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179278f1549141366cd8e0288180ebed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9485e278d6bafa40a669a931e820f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01923c42fd35b931cfe23b5b95143a1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb816fa01d91ab9d535f0214661fc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce477143ee9d2b7326633487c6c6fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682149e5bfa2539a8158b8dc79656bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0a6b680c8d392d3c57f7a3b98c23a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d162b150551d7a00006c08678db95b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448fb72b56780bba701196a28fd3c8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd43e5eae8c9ceff555da263337679392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52af69cf1b665fca101ef11bc229d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fefaf371c8fba75a2d7f1d76f426c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e8a370feaeb37d7e12ba03b0d3cf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb08ebb83347c114b3e2dc53bfdd8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278202648fabc6ee779b7c94e547f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0ce2aefa1e4049a25911bdc5e1382398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31726dbe9b69d8e481813e4563275af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a859c9bcac4f16aa5b9bf976d052d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a8a9450c465f996be33ec6e3dcc5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf6da53ac042fc152b7616d61deb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0fc6bcb31406fba8823ab5e40d447403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff30f578cd84430ef81cf16e4bcce7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be070c7daf01661013a6ab2572a2d41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a3c4fb8983e687b9cbfd7e4f541b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a7a3e90aa9f6bac7131a3ac2baad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c5ab0130fd115b8b5af935007bbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b521e065b3ec5a8a19aebf1002034409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8a81d118386b4fb6c50c1e3d0b98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c486956550a7a3f7d991e9e335ca46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aea2f13a9aad90d834379cab63e02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c417300925ca3d20d664ad802c4f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e234668e0e13c994e16db2f02ad2c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9e80d9fb3fe12521e41eba40230e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03608b8221d3a9f5d134b88342dafef6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f6194dcaf028236dc519ba9679c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7be95ecaaf57525a1526e1a035f61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38d415c02001d185aa54ae1f3fb959419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41f11bd7eb7aba3a78ffa973aa8af0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac15a2573c8ec8c70caa1ca38bac42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190768c18562e270acc327072fe2cef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb254a7d59fe0ff1a7b7ed9696cebd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a033044b6e9be58f7024446ce14b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba670c35f46eb160fd75e648d4e7030425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c83a9e567cc4766f9f71837bdbcac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e30b77d70a7c70e7378c4a2492f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98f7937319387d6d3becbe027f21ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c12796ba2beb9d1bc4ef3ac2c1c41d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca5edfb61ebd1afdab5a8a2446ea18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb0cd5d9ffb3833686a61b0e66bf61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fb398be91892b579f7ee41862dc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23973e52ea674c1cdbf7f134ef943841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543fe5bb036529c671c5b13600fe0e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c83c19f714836f9e950fc087733c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b7624ec1296dbd40ebe55b2e95534436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02385d2545586b81ec6ff00b307ba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82c450d11c80df63595aa7f41e1b75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec23d33a6645ea76f78d6072189021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c446900ac48e0f289ddac6bb2f6c88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb326af40ecef21127127829818c90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9dd70e3dbac8be7f714398cfc2061442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870004358c84afccb6f43b0b0a0216e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177fc5377dfa9aecd3b9fbcad79d353444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7700532e7cdc019eac5a3f3f5cdd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be912be21f0c50b6c2fea24dbbf26697446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0b4dae4babfaa67f02a04e01700f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ffd882931dc51bbe831468e31450c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ab50312b919904bf6f6778c4510ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3f12cddab2670f1a4e6552d5d666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe070aa50dfc7640719346af66997451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56883b66147392d888170b0171153fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811e2829029dcd644331578a597ccd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16642103699f93994ab885d693266db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f298f54cb0b6a6a9496a62fee68c3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cb78e0635bf8b95cd2cb6ee327f05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff49a1d59a864546bef02b7d79db7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d4f9cfa69b121584ec811cae2d77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff466e4b15fe29e94a86b427a226d2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5935cd7b06d564984d3f0b4635dfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2f54033f86a8a5e05910e65545771461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d68ce20d7e387a9e7fe2dc6cb102c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d50a227dfa5547a36fc7484996d152463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760861af3bbdd94d8c15316b6390cfab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5616fe175fa75eeefdacf675289494465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21a1eaee01cbd72b3d004bc7e1a8c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296f3c25abc1a6afeaa61e784591a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2451286fc350e24a4f58d7a33db1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d772bc888a1d31fb9f5c0e30c0ccdb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b065789809b6aec3faaf33a747f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7358fd7b23924452017786df046108471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2443bfcf1a9d3491417988382daf94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51704573a6ef748da5a665dad6fa07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7477d84fc5cc64bbaceff7ddb80dc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de69e41c7b285afc7df57a876682ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39112d194073389037876c8968c82770476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dbdda4dc1e7a531180c2e351179ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d4a27b519f63e84f6e819d5c18269478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94a829d97f3ca4c924a155d0ae50b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ed57e1ae9519cb833e8c82833192480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c41479304863d1e18a6ce2222d77f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63069356076fdd7322c54b1bebf2cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a031853b23177e87f5a6560ab4d9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d925263e646b4c46bc280ae2a12e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30f3367844c27675027643160f4694485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69004eb2b5ec75fb74588123382e9af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e764da30835e83a2acda1ac28ca1b5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c005ad84fa2d8674e28a078f8b3f993488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251024578bf0cfb0ddaa16836d7be0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac9cd258ef0847f540e69856318f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f551c4fe954a502b9311c43bec11f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce21d4f42b96e4a3b30f165527a04a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fe03b0d96ea99dac98b8ed292c569493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4269d4ee4bfbee1efa77d0ddf051f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f826241b7607576bfef471b88e4f8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f489c4246c51ad9c47467f0e0d1112496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97763a10d53691e12a0f72848c0c19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b32fd1880f7007634715389589f28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aba700483a25607bbc3ea0b0034864499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631750797ef233272718d23ac52c08d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25628d483373478e326c95944bf3936501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4ae6de0421569bab26ebaf41bfce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4790bc7b9be4a7c8914e04d53c8f93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdb6ef303b65bf86fd95fe1a2312f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425113b7348d6918e546c0786626ac5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05336d079995ea7f3a60951390d7072d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dc1da7d455b9a883f4d6b9bb3d1ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33c7d1bead5e85bfcb47961fcfa0a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77eea4facf73d94aa5af6a8365990509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5038ca73db2853b40c3a3062765e28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543aa1526e976b73f65db9d29a415ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e143603c8bade5a81bc949824d6adbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f746d6a4196aa70fe754d30fd56cda3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca6d32de21bd640a26fe64b61081a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b24e134c065064fe2e6d8d798fef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bcd7567093f0717a595a86226a3be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3177c0f6d2149ff0cc5a0211521b5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8164354a858bece2ffe482fff6c04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887e0394164f2332e5051ad74943a36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071232d03ada9c175f8a4623d9d75e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc15d8f4c29ca0be80d4e48b2bf78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4c1a0b19a08ac9f7b2544ffb758b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a1c218c2a39f11a13012fe205683523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd84ee3f454fbdf96f8645301b8a9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac638b75ba505f2cd541d2b783961295525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab16ea40eacf3c19d6b0ab941676c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a7d29f3a9c5a5189928354b44584527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1274490d73fd416487f242c1c1156f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e23a4cccc78378f83f7b5c4814de8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825696ff592109ae20888a71ababfd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12382ece65ec039611f85858bdd257e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffa034eb94eabb4f238f4081d8ab83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422bc43a1fc0f88cab9317f116aac15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb27292f8c39f9da13e2d6578d900534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80ed9da60cade8c3007a7c4da43837535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6895bf2775f8b08455363290f2264536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db946eb6933a1b5ee20327468a2f58da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cffe469f1241a5dc7387214ab0f501538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a509e7a58c1035f0523776b6a02ad3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361fa5a369e884b36dd2d6257ad649540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fcc27162da2dcb3d1823e59375beb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeff37ff3a157648ad35a984f09d36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf726408aa5a5726f2fcfd0a778b2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381d091ef7b5ed9a512033920e8f79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0965b3d57590f6d8bf46595324a7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d00781b3dc6957b7f4c97ef4ffb093546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c8293f9583f740157dadc8cd8d1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8254d29fc2b5902db2ca027453e134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46807b484ad161543bf817504d248e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d64f41dfe8773f347eb53fa03999550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b87528f7e5c35fcb17802ee6d2c374551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815ce81d82fbc7b09a1c03fac8ebcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c522fe1f8859d69af19de9a4f78b85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290cc6ae60e716ddf497ab11b380718554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d490f6173be2a6bc51a53175b88a97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a644fae1d768d1d62644e8eef5ce0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339cf772aa9e2f9d800c983a8407f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73d30cc32c2b171e493455e8ebdfb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe024f706c0b7db131db26ec43fbcbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39e2c29bf38c2c450f0e604bd3307d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f680a5d8be1562fbd6da5b6e00c538561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e597c4a03e1e7cc38e41bb29f3696d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a219bbc274742f0a8be3293b66dfe6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45943c3f60954a264b0bf4214388ad5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49534cf94352ac9fa4aeb9d6b1dc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea3a3fa3d0b6edaeb725cce3f24d98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ffcdfe395445ae65a5ec76302896c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e533378662c5f4cdca5636b25ee79ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2126358b3f9cda2fbb3eac8b84591569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192f72700ac8cbae92bec5c3656e92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c9db69a79a5f32e3cc9e4af44534571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf6794b8bab26204a8cc0b1411b7bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94943b31efe1b300ac0e9e906b583d6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e21ae0aac6dc4c0d039d204d4f79d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1639635daba14a6b7f824232ff1a31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be933ad8216db50a6dadc9b7a70c00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6106988273a05f15005f177107d86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4bc588e5050f60ea5fa06da06f0e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e22f1ae156863ac89f0d4173e56c02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944076661a430ffb4c61e8ca67202ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928246825a570e201e1314718ba6f676581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368cc1dc42f81c0b23316f1020bdb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc923472804bb20eb3ed4efad8a3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434ec2a35fbb1d20b916eeb6b9c8cc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895567fe83f1c2953429cb5b023ee8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad9df8fe1987e2ec5d03c1e5ac22a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f2b1d4faadd9eb411b7a51044d87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036c24a193ce7f20fbf67dcbd9f8961588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089db71c5db17908bd5b55b40f3b64d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e89fb4657f621457bd5331c8b5afe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a00bb711afaf0c23553240207d67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19cdc55ec113fbaccd65f8930d75a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792a74964a902e884b4bf376008619593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0aa28d2a7ef4f47a073d31decdbd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ea3be4e0450494615d02fa42b7de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a33a82df9e65993d98bf142ea02d77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4e15b033155aa4eb1b91bfec81d0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2aea001cdab4e4cbb9f308890022a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f26ec1310e658c804f4d6d45fa7cc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca75386d52a867f39f98e7afeb291a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4475442e198dd9aa1059ad841a4344601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec954120e9c671448f82f305367e77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d52e18d192279db734117345bfc293603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fe8da05612f7e5a42b91f2cacb200604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb1ee101feb0742e1d459629efce2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e9ed4950a57d13dfa48cf87db1d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28575ed00a338924a89dc60de462a3ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed37dc9b8a5ca23b98878677ef3ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731aed8d18af5cbb67cc486343b678a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe2513216beafb666d08d02370869a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958fc0fb2bc921a1cafa5da2611277d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d351639e65363cbd0b023712eebe1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a30e76f9a7983283e8212553b4147613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1102bc19a6114fbd25417d005d45b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eec4ad2651c29ddca53be945b323b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df34f7006804b9b1ea6be0b134926d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c8e8e12050588b7b0fd1f8b3bf671617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dccabeaa331424a38836b0d60eeca8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b9fc3fb9760ff5cb98e4b03a65bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a7e31456264f2b5f4dbe5bb79b884620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec5a8d93419b3f01f7d81da97141b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbadba4e4919c725415b5ca1f49edaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4928036e0ae49de3e848d8e657880623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d297a4a0de9c2703f56fbc7d85ab7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396dc8439f62e81972c3036b95e81bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23a47403177fdcce55a22c0235f71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27119ea702d4ccdddbf2689f2568dbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c50b27fdc1ba4910cc55c6311e60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff5db6dfd33814aad8fd8c519d784c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c743f9ca4aa7cef1e8453ee5d6d8b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7df1fb55f95244d0b90c54c64f0681631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce5ec2bc83cb6a73f91726806e72e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f0c41806831590d99295999217fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af99e5a37cd3bee666f1a2e23704d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5796f22bb9f9eb3ec358fe080a703635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de27d14d6992cab64ae9e698db772636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593814ee2ea365064492a1604f1d7090637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c868fb10979d131f3354916fe6a2b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93734d9bc69021eca478e65e88feba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b42a590b12efb03b46436e93aae729640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2846c9c76b6fd5f1c6fc822b6e73fed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10b8e36d555b7dc7c98df2aa5bbf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22726d4e4930048afb7bc15aa698f1f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4310fd0221fb840b012faa55a6a63c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2790b25e867956c598d871a66121645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ca910d277aeb2bb7fcf3fdf08259646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8ab20d3e29dd9ce6cc47bc80b435647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48521208cdeb31c3fc6dd090dd39a629648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ca529ed083261ffe5fde4e801fb85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5ecbd79da19f32bcbbe2fb952890650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afa50591733042b7f45841cf5cc9c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15888f4004221651bfd53c98b7a298c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4433717fc48eeb3edbcabef214327653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6fa0d3cf5a4a78c1be4484bf9196d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eda5f520025b248246b6b536f785f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136ce0b3a8aecf6e144a1119833723a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f636ccc0dd40c62712769b30bfa26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e020211f5302cd632ef76666a22be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b15825c76132dd60da6af8c3583c58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b687c242256ae263640104394d4374c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc6b04aa337649fc25dcb64dc4792661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aa592cac04f5afbd4186d9199e618662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54b51424452959c0406358c960bc36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a62e706f814a9c76a9ffa06cf34b70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ecca792d9337610600bd7be721122665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a99de2f65b04a9655ebd062e656f9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7d71bf774e222b61ad6375b8530c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fac473864835fa74b50ce6970daa0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa612c5a76d79ef87c9825d0039d30da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3b982705e3d0bd9f190aabd4756c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd22e0c102cc71ad0d371b397cd403671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d967649ae45c13910f809a2f13c3ab8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca74c69e07849a465ca13ff6e21b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98af592c153deb353b161dc8881e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b0d23ac3780a1e36769ffc43d93eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec8269c3383b771af7327b184b865676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9065ae28d6c716b4354a3913d0622c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475966595a690e712bf2b68768cd4e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489d8827a12a535a6058a1141cec96a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70901834ca8b2f5b424aed9bad359680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b343e14f5d3dfcb6bb2546ef9f43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e07fed3b1834a20228f014627697f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691df1fd2f6ed3993221672b3709f28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9912cffed12c6654b1564fa6f036a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97a26391a15fdf25eb31a2678727c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed0910960d0101ef601d539c76c939686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1dbcde40c75d196ce473b9cd3b98f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f6db268f56b01ffe60ad3757b4468688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9cbe53494b9d42c589a573435da5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7284a6de237104cc5feb61a859b555c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e6c29a3b07bd96be6c75e08bbc9b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e72abbff330fecf3a3df045ce6545692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795f597ee767240ec63d3703a850b1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb0604e34d29b3b91a8ee1df09082694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7658b21929324312eca4b23b211f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52137859c412447b5537a34d8160ccc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee6726966d1a2437dab4fbc5fd8d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215516fc484235a03d04918a3bd34f1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2fafe8f1347796f849621509f4c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05738d1bf20f4a7cb63ca71428e41290700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f772b5361f763d2bf1a4ec7d398aeea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7422547d1d16336fa9b0d890cc9572702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6660e011f28073de9180c1010eafba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74178df1d1510455d7dce0903659f420704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eab4a0b323b567c8af7e9bb767a92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f0b366becaa2fe9bd570de0706484706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f0f570a1080abd2849cd8ec0bb06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a413f546075d771fc62e8612509e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4ba189d368a898f08491d1b71dcce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe72acea3e48ddc02de373c924cb96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42af183d6361bddd187d8e088f39fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701ecbdceff712d34bae83370b6f636712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d732a59a2b37b242bc1ab6ebe5c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f222086906b06f92632c0ffeb00b4e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13052e507f878873058375af57e9de1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58c402103d15713b41e0823c65fc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cf2ffb02b208a3ad9237f7c018694717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774db71b6bf42aad5546954870b1a35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555de408eb9e9e25012685bbe630d4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e8625a3308c63dd937aa24ead6a56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc0f464aece09c18da458e4fe831c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27591d5936a55ff0539b0a2d6a21f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081667f61493f6ae6063c7ad5523c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0307f23d630018291316d39e348e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bd904bdd79eb176d42d7ea323b30c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be73910e83f7e6b1f58a522f85856dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e8d96760898681e5cb67dffd9093e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981fefc8eaf86e09421cf6bedf4c1a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a98df3aea24e1f815654bb61f88be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257a79f106aa2a00b2645a7112715e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993ac97d30783f8355d55c88a75e20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9bc3919f518033d97fd91dda11394732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eda0e8459e3a91f565a0221a3d97d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7c5bd883574b70fc1076a3be15288734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dc9bd1ff5cb2cc9b38d67f3d86b84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12acfb142e9d9fedd1e2a89c67d3094736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b656240941995bf15bc039792b8264737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870c065cd18d62d361e0235da802c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdd5ecb1b2d2b45cc8e8cdbed5b9d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2df85a1a056e269da0de5f44310cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a13c916d5e670dc6730e0981263b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90416da54a65fda4d49f95371ee2e36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a77dccea0a99490d864dca4d17650743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61a79a149c68238ceee83c0bc1f72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dcb028b49e9d1fd3da54e02f2c540745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940125ecb4169ded63211bf292d902b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13488b9df60d14ef7213db5ed52c6434747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c58d631906f2cf8de164c0f37dd5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd44462df5966524b23216e17386e3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d27cc4a37f0c617a09bb98054dc76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635080c3379896ff67b1462d09ce03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18738d0819904244dd3621e74034567a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1f0d3327e3f1ac3b9d2fe0bf99c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c24937dd020afd0edf74019f08cfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566a02ba5ca932f065c6eba4adc9ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70859297145003ef4064659d5eebef62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf6f44e2d76efde3fd3b91b40949f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08c7f4b6a826b4ed920ba62e02bb2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2552bc5ce8d0be25d4cf4e39a82b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79708b54f144d5b2e89a6820d49b5de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b8d745deda0507e1a1fd9791a6762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c9dbfb147cbe47807683a40319cb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e533249fb3807ae33dc1a207fedcf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16133b6e64d07475d8aae49465bf475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded688c9367e5aeb24977124656a5176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d59230e9a96a5d5bf11f9a4c205da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65ab15b8ae38525f41bbf25c32d4748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbe878801e1b2f7ae62c605deb97789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804b2af92d9b3ebc363b20d2bbb9a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447baea73b8e893505076dd3ad7304f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fbb13f6ab7e707e3fb38240dd4c5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb94645869523c28afab9ad235ff7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bf586d1422ea5760c6e21b5d010ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe07bdc6bc21efd153ac28501ea70b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa04c3b0abac6ad8d9cea6a3f0dd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154935b4a3d550aefa41d29e3177884017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19974225f59dfa173e935f700ff7cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80e883248b4e28671eae873d11ab9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8898dadeeb70100636feabdb9c80120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f3cd8dac0fb1a76d41d644bc7695c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11ad985f203eaf5052293791bc7d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478615ebbac0e126e4da28eed5adfab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa62055de4fdb0f3c9a8b9a4ea10824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792689d6d335153dec49bf30229e546d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d30bfdb06975b3df63c18800ff7fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0566c0ea82f74873700bb5524f70027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb256508b9ede2385042bb1818012e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52992ee121b5ad6617dabe59ca274129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3798d48698c527ef25c474fc9bbf1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb4b93e60c69da371839d18348935a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ddb8942c626015f03510ed4356f6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa2498fa11190739dfbb452477573533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08720a9da3a151a5ae5dac0b32ee476334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bc629849e43e52c43d34ab9966a5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ea52f940b0e74cf2742366ef2c30e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130894442cb48a282a00c08e4a9bcf9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46bef7f8342d1b6ccecd08890a5adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a865a8634e01a2dcacddf67d5bc8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6445be8279fa089a84793519b152a2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430fb686a7a791a922cfdab19a37cbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398d5e4c6994b43ccded51bcc2379b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6aa0a232b50e93bb3875edc52fceb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778ad0e89427acaf00802d199901dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f17c447ae98239c01936493a0d7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb8fec6b4241a3527fbd382dc2d21b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c24377ec405d9f1ca2f2fdd9fa3eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de35b4c378fe9fd2e5a49a0684672948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7df6f2181e734bedc9261884e861e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ae4ac92736373198e073adfc1f1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1964a50cf7b8c208aaf67dfe8430bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbfaabbe584fd49c0ded7725abb3d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e53f0cf7700ef602d2c8080c35d8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2a4b0d4c116a6a6fcb175cbd304354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aafe5e75ceafe9d14764c88ad806f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4714c1c7047eecf6c8e5fb23a0a591c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac267cd1e69d576021ff945a0cca91d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866770702fcb2ea25db08d73cb486b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3fe90898bf7918d01bf646908dd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236f92c78147450cf982f895fb331a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b58c21d3d2b2b5ea640a4d113a2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a66d36c29943dc271c229c47a9c2f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58d8a45509b8ec399b3a21231b3d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880f49a8d0e9c48626c6f97350ea28064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53437c64ceae97a75e8e7b4965ea4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43f65d1efb3fe31a7edaa843585f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7730188a84d41b096b6a7a06128f18d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d2cc0c625376f0130417b38aaec768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064635a6571f49066b0304fe19a932fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e985fd909d1d5c0e9e52ad051251770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f659ee5dd6ede733a364a1686c3dc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f5ae9031f8fdfbf1deabcf313aefc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1fbd615621aa49755ce76a9943f8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc1a243614a3a9b51219588e6456b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b5731d272420db4021481d86403f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69fc680e2aa7f6b4ff363123d84f1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ae57085f3d85b1c4f5b512edb8b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c132f5d36f003664b4abdb1963ccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2ecd36a87a4cb742c6304010348679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e48b9b6dc4f5da849b992e4f278c4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64d0529367d90482cb829528d8f2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340680fd70f47ffe6496d1043d73003482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68f3bb5f7e38533778687192da16883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26170684ee133e217381665c2cec175484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10b920cd8482c4c598905d1dad849685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329986580701e84ed9001884c6e811ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759413edc54576c09ed5ec32eaafa9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bf04cda8947744b61220d60bc9b6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb6b9f08f52f81ca82d255fb91c7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adc055d775cfd39e56470fa222cfc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e75d0f629a0327e4eafce0d301d81091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d6b21a49eab6ed9b636f97b057fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014620161379400954411700187306393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1dfdbeb31ae45d8ff5edea1e4430594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf61bd071edca3589c06377bc2afc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b5ee44b03e934fb0171c593d5228d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d414db3a615e91bd386fcb49f8526197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab3e2f9b3d7400c4d453c82f1cd23398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320726a9de05591fdfcf0193527e5de499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825741f43a43f77635d081a8ddaff8f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad40c0ea6c9ac530b5d308af440916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19531b366317e168109f47b5c4882102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da5c910e813594340c17c26c2ec81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383de244fd7a6cd5fcda11046bb7fda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f856fdd1de0213d16f5674c6b797c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04217b51661d35b18dad17dd37e73d3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c54b43e74340730fffa054a8204ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a237c731e943a52c8950ca35a19298108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb20353ef65c591405315472b8a5d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b550c177c53792aa15e3b8e4fc2927110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c16a5138c5d70fd511b23d0797b10f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e977ff4f87c062bfd068ddd688c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45030bc0eec9926b68efda2ec35b85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeee5fe4ecd28ce57f1e0bb3b92a3c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b439e5578338caf07046df1285945115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5b6b34dea4131d6452691c60c9190116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9590d39697bc79f79174e03f3fba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6a62093e056ad9b2bfc72b6476829118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e06f9358251189c2efcec23b85a20d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86692a3bd315304635bba174e141d36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc23db03435f42d3f41e256a4e49f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba057848c7bc31886e12e22bdfb47f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2905136ecee1df0a8409c14365cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da1ad3c07386a938d5d85363e2846124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0148b18f7e8adbfd090ff8f5efba5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e6f46fb63219ac0475c1e22b1654126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459057d72ad9842b3f94df74251ac98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732bbb37c9c2b77925e6ef0a0a6d698128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e0c62f0c45fb5cf1c57dedcc06dac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32291117ce1cbeac31a4cf784af88cbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc68953f71171d89ec954904ce698e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334bc25d37c1481d91d01201b6b39f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28436ad53cc5704822db78d369bf66aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22a6d2c3250e072f67741917f5f256134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94214066e0a0c54dc2dc8112d7de92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed88b922d7c2760eb4db0f3f203112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2396580cdfdc1ef58ace3cf89a4cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9a55ddf1e894dc21c4f12ea06ffe1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ce9bafb2f4aaef7eaeb1ffd39120139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaccd035b073e5e4baa92efe7d0858140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c5a084ab4241139c61ca3cd7f97a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f4a348e87f869439730de8067f3a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1bb0262478630800af31b700e7463143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f35c0411869fbfec828c6ac88607144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6eca01c10775ea074c225b2c8c06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5664b5aba2a09275cc9e6ff47aef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f8e1843ba4a08f07bf39fdde09a85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72cbcc53d65e9c3e4ba682e432a8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11bb9e2d1daad5e0882614b555207a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c0fe08a9d2fc942052f2cbcbe8f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a312c29d8884caa53157a60d21e95c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23174c28e407242b0e07def4ebeea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32597f2a0413739ef8ca49747ee5a68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66252090dd378c9294759ebefc68326154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ee086f4169a6bd8b519e88013c23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80322440dbcb3ea6523f5f19cc70d76b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea10e9c63870c932e2e641c8b9acfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5181f0a04ff2c62319050fdbc0c79b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19214f1305e2c46b1a5f0b58c24a6f1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dad4e86281e2e30f15362145f23447160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9bdc2346c563379a5babc7b21227b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dfd4c6df7987e75331379bb04c642162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b0c437d3102919147f0ce5d976dab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ce581ac0067dd036ebd3d0c6e45cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e94b9bc62236b0a62fdec9d795c7fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa40c068ce298af6c08b02848fc05e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12801e3df1c8b2125e99d9efe402d4a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7dc37459d4a3002b28cca5d0b8343168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579affcc1f385ada3276d0c112c74056169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12550cff75be66c6ec3076c3f805cb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b428f163ccbf234d217c0fbf2d2d2e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759893201ccce2328c14aff9032ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5174e6e6ca506354ee7d96b775ebbd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca12aed1529aea185602460c9b58d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85f0e9dca6ab88cc76e581570027d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e2416c4c1f51e03b4981d94fa1ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d06176f583cd026dddb4c464d27f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91616b514822c4704b1d317735312b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4c60642467ea969ddf2e19b1e7bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16150de7640d00b1bc5b02a8d18f83c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5095ef02185fde66395a64d1f1a737e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8e8e8aa3af0a843b134ce0a76863182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76baaf9844c4f2c3ed66c58b92e416d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e08eb7ca128ef11f2060fad61e9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336efbcca1348fbe69365b716f0e950185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cba8b21cd3d0b22295c6f38f1f904186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5bfc9fb7a27aee0c6d4f7426dcd7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3e1398de651881748ca2a19c64633188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b433546e0d45be67836a991d6a2cff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c054f35d9e18ac79c4e882be2d6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d30a80081295455531b1cb91a3606f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bdf2ffe171cd940fe2643fe453cb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b9c7817bdfd06f7f7bf726154a3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c631c14fc3d7a08fb2d12c92a0132e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd0e786b3dc9d4170c16c16f3e2eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d0c6cd4dcdf4ed050e9d72063edaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6924664c14b564cb81d3893c6b86a6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0b7a1bc444e79d268c9b8e121fcb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392d2cf3b54b8e55de6cebc2bc7f2c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742ea6003dd161daf2ffdfc6e1f0009200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73a17252d7b83c08769dfb5dd2da40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6598b86f52c5be511e3965a6ba1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba82db26a14eb0a57434e7a9649330203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abb7c5c059e2a5557b70453fec4c26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b4f98e636a225ff4abd490341fb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e220943ee5b8f885b838592281810e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1305b1d907edbcb451cfd5fb8de907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63dc90e022b01ee3a308c991b7cf78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd100d2ef3359efd46c3817764e113209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce784aa5c39f48779b4492b61894bd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd1bcf724c0361c330a030de3983d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b5c7d023c9c55ca5053dbeba037a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554a10aa5f1aa73fdede51c80c7c00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a74d227636a075b90cd2da08a3314d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc14fb5a04de975fd3ea84ec7213d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea8670b744107f57d7b30298ed500c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe46066c82ca33bfeca129326d8b9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fbdf71dc7a9a7aed45b2e5143e182218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6639f392e85697ffd1319616a4f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8043d1c2d3cda1c96af40b4d6d6ebc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb6f5232bf7bca923bf1d1f45b1a7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c544958b4075f16f4a2fafd285b35f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab6b235f0e75dded787615361ade46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358d2916a106086b33bafbe84fd7b66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f91f5dca9c79a6ffa51406e113d43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4838481b5344f7a137f204547f97f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805723c70006cbf15c866d4400300027227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cb15a23d034c3881a497b5eadbbc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb875a641688a2d5b77d15dcc7a9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e6bbad8e6a00910c0e68237798ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1722ac469fe1d321cc398cf9ee5bb7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371db043b4e5252fe958289d9f4d66c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232fa063c66f6dee1467d061d6d608233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbedc5b7d28c8d8cc7e4a6521049430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13bddcc0abba3bfeae325dd2b0619b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9122264a07142727e92d86f5b4b406236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91125a0c3eea7c139364e62755f8ba5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44340be9eabb917f1aa913ebf5789b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395e1a64a5233a8bbd44c18db257d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ff0b0e3bc32a00aee10f1ec6461fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f126e2debea1c481b6b0200daf40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71619eebb73f8bd6c4a38ec9173677a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac213533a6d84dd6087be90afcfebfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1b90e9039c2686f9af56e9af5316244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4559215125a6082874d8b4562c6da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c38a8c5cff21ca477bffd7cb0ed4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1c6c5c67ba206e11ae8fe07d9dae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bec8518d8d82fadf56addf76e4eaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327d617e3e66c227616395fa479a02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4c5684ab282a351f1db7325f9df0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf82caebe02db9e7a56dcef34b37d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39ec6b3671b45694c720ee0ddae99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3a4fda7913628e94678c9f40dfd41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852110e0dcb7ec393032969db5a1f0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec29ae68a2e22d370b2fd18c49634255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e8c16de72fc1b733698ebb3a2b62e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b052bdfe47cfba5678eaccde7188d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9cd237ae460e7e52bc7148257749258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76bc36828e04020ac3d2eacb5773dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265284c236bcbabbe9b3e3d3c17c376260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f944b8fa55cc594fb18fd3a5382e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425f819431243f1d22cc6972946d883262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d340e7a448a2632d54868203d7fea77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219a5e4eabdac208ef612c88c2f09e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df25e1ea2473f98be7424491a7ca8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd3128a6b6e7cb978b4d43234c75e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa361138f90bab2b38d9e2e0ca1b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47198670a2ceaf68e7f18dbccb9ad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2505610c3a77134cba969cccc08265269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b464f8c849477bd8b691fd5c08a61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ece30d639e31436d1fd949548a86c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04109d306fbd0349ac6351a51df63d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e46925895b1163c1ea4c8cf2838b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ad3a66c54cfaf6a51405b1a83933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e4c919c3e7b98a4d548237ab1c72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3d5ad1faf31d7fd35be2f68160887276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbb4ce068d3ed84e5fcd7f3def4a5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57459b295ae03f96348bf4c3508477cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3737c9c58c20483cf0d54eada91fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed192dc387a38d5491adbdfd358cf6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbaa9eadf21cb8053843945f3b5eee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ed7bb4a57a7da8c25130b9a3bb57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b9ba09374eb90d8834166b9009789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba0e287f3551eb6b32413ca4c039a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b6cb1963f0abe284917b2ee9fff3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335f87ca07cce8612b8057b3246307286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6968a334867c2ed6de97a4c485660287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3f6b8eff077796ddad50b01abaa13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d8426a1f3ba395d64a314fbc63649289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d92f1d9578790ad0041bbdebfee077290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4f063bcbc5b75901c53ce6193159291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672546be288dbc1c076beb89d6b2c76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423415b85c3f047b48f685d39c2dc084293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa90f8f9faf376bd5ecb1d375d0e118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c8d735d3911d6dd07ce6b600b13b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e257b0ca377bdf0b80beb0fc3b879b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94958bbe7a0a473fb0ad7183b353d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b1541c79627c956b52d8d079d83f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc40ed63d2eb5e483c32c9045535f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb7338ca3ee7af5ad41606956f1dce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb1112ac20b5635f7ecb4744cfa414301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbf8f08a0513303c9670573fbb584f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0682dd6ced97c4ed037e51143f2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4e9e2e7a5a0814cf3d4c6bf1ea624304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cb6d6181e22748f47c8c22121ca4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e12979e7237bb6ef872f3f9b1ec0ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835adbe8b1bd84ebea97ad22a88ec78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace16ba61d0c54f6842f538ba0eb9fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378daa9e67daffba3e53a0e674be559e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab227528103f32d9f38936757679e29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43ecc8464ef6c66bec1b3fd63c17d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7fdf0bed84aa9609072251eab68f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14a1408062b667f3145764c696cd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f319339a79bf57471841ef9958ed0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab9a70bd64135a75e745b25d1d842315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8afc8fbc200a8615332aa90489ef8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa15fd7d484ea5c3f32a14f812292317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460bc3ba5216cebc3c78aaecec7888318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea56533cc9e969447d8b13e070024b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2365830d3a3a7a69160b9f821e1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c50b9a8cf6a57fdb64baca31584c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c40f92f1e52e363970609728b937322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cefe06eb513b129f2da53efa88ad70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db4c591c304add5eac4289d055994324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc63287a463a61d13e9fa3b763594fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d011c74f2b00b7663e287a45311377326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b9e4a3f2abcc4a3cdb033c45cc71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20525089f4910e5dd4a5cbae6734968328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cbea70c315ff9a8eb5062b7d9c6c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7527d36e277132286fa438bb8d8c989330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c85da061ed4ea155296c4469e759d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b084c4e43ef96615632364afc35cc6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329baf81a769ed7c1ae911f36002710333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628644efec0f78ddf0a4c98e571616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c33bf8e8c904fad6f90aaff51a4af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320bee5b53cf30760b5e47866389137336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59db3c0c8c330c82862f24ccaf04829337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c763f9a36b1ca0abb5fede8026d0c81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27304bbc30e505d2caa329d9bc638799339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c16ec059acffd204d2d6a55afd80e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef37ad7099299da37b7f1785b8ab9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e2aa22b2efae627c8bf8422c6f661342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e221a7559f0ebb156fe579902e6a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e04e827a6bb2eece8d7aeaabce0aec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff95b74aec99946a73934738725e46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d19a4d26ed984308d64aaa46ccce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade97317d557a749f416dff1455955347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12aecbcf54acc2f2e2b0990379a21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ed0031096241b938c2f7696274bdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e32e3e58ac38f814eb840f0e6c4fba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c2612d5ce6ee641565b7827ad5429351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a0092692ed119c3972d6bb4fd3d79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037056962cb28d0cc8efc293f5d0284353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00629aa7a561ba3c85d810f2de6a1ffe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594cd66e18cdc6be642d0201caa7121355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2d2ed6365e34662a48f5d951b805356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2c0cc03adc72495fc5934a7ea42bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744bd5607233c33bb96d829a1cefc1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01ac764b3a58cb3808e55e763f814359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed397fff91e2bbada1f1c14328c48f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e1033161b47d1b4416194e923e8d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964021db087cd61ac7e20b0633359d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae312a08ea717849b6b20f8fe87990363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae1c418ca2710b4f8a3504be3ac273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82489c2d47db6cb527091dd722392161365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94280444384963b143cda392ee0b3631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7b89ddcdb69df12b4f7a721ad159367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb097f23e6d5d1fda9d09b06c27e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236b1c9df76081db8ad8a942426700369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8596f30b5cbc7883a6b7f1053ba4d3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684780d3dfbdd0fe1b833e67545e485371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413783407209af2f4f9f9178972c7a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa8ed6f8904615e3a4054bda6852d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79817ff0e7f572231ada090dee9f55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73e3e1593dd41673dafc5c2e0675a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b0322bfd00619cc2a1fbb2419ccac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb31565a1de3a1c0509a2cd08fcb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a672951c13fd5ec9158cd8a9c6f56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518229086243048f12594073fba289379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a852a6cb44dcbd6c4c7397b58295f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285b934c3d45224e9c9525af4f76ba8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a037b9d4d25018b2ded54cf55cad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eab34098fc0e4a105510f7d4faf408383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8162228740b414266e5ec03acfcff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e308036291804c2eedcc6980fc6e51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada196ee4b83ccdae56dac093101e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff7c6e50ee6f345417a06dbb3f399e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648110a1db35af5d2ad172c16a453b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453c1a4ddaff4e992ff476fc305884389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc75e9af00e96e4c88cd731a8098f54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f9435a7150a6be3ccb7c4c3ef8f93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8766f34b0ce71ae45c0907afec4048f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a093b9addd9561d5a7d0e0a50b0c33a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b7a69c64dbbdbf434ad84878da93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113dc1d25965ebbf507be2db5808ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f4a7965d55ccdc280debce1aca479396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21f04bf9fccc57d50039561f4b265c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6f37edb7f7f902c78f8b88e944ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7d499c9d3ae0a235e7f7b2e4b466399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7059ad8e9a9d85596c4824635c163400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f3bead04e22051ae0ec01977c83d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef392073abc06dfc8660a4dd245e6e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b985aafe271ef69a2e1c99953b89901403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845f4f5458b12a5dae859cbb7588d09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6467f5704ff3a3909d36433e7c729405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89e4ff61fea4cff3ab8bf17a6cef5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da39e0be095a389dabbb480792f26a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024fc2410e20ff88dd67cbc1433d3ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e491ee80d97184b506f0e04c66a041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de95d5fc3244c1283fef3c5c6d091f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d58a76ee3da10e1fd16ac712eda1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e66b8d6c75551197ac0a6d445c5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca0b8013a4c7ec2729c36b0cb7c34a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d4e6a28195741be124e0ff060791e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da883062e9e127cc75ce2a9ec3ffdf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9d2f63d310faafbb7c29d31fc982416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5e2713f9f5d6b60d46b18bd424fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9085a090bb5531f58c6fcc82a69ec5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836acfbda9cee7132aee68b09267adc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf0df0f564f2a24c47074a2a60daa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0ac4eb1949cf7a9b76fcf0cf4be8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404166cf1733170d89e50b6f2293950422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03737054f25dfbade7026587b479501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69733fb18f23c6045085a5ffe606b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2837627ede5655d9976318751d47c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e150a9d8600627040bf818a67123f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00852374f9828b5a1c2b970082fb4b31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318140c25f01ddf61df787ca332a5744428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89008cf0f1d341f2a5c2250886094892429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5c8ba6ceee18189127d179e1ea2d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5274d3471531b34185111983947d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c58dd7cabd51f4aa222e1c086c043432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5007b1b6d6c468b06aeac64fcd5415c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874f588d2e9d622d91365c8ed289542434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f4385b844550a4ea467ca72a8300435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484440184d9600c2eed5c163c42f4e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820a98d2960bb6bcd3cb21e829639ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c4e504bb6d4194a0b60a5e016fa0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9b369716281c4276aa55be04707eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee5b556b0f1e6cad8daee00a9810ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322fd01a4ef8ca1e7032a6b6ca7d874441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3834ddd68752e585c51823ee54c197442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52f2cbbc152e5f1fdcd3348680a945443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96897e2ff3016dd922f9d2f217157dd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6882fc80810829bc2254c08f97f94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026334c7c611cb21a1823c26f45dac3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6125b1bd851b9140c5a4b1c7f82f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba20f92197f8bfc92eebebfe92620448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b05709a5b0a8b72692bec11eb66d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc621a43ef912826063aedc1b1833e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaeec80a4e8f3cc1047f10b8fef41f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272fb3a8dd089c1830a545fc469809d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3ef076f3d7af12413869b6c8da85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69a4c4744c4e6927e97a384c33ff1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3d2e0cf7b146521ee8906d804238a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639030a801fa6781e24da7744853e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94af3be6583a3168770a9b949af4b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee309e7627ea62751b477758953557c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839245679b2da2a535b57cc7bc13942459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466c5d63d8acdd2ea597b96c78aef5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745762a7d5b72b2d5b35fd2220acb95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78d72bd17bd29df69a5c11681a0846462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ce9aa3483c8b0912d4d4a01a2ba5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448d5a0316417274b13fdbc2182828b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e521a0f055ae1d2256a39ddeddea7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb8c94a3eb04658cbc1f39324582c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b514c7cf60a8dc51e9d4241d36111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a130c69123ef13ad9d568f72a79e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95256bead02597ad50e954738d6b81f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a020bae08c0aa9227624e7c61486c67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2cce1822d1ce3fd4b1a8f79ab9f31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770b7660584a3793cc478b65a1777ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef88a83c9bca7163d82fa95fe64c87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a71c94ec97d2d54c39b806f6681479474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c0e454b20d5c71fd299e4492c939475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1506ca0260ddc22f9bd1deaa213b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd07f7b8e6fddb6e0bc17f95e58e35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46a284e53d7c0153da409a0dff7f28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340f6e7ff73df51b5c0d2f1dec192b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f554cd05226bf1fd1f3171cd80687fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46095d15004ab30a82808789b6791e72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea766e27aef782bb0e19bbc61d23251482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3ea02e90051b1ded5775443e535e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ff45eeb810b21e90d1304d99c342484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af97ebe7d4750038fe01c8c9f0b2b33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c977cafc12fefd511df3e4e0532512486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95427f43a5d7e11c05775e7ece8b0ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee9d06d55d7fad37abec9a1547feb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90db5ecb839d9b482e9348b9c494a5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11f0f99e41c933db4703260590c214490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a796a07aa3cf42f524e430a41ff1a1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd0aa057848292538f96f4d99b08ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c272cfc0e761e26b92039768087308b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513442431647e8b244ebff5ccbd46db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09198d8cd13556082f800b453655326495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5ba0d61d054eba89f5ddfb6ce8d9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50960452c7c3de05c714dc3bb38a21f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58db091f6b791a0f8eeacd973af81a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030cc9abdd4411058be828ea4e17380499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a4484c1adb39d060ea4657bbd7387500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae426db85012d2a65019635a29f5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980923cfb9ed751764e5ec1b8baf3f66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aafae7c2c8ecd38f56ea01ed166f47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623440e41c972eb854009afe9043190504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81e76ef52c67c97ee2beb6f0ff0221505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1b0dd5d1fdc31cbc1272d866cc754506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a3c5231871ce5a032b8f9a27cb5a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bea22c0e24b28c3a0220fc5df09560508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cca685c2ad91a727cb85ab4d1c300509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510af3cbf2aa8a3ceaac2fdcdcbda87c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e8e9032fccad702982882c1eaa2ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099d008aa09c7ed8134b240eddaddd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f1281d2cba3a46c76adbf1665347c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cac0fc98e317e11d81d701d08d616514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beeba4b663f4f5e838ddc93223d949515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9205f5874a80ca9072ec35b97e49b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca288b0258d6c8eda2aa756c9b62fd2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a544e3b4254a7329e2f54c06288ac07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46b3cd58d48e9cc9034a9e73bbc7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f292b3ec1b26a8752b258d7adc2ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5cda71f5aa021a16dac34ced52091521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a516a843312ccb40d56629d3f01e18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1e107a4797e4d10125c002d7c115523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f70ea38eba7dbb15423d6d0ed7921524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1cbdcfcbc9f94009c6c127d1c928525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6274b76d8eda4df6b0f42fcaff912e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5bdb1567f8747c55ef6a7ad22d9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71390f6216a3ab0589c6426f5712cd39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c59f3ca2761fd3b4b28b7813cf2c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63314dfa85000c7de72aec964dd0db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd0aa8d66ffb47c2d410fc70e97b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf587e59fcbadc784e95136a9e0c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5aa60a02a5c7a5ce277e75a524a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed7112b6e40224c80abdbf942203a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc688622e9366617b45d25e86284a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c7782330c65aca38905238c03e19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3672ab73b346fe13cb59c791aff4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885441189bc87fb88a4df0c2325a752538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baab064135e23096959bba34457e69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140ce0bf031a713423ee7d0649d795540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e78c50c504048d5626a4418e01367a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5de6aff326c8feda77b4096e4c0368542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a0dc2be6a609939d0f6a8e5bde20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4967b53fdce9b85fc9d7f847b512fcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ce49c92bbdb6afcbd52c8c08b21c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5020bd91ebc0a162ade432792fb7b9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d0e241e495399ce0a276d0fa47c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0255be280da38f3a808ba09343ccb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c8993ab3fb6e6e0e7827d34b088cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38fa8a9654dd91fe85e5cd8b46eac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f54c1721f2e824301a9f9deb9282c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2c039f80fc8408261b4e260a1ca78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c189d26b0432d31dda611d227b081553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02021434fc6fd1f887e5d54afbd7d6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef385203a0a406f0efb1a844f50fbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c2160469e7c31c4dbc47847114a88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772983b72a2da4fc9c20d674ac62912557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444445847f3f2fc177793dd37132f00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee6b63317527570b3edca461870768559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feba1739f1a18b6cd02e6aaa28a21d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04b018609573adf41adc1ad850631a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4d4c876de09a772888f7534b0351a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa19f0aaaca18094ac13f5346a69b1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec61833d3481c23c481e1e935f2e26b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fad71fac2ec87a855ca2040650b5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d00645077c8eb5d5c9dffe851debde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e54ec02c5e7bee1de500d588e6a85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7b2c5f9bc4ca6cd37e938b0f50cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704de50b9dfd0756069051c5d1688bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81088c06626a6289d5bd98c2d3c47bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c164d6b4da174df39071721d8b66f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603b8caee905193055e13a05209f7a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37b238a9e32512ffcb89dabd560a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756091c5b7872941f82d12cbb2d87830574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9921fb6ef6cb03547c6ea6988493be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28d7c52bdf3a6e89afea977d8cd6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a84222e760d5f7094ab7a8c16322da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f64f6d9a84a238f9cae6795ab833c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274dc998ff091b45e1fcab03d50ae84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8d686c860ed91e3e06f177a8f7a56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153636f2579034917aae84570ec5775581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf87949b6c6d96b4878d9b9eed4022582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c1972b808cd64f91c6619f807746583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3d16ffce6e957dc4427dcbafde2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82bb7184c0b0cd257165abc31a492c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49694459251503331d5cf4420cd647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc429c7d0152fed1164d1369b488603587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30086943e9c143f64f5a3df9bb7db975588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9f07bd65ca1c8f3296fda924dbf89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c92549c5dcbe5bf3def03cefac682590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa330cea36353e86e68e1f5c0b20038591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9b7dcc59f21e78c5620bd729ff53e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f1f2ec738584d59b1b9de0366f68d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245ab7d2518529a7ccd6c3b7e959375594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa373425f93ad34271d64ed97c9366ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940124b745add966220c6fc136702c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6364b4b02b03503a18ab899794059597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564c0496c38eaf0a8c128928f93ba7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d23585575f405fe2ca0faf70d726599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca56d68f2328b3e8662827f029c897600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d126b0cc1257320af3db7378b6467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ddb15dc2b65b21fddcafda56f80a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313b384fab566f2404f287d185fb717603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b62217ac2dce30aa9424060edf747604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d091362999959f621050845e7797a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f45677d36cbc2269a486137c02866606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86862dc1e95bca73c30282e6f6884c29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f32e8fcc2f369146d6828f66f0f559608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e3e4233b198a25f8416c404badb6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbda75ff4888e87fd45f1b2e7f424d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f3628baf1c785bc9b1bf79830b64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857e948abe272ef9280a45be9fd837a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae1bf0ee41be78f66b5a7fa703427613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eb92719bfb5be45ca2fb17713b792614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1415ceaaa743dbbba1b0f87ee0b93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb3592f7889dc469d90677e6027ecc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae0442c77e36e39d62fa0e3632848617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af350ba29af02aff9ac632fbb82036618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de12cde8ddd3f0498bde73ab6732a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ce1de651d381d0a8b4c7d5f4b6529620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c9f40d2903b92910811da945d2e07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f508c6992d051a224d0ff6dec361719622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed1c6851c96f9001a37768fc7fa91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda101da80d02dd33f1216ba2f2a6afd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40832176d969243bcfecaad3b04b5c26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb3ff199b6277e79a882490c4ec434626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01871962d3c27beecc957fa23df185a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e28914e669abda8a02d66456814b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285e77d2725f345a97cd6092847d275629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8828c4a6566e3a5637bac408e06c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40eb4c3d9d33a0fcba60f4b5684758631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02023b11686ed0c19163e137c1288ad3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aeb6175eeb5e2e0c368914e190226633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72431e5eddc9d07ce210fc76d97741e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed91a6cbc469de2d37e97542481fb20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e9f3630e79fbdac88ddfeb92cd52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3755c83d8b668907d16cd60fef351637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f859f128b8424383e60045106039a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46014f371de43aef6e8402c04828a7de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1296e21b06eee9f358448e7b42ddc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cea4d407131e2c0e6ae26e3205485641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506bea2c8a63e90b0062f4040c0a54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17cc4cd374456435afea32d15ef850643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c2bb38975e9e86db7511a0c08da1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21c1bbffefa2b6838e461f5fd59c48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e546bbd2b450e1f7a46ab72ade8b8e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e67160668e36e21aa60cdc6565b73d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9c65506895d78c35aadb4b95a25dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7062c4e14655039e25f73b3d0af539649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a10242398a392698e42464a38323d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9649eb04602c3e3694058929e9d460651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd0a1c7cd427229bc73353280aabc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e269160106b4483b8b1d416c6e8bfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf33ed08f74199ddf261bd2029c2e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c6904bc5f654cac91d28e78776c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98eddd571d4f74d60b385a857ab994656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de733a31e5aca1a1405fb581344f13f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ab06c65bdaf0fcc70c624ee4181a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d34aeb426d1739948d97efd701b9d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e046c85c0282f0fd2e72c6492a37f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61530d8355320ef37f5c0967750b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567ca92d61a446058c951f713b5e7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4518543b7be0d5536707f1746a3800663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452ca43abfd50c857a7c107b17295a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db437920f4be074fea14ca95b708b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa77fcf2918cc9c42e883a5e8fea64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567772fe892ae1093193147b44ba773667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a13a20ee63dccb85076c97bb8e947e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c34a577f28194fda68a453fbd7a60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad822c9cf3a36c08a8d2ea395ac4302e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd33f2c041e2fca4b5eab95377b06d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17961bb68a41180faa7abde43c162e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ca02dcb0ced5bc8dd2646ae43d1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba798f847ea173dbf7deb7b344d5f18f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a71b1561ba2e7561ea1c02d80f53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28853c0acf81a02676141d6f69c658676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ee3cb4afa6095b42b9a293a4724a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15ba778c5e44c7615bc770a0933c38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bac16d16874ae406c4472c5a4094a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fe17beb4a9bb964c467d9a4b597e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39cbb86b6487a2d93d96f622bfb317681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302893d2c936cfd1cde23a33988b2147682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e529e2af3aea3b07fb3751ab14224683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e71ad9035cce4f2318a2e15eb746c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0eef5760da3827937227a141f668a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd54437aef5ac5ec3f49e07afcb6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30bbef136fedfbbb0ce28fd20542e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f5b12abd44ecfe55430374b2e6ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b3a4f7dc788bf9194d194ef6452bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db49c78bf6e3f05e0c702798772aff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f6a3b033a7a3e0ae2ab43231ee8b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096980e5773657dcb5516df7ec55df99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904f2048e9759f4c7b1740e212fc46b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a09fb33b8992a6a91a28a8b2ddd5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954787006f1810f13efcf2e1ea515dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca439186a7e5b736c2effb4fc57269696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f09e8d2bf510ed5f6988a2c2de96c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742043c46e74f03b036c185f881e92a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc886135192b4e3ca2dd54ecc05bff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7640fda1ac4ec81fdfa5b48e520f147700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70830d0976bc6d477c3c8750f1de4135701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c071c3348e62d1182c528ab9c43b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5346ed2a9bf476db16abd7230c68d72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e3f2a67230d2f2ab4ab4e2eb4e6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2221a8cfd599fc429fdf7efb83cb51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725799915143f82e9b5f4cb028ebbb3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6e5f602e9b75fcb0ea0842df1f203707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c1e8dac4d3ae9718c12f6b54503ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d006b6ce9e30e58a364292cbc067ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a8acd1742af5db14d10d27f73180710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f9b2b456483f22a01a97c79c7f6b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995efac0d6a27f99c7af0a820c596b37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6e27500bcbfb3e2d14ead3755a40a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85f5c98685a3994c989005cf613427714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc6f70975881f94d325c40e4de5d12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802826c3660c6a87f23a5d9fbc783e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca0fa15a78526908cc4ab4baf51c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b5330ea3fe5194210671af26ac5bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7802187a943609934180d2ac191d02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbcd63a2009225a4bbb128c2f01aa6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b7f6b5a3d2d80c605ec80eed8f82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfab6351e8f97a0bb77ae068080730722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d862b8c6913cfe28955a2793e739d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1309d4fff39b7064e0ab643b1b5eb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ca28d566086cf5e3796894bf8e702725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc68552a2a36b634623ab526e4ae937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e63c80c0210fe58cbbd5e63312c81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85732071f8cd853c4fe2046adf2419728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6efe38bd76a3a284d4263ec5c50a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a83ce82c185c70703b115e2e5b60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62955e2c352452f273b72df91d9cac2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab0633e35e08ca242b3904d1a0616b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c342fd3903d66abf8981e96a28d2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c3376e29bf2d2a4cfa232712c3ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d710a291100fdd961fa9f08a5b0e281735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739090bb0273a44b0fa6c474206ceeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a6a758576e7e8b2b52e6963559bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694b31409f2e190c245579569fcf779738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17da578960ae53c57bc65ed55a675739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f44f24b986a553564ec9b08b2f28cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e705d580e7f18a28d7374decfbd126741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309848e6f2e8aece469719ea6603eae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a9e43429194c7b48247afc9d2bf6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a90ab1644c1e61665610e9e7c968744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5807cdd8a49e6ffdddcc39bc7f572e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defbfb72b76c1395dcc9aaf447f404b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d006779eed3be49a324d0a78406e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5150d6ed9d768aebcf65cf14de858748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98f1080143e8521289b8cac8679651749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1424178d0d380bc6da5bd075cc7c71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d7ee98bdfc6a3093a941dc70496c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0165ddda6efee1f19f8617c078756c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3946a77e7448cac64f8f9308e893a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245924aa88f66a8b3a819c38e133ada5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ff6410dad197b4d03b2d4120c446755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef143cba83100ffe85e9a484596dca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b1661c486f6837362976da5efdf9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7cfb63247d39817371e8813d89953758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b894738beeb18f1e2d763be84e071e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>