--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea7b8ae0eb8f0b34377b40a1814931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71736ae20af75a980095b7b7e0f28d382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695502f414a815140efa3eebbb8ec6253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ad07a539b44c8ee70a152df5b2f464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f11c9c36cf8a087d67a7416f570155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26215d33bcd6c83169c1b273bea30eaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bf30976e9f4adcd5a4bb9202afe577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3dd2edcbcef2f84f111218b55d7138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be89c32aa1a44485bb47bc455d225369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b70d9253c081ca5abf316317f614c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82931e07d35dcf61c5a801572dce730211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dc7548b7bf0b361eeda48662e16a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0b6a7e66adf2b849cc11541fc150a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1fe79fc80e9015263eca53b6818e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fbc2e8b48655fc90a910c5e03bfe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3779e91a6e328b5bee3ffc810471816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95da01af31c0a8fdc4e763139f38817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94fb885072bdefc6f64abc1a93bd0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59339b4b157e30fb541121827151157f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992da67c1b1844781c16848aaf804c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184df4122faaccb76b066637d2dc9b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07513a307f05e8e3082b2b13b71aca0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a140f498da0b5d4f7b8574dcd1a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b43b060d844053f03777a1f8f2e0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6accbff48aba694c2a7fe39b0c91725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601300c5eaeb0c3c57c1f32560b57f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b0ca659dcfe8c9e964d357b811a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb12dc2e14e1172871d537a94c143228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528d71ca9ea4a72c288ebfacf2b90f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a71ae7d1982bfbf9d25606b58f85630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867b667923e831796b7277a1b21b81c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a338221b1021192c118c71b4e92d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275ebe196159cb9c125a477c123aba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab16032fb4bb53cdbbdb1e40393b19a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd41c1957bff3f8d33a4609828a7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6adf2e6dad6c4049a89c9065f8e3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bfa37f43cc81f3070f61520f784ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d88e5af53a39e4fd52f37b6223c4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22af81f1b2aaeefe10fadde165f64f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf66140ab79766365d8b3a7212456340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e75d9ed8c9485850cb3c823443a2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043efc190bed3d14925f64c9f7ac2da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cba1546f9145239fff9a6028768e0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0ea0d811963908ce437310494e5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db481146247e8f6fb60cdf3aa5c3ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d06f53af0164a5e616685db7d7a8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a06e0c73187ae693382edd973d897447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3b2fc991ddebf7e676e9051174df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a01a5c510be940da02a0c394aa4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfff500ed9bc7372bc4ee3b033b90250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b4e160a378fd2866664382491d9b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ce277fc001237cd978eaeabcb0e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac5b54f2373c30c1dce2281c7e252253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7bc840b81b374b90d7025138d657554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3158d590f252d7a9c698ed9823e12855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c079debda1077aef6ba552527616f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5165ca7bc2d61a454765f4e143aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d618831eb180fb19cd1eaa3abdf12158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba511ae76d8935f41bde1da517475abf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c0a10e51e2af5fa7471745cbd38960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a5cc601fe4fd10d8322999b7992461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2e2ad25ccffcb7754489b8dcb938762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5063a87406dc0a2a5aa9d4cb433acb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df862d4db1d3222ddf79b52c1e6df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c3e55c36af5340720349e04d9cf3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9e8f4db98ab19575e44adf72b9a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf2cf986fe557188205cbbe78e4f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241e9befd748a1e4bd957219d1409c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d83d9db265a7bc9452fcf5f8d317a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3151244d4e22c3efe5774272759570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa202055e248a26ef5db9e2c3e36d35e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dccac6538c6626f8d85470f6aba8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aa1496f3a54092b20d31fb95b080a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8019c075b9d6554a9b155419040b89f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658952f9e6989cdbdb75bb05cb2db7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a71666b5b0272c57d787c8777d8ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc406532273f8edccbf9467520d1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c99920f49c9628cf23fa6e1c597e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa09c65946362c57998c0e1f0d073879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b164fce2265c4b19fbd4cf8f44a50380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d0e03d8073e88a5fc180912c1895a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed73ffb454cb89fa7c50255767ac482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082de930d4da910dae897041b871bcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5038a21bc0cb508ffd2afe2c0e999484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde9d5093f77cc17cbf69cade1a88a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec68807e58c21515f6f9823b90b29a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b28c722496dcc3eb2514b0a30753e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3b6034227996a3ef26955c8e59a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdaee517fb70c82be28959809b0c2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58424b31fdd1e65ea1f578261f159e1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f5c4eb916889522afe9f70938ea191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc223853c15b6826e5acfdf24bfa75492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2130a5f45782daba07d4d82f85f7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3ffd47216318c9679ead18ac7be094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2a4fa6f6588f6a78833c649af613395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ef01c8347f47a9858c4c31f3cce6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc4cf14e8d8929f85e48f8cb3eeb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba065538a3f25035896d6ed10f8240498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14928c03c21a6b1b7cf44c4070649799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b53712afcbd19abd44fca164bb55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e67f68e073283f6052937206535d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d32c226a45c30928545c2305f87c93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb4a51c148fe6dc8b2b911a77d0c7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c4859413d32019419ebd3a3e57078104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2f1c4426d648807b92fdea057add3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa32f35dcc8c1ba2ecfd1a1bf348f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb06da0327589ab53f3c652b2941558107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba5d021823973b955a35ad7225f36c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68cb911cabea8be4dab9526d8f20b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75140f9413cfb5f3580d2b1169f662b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee6f514cdefa43114908d20ad6006d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca47054c84c75f8008c29981d9e6fdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10a40b38e77dff0e6721a2b796aaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f39c86961b2d1c7ca815f46fdb6af7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b171fadbad425333cf1831b09eef1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38857a742c54ac274691d52bb23652116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee217a49272c4b1c5fdd8bbcb90f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8119943d047b7cc75c6f6303ef08d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d532a09be128d700c1ec65ec4b052c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78a2cd44809aadad049ade754c44f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785a93919ba8f8829f9d39b37f2d5f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffa473a6f36b772e7a13069f742b99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122115f2730e3760d208d5bb838a0e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7247eebfcde50adb2aef7687b856f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335759bd24bb95df85cbcd0f0cf000e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1b451fd31dcb496307d3f17d025ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d336d34fa8acca897e0270e10a3b3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e112a4778bf83f9e523b320b13ba87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c45450e31711c0163c9a15e3e77001129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa3fbbd2620e0d3efb2741d2a948e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129c57bc76fe310b58ad7223605558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987b1e66127a20c9df8639b6a243c96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eafd64a8f4179b5fa5e9744159ca5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3135269b81b68f83783291aae113d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6ad43e5685ee243d7c009566ccfd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75bba35ba24fd81c46d173e3fb8807136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2178e01182a0c7c219c779ba0acb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836cb1661c1e2381c305177c2fd8824138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d4ad724c79d0629623673ca6d166139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73012f7bf564ba8f020577f2f3c885a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f919d1b6eb97402304572c25fd2a99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1bda81d5fc6df4201d78a4e2e31fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc08c65e96af1accee61f18c942e54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e165bd0bac530b5065822742cd70fbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87949882f1a031c2d99481862a017145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0aed7dd0a974de5dc34e7a5a38619146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66d833f79f559d32a412c17400a37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420853a87e794af0c6cef1b5464821b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1609416fd8cda0a03280ed92736f359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605289ec0395411d00b66a8abe149e74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309550ffe2e0caba4ab4b2f31e7e6ab3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715aaaacbd0b0c76e7e1d616cc10948152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea478c22b95418d7422ea0eabcce582153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd522c70da89e56d759370ed82a19d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a597c2ac085549705af62984850090155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984e50c2c42d192e3355b1e0a6e1b76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bc46235d4feedf0ab5ac757092aa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dd572be11c7208a0e5eda0c33e004158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d1ab451382f7a1bde2fd890ca7fb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a5ae3dca3a13bdbfda2427865e75a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc91ec82b283fa173b5917aaa0e980161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a46e4901e4c707c84c9ce7b445f09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c823f7414354ab7f2fc3e06dd1b23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d28257c4691cfd3f26cbc35b2b17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ebe3d2a2e4d663e771a167c7f6f0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992b5789401133b44c557396cf0bee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0d2926e74500eb3271c9c73eacca9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19ecf2091423829fb9d8bcd3d67e39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4c2a7320d6536cad94c3de0c92b3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c269ebb14d160eaf9e095b0caa9395c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6f8980a6c6c82a865d7b59a6f7835171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10719a456dfe2315ca58422621d488172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c3dc8f4c816517d960aa004d0cd16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aed3c8a82770771039cee1f832f8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff1804b88f513745fe8702a5b3a45c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6bfeada25a8366ec248996e845d92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02e86b72aad4cdc936c82baa334a4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed3e45df90d820dca3204853202576178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afc228ee4507453e3f2e91b637bc94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a4d6d7ad2ffca8d9a53dff70062c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a3fa8fb7bc0d8763b093d0f6c7fc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ff9a6b0abedcca6bca30bc823c0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814aa1dd2d658f60c9c36e3e22691de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ea1dd8e00680ee982109684faf34b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd8e45a12ca60c190687595e0dae12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a1dbf881e7c73eab676c8905e9216186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586eb43bdcba8c58fb73f7e67156798187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a094452235803473ff5d72c2d86e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d716d70de50e3d37dd7919be9276eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e545ce1b8a8df01675df5d70ec61f31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e354a3cd57b4d9bba922c9f65cb133191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38c599e18f6ce0f705da43beac2c96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c354de536825b8ba8f4b6c84ffa0c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025179dac077ba15b4fc7e53fb316149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd34873ca1385e785ac19509f92bd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b86553fce3e1def83552edfccb9f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c709d53857e9d207a34cefc1df47d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d73c6817167f7bdcec428c6969bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faab2896d157f98416a834e79b7816199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51340f188b34571c86adf317386c31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a52e29ffa1fffe9e25005b8ce791a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b3c0e8426754306648341947fe331202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defc68831baace1216f47a16600103c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2ea88c62725bffec7c4a86dfb732204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8797a655fdd10e8434829e2d130ea3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9d5c53ac843a34d8509a1577f175206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13025de75cf4bc3eece26cdc56dcd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6a8b6bc918f9bfc8cccb40b00ac01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d731ca6e2a1382e2cfde813bda1be7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142943f81e738e3411372f939abc1ff5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881d4086fa4cb885dbb626b0ebbcc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60e38d9e01ac41ce8681101b4bfa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603865595d452a6b6188a6a21c7de6a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d15a9ac401aa89eada52d6802f981214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d830c99d18eef1b0d851d049df578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459caeebb1632f2cfd13312902150f3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6131a99a9b137b1c1d5ffdc51b35fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f043b4defca6ce073b3006aab9f43c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e5aa71bbcd5ab6f033a80625df9e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af96fe07ebd1545d91b52c6d2846d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23d5f6682744aac07cf858e326ec6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb024881679876be25b8dd0dd646cfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3394c56a1a9cf6661042daac49c93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b57957edf509802452339b1af33b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748d7a7759680e9cba24ca55740e2a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d49aceedcc8065e2817d039b118b4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f2bc44a8cd87c050a771fb0e6e00a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4d11621edb22aacfbea8e55adcfd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854809a2e80bed0f42fd5fdc354b8b26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9421df4f59f5e70a1ebb2bb295e4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cdc2845c92eed4ea675231e1a9665231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d49f3d7da04b179eee38b71891604232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220458f5ba33c099f2970f3deef0e67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245625c7760e7555eee9b581e67ce5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb608603b041a11836c8728b3d3ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834ea0a9bfd172d07b451d3cd332b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c45e040f0fc5b1920063d49150ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0e5a5e29ac9d46f531bb3aabcb795238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e397a7c913c3f8b5dec7f32a771d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd32acd3adfea324780ac83d1d0c06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127bd7f6e3aa8b6c406b91a715e907e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a251344b6e6050db37eec689c2200e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237fe13579b65b6c11a593389a364e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551aecd72b028e6cd69e04ed4823ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cab33534fe1fb15cd7101703099f43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d14625c7b4e1c4f7f993bc2c56da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6604384a4aaf81f1e32f7c4d92129247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c24b6ac03fe2c7772d8d3cdb7b15c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9705ec56110007710910a202a17e2da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b3e181479822fc6ece6e65f3660f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc70caebb964bcbaf06c914c8180130251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8218f941563379bed574b5389abecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed01eb328552f364433bbfd447a4e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ae0f0a8a7e507a9db5f44747975f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47e8f3240b04c190d09d784d4fa962255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611824acd6b8ab003042042d2d0737256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e34124c64c82c9d9b09e79eb97604257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7dc22da6d0cef5425ecd7032e9af5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccac90d59eac6d78cc4dfa17baa089259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef3936dc6db29d05664d22b32cb3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b09e02f3e4b163a91f42a571df7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c1651490497f50f60f97317726d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c0c081f8cb1646de04e966104bd57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35bf6f7ba5f99dc0c9e171a4dafbb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595568912d45ef51517170ad13cc9b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad1dbdc6d241025238ea3c0c29680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931d39383707b4e1586e57d016eb9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b8359cfcd189b93a02aa3523e7fe1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e08c8860c4f6ccc1711ac4a6c5b62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe58a3bd965ef43c12b6032f69ef4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936980342d703d165495802cb2500b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4512f6c7bb5f144951e65d11e912e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58054ff998f317ce8f52c169d72e916c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e52c14b3023d52df51d777746c756274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0a04c91cc3335cb8d9c4c4bf015cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc3836e4249db44384a0520243c3d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ae2485e3c0c69821812c8a2a6b2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b9c65a9c670838268d47152bf9b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cfe7bf6ca75d8796cf16062f7293d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dfe0b2ad6997a3c76d5bff732bc03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa70541792c45c573fbfde1a3086f26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfcb53180c2d04eaf37f3e6eff359d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72af981ce34da86ba4af51c8c0ca2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79688bfbefa41c4ed4245aeb92f7ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10a8f8323ed3ad2a3e210afb7ba081285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b74a6bb1812c02004e90945da0076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdbdd8c3b8bce3de2400585afda0bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ce1730be40aeb11bb1cd8273d9ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c640958abbc6150a36c459de2a1d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e728a5cffffd289433668b68b3bcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac890765bd1389fefc1e4baea054fa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40c6c7053a5886bfb4103b3aa075e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561112382bbcad8c6782409e5c725fc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7e53fae3c979822f1747912971f69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b8652f60fdd8fedd4ccb53ea56dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba072988672c2c7ecac97cdb0196b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b1c7cb2885bc185a7202fb296244b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eb2038236b3fcee0a6520bd5dcd53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3648faf44913d018582a568c2b83d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a05ec9f58e484a5a0a1caea42ea0f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d346b87ba45e15202a58c03a7aa3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e14db6c9fb5ea15e4362a1d69e68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753febe94de9a8cd7929c070a687efc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a57857e263781b6d23860f2f7bc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e466c3be6521d271fb4f18f2dd6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743798c822723c9f49c7a5072f4ffa96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d3e567ea97e5f2aca771c480cb4aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a9e1bcc14561b29590db5c39128d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51196b8c2b136eeafa53960304fafa30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71397f42e9c54993e3cc99ce38fc46ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ee4347c2d9d2dfcb2544400fa6d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8536c6fe4d47884afee5d98e178f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c41b9e9f3d181dc9829ba2caf00b5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff2deba9fb3d340d07052c53c73ce3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f16aad1dc020072e7fa56119ea609f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e21408d05cf3af9550efba59321f0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49808f82a9ef3dfa9c184294a50fe7d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839ffe7689851cdc0b964fd63276bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b9d9e7d3f656745e54cee78e5686319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89403ec6994bf502c0a6156590c0e0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cccb14f944ab4c34a244437d70f9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda4e73aef6fe86cc1079d879320f92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807273ac58c3e25050dd120896bf226b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f061051218737bdf70e3ab6362809324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ba6dd1c8b368cf5a81f592bd44805325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51283f07837443d091f938e04fc897326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d920fb3f664566e9abbba2ac5f203d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24300fe310d8257a8ac43dd49c4e816328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca428e8658d281f21c194c7c6b1bc37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e15f2db3b2b852c41197d76d620eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e8dbc954c6e88e46883a496b6eb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6a00ae64ec30629606e51953d8ae4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3f40985eece9aa5b2da369e2138e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f9248532071c4095f80cfd9040544334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060535f5d0e8eed1fdfdfeaecb9b66d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a08a43300b4d05ccb7fe1bc0a95d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde76c3d619c3b08aa40992cf42d5c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e0471aedf9b1d343179e2452f22f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23860cf30286f305614bd7935945a0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643b52e4541d5ce7a56fcd9c926d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dce5d8600c0303a4e3a6dfa7cc035d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe57bbd56500ace4f877e7c38415941342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c2d014a8cb15b246a2bff5a2a0c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ea602be227d78ef19be7652691cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe6ef6e0e881436114f8cd0cca3a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af06a293106f7fea5f822c04afddd8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b317f6d5cf8a6e66025d6c7d36a2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ea5b3ac862d3794fbfc5bbad8a74b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc608df89ad196e1ddf902b8f45bc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e265a677a06fdc9ed60d68a25c50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1f81ca44b15c11441b1bf56f9014e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ad6ff461eab8f730f0e6f96b22060352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c037a1a1362681dbb165d8f0aa1362353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006eb791a72d694cfe98d4b014dd674354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d2ccbc6f4851161dbc3caf5b9da62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71d65b82c56d86c1343aac0b644fe4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354127add42746e8f535d8011315ac80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce61957585095ff8c3c2d95e5d4d31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a0f54266cb5c3438556e06828cc66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a908e9de679060001c699efb91cd385360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735f58430a97dc29c457e5d2cbd5502361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432dd497ba30b93e0668526eb152e64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfae0f41af36f9e347d54eb1b9d5bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842285162858b181309e446410c5dc64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73571fe4fd0df4ece6d2c867e63641d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f56efa843130add10856034114466366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2a7824d5a76bbce701a6a5a076ee4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b9d12b1e83d7cec16218c25e36c57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccae8ffee3a8851a1982bc4509b69af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13a3ba665cc47fa456cdb23f721ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5cde79bd9b2b8bce648418fc96797371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2b5a1b7918f41cb723e7ad2194e77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d08307672af3cef51a4a812c09343e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d551e859503dde1be94de7d8c41bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488bbdafe89a85de0c22ef7a0a5476375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2da937b32c5318a5aedf5e9cef33c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31a6e1d18bfbded1899bb2e3730892377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2d3ba910bbab86deaa3a65008ddc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc74e878fab4e449254d6fcf7531253379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cda8ad82d183fff4904852c9f6f4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b1be19fb79264ac4977524e26d82b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ae8659710cafb0a2d6198c8acb7e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc81ee26af19e27ffdc46eb38b303383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92352b55ac4164025c440e6b887d3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173748aa4599369e826507777a91f51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc163919d66fc645e46acdf1e5dbe9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322963dff6cbcdf1cd846846560724a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595066c03a3fe9a7e037e2bbf32ebd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf94b5d7dc0b8ee9c7d59b6977d6fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a4f57e816916ae4e9ec2007095951390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b9e01da13061dc6b3c2acb1bdd49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ae5dd035f58adbb9d2a7e03a1e756392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39379f590c24c87209cb6eaed2e07112393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d66b4108ef562b272e4440079054394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57cc92979bd03a61840a9eaf9fa4af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b230eaa4cda0c0c78d2aba05bd63cf8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7741a24baf355e2d0c41bc5ddd2b93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6010cc243abbc5417e6817f6377d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c6cc59123591e610006ddf0f44da7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc9ff9f4a9b794ab168e99f20c385400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01eab69b1e884fc8af3fadf387fa40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0ae08530c9c1d0ba428aeb711c47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e722a7e30542af7a35cc01ed2b8fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8798a8880671bb7ba32cc10611040404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33d0bd01bab4379c21f12f9752b17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dd6e30998fe2e5232ff08934fd39d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf448ed135a7ea78712c5155967e7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c82465e3941e544ac6e1af7b9fa0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53070efd4c85536233da62ee64b32cde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3b16fc00bf6123b430ecba18d52d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46393fb86620f0f6b7537e59c0e8e21e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719df34c74712e2bb4df5dfa3abea335412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c3a9f94e9ccb58f6b8ca5bf98e7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88177968d3f5f5ea473d600e1a9277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c3ae71b24645ba34a316a90644845415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd86affc3b3b966466fd74477bc025416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37459a34d8b54f73e482bc8f0d0017c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699abe887583c2f763227fc759e9d77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d3129cb0f48e50e27ed2f85e76be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824f243ba7e683133b3241518971a65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91306bd6bb4c46aa8c56c8d15999aca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637993ab773c42187d68a6d390f43bfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e868913e829eb3638a19303cfe4511423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc6f0b1ec0500bed62f384fc29c6bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb9a39608d874b73e580b4b98d5a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3ae4b5b3f929e6dfe0e051eabaa4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c34a38f6e03ffb05d3543daf8070427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd53d1f6a02dd6bde2136733658e2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20269d8b8248d17f490e0d9f1431c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2263f58aa7692ade6df6b05c20858430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa76527187a39af92c3b53d8d1149431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d26837ae5816fb11b7db83293f656e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa8f0bf58220a3f30552ed311795a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a3c7e0e46bf31384ba32a5a193c0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc8061693eaa6f949591fbaffe1c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad1684000425c01d0c3f12434d828436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2349259b0064b54ff65c5880d7386e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584315df5b30f1b442c14eae26a36ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674309e8fea3f99cba2b2df226274acf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8f116df8fdbc0a3b4f4708dc4ad86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0959d4166edec719a66366e35a867f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104027d4934b46a1aa9fe0e4582b9653442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c084d71fa28cba078b109845a1a529443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f90805a15744b69d5564de16233aee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6d561933568a3cd83a89d00ed38e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3655deb835102d8eb6083e30d06186446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e78cf205c98460285d22d8ba4d388447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2364b0cbeed5bfbee2c93220d5dd4d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff574198345eb4672da70247539680f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d362e247f3cb6b28c6735ce31537487450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d2c33f4d69fe68ef2b896b452f45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa9937611ae4d0aa0d9d304961e44b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739dac738eebaf96bcc31c2666fed5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccc1c1e6631c3c939d142f5cb677f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3625bb1ac589470ede8a37e7b19afde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8abf0c8f1bdf85c13b84a49b35a2e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2718a7ee822b481445b4efeab43af2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754997241364e686914bf38ad809cd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f24dcfd995febd8b651377444cb9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd6174f6327335c6fa562f67d13a44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2c125e5354ef6496a7f2c4498b82f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa05716b28f54ab6e53fa17ec0c7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4c2b38b4c27a202bab450dc578466463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853846a8c5be6d16b94d20aa15a5d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ae44b778716c1c2849a7654b48125465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded26839ed1a24dcd0976e7b991688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a311914f6f2c00a5b2a373c49a11c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc9607f3e20ee08dab3f7f08e9a43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d2b3a4047080ba9ffa306cd1ea9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8de88d65f505a5cf6d503a020ed28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c7ce3e900f7e7fac301f79fe83ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d552471dada3481d25abb71ff6dd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e406cd28e5201d8a72cf26356d66a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff38f7baae3912c182ddf116b99987474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56fc373f8cac6a9260dccc82704421475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888acb747a786e91f99f3d472fde59c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa461921370951322e735a5728814477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e811edaa0bb06598e4e0492879ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a69d1e790ed8c4427ced3f5f5bc09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b14242ea44dace5dbd979700f0a3b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d275f7601dffafb0cab040175af3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf172460ea60cd38a6cc7f38e35b47e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1e0b856d5b5c38ecc6b261437bc44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6037647d6d6e44c3eeca3cf22258f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c550fefb42ccd251d3a99621fef3507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f53d6fdc088047ccaaccf75680d4db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce91d2f0f5af138fb7454742c2dbd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effdd5a64750af5d2fe12f22839be7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc77b0defca774fedd62abfd165972489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1496f74fe179554896d64af0da429c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68031c751d29c6bd4280bd1e4630e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bfbc7b19df7863c096b8581d49b81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115fc9df84da870138c1554318d14c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ffce5f389f6d9912e8fc6bc025afd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32265f46691c35bb3fdab2e2bff034d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7505cfc3d99ddc904cee7a833f2a99a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa8644c7a7c2c2755dc64ecc116495497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aecb27e0b4514fd8117916ff701e09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eab5f84ba42ae6d98f5e723ccd9bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa72524dfd2f23f6cf6d4661f6ece7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038dc82cec8639d4afd2f49b17024f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e699820871bf757b295886f2319fa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e797e04261992ca3e9ccf04199d411503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83024017b69fe9bbc0b6c8feb70713504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce686a530cd21795a1a3dcae61cf23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e0aebcff7df51b64703a59abad317506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7192b900ee962ce4d7ee8671ea4369507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037c2054a68cee76d2c076135b893b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f704c4aa8f27a855374fcdd1d38df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e0ad142e06d90cfb4e7f942b7bab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8586b7620094cb0a7ecb12a8bed0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e22ccd2386124317e09076c078141512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c144a52171e2e5aa79d353b4184c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a2e24380f156f2ef1cc52bbc7a5ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408787fd41383d00b83f7e3df0d028f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc037dc342b56ae5cc7b963ca8b16dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309eef08af18d8a4bca92974666d36c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6519f7aeaecb38407d3e7b44dcb550d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed6c8cda498956ba52e570baec1b80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a4de8d8f1fe57589d02a1c79c8ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b6d120db8674b4673c4e946ea56c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97ade8f9a8583b7e0b5d150afe1e35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad40d288693bc3bfe33aa91d23e1c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bd2513f58446e87fc6d0533260761524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8201a7e21648135bfad14ffd4c3e89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1723891070f0c6176b02743868a992526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef979e7a490ccbe78096f71de46f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477376e8a8136788f65ceb4f9e46ac87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a61b8f1a3831fcf9d1ccb9965514529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200bc258710d1a698f2e0d7f5690e65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08952e38dd97283376a82f73d3b45f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba7a31b1f7bbe87c5e77f92c19e0ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c2c17dac7e0ac5ec3b394dc9aca5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88184d5e90fb400ee5a2032ee547c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62034d536a327d2dbdd91389dc8c3b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d11790d9bd1e0eaa1cab97e59326536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e66927b0c6c26c30f3ce00430bc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a86041be7a5f7cdfc0ebc0baa80d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed24a0a4c1c0eb68949b7231cbf91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5982cfe6aa08d03ca99fd1ee22c14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06b1e74bdd1f8deaa409d3a96ef36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f76b0a9abaec6dd3b7fbade48617542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8389e2e1358e63cc9668e32250adc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a4e44704f1f35ab9f5c101efcad70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b1a169abaf785f7756a9c7e6029d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5607bff9fd09f30dd3e2fa9f6b270546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9ec94b359629d936c2902a809a1d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08638dc91753441cad62a6d639313e75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a52731fd146f5fdc327ec87af32b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368db6f6c96d5b100485cf2d9d7dcaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006b5913fab42b3283ec2212b1ae658551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b0af555061ca7d98f3bfbfc127ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c486148487aeca7940559a02179c581553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e648bbd5575524760777d876b111554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3360be5a80c0ef91f6bcc1020da2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6003018c0032fefc8c37fb5d317a098556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86b7c271dd4c7a2584c70333a98d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88717e412e260723efa5f414a94078558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b33bd8db441a9dda7463f36f14fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc55ad3cfa9835c868dd1e3aa932a02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754c6e46e14f1f00334144c0a54f6e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4391a2f59717f8ff3534db600c8da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b8dc2849b305730d044e3041a049c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1c6e9dd705ae9612e697879545cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729bcf3ebb53f9e489113d67d63d68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df46d3a5981fb22bc8fa07b9048ae47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b39c35e45ff2be5b2aa32459b7f69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cd445e5d07a2507654508f77b49cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bb8df31b0c53df8f235ba886d5dd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da386b91d6748967ef7a85c412207880570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205f4439babc78935fc4325c76904ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c45a7d0f16d474326a0c387ec4d1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65f838cd0f47193db5f676156e6cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e422d2e4ebf3181fe9b214211d2eec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224db6c7cc6784cc7117c2ec69867389575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f7f7961d83a48395f014fb4f4ae5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae979e0bc41e3841a2c785159601c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ccc94fdc8618b8d3816493fdfbcb4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfea2a0f29c632f9b3930c471e3157579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25101666cee8c8844bb1dec9a8b0a85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d664a573465c8af50284d89a3e9754581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e29f3776f06803910d1be699e9076582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef426bf6d78c9cc34e2b78b51dfb3e47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92307b2d6dc6e0d8154f64f2be3b0d4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63d51ecbbb1e3576b25440e5fefef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37505c1d9f2a446feab6a01b053c399a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7779135326dccc99d0020bec67da498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2569c95fc7b193562fd9827bf35b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92bfdf732d3f2df81665c6f42cf30c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e74554fee1eda05e0333ad03a839c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4887b40936ff1d83661d741b850a085591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610ff819cded65f95f74d62843a8627592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6854daa0460650849f1c50b81a6b0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511c5212e48da9b13b125c386c037ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616d19bdfdfa163e7c53f3995cb518a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705ded63111850c22468691be4de0ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a0ae789b88b5bec253d653948eb10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee015e7e46353856f25f8d53cc8b48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f4d55391a4fc955b8c730ec0444ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3743bcf11e03e0de15a7f1875e951b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ac6d5b5c4dfe9a21213ea5c6604b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300ac06b87ea9a8ede648f7350d844602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d727035b88bbf6d032b71e87df7c060603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550821038cf9dd4bc679793697c3f38f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b08dc1b74b53c990ebaee9ed456ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf0e09c8248e8bc302b4554128bf26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1905717c3b628f1494a78fb8b414607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe80e8b4fae5d27e681ac9f401aae2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b340e820b130e20974821b863c7bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6cc5438020a0c99c94f614538c14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87497fece6f77e40434ac6319475d92d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a4d332568a70626b0f0c39f0931bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591cb2b5f24a1dc0fe7cb4824deddc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf0fa21faf1c7b6dae605bac9dc0b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693ad6a2667931607a81538dc4a5fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23085da0e760f37134c6e4f2710b865616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1ad0354d3f6280d7f0b0589b7cca4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c25feb76b724209bbe92bb1898ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448b81e253d37f0d08c5841cb8de0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ae3c683834cdefb9f5f293a02fa4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07991a83a717bb3670740dee8ee72078621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b6c46e03530bd26fd40b7052d216622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5623dd3800131b162e1d989e54286623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed1505f5eb2faa93ad5a8e28743b6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ea349c10a6da2410d9cfd6df303d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc3d6d66dc52f543c02f606af7b11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c6c8c254e6c4be03204d307628fbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831c7c59ef61444f974202749e4347628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9f82c166ae663fa2fbe8de7f5d79f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc782c465c01b1d89a6ef12fbd2b6723630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfc7bde0f6e31289fcc7960d67bbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc875d506adb599b72e4ed678df4ae5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7a5dcc981ba4ccef32bbf7d0d71b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14272ef4b910b77cd5c94d5d10f329634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957c368d1dcf403b963b97706c2a82a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ed3f02fd5d978fd5f14aa7dd0a2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103551a3c2667be934a701369a1893db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d1386814b61809bdfd1fedc379a99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176949eea4c79599c30394e1c3e53e48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bd6d0297d81b885e34828d3a2fdcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8192bd0f0a3a81c60ff9eaeddab9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d52441e105c821f73673805b851f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d232ed82a4f8de81ba24fbbeb0daf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bbee7daffc06c29083258118d02df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194f31d4286b4af95a170017ba9b42c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657aa466e0535ab7b37ae72ade53a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bffe101c7d67958c16062268f89040647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f1566f1a03da23ec7ea868691c014648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391fcc205513fb8eb2e8bbceec54af4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d238c1e0d4f14e7eaa5c72abaa0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68591eb83cf59d755e60ffc66574d94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838774142c62a1e95aeca7b03aaf63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b28fde0b78d35de3138cd2b66c6615653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf996d4fa03b722a5dac8ffbf921a86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bd74513d0777f266f55b109decceb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2942b8da447ecfcd3d6b603c1b863656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e888c57a23a5a6a9e43743282666330657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948c8b88fb20ffaeee14e5963cfe0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb3ec9b9e922fcbe9e2094ade73d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340559b5d8962f7dec6d33824222e4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1e568900b2e53c8a8a94fafa732f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4c91ec0c4f1aa212c960d7d900e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a6db44b6b1150c7dc06f37033df74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57899cdde1d5068aef59acfc0b968f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98c39d00a4a830e0ec746b02b5c8bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b0774c4bde6baf914a5700272bdab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70abefa85aa0bfcd2a6acefed28fa3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b41f7f82921f60e6208d8e9a5a0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3ebeb82011ba674bf17289fe65a36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537b9e4fef392f7f9b776757c1fcb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f4c8246453b1a0c4072628f43bcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee15a4f5cc6e528eb6c70c49267904672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e9605095a7f853b61ea2e10e4b6fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860b910c7e9b7377916da13018f4774674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dce78293469df9f2418c6f42489c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00a86fefd34d6504b044613ffdadf7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cfd64041890f96f41ca3a4218415f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee19b6b79cd7f17a17ab47da62939678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872276fd806ab958ce0762a6830a943679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0360e69a464aa5c95ae7776d86039f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996629bf81f661ad67930e91ef0c4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a21e87a4b5db938381a12858cfb45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550f40bb7fc3341aae5384e4eccbb7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5200aabf0ab09b1cb82b61437cc3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8177fa3f7901b786f4c593c19444290685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac09fabfa92a3fed5558dcee1cf52d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e6ce78714806e73c937a07104639687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ffcd517ff4a8cbfe6f6838736dbdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a72e6ca1a36158f0feae94e340ed2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d0d07b089a22622511ae72eb137c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cba4435601edf7aa58fad64b8adea6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494abd4106010a62bbc63c0aa4e7f42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586265a874c43615eea0cc68fcba679693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ba04568758b947e2f9261e07f5c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509061d0cfd94d1f165fe4b2b3556c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae954806735c31e80a4314aad2c32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f77f28aaa4f9996c357808567bba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64115bf839c6209caaa492b089a516698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc0e5b4126fd3b42bc5426da55f74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bc9dce9b5974e120a8fb52b10b4bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b189a9a3f03f6db32472531ed3c5073701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a3b499ac3ec14e34a7dd9f39ee844702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc751f5b26b96f87addbf7d7aa358703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd9497a29f12b654bb9d46f8d34e04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81507e1cfb7353821a30816989e3df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e6004d768462f7a16d52591785c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0c4f4534b011e7d475911bcf41a91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ced262456c5fc44c9868d184c0c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24352138ee84ce09b2fcfd9fa4ff0746709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656018275e7474679de579fa061d6a4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebc623a7c1122a68b827189ff51034711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb8c432710df766e5e125a19782c63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7426c3497dd95f303a9f13fd43e19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f9cdcff0c2fcb1a553e3f497e9e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f31f5321b36b25cc472205ab02d034715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b118f3822804b667f7ff26fb134f750716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ee616092cad7c342d98a0bade330717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b36044b9692b890ca2d8953399f3a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794136cd065fdd66b38611113cabf01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c941a3cf622bff6e5af54f2152c53da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec1a714ee28047062aa21ee796518721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b385ed574a191ee522aef64810139722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493919e297f6df7892aff37b19dc251b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cbf88ceaa18cebe43dcd73625e153724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535345bb182d51d962c48b8d0236056725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a3fb48baaf0f05d554113cf71ad3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2b3906ad203738f85ee13a47b69be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcf5d9f232e7d18078051423160ff4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c96f541e87649748c1f983f16d6909729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98068e76baceb7ad1b91d7bc288113f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62005e2d31b9f70796a20838ab9fbc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a12aa06029db861f7ef84f3a5de14c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373b51e4e6697eb39bc2a933dda131733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cdea8e76f8b56fe1fe7ebbcd977dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaddb84dc871095ab4b758650aca8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e2e3cbf183a40d061df9369af49cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed31622146e7562cd040d8ce5660691737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d523257f52c5d90dc6031026593735738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb650de154a3929d4d325c22ab8e09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8064e08477ff5218b3e448a0a31d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420ae06e76600566b6791a6fa183bca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d17dc56613a932a25c2435eb0031d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df330ad1d21aca9d81f894a817f691a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698da0cca8df5e0d353f5f825e1727c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d94a5e354e997fcc3ea03b1d2d4ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9f52b947cd575ee9e45e9c165ee42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580357dd38aac12f48c1cb95ec58e69c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85d8882c7ac09c6a331b166142e2da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52fb1fa8be78195fd04aab93f9d383749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda451884be22dd91e2e9226541c9ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac5f931757d63799ab98264b55df6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ebf6d29c16e7c51ba7f8c0560faa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abec6edc4a2125c9cd98e84dc56fa7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61b4279736ea5ee9dce4de1690149754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90cf84839dd4b88895c13d5ae797fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba4914c92d523bf243b425b0ea17ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b76f23f010b568013cfb54ba1fee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8f8a6e1962ef7420474da6d75402b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0acb5cf8f60ce474968363660da269759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a1c0af8c3ef76938f3a4b3353fdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d46eebf22385f340f9577333010492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376360c50ff54569d6fc8c87a2b74303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01c6c1141ba7d2122038246586d6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a71706524bbef25c27e82acbbd873d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4cfbe67e81c097b261fb6f62d8c786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8232356bd93290e2d4b3e95ad65f677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8228e6bf8d3ded9fe82fc578d2128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f5106edb5258cfc372abf6a8ab4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038323ff5c42584891a7b21be61a4fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41aa53fcf3e5881354ae0bff4dcb0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f1e94bc08ebb71ee2da2cf50cd35e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafcc9ff75eecc79520e6d68913caff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df89231e096c7c34e774d99818326914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8069006b7c77e307abd090e28114715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62233212d5271d3b6fd27558342caeff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf548c90e2d33d0ce404a9375a9ba4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110170eb8c880b22d72dc385d89eb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8fe258af0e52fab84ef4a2e49718a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eefa011baf714f9b6ed367d5b6a3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292234c40aa3737f7b49aa464c63e6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b4c4e904722400e9f55f93e46af4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c72047eaf8497bbbb10d8c7b5231a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036930b3e53e772e7b199ce5e77867024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451adba02e33564277fd87e84de2075325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2223916d72c13a9633ec7295e045b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb8a84495a43c000fcc3570dc2cfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39431166abdbfb956f3332ed73bfd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41ec780acd8e067e9cf98bd23265a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d72549ec5118c2610ffe1f743327fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2133d7469e8c26489016a0004050de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e65cd1cdfb82864aac60d0ec070fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b46fc43deeca91f51f2852c428af9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08837fd323273978732f5626cd49f27234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac8a6780f4661833a59875d0ea7d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66fa723964401f352e9527a660bf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f4de4c409dcf2f7e6f939d4b2f43f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b6b18b8a394df23b7df4f1559a74938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57de224d011f844ad34213d0f2e2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144dc9b9dbf4b45d573409aca6334ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a977bdb4ea9046b90057dca9de9dce841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708bfb81db7142cc51445ca0db6ffdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8128847b455c6f117a669439a9d27f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b2065434700a8c57f06b1a2523b3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872d1fba2a8a82ed6bcc6486caadbd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84755464a28562eb8ac884552bdfd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d455442653036a787a7d4a370004a8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18604605985c0a50ede71af847e8d3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ccdad930f1aab93865174a67f4f2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e257372b3ebc6f5988260387bf69c1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043a9f2e5149c24b96d8f7ef64a6ba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af64d8d842013902b8b76376e34e6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be413eb79721cb0168d3a7b4c41a33453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ed19597a78326bd4d8141e524b16f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ad47ed60f79b8cd12323425f2c09555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3d6fea0764b88e40bbd61a02f37756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd99a08523a3a1c3bc90f4fa1a74d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6c4d15ed3fb07119bccca334512f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab3dbcf5bad45f16d2f8a25251f63d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d72f29e546fda45860967d4f5119960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878103710856eb8d43dab445ff9fb9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f9cca99c44a7a95e11c9e6b39777862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcfd4927b349b00df4400f58944dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2065d6d848febdd8e258599a5f9f33364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd459e4ce9b92c556c7fd0632d1feae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8f59d2190848139e9cd210c6718266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b2359edfd62e08f98496f2c8cd9ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a8593fb282a36d555496d255872868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b31a13e6dd677b163c54d9715dffb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664ec0a5405739a469b6267974645a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39258888aa9c31d8512c108827b942771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adf7e24f70282c6f74863582f62e0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f57bdca88edcc919a295178dc39f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25379390440e483a6010c36b08add57674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354adb4e64113d3a364d6aabb0460575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ef197d39ffd775db3c3116f967ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516195273a3d839f8c4bfb58b9ac344e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8a137e8cb8b176e49d603a7ae0e7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b801cb5bd0895aeaac5dcb34a59ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f3869689e555305c25db12b39e7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb86064f8610c048392ced2dba3a7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5adfa39f34c55f6dbedd3dfa3bef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e799706e6b2fe254a03ab0d228d866483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040521a81f475d1452759a2fadad8bea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d1e1fd9273ebab1910b4abf53e8a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2995a909fbf858876e76490ad7db786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc575ba6837712d59527c470d5a6e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0906a93f44787a4b68cb2b686742088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ab5c3d2ed42b0b6329bb6dbdc840d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354e23b81414f23a83cb08f5fbaedf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d771e76d4d080c8a783a66099f477d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4df162e07b0a7e609453991a2c9f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8172b96510bb16da6cd033adc9388b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ba968979fcaed51cbc05ee8bb7d4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff854af6521b8b7b44b2e9e4af077995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab921f5f1b7b6296491f375eced6a5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8c7701213e9961b1d5ebd196308a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfc8821e139b0b6473fa045f1106c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440d3247115d27b8d149dd73cca9b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a99434453139b694be2d84a0bf8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea2a0e9548f199da8884cf02502ab5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786a0eef10941b2cc60dddb6927b389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7a201665ffb24891d6c9f620b9bb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9ce4815ad71e6714a15694415f330104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389293d606c90fadd62a007b96c3192c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d84eb09af743db426fb6d417fbcd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7fcaaacd4e79ec251745027e69bfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee5d4e1f2b38afc9d829f8b9a1e0d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fa037833aa499e3fc62938fa4645d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d836c993b99de983a0bab37112a760a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a2bf138d75d11ac1cf337e61caaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33f69540d128fd7e3d121e676ae3eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3c56ef9be36f0527a27df678b3dc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24d0bf5ee3a1e3fbccacd1894c323a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b372f9bef4fd8ae968aaff2900918115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d642f439ae9eda0eb7b30ea11ca120d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d78ca0e190de93d9ce5a84d422327117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5e9690cfccebbbd4a24ca2b6a55e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffc03f63dca1d94c6c04935029d710119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd3eccd0d27eb1ce1db09c0d819218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e982a9eb1c080761ffb5a88cc47b4fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91edf44dc45df398362a4325be673a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ff739b9f16a257f60209f382e881f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f567a9a242db2192e52636686b23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57757b4212a5cab4a86533b42d20b5d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc574d67d439ced331efb49d4aafced126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acf8e9a4bd7d09722f04309f265448127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495486e3fb5eb66bc27192c8c59f64d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb092a1cc93274e68b21e22f3fe12b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc305f6db1e9dc95034ace31fddf35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2c41598783dbc3e7acc64712d365131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555556755698761e865937492bffb49d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d5699b8195479759dcbe751bf85f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed413f9e671ce9f53fd3b0bf687a489134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a0b09439a9458d20ab7267db0a5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a3bbf4a1f06efa12738c576d45b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06885ed1d1de192d5b2b71f9f40c195137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974f9bb21c6ec61926867c94e4f5118138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea1e022e981ef73e2d6742f676ffc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1ba16c610cf291683b7d3d7cdca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04593a500ae4d66afaa8910aaabfa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d1eae62433b2d44a30b0c93f55532142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf132e057aa1b638a65cc66c4383c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682a73c368403da2839e5867e6ec49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4af6cc6ab0988ff3f15c5a06697a26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1e983a98192408e94f8439aeaf9d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5ebbfda13a829815b74e3b3a9b3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b17fea3db92953d94314b098001d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d12abbb29d10a11d7901039701e26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7489bcbff2613c6ae7aa6863070fbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e92af1fa3e60d03136d1b27379242151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a84c967c75c436f54de7066463955152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b55be52e8241dfe33da54576228b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb7e96167c889fba206a725a32567154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00699e54be9f8c31e9d5a1d329186c31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8c08a26e9f1a5263f72b97a50b8f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccea1e175537c2751e0973fef81e05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191a81c5188bf1efa3ce5148b0a84be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe126de6207c48572bb458f018b29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276698deaec323b09398279e80f8907160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539b87c4885dc799327f17df6af307161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4bbfb2cc56ca461e6a8b9a47ada7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8013ce1afdbda4563a30b0db70b340163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edc3e10872029bf8791e9fa5334f7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f50c6e1bae4c53ad4924a40877046165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7145cf89f500cea7c5b43082225f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec994c3493589ad09b2bbb1fe5ffdb4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae759f243054a9e02afd09e324ec4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e17d9b39fd05805d4a81d7c085f17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a11ea3a355c761866286ac2be0af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2912471b63106eceb2bf5e776bd2f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04552f6b1d61c3cf6a43c8e57322243172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed419303baf3531e6eb76b672e1fa72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4778f163e564f70850b54ea57d03d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac16748e1ee585828aaafd49624a00e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c75f8c977d93ab7487dbbf24644b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ec73d36b894f03ab0e55b1e338b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b7893283cf0d4b016455710ed9f0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece61acaedc568cdec767ab57168104179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b1cf875ae2aae347b60cb5ccd50b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3756a7624465619bf08aa34ef6ee3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94268a7c2d852cda93f5a7abdd046a65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fa6d01995e4177503615afda1ea2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e289d769fc8092b2f3cea9515b1a75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d95c55ce12688706f24905e37dabd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4af772238913a853e6daed3dcc304186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4340b867b6804fde2c9f1ab7423de83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881536ce790e88a3d5ff8f1605b69c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb7e18ea885131155b06905d58ebb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297ea9e1d8b6425d49b6834c52bb28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ecf032059ee3079c85eb09154949191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdb02a7e2aa1e065b250bb62ad172d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2585e306581cbcb93ad19deca55d66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc6efe177d0e3e9e23037e8781b97a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a8768ea5badba3b921aca199fa93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ec28db23675bea2d133286665cca4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fb893d5ffe23bee854a5bb7dd74cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fddb063f9ad886be5e01e211172ea5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1db83746143c33e1f01e3efd93a50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318f993f517f47bd78c08a159582231200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d011689996d271e1d97705599e0ea00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8559f2f8807949e90466ca4ca6199ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd15b025de55aaee623df4264d9787f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744a3a7412c90c2bbf2ddd32b5efc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e7cf6f2768bb0fe80e5eaab5eafe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c3c458ddeccf2e9e01fc995e7f497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbff6e8ae5f1263c6bb5ffc028881e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d468b6f57fa04e33925777f70438208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e6ebe13cecf7e91196cedb9a8005209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de273240074eba504d65731c3a4d410210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a9a6df339377619cce1380ac814e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae7f03ccaab04b34d3ff52d6fe825212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f54a62e70d8a2076a046d49a01c85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01552f6a21c089a65d92e4d64b75f28b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744692d2e95ddd22de800e40a10945d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f591d39f95976d685220ff5887a5977216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aba6705ed0edbbbc8002d4d8177782217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a876d7f667b6d177d09417b3f04bbdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900cb75b045b06998c00c4b85d9ec96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4a655065f1c6d26020ad8495b8fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a0c1d437293a37dc7559b72297a75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef64d5f43f5d3aa9dee82fe904fac0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4d63d5525a24c48b6325e1bd928e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7817a1dffb5b9b19fb4e1464b0b901224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991819f277889c17bd3059dd8ab8d51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba103179a9fa4ec0b5f2db795f7f9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c20cade5f60cafd27c45acf937f8e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f18a3782771206e918b158376c22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ad4d266909e1a8bbb7340b619383229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768719088cefcb5dba1fa2bc2c72c76b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba882bd8600b4314ae07c7b589da3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef962b99c4c5b41042b1ff32576ace232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d6234b5fe61b91df86cd2f30ad0bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50962c9249ce1fd0b39aa2afee5c7a65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c099db4d8b4c04b6879dfae52724235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a371c52991b1a71ccc1be2dbd9d34a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255a021d6635fead372bb1df5cb14b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d7f4d53ff91b99f48f5669630052b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718051338a4f800955ba6cb2bc7afaef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61af709a04d9c9fa2d0a00f5bd087f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76797991dfa3b418305e2470c258c5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0bed93d3c01899447cf5ec3d7a3c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d31926a5427ee6420b99f312974e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6166d9ce4cbbdd5e586e9bba9f0cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67164dafd67e3cd731d7604f6f6926c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32513bf9ec723cecd85156f1961f71b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d08fc99f99a4a1ea2b1e28479a28cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938cd8deacf7ec755c7c80b1ed4b310248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa736b2a573b93f3b88aac3ce60fb02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8896e5ce974bc2dbc6570238ae3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2b874896c5c7523374af7243d974251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926962281f00a568a2e49ece9423fce1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011ce85725d52860bf2a8d62b45559e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca805279044faf3c8f905b018ce0b329254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea7800b42d3aad6fc71419f22968f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea1aa303fdfe65a9064f6eec673a82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e1596c2374a62ed3ded8de38b4e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b192bd8cbb98556c8d02c4e6d222678258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ae17780a411297e6ca0afe8e8ea65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2dfe906cf125ec59e3237174a9c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cbfa75fb3aaf1236caecacf3721cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd12ebc26b938def10f0ca768b4398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9584cbb44628f771bc4525e7f141a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718231eeaa9bf7884a5e397f029927264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f1fbcb179836deb726da1d38a9bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885708473ac3154b5d56af00396f3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111d7f76db9688c7489b6c0ae03f255267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fb956a6593f9a0869f49d98211bd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08908a92b92f57fd39a89ba2b8465d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3673f5ef27ce208d460ba0064e26d46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c235a95e78bf7cbe967d14c43ceea63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3749f54051a7f02d18c30fea502fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce10085f0b22879af1620e266359d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f07334551aa7c01c6aaf97a6026c0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836a14e9e9688cc1ab51d12e62aeff6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d6715413ea1fdd10228ce9806ef09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25562abe4a4240a2e6e6edb3953c1729277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c96a3aeb068df10a63a7ba5fd5ed9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef7c154ef092d2ec74a2eac392112279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802bd81354f073b6e924cecd1139bca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b74643fcecb2983721e37a26159086281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69f6c06589af2165bf8a29c3a51da9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92be5f67f958f8ff668d89281ae453283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df5a5e3e73fba478cf8d42e8804517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0767d37c1cf139a355284d006254d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b039ce458be4606d08700ba15bb726286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaadaf7a544c90bef00a4fc7a20bd66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d0bec58518f81e7c71dc02256fb65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243a458e906c8377dd9dc96131af6c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd49765007d780413bf2f017f5a72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4aa39eee977a4792bfb9bfbb2350b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4c1e54196b93dd9373d2896b30576292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab6dbe7dded49ad2b4d040995154fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d39638ad0c72dc61b6be3b2731c6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3273708ffcfd6b4f94413a62ab64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c231a1a7dacb7b423fb331f1d4139296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee73be3eb12b8c26dee089cfc9c9e78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ee592e90361a7fb2ac94620e891f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf52c852f6b371f106584af5ce220ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaf76b9590b5aceb8325ddf6e49b05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c2ea8b4a49563b2bf5df149341bc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b78626319805bc964de077b4fbb33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a48865d26575eff084845b6c45f64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1ad7abc9b65d58fea81cbd7ebc066304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea718f9d074a3d59b8991f870e7076305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac30461e664dc45c62aca7ea6547c40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b8dde7ff1c0ac4fd7f215fc0fed87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa3ba69610523d0d654b91945aee9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f179e1338a4d30c1809fdf11bf1ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf2bdb266965569df317890db665c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e77ddcccaa0f518bdb37f66b6b230311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25288eedece9242e5b013e3746c1ef8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b1ff558ed3a216d263e416e35fba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f9e2aa033264eb3c2e26cc72d726d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d1f824e1cc020aaf262079741d2c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8faa7023ec9e26902a21db5746131b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b205bb9839be46d8e6976848b58e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d97221d66730afef3ff768b7a3ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21d2fdff1db830b40a2a51551e826b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1220bfa2cd4e394bdcc6a0e9ee59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d373f205ea5481877ed2e6c8ee2f8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56e8c4724a7ae531e5d6fdbce79ae1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d6b0279befc88a1aa1b6af021d59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcab19498c2add345876d4d04e3864324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4f94d81a23f2d25721617923b3a52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6085173aa64039a0d554094d3eaa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924142c2699c2d13d2b21801c1999838327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb492389c7f7a10e184623bd5043ba22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5455e3e1b922e6572c164dd4f7eafe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcdcba7260c045d88bbd65ec54a44b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0fefdce1c7d66173eeafed7dac54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81fb17779d623411b7d8ceb3ea97e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9efa8689519c78f950d7406d11649333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc6cb7670be73e8a154e2d415e9c77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7372ac1357b8ff3a6c6ddfdf1f8f712335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecd3245eab6bcd6d6a3ee67b94dd1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653247b5fcac820c755ff7513b062439337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf96b8738b0e1b6088fd394d59731b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695cfa5b4674ac8e142761ae0b83045339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e195422bd2595bf7cd8c7173b01fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e1ac020d30fb291223c4c0d9afd77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f542793f3da1bc1e1df41f02c31823f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c001d1c3f350b4afecfb6aaff6983343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d09ee815037748df0c18caf78a275d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7983669c8ef60947e0715a101279ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb0d2d17c4fe3b5f5fa37f854f7a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89442307d4d5e202c725fd41ad6a483d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0b631a622e28770f126ded9e7aef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30265c6a250edfd348330130f4fedf95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867e915cb7d74def126495544787920350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deeda7756a30338b8d9917638a875e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60fc717f8b314cfaea6e1922c4969e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102da213338e402f58ddba835b68416353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e7048b02e15c4ad1ffeb5021c164354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a0a104a3708ef4798f6678728e243355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797b211d91f723d6a8abab71728363356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef276d46edd6965264d4a73c08bf3fd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749b11fd8c8dda050c4e53db161996e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef90ca29ba645fdd733ca01519b2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a24bf551c6856307f8a25557bd8ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf247c2aa89912b44e24305ceb7ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8703196c1a48c23e5ce281b75400ef7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5a63134aa4f2c296bc444bd794795363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebceaf4c914113b00b79bcc41d96333364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7c0227bd27214320374492eb15b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479662ae60b32d11963cec57e3e87178366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190486f493e3ed534b1cd84f81ec7ef4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a2b7a50cf4036a23612fa002bb47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992567db4dcefb5fbec01d652b9fbd7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006b585bc92d84853997984c6cd4f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7336639bf000dbf2986aa8372ecf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14cb5c2387f69109f43b82fe9db26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c10f78f17f2ea5086ddb44e2ae0c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cbcea980943b0024a624ae447e06e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e853bf1244f1c0dd4c3e3b1e4bcdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadfeff60f6a26524b325ebdcf80640376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea7f1fa808d3d43290f56fef3133d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9208083f0efc874ff1cfb699ba49c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165d4d65fbe623a98acee4baf8fa59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd27e4750140b78e40daa4119ab55b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf51c3884584bf33b4b5bb458bec9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a262593e7f17a18bcfacdd8688264382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb0698ce37764acb2649aecc42181383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e12902b47621b5160629c109ddb99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b1defdedf99b88aba3400306de96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a33ba65433a49c2ce81e17f137abd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416afd60f778af04300b54a0065179d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef491687f52b6c5d2bf36feaed2483a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401010ce44e5d1f67f1d2cb0f40919d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d353bfbd368f3873b1ef194c821eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc7996fd448cd2faabd925525744b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb2eba9443661de8db22d0962404b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db6e0455342446c953f483d436ebc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da7438280f93f9c90a169cab2125e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7bf3f1d7217597b9fab8bbb3baab2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11713a914c05b9711cc01eac0ff87c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d8ede383cd48c7e6bf3c83f6e1349397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548215a5d6a1c5ec47c97f39406d31c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d930e5d6ce80d079541521d8706e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263992cc1527442aafc536b4d883ff80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b4354a3a4df95281a7993aeac1d08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc9fe34ae4447ac64a5bdb58b83c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8396a346c8a6c732de0ebfe03b794ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a773946d2b263e86b4eaadb3ececb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ce78447d1e99c21d5e75d455ae28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fb439b744f727e90bd426fe334457406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58dd90dc0e87525e7c78f167f9edb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e4a284cfa131e61fb3cb9e91b09d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff1d2ba44c814fa4382b527c97b64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf8a02629b7cce6fb77d7a3474dfb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f105415b44424b624a898b7ce06a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd64456743faaaa24ebecd1bc7e907412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08087bcfcd75223a2e80cb36136b9648413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79ccea39a79a3f7cec84089d9e7e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed12513b7f491986ddba8edcef978415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28850a6eda44eecebd9e6edeb5438e22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05180ae71e83c3dc09574a045f17c15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30667411e4d0f9d8c3e23b98a44ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761a320ced7ea784047a2614c6c792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca144561d9beb48f22c5a208e52b349420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f05d2889c8854a1414ef2656cbb75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf929dcdcebc599d7b9bb1a67e3acaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa4492a93b712c23b64f5f3d764d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a2fb5f502bed4312ffbb36ed0b53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a96f0ab11fc5152575b40aedb6774425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a064e262288624150624ebb82cadb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58d3515a6eb8f8fc02a5bd394e58ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7923e3b13e5cf437caffb6cb835b0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc386d8b2bc05eba666826ebdf58a05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0c46557a23a8ba2d3aa5cdc68fec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818668e78b2de9ca7efa3f317446c77a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373630902a3f05428e60f17d71ffbbf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8fecd9215470b7fe0404c5118fd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72225a54f386a98d8e97f3bd184e04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ac8b552d89ac4f04ba7b8f0013e71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c378dd587758b0175d16c382459a33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525c729bf085d8e4a2c2bb6e253445437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967f2a4211e4230615a3f7b15c0f85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286da44f86bd01848e4e1b17c372c42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f10afc8d8026aa54d8e1b3b65edfc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea39f8fbf433bf10fc385fde068778441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec974fb07d94e42c0f28817d34e59c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fed50bd313dec6535845dfc80d6e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356eca66f65f064de863b6b40055836444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3943a74d99e9fe59daf321e9dcbb87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff55a7ff38b0792a24cced9412eefd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590dbeae7f78bef790e69644cf0ab7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3bea56720596b99d7c00137184e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41704e0f7f2660b8fc7db372cb2e741449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b20867e4a66ab759bd0a7a0205fb8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0bb2418026afc6ff8deca18873a90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eb8449078aa13689e3d7eb52ab180452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0760d10bd498990c446fe98e54a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeefc2620de4037a5f5e939817cfa6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3c7f8b342a314510443e9261d5df2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ac485163b1a46c36219a93dc26e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a999ada4d853e1286ee028322ed72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dca73b9e2b55b13fb9fda07f8571f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62662956305a979388d56189c9e4392459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bed8ec85f66a4dd3a3d26e6d24e9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857b292edad44ace4ffc8376b98cf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73faebdb514f3753393d4cc015164e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1938e69c3c476f3e4c2ffa334cf91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413deab7a79b0b170446887a008377b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728d0e088ac9e8f83d7c338dc0ee918465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716d1cb5b135d74c0be8c828605694466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397e4fa6d2fb6bd8b2f6eb6f1090ba4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371d104ecb98aecc3d0c46b41e4c8fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbbb64403f5f31be92ad8412341ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b84d0c64cb3cf82e541130914d28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdaf14419610650c83ad666fe3ad39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3b82882004b46cfee1bde56ded13e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad18a62262071f48f7fa8ecb2285b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4806f26c0d73639bf21fa1eb120fe1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b37ad9017efad35edbe11c5251af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a09954ff2851e4606ffacfaf0a23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f4f50894e715b72b40dcb3cb5cb71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bf349cde5f1f482038e498fdcd32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2f6613e1a36731e16a7364b763fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf566081880654dc73b4e151a01c750480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380533b17fcfcb13bf07e9d35daaadb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a627b349caf0dddb26b383745739064482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69143a7e74958fe6a06aac001d37b800483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a54cbc9c932374ecf50e92805579ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d96baec6c5b575e4bb8d1981fa791485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee7694a85ab24975fcad370ea478cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639d8a46fb41237303247c4ba60730487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0576801c2c49190728908563c541e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949469a400084ef7aac1a93c65c1fb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b212a4ebaa541e7ea6292f33e6eac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfda3d29aae95d56145a98a8fed7fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b012a725108e4d5ef6a49e09ec5abe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5304ab3e697c8f394173c0316435bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd1631fd274b35a40b111a28bdc98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ea63e398f0c20392ab1ed678339db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22301bd4b7fbffc941291a0a8faad61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f6e92e99efee64d4bf15d7b61b06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907add11b5ad1bedd30fc2e67178c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b8ed7bc69d90ae3c6d5ac20f674d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f42eef9984841724bbb9d349f992b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d304cb7567d37c8fc0393fb8615dc2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862f0a75cd5c8d0923c6ce688bdbf66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea6785f5e638a3b50acb40adbec066503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a78810674635e315feffcd0e16d44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba568d24b2661200107cd0efeffc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4a6f50f95c01da4b529d43ac17fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff88dbc67c2d2f37928dd5f91948dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f840bcccbeef4a1539f7d07104056508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf424385ed308504183a73d4391fc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991bebab8412049fde8862f7663bd42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede153ebf884813d15f8861d0c80e5fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a92e36a65efe9b7997319a00dcd06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f3ed5c7ee2b9753bd78c3ec57394513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4d28ef59304029f2ffaccb76dcac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4f9c83978806dd91bc9ede86e956a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c7ad037824bb429b87611408cbd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253d0d1914592ce63ad97f6d4684a67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee486e1d49284e5e608f92298a489d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288dd48ed25d2fb2f832a7531f54ee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d06a13a34dae44fa0a312abd1c37c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cb115b19b0b918e40e42eab9d6111521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b6955e2ce15bd3d4ff34b584486a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0451ab01332fb1c57dbfb76ad2d2dbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aaff8cd360fc629cc0289f7007d65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4dece6f7a629fde045751d485d02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396015d018ef686051d2984ca4a51ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc94dbd5b65d8bb089aa426c9cce66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a182f3616b48c11c959fa3ed40480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9acbce6760ac65d4cc56677e67f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feffbddb4d420cf37ca472078f3f0f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bc10c06064030eb6d9117c854acd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd581a25df0c8339029a7b33afe236b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395e4121cfe85bab817328f6e25a97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121553afb6663e5fb4d4bc3cfb865c47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb359bac592d9fd0cbd4b88d32418d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72d83d74db05551faf39a91fa23385536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0f9208763c7cb479950143527dc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb05a34ff3b5342fc8dd6a75a30699b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21308573145ae94c47a515ac3ec344539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bdbb97ed4936bc33274329a4b5586540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb95faf96e4fb100d60db74dae298541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52761353ed12ccc8e1246d0a6bf84be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb59bf6b54ef6bf0b772896407e22f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286ee1c251a700226e9671484898102544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f2784b1334b4f70f36a66ae7db10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4fa05bb98cb69f26f7b77409432a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182b1b69c55692f79964065b34cca3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b57dbbefeb08609a36b4d9a443257d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b557c9fb7367cece676e51757983483549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafee88e5af96eaa8e34620cb8ceb64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00529917f3376ebf8586a594d93880551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a0985659f082c15b267058b84760552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d478a697b05cb42fd00fbcecea858553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d827e5b24eb0492200a1acc823a10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0eaba0ea6d4ba03dbc6934c49f43b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f68afc375a82e200059a68935c75d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ddabbfaec58d013da093b1993b205557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c19b0ab21bf6f31f33546957131482558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207577eeb4c65823244fe1ea539be00f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0aa3b8cc1161a613c0e04f8ec92a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead22c9e71fe0c90f7da120b2637af9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609979b3d1c7cea955687592e2c82a81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30907238a17a12abc533414fd90e9d2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde68d1bd5a4d5cafc118a86e988408564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd0260cdfe74c6df09b0ba161e23a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da09464f8febf3356627242a4433d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbb62f425436ffa73a9ff8b0b6f8a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7452ff49f8381b4be8414a3f1a1ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557646d22c934768513d9f6c2fa5813569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb93ea2c31f4cb63a577b1185d0b680570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a344fccaf01b6a5affdbcbecd5e6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d20e46db63237ae26998db3f7157572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faf4f904e427f15ac031ae179db867573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4d0232fc77b748ff7a559c543cc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de7335efcb84add3a7ea82627b0c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079c4025ea6f32c2a9a94f4dcb282e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf6b4656fdaf92761ded89c4dca97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c5ceb60c6701e3f63a910eaf056f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d963255ea40e41622591a0d6bb8c60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dcd35065ea02800cc65157ba4c138580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41aff4c285d7b0e3796ea2acd3463e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d6a7fbc86776ca2ab307d1f713edc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a817da57f24d39012de30661b23520b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c8c550af12a198bf5b9dc60ce38d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18887f2a874f507fe0336ec21c0bc34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778bb3c3736e1d39bc7ab6e42652093586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e489d7635387db406696593743c9a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6b62e941f3f229af1bab046e0f47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c86e61375cf2a6f5b0dcf123b6630589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab37a9c501b0157a92421f1bc95ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d798e841d2e65867d7abacce1f49d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f6bdceb9c257ef2431e3fb652c180592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cff0c705221a1c78aaeb1dd16109cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef731deecd729b61d759cbe85fa62ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad3a9d8c4e9677c7cffcbfeea1795595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7971232aed1f7ea85b4041944e6a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafff3dbb03405ab2da0f2d8adea1b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185705835aa751d624819e4a2910a4e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7016b138225e8311169c5b42489a89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51cd31de89e8ffbb5dc405664969d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13db8716511cd5e5bd828690652c53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ae90d41025582bf0ed91b88c0fc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce020281f47e1f0c7a77adb936311603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b02f8bfe31f3020f9ee46fae21616604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb50716501d3955fa1cb4adfd58935605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efff6b1e9d609fce39f0e1387a996eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697323c69b6b26b1ade58251c9e83f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab253033fb3626d5d597d19bdcb4ca4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5aa6ab29746a8867db223c1dd76b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdabb13ee28a3b1a929db7f2bdac14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e818c298a05b2aaa5468877339ff61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5bca29a13ef139f18849cc76f33bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a886045280a3adbf7109f482fb0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc4d86fe7cd8bebb36aab2df1bb87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c55563162dd8db9235171a72e889615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e9c1b384fa31523004d18ca12580616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bebac86f367a14603cb56f38abed50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be200575a6e608bb285367cafbb2dd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c17fe49af8ae092a753c313cf59f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66b45ea096c089c0b24d95c87e073620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234391d329bf56d907c7170e218273d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749b352266f632140ddcf51514b31e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd50ec5f31eab26b41b78ec1e096eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad56f93d0deb324ce5647dae576b98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565903f07d32f23004fba78e445d045625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7e0c1a3f6dd860bee9fd553b7c527626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee9743ea38d13a557e70d9f0ab379b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69f2419d9bd49a83a7e1f695bccf3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b47eb520e3858bf16b2c35933c45c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229a9d087196f1e77732367c4a6492a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9bd1046a0358d483a1e579c7f85ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32c80c1b7320b29c71b33ece742505632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac28d49fae70976d0a8a29de34186ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76401a22798c7f7d4596652adae7e42a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddb2fc4574e1a8f06a29ca98f7dbb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0c9fa36c7a734193e3a2c39ce32cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6f7310085b18cbc0b3712d586611e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750bdbac1939a1550b86f45a2a4e110638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9ca2d08a0d2a8113b2f8ba3fdf5ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53ceb2ce5903b16d50d9c966e78aa1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c4b9b90bf2fc6fd7e79039404d61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a7f228834aa4e535a1990c271192c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9131aeba514de1b42ce8e1119eee2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc554bdf982c29c29859ac883bd597644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220dfa71161bdaffee8fd65a6da49b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd45c9436d69e5ec8ba8b89e8eb868646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223032c5f7c571600086272f02177c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260eb93ee88bd605ee8595f53b654df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91e872c55e1b54a51572ed0fd4d84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919a3b8ee4930a6c6a9f37e7160bc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5467b028b5346d712d4804e8e8c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf4e0ac775fd7a824b794770aef6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a611fb582e9c7bf44cc7fe98d7714653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7786797ab7f8b522aed855b2fe2ff68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15930f13c8cc73a263c54b5003cf96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af42c422408a9daef402bde61a4fc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3b0378119a27fe2fbedf1a10093c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569e7c6e6ccd9973e925b6a64c35f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7916a630fb21b3d1eb952459c54189b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abac1390bb99c6f58213ea878bc5603660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05332d76077e040ba8d7a0a299b9168661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059393ba336608310f13b43da969235d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e994688101db069e8103c0fdf5715e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3559efe99127cf4c81ca19b955e6e8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed037dfd9e174a273e89d3b52f02f0ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d42f04fb97073c035488b12adac72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c91dec84133f899837782b62bab51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318102aab181da2c832854b47a2dc7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f79166404a51a30c7776b1662314bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fb97db1d542fcda373b5d4431e501670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6f7851c0828832fd509cadc20a5c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138c0a1ded02a6ea39b31b25ce3bd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abe1d23d7990631934435dc596ad98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616458c58cd5b942478430135ff8d64c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ce82b418232d4d1b866ad8180ce44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f22b2011596f469a0c2be0c7f3912676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9efab24740ff12c8e87a944f211ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853179cf0494b6153d9cf04ada12b4cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff955a734a15956857c543918c409e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d7b9582cf0c279a4a3b1b75932b8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9631f5fd4c69967409aae4ff949a9dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6133ad4db3ce2d16e125900518b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34802519f917609496fa1625b8cdec33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206654ca5d9720cbadfb4431c603993684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927652b76356bcea2cbc17c9418045685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de7db26887ebee5820b3b3b1152ee8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0688b7c071a28e448807e4d21eea407687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b141037b5c2ca5550627203f1a75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cce39f6a40e52637a31b97b045cc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe270a287efdbf182c9ef5838b674873690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0784310ecaf67e1bffb4ceb85e8e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b9bbcbec927e58af344b10ecd3b2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec4afb79dc80bbaf38a696a6af1345693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a94159dabaf4b971f57dec6b3046694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4121d107cfb150aaa9ec1014c345bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef4a5abb51f9e7e850a2d29ea18b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73c1c0e99f399d3e2491ae7ce8a2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0215475417ae3d0bebf3d9368083c17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dc57a32804ed49c3c0881667972ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c483f7f36a59027ae680815b1df96a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f7689f327bd4de9c240914cbbe709701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f6921c7d87167eb05efef1ef372de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699b5955edf4302348ebcb670293db0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b47fac96d250bf61f9f5d75ac363c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a742c78c911f5ead06afc45ebe22b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987722cef3c1feddb4cec2f8930920ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6f19e991d1ce4d83663116c4950f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6bc656f6562f0c924eab7a0fe3d6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7d9371d04786924bbf895e9eb9a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ccf13f0e8738ca0f8b72d721cf95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696522669ba6eb91c90522c512433877711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa6a36df5b04eefb0d70ca58aa422712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fb19404b2650936e4024611c0ae41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e2d4fd151bba92bda45091bb33d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896def1ba0dbac7ab1ead4c50a54eb79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b2c827d25cce6e8cb12613f435ce0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7675298eb94b1cf75c2334474a3f15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aa02d1af7a18f2bb25de2389036e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680025c5cb3fe02ed9f122a458602ab1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c424151358eb57d580e1aafd5a8f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ce075299cc61849f05bf331d4cfa4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454fbb61e20af91aca11906fca1e8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe16758291184a68782eac2c3ac05e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43696bfa957eefe02c733a4759815d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d2ffbef3f3eed8addbcecfccf439725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15164c3df3e450c7261aa4b6b5ff27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a830067705f1d89127d64d7b5bd0f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03614ef98b09d49f5446645c72d05ef0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce537a81acd3ab1cda17bcf98628634729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367812a8c236138284a80122b1085c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114b7ae110f474cfcb0f87a19914c6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1108b9bf9393729cccf363ec9df46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be29e1067a3c66db77c9754ef19933733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a197750e2f814bcaa33654039bf81e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee53b41f523201f7b909888f980c70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ed9a4071cf756e79d3f6125c41544736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a3d58e8aa80d21bbd9a968937936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa302534c533fbb81dd4dd935b6c84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afca22aa8c96817773ee0cf7507e7f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d517d94dc4d8cf70dd0c0bb96b120740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada94053e658cfa477ac02a48108101741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87854db056c1b1b49d2d37d810d0652742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0aa687f41a668d73ecea1643c8daa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf6b064952d0501477ed3bf5da5501744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e73a39439dce67de46789bd0acef6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74b8729ac8df34432682f4a3f4892746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab0322dda4663525a36863842ef1b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0f92e4acf628c404ed29ac2fb7262748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f301af38c8cf8d0f6e82cfe7da4993749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50ec4b55501d1d96f711c6d37eb22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208087d861c300183c832fdc279370751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eea2ea6d632cfb23c1021d4971b8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3cef42530bacb9e591f8d06bb85f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bfb3ff01a1cb1530aa77838869e69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a6b14dbad8a9127545a2ef02808b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfdee75cc8191b12555ed4d34dd4e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4f5ac9046edb6a503e25575371876757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e707cce7a6efdc6062ba283c62b8f98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2fabe122d3f0f1b5ab3cf3710dde4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>