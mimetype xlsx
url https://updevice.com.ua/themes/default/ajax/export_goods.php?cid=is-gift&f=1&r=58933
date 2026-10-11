--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b46b42935b3febe03d29237bfe9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8350745f948b38ed4a31878c5e23582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0fbfb22e3bf15210de861e8e67f7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f954f499a7164f42bd6ec5ba5c1974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb249bfb84110ff968d27a1a7a190c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf700d894574987e527d5b6eeaf7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc8856977af520db0f877c86fd59b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a03e2f0a01b7eca0c7a07e6f774b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9193282a165347a11f328359df09a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040aeecc32acde37743852528c112aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bceb01549fa85cfaad7803a85e5b5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7fc5e7009055077d17ac7bed7d53c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eec3007742457d842efe3cc35a85113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c043e28bd4a3fa6cd7ec48435649e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c5b9669d4eec526b6b7b30e773a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da049d230d1d2a7480773b7eabf5ad516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38f530151e45f1a15feb703e0b16a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6a08cc345af99a32650d27c3e464a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60f0c60a85e435821463bf4aa282119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018383cf4954cb739dcf2d5b075001c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a316f9148a8d3685c849813b772821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738dbea3dc26089ea8ca891f5aea32922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616892c67edcca52791f02ae1b487523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3813ed75e935c95302b0bf7d020b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d51fe25fbe13f670fd900f6ac186c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e66a3ce2b4cb5664940e64ebe45126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055988ab721c17185495a15444e7f7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a629d0fa610bdcd56ebf541707b9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cb1f51cbf357ba66182eb9b19ff0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ef9d392ca999fd58b6aeac209350a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136081cc658c607ff844b4a9fbed91531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6849ca5c9d31c352d898ee6baaf9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726105fe2b253ab33c637e540ee52d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb4cfb3094ac07971f549f98a7031534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f459588617f059fd5cd1881f72a3a3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba42859344fdd47a6d9f0607d144b4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7cb49fbe54023f4b6be7eaae4188e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94c974af5b362a26856fe0172b98d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672cc524e6e37425b76b4a9ad00329139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7da65df3892ae05b86dd16e728e4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b8d19621bf241507407e354e97c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e44afe0bead874c3d5f6999aecbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73651367691414c91be75530dbe5ac943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f4f8938f2a68096dcca12d941fad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a933298d22369c8ebd085e96a35a5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaafbdcb2c8beedc5b47b836f3db7ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cdbdbbffbada4306972888c80b95147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609f66e2c6d52d9fb3625e0cb8fbce848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f29ddc1a649de187db78b15d7fec6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abeba56d0919ed708651a4629c323450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b80bdbbf5b4cfce0fb3511977ed69651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd8de1839ce9ed6f2507168cf6554f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe856c072251592cc57ad47624653953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875247f3a26b89b40bdee492740c5ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c473009398c7f79f285d7aee3fc13355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599cbdcc5248949271eda4b7a3514b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044eb22316c5cdf0de57c4996888d4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f791597c56b3731d8a6c747688515c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176bb01836b8c5a8d45b8ab00d6758259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64cb5d68c52056c7ab89591d48ddfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df21a5c34e19d660653605ea3f851d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381750c5360820263d0dc04fe46700a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e7a28fec03cf95db6933a924b678463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c72ffd57dc91f493ee124294d98b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b2494a5fd5c73ebcbe95e36589a0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d7366b67c58fd3a61bc49ad55654e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37372e7a84ecb9f7ff2a764da095b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25839afc56f9b2aa1f163ee50dfce668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a6733859c0d83ffbecf03d4fce7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df1a09b3ddbf33dd332f55d4d2485470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8953fe43dfea8236eca2e811d83363771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193d4a625dcb9dfab7ea22724f669e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76679294895d776ff398f09587feb78d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67451eea9a5d2fb8b6df4bcc134758d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c8e2ebd83efbbafbb80a302f30f0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21565fa00ec376a5f086bc5e20bc7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3620be511167970a480e3f97f04f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f8d984ee3481dc639efaba0e4b88d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84678f095f712098ba03c68efb1fae179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f65717fe340278801a5b9bc7353dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e6c6b928019553a40f85994bb021b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd821ae10dec72b05b3e5bf6b8186882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c70821ba1518ea7643c0cd41fe9e9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231364c153d28cd48657386c50113f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e42a273f729f3f5757c9b0c82524e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4271e0e21e5764203459def209cc7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e226ebbfdfdee35dc4458ab2fd03d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bfd5e1e5e413fb7752f3af2a0bc6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dcf95029577fc43b5df75ee06f19489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4ff04fed14fcfd9abd03b6976afe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1be95af9cdfcf60944585b1cf599091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a399da22b61cf29164d10b733ca69892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf8b7e50a4b1e0bc25b25aef2aa6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ddd5810768d736cf8015cd355545494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b40a80a3b1e238044e070648462295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e6e5c5dd2e8b58ebc3aa633c54b5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f3b7dd5cd7a243955f9638ad37a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6089da7ea77d00ad2cef36b6d67985498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c6537f125244d9df49a21ec4bc4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a89be1f89ae3f99fef32cf9afa9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f0e303773e6212efb24b1cf93003101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ec400ed247c25211f65656f1119b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c707f645d3c1a0d53ebd6450ad4264103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41787cddb53b73f1a945fe00441625a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675f8b65a22668d593d74f10ef3df48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f84d11ef499805e20b371ad05ef0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dc537dfbf59b8f05d34bd3f2eb903107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700665c4117ede3af77c59f70f7d0db2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc702c2841a9a45f41af600e4c5a62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9378a113842be4796b5f75dff762b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3b56ccf4efc2bd4560f9fe2c9b4c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a21afa2cec03f098d5d31ef326f43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e45690088648f94086b231bbab270113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff246450d7f531ea302a36526224dd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8eb5b3a549504eb63e5f913bf8278115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc119da09489d621386061d6e30c14c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802626c6ae5c82e242201ec929f6953117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9d7ac854c44959fef10c76651fc63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b635623da9b1dbee35d45ca30989d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f7765c6982fc149a681268991157120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c8c77043a447da92c5c31b8fd9c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ebd4214c31a14b48181eed7ca32e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a47c21486db98edaf607ac7f69182123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a81fe57f3792285639f5dfb213d15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53dee0956dca5e0f118ada2ae6d51b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a05f922c25a6870446218d0b3439b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d13427c0f3238867cc810c383b43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6ba740e02a485181f8a04db00132e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237844af961b49517dfe2faec0bdd93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98ea921130a8dbee78643f48d7d80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713ab9d5a7ba80d4a6ac9211fdff59c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88f9b9261ec2838e89402eb7e747d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b625b189b5fd75088e244cb2e90b40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe834b5f39185065d2c59840525254134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd0008d6f4d9a8d932e02b7ee410b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d32a9314caa9cb926fd299b14372f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d9413cdcaa30bd7b0fbac951ff366137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78af7c9047ed7543f78584ab36276a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288781c74af00ab95a53dff500cf7ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee6404b45d9333c6e4e4401972b02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683876f7ff51cdb6640c1935391fbea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20906bd9e21d8dcccf2dfc1c60298142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7525626b6febfe71363e51cafb5b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65beef2ba2134650321b542fc38d45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818e99c0ad72b40cb94811a3df12bdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a707744466251438596fe705721cb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868b2b516c7ecd6eabac8517ce87aac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0907a00154f0be3ff66eda72af76590148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277c347136f5aeab896ddb36ece63e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f8fa248f08f94e31c2d23e4d7091b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b9eaa9af53fdccfc3d0cfb934f6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8bb2e00373554dc6ac3da3e7f6815152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3a05fd438313238f94ba2750ad25d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8a7d1c8f74bc0ed99f51af77f44e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf1c065af8ae2589f333061f8ec40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf1dc8a375e8364c581e23e01d63c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee2eb1ffc52bdd07c9174acef6b760157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec1af3ed0d824d1f25f644fdb09f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc66843b40f578445dec7f0307f00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b33e7a7cf1560d80b45c23ef9bb2d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643c83a61e9448f4c914a71c7255cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a282496000a215ec7de644963cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0fc24bafe32b83c3ecd25f62714ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587287cd61ad9eee9c105078ae21a5fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a53c81726302e278cdcb6ece8c2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ba33ec2d1cfb2b332193cbded6a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c18e4a23064edd35fca07a7f82c27e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38488208a0b79ac833f0edbff81d5e1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0753682b166c9e3691591f78353ef1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6224da550dfbfc5b879587edac2b45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a3e9b5c460dd0727b89fe7540cca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a485d85bcf28b33f7bf6d52e6aa14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b57179b97172451816a3dfed0215e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd95081c7197149e3dabd704636888174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa9a4983f1a7261f543cfe816d4eb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef9089e6ff6b119105f15caa3c119176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f947684cbeec704323ff1841fdb9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb888240a4578ca956b99969d1f10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee68447004b102c59aa0b4860d0de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112697daef50861c7f1ae10ab0c9d194180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ba777b26a714702d96a2829b5d25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeabaea0a83ed63816d7d664a8e9e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1d2ae6c61d5bf5a92f8712b926b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347abb57743f8ae00b7af7fedf15cfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e8144c3477f03094d80813118fb70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a7434460c85fe8410669fc61f7c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4b0c30f039e4b2207435fc2254d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002b02487ddf0738dce1bebf389f9a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5d6423567c460633ec95baa622af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246206abe429991b19c0a5bba43398df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb979a198e975024cc42f8ee1155ca6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c254dd2724cb78d1a9c5b54a85513192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb79576e387c55cb46f8bd13ec9eeca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41a3f934c15f96c7043444c6de905194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed29fa22936a809e53401372bf0d398195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d1d78763469f8123ac98141ce0514196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c5bb7e85f1ed563a17ff079a64873197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7920a2e0021d801a58f0b654a33900198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e2d00ef7d640ffda24841ed3da73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed8141eff9120c3aaf167b961fb571200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c727b4c8e968565191db9be367c5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cebee6fb3b534c366ce33e861a78d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ed95b5a44633a69e8b6846def733203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c838796ea832fb8110c913be9a3d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d8a37b0f2d8aa05adddb164e9b0d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a531e8d395eae6586763fad958a52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37141504ccd5eeda945ad2c7537f6ec9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec13c8a1b6a9e9f7043031c8044a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983c6310181a3976f5eca65c436938c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aceeb29e54fe65f5daeeedd6aaed10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f11bcaac4446e2dd8e145ceb5340ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e37a5a1dc49cc865b86b447403a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1158735e5a30a452156e85a8442af2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd668c7bc79664c53d3f823d31a6509214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33051e86a275e30d7cb0d9a5e9d8e665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b28d6fcb11db569d15011dbb09489216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca2ef9252cb76cecc5ddde6f1edf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb3eb4aa3b4efc7e97b3dc30467b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf9c84bdfb998fed71970e4b7ded7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94520891b0e9c32933f7b48b00f7fb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b9ce66430f195ce3f1fbf30294b30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5558d4d64b59e91cc893620bb117927222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fea8cafcc2f6c38e1672e2703f55de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b86beae6f2945c04961576125338c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec6cb5d51825b1a9712d7f0c2662b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e968fcf1340cc6acaed4aceb93b143f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d281246adec85d826951dfc82cea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad0b9f54553586cee51b201de4b4dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7169c0d44473182bfbb9cb9c6c6196229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b5562e8f31a594217a3c69fe2c722230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae38ffb0e0b29e7f79e74ee24082fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4578b5191f605f22fe014f0fb9fa22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8fdcbeed92b2edb4d7d4d50305bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d63590702580295b4bd28dab4a78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f81db52b9dffbe67ca7fd6df8441235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4cea9943f0d61d67b6d5362601cd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c2979445f57ca868883cd704fe62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7473384e7c9cebf3b189e39573840238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89bb618d8e4c171dcefd7b6274a28d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d48d775945d4741571ec7a1fa9ab8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013abda07282751bf9c3c148c39951e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7557697453bafa29d3b30122a071242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e0a290a0b65f06fd11ee8f9654cb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c412deb6f2ddaa2b5d41bacf8cb6c9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b18b7c07580db9d1e48d496368995245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a5181d67880f10c8dec1223925a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f31d7a99b9c174322a84fe1906e5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720bfe94378188c3ace3a727f669fb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c974b3ad1e6ace649b7d236077087249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672d919f3b13a5d6506851efff7378e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267a6692f46c915431f9363e1749f4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c884cf2fdc8cbecc741e1f6123a8e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a7cb5348cdd289a7a7e2cddd9cbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada31d18ba9736cd3df9f1c8d11257a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f777966863bf65f8dd145ccef0379a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74808130027cc1c8699505ab9588cf22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1351ac460b7592e61573330b825e81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e43d2b0a04969ea252da8650f0ef33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fef3e57c3a9ee741b7aa1ddf42cdc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64ba2f04fe0e210266b3bf000b7f58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffb2ccc3cf89872f2fffb94b0ebf35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29893002dead997e3598d4486f6825a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6f7b994722101692fce6bc0ca025c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc058771a799f2263d223e0d6b377c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69c1b9874766e7f4be2cf2bfe1bfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3d1b635fb98e21a0d7c9baebc6cb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a67eed0773a53bd81c46b183f70623267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806e67feec05ee02ddf72fda67e1a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345aa51868deccc3d93a99878cd434269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb07dcce7a7e65c7a1b3187ef8d5c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca359a50531640d7dfb491b8dac8ae7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c665367c26ad8d7bce3da777caee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418100af90426dd906c5986112d1bc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca39cfbdc4150dadadb98bbbc65f40f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015caa568b688a2a87dd52a84de24dc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f949fcf9222e89d3d512969dfbe9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d018467220580ad60b0892d885fefb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930dad56591a163d2f5bd04dd78a782278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded5ed9b75aee5e7dc6d2db7137af6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d79ee7d16fdc24cecd8e545546db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c73c5682420730951906225ab7d825281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39cc7a3f7a08060ed1921081fa1bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7b864147ba64672c75770d3cd129283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39404eb60c9e40fa98012fe0d3705284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c174140d239c617d416fb52777d5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe7502160967cf2b7105c7c96ac29b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907a61bb0d680ff2f2049864847cf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd07f27ee115ae0ad7077a39b2291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde3566b7deae972bed9f5c10c0631c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ad5b3892cf3119eefc3f54345a179290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e1eb870a1663d42424c01f750d8d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6772552a0e9a0a247a2ec13d21ca1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa283aba56bc1b463af5231c8b770c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a258db9aa7aee91e12b4a5cfde5f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797712283239713fc9911bc691f8e30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e7f8d5b5c07c5a4ca025109e88ca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598f68b115d35a91d810532c3520fcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36f716f82f83987cdffcf2d8b2695298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c04e24b2eb11b6fe61e01626b648299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef4ae5a763558d986e3f8454e8fb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e98f0807318f997d21f6b74eb53587301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d221865e53dfbeab8a998aaf111d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb123825947059e639adf7bc6ea2802303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7ecbdbbb723fb014ae5072c1f8e27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc296a5e1fa09904ac08da7b019ede2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c14466c853fbfbbf38ad20a4af2f85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9acb26461db3efeb9629375b3c637307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75c09b40e8f50e3974b38ec1945da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479eb341d691c8f226a3243983adcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a5b7bf87295cb0304140f490836cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff44f1282865334a11c529299e6dcff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ff41981b701d88d5debe6f9484ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35ccda93b358909dbc65b7743e81d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab810e0e4acc4d93b4a61837098bc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d42f55805922e051ebfabb74f46f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700279b4122b68db57fbc2412c1d994d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a21d2c5fe7b51c3e121234416986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce184ce66de32fe5585de4aa9398a8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1814553b295515cccad0c276457204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d78cc2fd34d4c0c18e73551ce985a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0add130cf2010db0adc2f84b317a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f1b82e4e1691ef9553689714ea818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976fe5cb1cf367ee3743234e6cb519d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025f5e2f7e9b84399768b3e367e4f3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8887636f0210e9ee7bd56637793276325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024033274f23c90811ed56122ad42e06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaabf9d1311badbacb23c8303279145327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03709525557a5934df0432bc3dd6b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3e111e3fc4b35bc134eeb3afea6ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7f1bb81d747471435752774f8cf72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03398b174cd82e77f866e96ff1a81f53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02ac35bfd6a17f6a620214ee0afd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b8ca6903b7579136c3fc6c8531ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7091d6b537e6f2c65d903efc7cb4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fd936d0ad9c2ffd9a3660a1ac20c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430e4fa5c888992d7e5efbf9b50571d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e04784eb1c4c99d716477f4bf92b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb503be1be274b22bfd72890ecf6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbdc8e7427ab301439048836784b78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a978a95dd41b40cf22cfa6ecdfdd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c5b66d137ab3a42fbd4e229a84a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a0e30cec7da169ae7ab33baea7b79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f4429c86aeb41312b624faf30a489343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f40b17e28fb8649e832e5adfe4b89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38999848b7627d6d7203a0c8c8b18274345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9972233e17fa28d2557b5e3b1cde79f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ab9866335f1ef78178ed3814586f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe82e110d4fecc58d8aee24af94937348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394466ec228a6ec3b402b86672f6fed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5519fb1c6a2f018f0c1b1310dbde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911792322cabac261439a8e20700c7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade90ca8cfe7edabdcf090ac535d6e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afbdd1ac1a58ebb297c772c5e87dad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0582ea8ef10f41fc9dd4c0a2a323354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe609ff0dc4d810ee8924929e0991968355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3060f0fc6b4189ad121ece440e6a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c6695b9c757fd270aceb5f327195e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4224606d2b3f595ef22403cd48950358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96208a93048ba3061f97cadf45826dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09626170563b0d8e5a8ae95a9163c14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829713a0412ac0a20e6435cd66fde08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e75492095186d9accf47bf7bb0d028362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06904892eafc759e6277f6f3cbcae4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b680851399919a55d0e3192932a07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be29e64c95334970d67a5da8abeb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e2856c3047673acad02d43aaf290d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914bc44bdbd17d0c00d30313083ad9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b8033254a8da0476772e7bbfadd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf3372364cdcb5f5ebd4630076af4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef488a3178fda52bfa9082a52c1b545b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fedea08cb2489daeb77e80a0979aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b347ff498042fab8250be0320b7c52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec996770f18382d2458d7e6f0baef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9cb387d245e8a828f4a08b5316db5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f24d70318e0a2c4aa9300488826b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3112d880405361d5b1b6e1612fb708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e873e4a0ec9bcdbdc3c159c088ee40a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71315c46ee4b940d55d30ac0e70b5375378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d599cbc38b8212ca165aed095d8e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725757725a3aa4783b62e0808a99d09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877300c4bacce5568a120cf1018df70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f05130dda9221b85e85fb2336b5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3a22ec783f4afcc57e5d235664518383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32965a85400bb19578139d36ff0d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29dbf1f3889bab4aa9ab19549d7c13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac8d40ab09bad119ec047adfd19561386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd73dfb127fbaf4d933961f5e983136387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476052191bfe04193843a12291eba826388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d5b7783820f1bdd2390e0ae0075c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3dc150aea4e9d33420b5ac18777c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896aa1841a07878c636af858f8aa34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854991f54c2aaee28a2757a8402fc386392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4550cc80826842fd008adae22241e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aefe6216599017cab034e447487b37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee7cdaa527ec7fadae523baabea8c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1f8dc82bd478657b6e6f72983c30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347e7ac062e864b47d0f48695f6294397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13c621ba1433ec81132167d194b52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dae02252526a355439eb79b9a10b2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ab7543fe95100e59eb1e88305ca3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767539779b5e6849d0138e43ace2182401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da06b8a67db048a8dbd2c602421cec7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfb07119afb2ad42c6fb7834dc5e0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1e472d19f888445c3163c2ea4775404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb5e9578e8778e5e2401fae40adce7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd69c6dd1f3ae4eaba220ab9a7d03a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df978668656a5f70c86c4aeee53c7f15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e8613feaeab655e8c4b87c5b1771408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad274eace5f3615f0c60c9951b77be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010dbb7e5b1ebbf26ee44d95d5e0918410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece8ec28dc14a228f3cadfb21a6d6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873a38b546022ff10d86baa236f568412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc59253efba7a1de7672563bbeb7ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b000272e96285ac27424fc6e00eba78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e015e6909bcd8f13b02b90bf2dae03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a461c2d794910fa82dcc8b50e1682416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aba815308ac8bf88381613c4f1153d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219093e071cfa3614cd9db12ecd0c08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f094ae4bf575e505f7e7cf2fd7a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbfdf63292b3f38ba1855545e03174420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca69ce707b198c1d9a7cd4077fe90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673ddb9621baac233a70d842ade0192422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4619fa9038b93b05224ed0e271784fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc65d388c41b3223a100ad69284c642424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1cd6954a0b45a75461d17784b9db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755004a1a1144c4fef90b01ab80f3adf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cdb9ad14debb383b5fd1ef6f24ef6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414452d4a77e82aec844a3ada5cc3f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e77296e8cdfc0e69c73cd0ca4ce3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c052267a5bacdd2f10f25dd08129d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d4ab8208cc658e55b46392498fe0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2532d360f31ba5501aa7192ad2ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af930b15867217f189b0afe227453d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cca99cdc48d360bd81052bcdb629a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe0993725688259ae66bffe3e52aa3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650a2a1bd4802aa7d62dffb292bf8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9cee9fe0eb2d99383379281bef325437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a4baf15144b94fb3df555c59eb6e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f47cde07fe381fd01b9440bb137f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc00bf07d1a372567297e843a9d1e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960df5433a7fd0ff7c7de367981bfbf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556adfc6020a6f7fdd60348a5ad8701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a3a7394aae38848366d5033d203bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add361e738d10597f593fd6019832620444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bd6aa5458f176be589663c001499e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885de9a935738d2107fda1f79ceab4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16afbd2af34185dd058d2ff5c44e72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485dde85893f753c87392f38b30696448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab7facc56ade9201f18ae5d9df1c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b7e9e9a369542a69f0283b01d8e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2247df0888d76d2592253837b4db598451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e543eb307e09cd3bafd1917cdef13f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddd64fe0f3b23e50bc740de0697785453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034f1e1918fe50cf458a1c136eb2de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdf33e1ffd798131c997159fe0e4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e93f56cadcb8ec59d7d3af1f85931456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb71a113329a3b863d2798cf7900da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b123fd0269dda885c04fed26dddece458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff100e6d6b23489d24b05caae0ee76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4ea76244ed98a1d401add32758db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9353c9903d060f8b9280c243da83cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd89c50fef0295617a63fc3b01d69b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc288194184f7df57faf4cbe19df0d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b7d8bb02e16d0d1c4a54026d04b8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b332c9ef00ce6361dfe2de2a5fc7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b100796059e4513dddbfb97d4dde18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed374b7736bd66c24b215a693d8bb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df713f842a6e1776882d57da2257d641468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047d1057dccc4079715b9a9ab48f29d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0ef0d8521b9252f4cee1f8c7918ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fea87ca7413ea29fa7ba19e2241ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af7dfef3cb0bfe05e7b3566cd7415472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84be2356ceb40e13ff529296a6334473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f3aeb22ad8d1981fd7e65060513f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4153bff6e07fb45902f265288670475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753b3140daf9a2de298af6a0180612476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ce5bfcb2a05b9e3b37856864ae37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911fdedd2a40498fd00a58936f455cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cfd5d1f258e841f4ff79a3a3d5ce8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b73c8abb80d19ccf7298aa6c4f4ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315b6c9528214de7beae542317257b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65da62e8b385955473057651151039d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3bdb5352c3005b96d5ee40c820c3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834995d26819ad1491f6c58b4290507a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710414ca87a4b7961bb0fc1dfb186c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb613e7b454b316e66f5abf533822486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfdca67caf35ede7ca60f308c24ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c39ee35cb49c80e9d749ce538cfc1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef251573e189406a54d8da6b169353f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df077176e17de07b068654988a7571490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a793336566a31b64c4c883898ab5e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed23babfa84715b0a2bfc886916111492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3fa03d0deedbc6ada7d041f7de44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e968b4d40844cab5f912002a9b1298494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933f1c9b2bb44848bb856e5e59e11f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9401c6954aed35fa95dd30392338d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827411b5e4f1dee91086bb8b84882b08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907474d7f5c2e572cd019e3f5c8d2bf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7289697ca83bacfd16fae699f3c7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313d2b97c7342d8a1d8038a8a155a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd966732c59108a0e3b1a94f9e134c73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b11da00f55bb6d1031cd106fa24994502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7e671e304f4d768ce012ffdfd704503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9e1a3a3528869aef2c21f3f341bc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e6570631d00cadf77ad5aad1b1e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be533e627800ff0697346373e9a692d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bacf57cb26b1aa59c913877da2ec4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e103005d1df0cdc22e8e41d2ea2e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6f0e86e423593937468e2d7b8fafe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c39c8843db8412472463fc5dbe8303510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aff0cb7839475d5ded0cf2c7161ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c23d1c78544fb66e45f9d011939f26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6c1d7ea2e8a536f49f62ed5bebcbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1834e3b5bcdfcaad8b568b9f125c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eec4e7b11530573b2accc385138ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbc4193b67a9c48d8258a15c6c3c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb3ce40de540bb1851fd9574b26e49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3943604e48a8b016e172a2198bc546518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca02ac1cbfeb6f4ac9de3962f52bec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f349bf6300035d364cd59deabfa5ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12e45747763b381d2cc37cf01cb90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca269262b223dd5c76b2cde1637f43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f926d3f255889df3b6216985398c5ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b529f865c85358fa035e67a98c504524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce40a725eee755d8d83453d86338b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b32789bc9a4a9593a2a80f9b4b54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a0b47dff9d11ee0720a9c927b7904527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28326831a86460d82e591a2baad512c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f413e08004b3cc88032d4dc56ec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1810b63bf1ab8053fc0a2c333604fee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2b73655ce58774bb4312dceebf849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3df108b0c6673650b1df23f65dd06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1733ac3a0b9270b8ed84ccd31d7ccf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da2d753ba45b8073cfed6ec661670c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086c2064b9f70aa9c87347141e54a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf3fee28277b20588ea9f2140acf6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cad9ec42478bd7f10533e218f4a48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88738b6dfa51bdf2864a6252836eb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ae7339bef17c06e93fbec118dee15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eb23de87db8623c8ce738e90fe35b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf841f94f3f53ae8832518eae27298541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f98dc7b3c1970bc844539589b5aae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e557b7176a96f7d87ee1ff21252be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4895e3bc714a3c9324441527ef2f5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c47b4dc7b8c88a76aeee12e3282ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5077829ebda45f06b8cf30110f283546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35956fc8097c738707f33409694cdc65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e628bfb566a034223abd60a3202ff2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce0eacc72e842539532ffe59241a57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619f46281dfc32586aa8f223a6e058550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2072f5e346fe1ebb6b5c64dbfa4f78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b28058b6ea2fb5c977837d4fee886552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bbb788f0f1f9f14c00c49b7e0606c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b8b237aab1931ada8900fcad5f64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374af63ba6eb33cfc917da87f5ce8b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975da7376cf64939575a655a4294c880556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d1c754274efe157f3ac92cde0888557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b410dc10a2a56fc932c932393c1ba8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742087d8a7dd960f370c8e0ec5b41aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a113a4495d39cc8dc80767c47b9cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4f4743d599386e0c9407c068de6a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906cd4710b048ebeb87ed85a1510509562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d24946439df9c8cbe577b724975a2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aabe41cae735554ffcc28d23ec5b68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5acf38f2670746b455551efe61b66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4948badcb9d8a6263e497bfbe4d07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462e1e1af4bc716a2b70d548693f62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e61ef26ed38dd7d22f3d81a9852db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0aab06ade8b29fa349f8be17590bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eeb5751c4c80d142722ea915d059d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d5ba2b8f1ceddeb034e553de6429571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24b1cc267d5cb77d188393ea6f0a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d3ebbfa4a28261aa83cbb8e9732d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d724c4570f81bed14b6c32d86a21c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5a492a77669d2e88339d3e4d564ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a46c9d539d26af95f8687a414f7779576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb0096469351dfeebd66ed1ecc72c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103358f0705e1dbcaaaa05c2b3b95228578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27143da145c257d799dd37f85351719579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53ce74579d209e0985eaf445664dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed62458736f6628ead656d442f2ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6dd51b51d098a5c319326b95e1cb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c89b528024b0b51e570a01a53bf4e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4606095af223dcc21090ad35dad2a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ad01d04ce76ca7097df96231b6d69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a15323ae8a4a67ce8bf6298680b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c11abe823da88009039104f74310587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff40deabedb9eacd863484987bc712588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7fa6363e1fea2973c3768af9a92e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71efb9c14ac960fa8ef17e481ebbcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dddc3d3927f3e8717d9d2320011be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94e2334b1c2001209d2385b850c617592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0323d724cdb308cdbcb16ec0d31813593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f173a16c14b845ceba3d6216a25da3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eefa42689f6b74431544dc7338eba8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b2b313e09faad738b10a8fcfc064596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832a6b72d81b490f24084f4c2f99fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b7ea7b0a7b562386e9dd8f17ef84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc55e6ef574a373dfb2d396242d9bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401af8ef62a4f5c16d8732b7f9724bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebebb8df564ea14303f1435a67b448601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8376d34210767aaaf815e6e14f9efaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd55fd0ef501da826ab821092b9ad1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb78c77398a43bf0e106bd021b26dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb5e52830168aa9c8fb4bb47f39d0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a1c4741dc5f4850b17376f61898f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2457ba282ebe753ed6e8a36588a49f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8650209193ba892a4db4e4e344645a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24040b089d881c2dc45839d663799d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df43c0388f82d8761a3ec75d0a70cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c6a88302b5098a82e955e18cf621611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418f4aa32a6ca28e310d77c4e8fa2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43961a8430bbb2ecb1c3ec45a2576613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd98ae0c6047ecd19af04eda5668288614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a3e8bc2ca5c7a96235f5b9bcd6e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e929e5607bf0067a96fa623f7c2ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3659773f55212436d58daa7e315aa4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6700cf6adea7481b2ba5fcd4ab054618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe381a0fb16244e85353d9a06570f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68e879f077c9d5c4e6c7a3966c827620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b767d1cf98d090b23e6665b23d5a84c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddcb20e4a2120b8be66a00893ace53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102bb1539d8677cb0f859d8ba8dcbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c1a76758aabbb58f19654e583aea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f12393ae243f297181403e7fc2b350625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d81df07bf59f4b69207f7fa945bcf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58eba84a9ced487917b121b28ee2f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b885aa52de51ec9d3514f9545763ba9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6620f09a97aff4800a17a02b1c86f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b61f5133bf73353ff291f46c06eec2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f9210f053fdca0a0c4ebb2a36b22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcef213769284411d802c95fcca4277632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43af26f0ffc919fdba088ed64b8ef5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b15649c702f93008b22fd7e914f55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c618c90cd9e250e04ec2fbf48ee7d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a16566198e4413bcdbfc818bdd60fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a105942ae3ce2ce73a24eaa914cd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2707f88e8a82a447c867f852bc07ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05caa777741c381afa6226c55622d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d6598bed5f6aaff9f13b620a1390f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331618a3223b04276e9117d4ac5e2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6142e75df657093e14fb5c9aa135ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa72800005b03f41abf0e226d830c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33def793abf77aef3e745ef9c3816898644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cf3d831491fcaecf8576f78bf6b2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e236405295da1c85d60b13b9f73b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684a50a3b009313661f692c2f19faf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac6650ff3b0db0c0a5edce3d419157648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2aaba63a35f2306389eb3f6a89f3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542881162d34b526ef12480b716e70ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a77fff9d3e69ca4b17b5a061df2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbac27934caf20f8ec37f87abcf198652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029189fd13dfb6c9636af7dc7a869d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161ab651e8eb5d403cd7674b5272ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd78801affc2f47000b72815e215439655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a34803cb7b228c51b60d4c04bb035656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a5c42e2140fa9a35c213d30342dbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c18d082f1578c2954f326be3085aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f5c65a9abfac91da6b1f11ea4264a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a49d4ef9998c2f16ad396a6c6eed5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e78795169ce47bede868d92260db6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d79fb2b772962228a2efcb0a27a8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3f3d8fceb0ea000aa13a26342918f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3e543e001439f925f35315a912da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abd6444e8ced94826921eb2b9b3e26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75443e44df61f852a570688c112582bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2011888903fbcf71b78aba4539d987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e4d9ee8ae1a42328bfe3117bab43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb42ece8b76d03fc2af463f2f2d36ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce068aa2f9c4151a2940067eca0daf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e7bc99793b102df36996b6877d915671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26312cf3f0bc34f9a230d7ad400e5e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d5cda216b7df6a2840e83e95add1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4f71c5534293267c88b73a1aea642674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fac07a64bc55c664ac3a0cc47dbde675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272ea0927fa4c183e2e66796beba10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389f884da8aa4134dbed77a897a0a36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f029da64dd929ca3abf12c473b9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9553eb054bb56c6b11ecdb64d0086679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a0d3c5a2def9ab008edbe11ef66a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505494515231b9da5da1d29efd470ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764d25ac8e5b5dfb1346d4f8f310ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4b8d1d4a964ecf056b5eb71d6f66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c0f7a356ca8f8434a10d89981d5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7cd397cf65923f5b0352a979e443e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05accdda9d8d3299a06ce6ac1ecb9e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e01e90726a961ed2d93e70c56c074687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b6158c251b0637a90fbb705ddf457688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6758872f8ee0ddad5c10a605ffac7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d07e48573715e5883d3d711adb1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b41122f5d8ebb172d522b68009ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bdb0032f509bae955f77502b57f1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16f03f92d60c2f43a66cc37ec9e4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a99c011eed98bd6c75c03f3d569bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6012b0b68ba01285dc492dab14a14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854b6c60d77296b57de7ffabc8c0ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc4caffdf52c8d6772d4f802ec10ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ed6de4ce2d080f58ffd14924018f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb604d2b31bf49d12c1b8e9fe1997e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b34197c7c74a6de2e2f35262aa738700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697689f3893cb770df188915f96341f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b47f235b0c37f8679a3c2b81adadfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2f3063d78a4689312e65229f1fc7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721ac6addc8fe64155fcafc19403243704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa98503d73f7776039d8acf40cadc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5237ad0c087f4d51fe590af2f196ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fc1ee026a0f941847552fbffac2b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3bee6d3bb65f4541f875e60994f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974583a87d77f907abc2f084d31c975f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd3089670268da4d399541a02daa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e186961bca3b7a5ab7b023419c0556711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14559b0fe15583f4692df1cb94c3cd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318af057ba0e0e0be5bc576b0b33aa1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83468123403087f01e1e050da1e931714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691671c424857f6c2367459628d32eee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c3bf9f6f70e89ba8180ca6c830b48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ac98536394f11efd70700a4d84d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a84d4909b73885de81f7ded7b908db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caf4a31c0f6fdaec7dffce8b8d7ab2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d96ec3d0f7ae9fc03f39a98dd606f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b85ca43759781d4c442c3af5e8ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52b3331b14fba2761862bc15fcdeea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fc923acb7448f9270e7deff99cbbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fdc15a88e71c1918b6f3ab6c0a688724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6aa723e96de7682d1dbea8184953e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c05d167fc8aab551a6343c09bfea9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32739eda6b900ede5386ec08b8d6dcce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55989ea958971c2a5d8f04ebd2cb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e687bf586a77aec80f06dbee80a6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ed668627408a07c8aa401ea6737b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787186de5130a21de69768bad195e71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab4c63a2b6bb1ad9c34ec903a15083732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5ee82a4b342a5fc8bbf89b3b57737733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99bad76bb47547d23d9f2460322315734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a15aa847b360bc2af31a0cf585027735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e21d87cb51729cfb147d3ef807606736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d1cbaf63f2f5ab4244f4969689d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ec929bedaf622f90a7fcfaa59619738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce23d9b604ee57ecfad24daf9814f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7bcb0c2d33b5395f0c1a77ada42e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff873bd848309394c6fbf89a427ba3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b14a98c57a5c5dfbb05f65fa302a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753023e61316072c679bae9bd5f488a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a63441d9379ae88e46eb7c38863662744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91f2c0a73933aad02455ac33e2f4cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27a136fb914b2a6b5e4a52fc930cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a19f99658b53db8ae471582486c8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d64815e9268107627fb71e1e997754748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52cb980b0b91a4a25abccd1aff171749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34974f3c9501c8eaba782348c369cb13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021d794b4e8d9bf5657055dc8a152b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af402459a11047580e5847cbfa0fa8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d57900572569ce4e70de467f12e51c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b82ab08b4e2da8bb8c9186604ca128754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8903df25a5d35c8e95bbd0e9d39dedb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206a4f6a9240838b3adacc5cd76371756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54818c3f4aac8aa7bdfba0065f6ac2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb0caba0c0ce918e30dba5a12626fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea2aa053f12a55482f216f35636d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b9d9db1b75f450cb559a73d9d0ca31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd28d6eda3301b62bd22ba3aab560b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0453e42c0ed4a4288e9e44d94a6923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f6fea9a4439c1b9698bf0b915c744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be4123c7a368cec936cd6b7973f9475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e2c74988509d82b48a254f61eaca46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7e5c116a7d5d494c5cafa26b9fe397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af315ff1e911f878fe7650fe13c8e5678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4eef54f291591e2fb77d80b67e6639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14b3cc23ebd6c8b68418577039514310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e0ecdbda0f3884e5b1f8db636c1ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a89bfa0017bacb7b52f02775d82a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e9b71c8ca0e249ffafa0693247af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a51c199b4d8a6bc47d765b8bdccf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9fc43e80e12b097db20b00c2b8b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df743cd76f56b70da882786c1c4fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30192f15fd0117720d1c77079aec3ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598590f11e2d67608d1e64cc7a1fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c40bcc13bc07190633b37f18fa6fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e18cd0500b04305a37f2ae18f8a1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a743feaf00e6bd19696ccf99d1b8f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed342d44fed87f9d3f43180c0d2c32922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b926bfca968dfbb7b33cfc02bb0c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e1506962f413e880c6d0606319a6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e532e298cfbfabda584e9c23dcff3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dcf9c014b7704baac4d444b27f5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3907a3bb3db8e42da3f4fa05355d3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb6ed013186f33207466c975db565c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c347674871adf892e8465102ee67a8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c70c0fa3914f1ab2bb85ffb6b1d5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5ac76c746e9f14eca3c3fb34527631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cc6c7c70c3030213bd3db0b52c04832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362132eb3366538e0c9aefb408abd2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e2273ec09c0e1c4928bc08fcd587f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507cb43d5278e0c2636285f2bc906435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b601c50782db1844ca72ec9c1486336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccfceb59bb15141d64343199dbf37a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bf6995c4350d4cd0e7b16df79db1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdec099766fd214bea51bdcb051c9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6c6605b35ffbe270cdef274384a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e7b5e58b7de62a30832d2896850b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800edcb1cf9aa117547f4e82f2c2437442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f29b9f2d0651347a2505e3462e833343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f2a28fb0e2345f032fce968aa6c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316e3250de98c11f84d55c03debb4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41439a72782d3165ab4fb0768a2d516046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef25ad6537e76183ccac889de02e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c235149bfad104cbd0547f769dab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8a0d8cb295831367571b53d1b285049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d5e40e59629e587a3af38a9dfc98950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf252143e13e9f43c32038a9ac81eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a4adf7d9bf2d3f014bfdd318ab9a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02dc1236df0ef33bc7fad3816d80b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdff6d129ee191118df8008724351bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd83f496aac07a63a7f1640378c5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d451bd944b32da73d4de63f71aa33b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926f6fb86f9df74553d0389aab0245057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cebb88ff05713ca8103dd57de97b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00e2388334db9c4d044225d5b083f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff577f975a7609f16c9a69b7175f7a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301b297f2026d3fc0a8512315b6226b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf7c81e344036086943b078e99aea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b9f08721aaea2a5c0a91952c12ad563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededca0ed085f18fbefaefa3040c6c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7fb10ccaa4cccf0a188926e7db9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251fd67210d60b3e0b1ac3be4f318a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855dd2cf9f4fbb23d10322600174d2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e9e231f00ab528357248b30d4491f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be14664603ccbd133d175a40d1554e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6081469420cca8b4a9edb1bebac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c51625f5634d30bd0ced9b7c070f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba8c50326757840b356719dc56f8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d2d8b2da3124b3f19e82d1a419f9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a02e7bdd6dc7c0e5246a62224d53374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d13045658d27c97717fbb47d0afc5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578929697fe54dcf5490a532bb78b1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c4729efa620911b9b16e7edfccce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef59a2be8ba86649e8d08138bf55e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb328e65006ccb96c9c6e4d61e453979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaab17e6cb13976d91ae85279f3f3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61324730293d011afa21178162cffb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ee3e2478b4b59193a7e5946c76b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d3ea3f197d182ddbcd1c52bfe51cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e31cb5846fda243359df2fb72cc80c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65842bf688f158a80e1b6028a6bf936a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200753d9dc7b3165aca5b2763027c7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23662198923aaadac5c381b309d62d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd2fc1d88e7938d773050a3eccc9bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03492817b7aef956d2f088724bbc2f7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e618fc4d4718a7bff92a4db25cf82790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea38659e30826d2a1fedffaccf28fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422839b8245e091b34839857899f2d8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710dfaab27b3fec0714468ee1ae8a2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788296658d8ae65e93e62425a3aeaa7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9f86f1f26d97a417ed47a91c7ff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f0badaee8456cdcff3a5c727e67ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3acfc0f4784304fc7e513aada243d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd03f21f3d88a29725ed6ad33c5ca998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ebc8e00ae62b153e76d86515a2cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc20a7001ab92f90f17eeda82617e81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e82089fe3114aa413aabc9576d7fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e741f6426b50a1a596f3a5f8075e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561f9ea59df5f7e439d3ce4ff525739103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95ae1ae1ab1af381a97ad549601cff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c397eab99d737ca32a2ba08037c4cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13df4f51e02bb5665cdb81feff76f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400fc5173a9375963fcfb4f958c521b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059026f0054698866b55db9464bb8dc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b5768647e78287c97b34a1a72736109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f416e68892db1e48658ce0f061eecf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1831c65b819dc7820ecb3ebe21caba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e985a461f87344ff939aeee32f862b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea45978c0cb01b9c30174e5890e9758113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d017df730cc7d71c74cac659364b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b1473bdd4b15a510181bbaa67d10d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4c1a168c7e448285a09beb653c1e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bb1019d17eddad5fedc4d93f33e43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36250eff13d14345c5a4c78a35bdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a56014199d87b08db3e37cd439303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30245857398dc14e22243c902be477120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad9ee70c366478bad51cbebf748d66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623bb88c2aea046671e865434240272122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a93ef53e1a798fff7d6bb71875f83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0433b37e13bab53c189667175f2701d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43ce76d28a272a174973602993e45b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d23409db1706b14c7b2aecd71fd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d73b864c682e85e368016cdd9c1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e71fb097c8b9bc25287afd33c76f80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a31888aa0695ce6a71d476534fb1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb872f0f0012485cede4fc3f06bbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93f517f70ce6b0d1b7ce3eb67ed2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ad4546980dabfb80401a140c51fd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c6d7fc56376e4716ab696b3ee3e70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e32065580e212c78073103ce20c38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696342897e2dee3d824707b94b390ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc491a11c600dfd0f3412f87b877bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a1957acf210bfd00366feb129180137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d48d2bfaf6e95da187c10a785bb5d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b9ac51989f2fc2f7973ad13e1d88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb93ee3d43d5b45e4ed257c6b73835c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8bd12f571e8fb4153139ec98733f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0454a5d9bf407eeb2fdbbfda0cd7c2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dcc4efe21a63dc548314133af0283143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ef6d3bb9eb31dc69859adcfe9f6f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72402ef7dbfee30986b3835259aa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee276339e8087287ae94c3ff5781387146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a4c41eeb5b20e07916246ca94832e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec4940a40dab1691638c57c97b5318148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998b22a971e337f8f55075514ee3e85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12040d35078e25acd7fb8b55749fbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb613194941a5bcc27c2188ff6d9085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45e30a98e688242a005bb1b80454b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8628f25d29a33c3e55301d2d2103f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b106d1dfc81c7ae9f01621beb3f8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb916f1d8ba74a849aec1ce9f6022c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c940d579556cefe273a34223eb92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee2869a7b2f1dd6736e7e0b66dcc43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f242b29ef0d38f4889b07b609db70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3f6144d0d03d3c9ee58eb96cd124159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8519ff97c0a722f7a42a4a1d2146f6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117951e08423148247f98250de237ed5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e4bfe77d40b734ae2008fb5b1f49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef508c6a49cb988432f8956ac22c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478a5af25326317973043770191afc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ba7f3b8aee5bafbf73af3579f3d0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347309224d7ef0cc21852710239198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df50fad389667a8b75edc3ea59f909c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec6c3257bbb46fb135b70b76d26bf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479563171e33e1a8d83ee03ea67f787169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933c9fd79e9d1b8ec3eb70a08a48e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9ce94726304566aba5dec757f20a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79029ed001151706bbe27d5ca9616d2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7703cff7fac04e2be160a671d13b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2763e56a6a30b1987931c194dd4a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75891c52778be50d84044559382a3cdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913675f6ead976cc326594e1f197cd13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba1714497f363a624ca2ee9594bd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fbc73b45bdc1c724303c62faa96aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395658abde14cbbf327b0c648b0cb20f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeeae59c9c413948dd365ce09aaa3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11802a814bf11b4d2039e140164ee98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aa6c8cd199a3539a462e66e0c410f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1bbaf774753d245af7c25e39d8bb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d974bb82cb8fcb4a4703e5ed89c799184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af1818a11069acdb8928f60c6a0507185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e962397d3f24acc302618fc70ef2c87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb02f64a2c2330d9697271a35e37a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba45ab9dc692ad78927604e2652fda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ff3b0499c1cf4492d78a15d72e10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3be88f49d3034c83ba1bddefabcac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88505cb29a3c29bc0f2866017f197eb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bae1046f9858a2a6da743c60f782b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933380d6469a32a0d0d61d77d613102193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ff4d81677bf6bcb738d63987d847c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96b7a706283ec0a4e23c9523647241195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185daaec21a646129c4b408a942ac41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f828c60f1be404c7e7ae76b88822b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd195ccb11bc85d5572d129068b0d21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc51d9a68d2e6c3c0681b0e587fbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3510d74cbc6074857d0e365d45d54c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d9535364385a13c45adbe36406daf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525c9d726d8d0f28b7e0f72f82afbe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894e2d70e5d15f84d6cd87e0bb88b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bbc7b1fedb8945ffa69871eae1e5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2e9006c57249eb119e7a6344a329205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20243e78c9a9c1a55074ef3add7d5224206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278bab670c33c297dda5482abbf6c4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883603b8841a23b5fe41cefe62d0397f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d27e79a69cc80a329af806ef4985ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d24afdb417ab2b9f5a5de353c8d26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f281aa8364e233d61356a3584ab4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e867ddbf22dfcacd3fdee2792e7061212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d420b21527a3d621959276e4f34edb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e48e0d582e852d03d70af8b9dfc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6b61b5fd3ffd862794915a6794a5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b6174432e9c07b7863aa2c296524216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782278e37a30c46c23dcb14e2225d90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668da8479109a03bc8f17190eb1183a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e180a289f81247c01266e0513bc085219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318bc4c134c8148604a56d2dd255a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378baa4dc1bdb663db8cf15b23465dcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2951a8115531abcf68c2fcf53e0b91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132ebba4d3f538f7c8137f8c2e3cdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4194eb948e634f516daa81d4c4d709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236fee0442b12dd23664eb59e5a1b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff678b17af0e820defab40c0f48708226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e37a6298cf1ae9bf07452481a31a8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bc7dd0d2df7491a4f3b89724e4766228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fc41b9b351d1362dc79ceaaf594e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b23f46dc1da48fcc99096b7ad3fbf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956775f7333345a65b4da21b2b8ce2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc278d4ae8feb06ca657095f96aa21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6e8662a79f45dfb0126b8e8e4418f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b126bd2db30bface75d60e1c7b084234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2ce16e5d9133d54e9a5459008095235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befec595efb1a71bfbd755dd394bd6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc1a62ba3de6124c674e6b7c0b0e09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fb2b1cebe05ff03a703635b9abb05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec25458cd5c935a54aa31baf53b723239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b573205c185622b2989925bb8f5e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd24f6b9d18cd0acb0d469acacea150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fac6c5b0eb949d362515aee2a9c9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406210977e61be12e26eaabaf4d151e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b3e10d5b3c8548517adee6c7f31d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecdf5a306a1fa45f8f52d0499f6010245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849976789b92adf731c1a320147c0ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84514c4c017197928691e71b7f994159247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240de9da1cd9a719af9b33fcf59149248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf329dc3afd8a2280e158d6a9250c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9bd7988634192fae61ac59b4d2b75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e32cdfffcbe268d42a25a05a9b4bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b654c4aeaf2a0accc5889b7eec5adbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d560fb0bcc7a675c3fc4822c273d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f823f077dd612ec49ee7fa3d9010254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a77cf0952500a87e7914b260a8ac5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0eb52431a3f5e7f24b35184b309b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd7cf4b5f68d720b725ede206849c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bd2cdfca38fb8ce0a03246a2c1655258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d2162d0ec7c4db626d56dd681b876259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d066614543c7ab177c78179e6df5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2be2673286b64b16cb5ff4da7590f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d9966ef3d7cfb89622842ed54b711262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8faea9382f6992b7f40699b90204263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf373dbd5f238ef2a9ae2d48234157b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c5696f2e40a45331946d145512a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503745f1918a9f9e88675cfefb6fcd62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8505269f8f8bb84c3c4dc5945ed2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda697fd7899efa19596b2fa50eec9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2c9fc1a85f76540ee648cff8ea9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466475d1dc04859db3d68244e94ae02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae50cd886db277b8674c33594b4bf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba499346c3d5acadc40dd43c1889c07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8ae82e68b7cf00d1e8bb8256a8e8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcf8135ac970260b47cddc980c5ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaab3113f3fe0599da9056f8a146b60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5e4235c66cd55550c37676c6a66e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a478ae0cb72af061fcd6ef7f1658a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5b60516a5d56e0368d263510f327278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83bdf96b0752549006e80ecd0b8df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef195d13b35ce832b1245a6b59226e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eea2067318886ddac707704a0c20c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aae24359167b2d2d2bdb74e832b874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5f1a9b2c4b660281c0115115cacc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ea586761b1c994ee318ac0889e07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceac678dbb9d190c423c2b1803c7a28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f882874de399136cbaf2baf098c9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89367813a2b4c264552b40752b192700287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1cdf48bb153825e983ea5f6bf0d85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5312cb0c10db9693dea16a479896e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c6643ba03fd7803cf4daf46d1b574290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06592ae5c153d57fa485fdd13224f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60483f732f24db394e71991f2c6664a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8cd3375c9f351e89efd95c18a6351293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53a8443243a40374ea671fc24de63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e073fc88d036fe778803ec300d883295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde2b137d7133fb19db9134f25212ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f188cdb2c292280167db5a8225dd43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812df26bd6d47a5f9f15564ea95127a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af652166cfa32d42ff5def244bb59450299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787026c586f58ff32a14fc02215e4eb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3e6210cf6b82ea45a86a4c7682038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5404c8706579d8363517ca6338271302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf91ebb97876f274784ad0b865e72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f033debefdec7c943bc26e74ba1117304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dacd716b5b03ef87eae21fb12413f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33d20082dc98445ec07396fe9a6a6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0569ad254e2806890a994ab4b1549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb6518d8f6d928e94e90e5e5a49b6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d4588d950be4d6dc421f51e947a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ecb9bce0b8184aeb68a0d3b640c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25716ee1998ab125bef7d9d0a8c1a3ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f658493a8c79723a3093c60be950c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2774261857196e7c378fc5724b9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f203375a96d47205ccada580a1a81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e6ab7e1350ee4c7f6f8e3637b1838315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcda2587cca1e13ec401f6efeaea4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3298e869f32bfb8989ecc8d546925317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd99c9e95a9c60817cbb9f67f427542318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dddf48d76b496b995504f9049e3c4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2824e25fbb4ee4203fe418a77bf09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354882aa68e7083d605172016f96fbdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d42ae157b8a0a390370c40a5ea4ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde00cb6ef933abaa0fe769ca5ce7527323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e92ff3fc8bce60913bece7826d7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dd451a5b2e13c46bc0d809256b7b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bb8825c08f1b4ba14aaec218c25a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69a1f95d73987c38a00791382dc152327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d50fbd98bfd7ba9140537edf5edcca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e0ffdf7684dd65f60cb77976ec7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6cd30425935451e760d43bfb11ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c902dc893e4de8a40f2797e19b0946331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b4c62fc6350ca68a243d80f3efd3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e839e0714bd108a0a43da23e55cd092333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d06be84cb2b80249419f68aba91f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944ede6e8bc7896ba8543f9160530c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f97766de4474b4ade1b845d7701bce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc00a5c7177aafda7d28e1c09ecc542337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455818e0a6d60a91f3a1965d35b67271338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd08ea00215e2c1ff3ca26cc9aaab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba3c40cc344cce5f6dde2f877bcc17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076002e0352cb8aeb7a44e43d85be57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141e1bd0f4810c1d85a2f34e78eede342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd0b2ba59511703c8430547c47e89a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cf1f1910b8097a15686bd2fd9e795344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7712dc039991fb6552a61902645ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec4b6c201156e43046551832425c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a50f32eb2cb34f90d0e5a70f0cec8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4110c3581d709f78859deccab854348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc137cd6d079bb08e32474b1d955a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d0fd2bf7005825485acdd7e723a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcb746c481c227e112bd752f0f15c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c15c667732982c66c579d844f69be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da729c99020051b8b189a26b94b281353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ddb1c6919655f6ef37ee382f82c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900efb38f3ffdb86609d9580d5e1a617355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f38970cd8626c54d8acc124ac5dd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408acb786e718640503cc2e9aa118b86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871f0a5be5207ef2a5d0cdb572bd058358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4b41f31b4609bd8ec443d6437a13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220d1b38bea79f2a6ad27e302f8cedb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1ceb2c3415ef043a95039344fe38c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13d7d2360791ea4f8f1a29e3917fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df32c928635d23e8a050636ad1a8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc722f39d62d93edf7056f12427d460364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041828074528b25e3c1e086e6ce139d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b541a89b5518a99c31323fb7c16c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792318dea2a0b1d06d1b9abd6ac280ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad479e3464e45e0cdef7dd0dd76816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb525f53a44bab5855fc22db34bda8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2476bd634bea73b0266b2d5111def370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e8d26d791b3660e3c21eaff6ed343371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26cc11a7af48d0a46a6eac15be2d97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794fd765a1464ee6871c7b7033b0ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6019cebb3ac9e135d0fb81f62d364374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259be6b464ba63e68a6db012d5a77b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bcd64c58f3be24191a1a3aaac65c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf76b838f3592c4a6fe185c2cf6a0e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d468122ecc9687d97d1376b7f96ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d8f79599670d767f8be5e7fe61f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76335495fe810ae4e161eb16a11153380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300740b25e0280eca25a656bd602d01b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef157ae27b472d6946bafc10b21aab7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f31ae1ab86ef7a010f63c6e183b615383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087e7d21740aa08d5be226247d1c1a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b1badc0a4c03d7707f7ae899700e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebf888cd668dee1e5acdb9a3258cb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4773485fd52c5417232845a0932b41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c6672a1cdca6603b452f10622cec7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad075d636015e9fbc0f5f97f3f5cb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bba955238abb84d986ded51d9935a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd4f7cbbc36783fddadf83c1c3038391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f33937877c4d646c4169e0ad650ba9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a08e9bab1e53606d6c9c720f5a5206393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ecc167f321d279d0f51cb514bc09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710bc197d9ec33fa694e7c938a3ae0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5d75615fed1e0604dd410f69df731396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554c7a3d342329de7bea3c339bfa11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77668c8458a8e0d0f982659427aa3e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a5b73d5e4d5a7a0634e1871b46cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e27e23bce789187df06db749d4940400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b29a0d6df622ffeddb69151de3b23e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed019ed86bd56c6cc7b4601e28262402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00bd4aefb3fdd805cceda0ac82f085403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281901b5a97317ac8cb4ac20a0d44ae2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79a71d42b691479eebfeb47cd5d3e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac95c1e032619efa16f37cf3e38db9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4caeb6158df74a896ee287f4bd42d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf5e76e9b8f64e0ec6eadb045ce48b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd845edfe81dff8706c16c06de78980409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48868bb880a9fddbc507c772fa62dd15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e158d203ecbf9624222aa0521fe6a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630bb260c371d4a37e2fc951fbf305412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dcce428c0451a9f02061ed3bd6262413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5899d26c197a970dfc3a8e9eedcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a38e8b8f1e72cd720d5870e1c5c705415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe327ff1398919fe63e99e6b7288ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc278877c6ae5af52d8eea81d29a95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c770eee3fb12304e0746e9bdc89c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e368309b6d3f2067a1280d24652f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c2133a11013bb3dc02d62e451edb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696aa14ec4a23f2d1542546fafc4c1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed5b10a3cedd3f30e973afb8cb5128422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe4be1ec79da8f2ee860a0064155f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da3d9c15f72b108ba322343a81258424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf167ee3bc6dcf1655dcab5490e5617f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb504b5ece535e6b38813e0f3c154ce7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5df3f8174a7f9753953280b0762e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5792d49827f63cf67e5b164d8472e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5def50588e242c7c6a8318a55419429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3872c791ba401ce79699d54c5d5bc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dca4380c57fa74b2f58969a03673e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81e55776b7caec83cb066a36cbb139432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544062dc133325b1a5ae97b4f4cfb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e0cba6c62e864ba9916331ce1aa97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fdb6c4f2dc0e21072c814b1ba0900435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c339df4451ddd3e4d79e53b7926586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d89725415955a8aad0c1d7ebfd707437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1858608a4abf416862019d19eeaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968efabcd053bc4489595f9d5edd999439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071cf299b5a28375d001b7916eae814440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39ada358e923d8ce70aeb4d58a366b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4814c3933ea3d25fdcd730d2ab7bb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd6d16ccab3f71025221479c19b13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d4bd8107f6dc964db12f67a2b56d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ae48a6842fbd93cda3c388655275445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe41c7f039daa9f8d8fa004333c65e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686349e13cfe162fbfc13243fcaece7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e15f8c218fd728d7807881a2d4d5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fdf9fb9e95f63d0276fd1422d244e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed0647a85517cc6f1da0170f7bed1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac5ee01567d0c2c5876926364c446451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672d7dd6170492965db63e5fbabf81d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ec3068fbf204d89474b1216acca3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18e270cc2703424a1f0ea0a83f70da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3a4559d68e85bf005ec390352ea4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffc70861b424c039530d66a62cc393456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0275e360ef58451ead0c2d4265bd553457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db46a0ef880d6fc473cac3d86c8209a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d12bdc777858594d9ae164fcc817f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051318663aafe957878264eb35512d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e13557032cd163985b2e59d30cb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cede382a5e6f9b602b76adc907d1035462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203aeb092d4f24d36781f2c629c301463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935fefdca3f33d4ee3fb289c4f551e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce524d4bde8285a267166c3173812465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aab0e927a275d2550cff383ff5758466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc12dfc82b1472ff67d0efe7802d190467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0834c047c7fbe882ec714f0448763c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01690eadbaa5d6b86fcfd2c7db60e11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af2bc6c85f023764f487e69e829f6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c09ff60b37c7814cadaf3a7d22dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2565ad14268c9469b2c6c8ef08ff844472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1f248d8383b2fbc9cd8580cc4cb80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec348c03fd91b1f8bc05c4490d3c60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda932f659e1638cf4beda0512c308475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903a6df377e964a06ac0a3c7dfa579476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43b0af90f10761e7a09a865063453477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65229134d1f8a7d42412c3ce70d6b8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6328e19027e404753b78e27841fd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094dcebcb6356246afb5c0a996f08ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7f6bb9c32e0866a0b78b9289d31d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f36d09aa5d13c0758205be27c24a23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87768e2a35dabade13983ab2476ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d89d1fa9a8b9c8a63fac99d71ee551484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8589b1c58c0ddccbcdcaf1b8237bac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f612faf4c51c553423db3f6b4751d3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dab6050dd7549f017e18283e3404dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e612d34a42d040395bf0d7f301c143488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310d8baac56240726561c7988593ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476754bc0708f81452c432f5c57e9cee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477325c9707d357190bc170be0e950b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39690dc4d00157bf81f11cd7a1702b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3435bf7abd9cfea0569f2602b4ad3f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f858a131d9e9e3f69cb6745492d18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d74bfc6df10b8c2f7fbf6a81fc0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea0fd31e62a7f4aa7715e8fe0f347496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf6304d4fc52cc617a61db2628521497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65073fbf442a25f11200014143af0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae7b86393d9af0d5922b386ae11069499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ffbc50e37af0139cc06ea550fe64d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba4780eb96a71dde213b460c57abf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586b24c69bf33c903e3e19d7c015be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ef0dc1c41ff7b8baee0f424cfaeb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bdfcea21100155679f73ccf4dd08b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be148c5fd67690783bf443b3c256bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129254112da832e436eb5b31ccb61a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d2e00377e18605b6f4a9a2ba4b05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3bcd974d96b3dca0d74c69aa32eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742460a4cd29fa73d93a19839f422a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd5ff17675e4c2e5c72338b3f0ada5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe90fbed4332dac82d620b7938aca12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e4e6fdbb06ac70f7b6e37a37355ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a2292d20b126c09f31d189cec47b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aa5188d8943fceee87548b482dab6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c48d0609285356511c6f9ce21e18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73006a72c327a49b656c1f4bc54cf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944b11bf4ad1f24ee3c9f2aff31266517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c27192f30cd3287955787c3b65f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe6e721088c32939601fc10739edd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf445dfdc526c506e23c1ec1d092c39c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854885ed2076f5af7ee6c329cd92ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2117448e3824d6091f74f72b5f1a80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e111501f0fa767f788edd12b2c5de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914080cc30a39a960b6a6429b19078e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f754f11bd57b6b83fb0de04afc7ce88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc697eecda2f42816f306de56941a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b01feb82cd5cdf2914c9ce4d49a2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74bba62389781428ee9624f6e0f923528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12b2a5c9df0c56f0bb943dfdbe28db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a2917748c66aa850dcf0e55f58cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e861b53c2af60bfb5570523a130fd75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50d844da6b1a37393d64c4da3e05e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64fb1fdf2495e0394ca07be8c6f497533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a9e00e14dfdaaa9f5827b0c76a446534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f2067289a026fe73f3a5ed61bceb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf0600564dbb4725a14efc23b5ab4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac3b974743ec466b5b732e6317030537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3a95c70cbe9d041fced48d074ec3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed259f08baceb815d374dd21bd636e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2625abc28dad5a6e12408b50ab6d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa92c36f07e72c075babc3b66e952ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa74eaf98bea4175f2c8fd0f219ee5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6847c75a068a64f32ecdba15ae3622543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d900547bf351a63e9b4fd115d5f566544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ddb87703a6fb712fcd793228a32ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96450fb919cf2f736d07af7a8d8574546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c45d2705b6889417d5c4b31db5ad34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9417150eed0cff092a9b6614bf65c97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b36f5a3cadc39e122bb8b4ce6eb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905525db2f6b29e3656fe7d34238e546550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01967cc615d0e05bb661f5b4bd45c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70ce2d0f811e33bf37574f10f3a1bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db22b9a17ee214da2d2e2c237f6a16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed541b102f01aeb351fbcc46cec62661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad1bc5a8efb7c4d7f769aaf84261d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e628377e9f5b0e9c7d6ba52a77bf0fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34058536f64c6eea8ab82751dce45200557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77023db2114513a01fe4246365fc1f85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e462be6860ecac7989d20422ef29f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d80aba85f106503d8972bf9c9ab4ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b1aeaf8469b238fa4c354b4c850a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c3e3f076b98156aaa40b294c1b55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ab32afdf2f57d3e84e789307eb727563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd17e4099c79ba6490e2a62a3af675d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4d80c243a2ac922197cf49435b5f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaebafae0f512bf309f00d6f4e04406566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac46c95188fe2e435449e49c100a34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81934b57a731a8cea0e9280101491a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1402c349f76baecad360ef6e8fb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056758f78869c1a5c76ec473ce81785570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c6f2fc8cd93766926a1273c4ca81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7cb594c21b457656c8b0bd12eb90f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6e0a19c727fafc6025c89f8a3cd97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038cc71066c3e6a4ca3019896ef5735574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bac4e3e154c2bbcd93ec1fe57c6bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231651848cb2138c705da408afc6e184576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f0c821ebb455e14292e1f7b1a77e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33310f233f17fb12ef0806c1f054c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780eb82d298a73a6ec4008d1c3aa958579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee049246edd5f603aa98d3c227225580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1943bc891111698a971096093f1e9b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8e95caf02dc659aa77df83aa96083582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238807f48b5c3d15e97f4fe11be9d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ab9bbc2750533f800243a8f68291b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422025dac5800217869a343ac747fed4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d8e4ea8f7e102a36c9f9da4b49c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d483f345977ac9310ebd526eddf5175587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f2ca97cc47cd98573e6514c4a4673588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8ccfa7b09cd5ed80578fcd5cc0dd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd796201a1b536e183d6d4ad2fc4e9f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1d03d6d1c4dd63470807133a8295e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f069c55b30abc2a0d9d76276e85cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b58cae4934e647ae7c242c20c389fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f47a82619ed26efb1519106eb4733594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a5e2372b56b4873d6911c3947b55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b6e9c44d443d1e27061bd929cc04a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cacfefa3b8101e45aac2aff3834214597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8135c52a63a6161511c38799e43cb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da291991b2c27843635944079172677599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff08c91efd36413768bd7342c756d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99c8d32c4248819a85aa8cc470247601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e3bffdd2f65e3aba3510a0664a3e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0bb00220597f5532627980c5f73cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b35190c74a0d91c05eec59c6d07973604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3f19d0e9c561d6922577ed71e4935605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d9e65db336ca1822f2cf9c1b1726606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb89622c28dde5910d9562dd8e9eb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0276c29a646b5161d27bf7861e6dce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2bc0be4e04a4eb5e7cb1738edd9f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459ff59cf9f879467f4e4a1bfe8a3a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52006130cc0de400abea98b8428f10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd828346620987b603020f7d45101e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148626509cacf3f819378f6956eb4dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d076e74ceb0595dea84409d6144d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029948236cfccd2f87b24bd04f75760615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8995511f8132c7561e5851ff81ae5e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804e698d435d4a578e37ea88191509617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b881f3b1fe0f5f0657193e48b03d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb0ef3adede035666dc5f85a6fd30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f697b1de4c680d690e7354e92798620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c0f04bd38cef9601f1382e528e85f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822365ffafcf2dbe6bbeb940acdedd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dce105fb574dd9fdb0f35aa6915b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ac8c24745ff13bc4e36f94c7402ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0068475c7b07a6726c6b38debcaae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e57d021403e7575a5f854581ca3859626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4b9a9b830b251ed8445f8dd81cb22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05abb2c864db2adb06346ea7891274628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5cf9d3071480275ac88a07e59bc03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf86e18f85adbee6f58eb6b8de2a80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea2d7b852d29db08694a93a1b8b618631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b2cc48dbda608e0e79854e4cf7ecf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029126a032c2952403eb4a80fd45501633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedced33368f83c0ba2148d3c19752ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d225a67bf83958bd1aa66de5d8af2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f1b34075ab8b680b5de00a263055d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca436ba53fcb39c96eebcaf57f178432637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98cc18ed60052bc5309850550a0abe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746565fba347b8ca81df63be89cb2d4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f651cad0952d71b5f82c977618145640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e51ccc09ac418e47d35cddefd76ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c3099aa173afb50881f452eec1130642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3434f7daae46632146b3de0339ddd1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4488b66387cb2f85136449b81aae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f153eefe96b9f24b8a36f4182342b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da669b3ed718a59156b595e5add1107646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c241749671d85c79f9770f509d43e5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa060744efe5aae53346b9d13148499648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a915a4a75474bd41754d12cde7406649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed235c45250743b9a23c63c5d3c227650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80def6211b4c6571cdaf5966c29623651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a51cc2d89602dd6b20249a2264eb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496503333dc98c0e9a35174aeff0cccf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d450180061c2e48b130d32eaf660176654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26951ed875d5f062badb3804b117d1fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6825290aaab1c4535a3628cac125805656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb57a7b343ecfce27d83144784c47e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3060644560f323e118581db10001ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88531e7dba8ce0c1d9c2aef5e2f4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f3a89fe1eee8cc36684cd6867765660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d222bd28ff33b6110f2dd967ca424661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10f99ce7b0411d906f04dbf227f14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c18b7e47f1db00f2ec03e29692a49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5314b818eb5d78ec6c9ae4144ab3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470afaa75e75189948d117880f313e38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e21b3cf749b3bb82568cefabb3de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30489105a42897ddf0ba5db082018f90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e7f5174ff8c4d071abd4a4d52f79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285322060802c94a902cc5f3071e32c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b9b4f7fdb64004bd1d526412c35f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf563e2218c666eb96e0c1c8252d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063dba0c650a0d4fea8551bf35e2567672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454acad5a0644ecaabb302eed9c62bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd222873e7f0028b33087ebe507c4cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7a687fabbf49f4fa54de33e1eeecb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dbc6819c8310967ad593bb2cfb15c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63059c194fbf26af91e923b9c837ab9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549bd6b05262a7a958307e65f6d331678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3543a4e49221124ef7843f1e039e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ec4ec880e799b22a79977363716c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd595770f67f12e49d6d0ef295dc40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3def0cda52cdd167e0f116894e812682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f857e0cff343a19b59ffd636d5c4d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38db610b12458b2e9d3c8c7b14a1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a818ec277495fc82208fad6f1d7af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691a97b4e995b23461b57ebf4964d1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090215cb20ef067cc51ae3bf7381366687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1cb0ed426a58bcf7e231dbb06e258688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9af23306ffba610522f56147b9ded689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d4ac31224f2d8527a45c5daf3cc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c05dd5c93d419fe8ee877127614a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281cce321dc3d0a347808b819fe1016692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f451fc81fc066eed20c14cd4f3e30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dca9724e9b2979f839041e77438d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768824fa8890adfbfae54204ece7920695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ceec41385bdc0990278f1299b624a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c52666e0e06e509f5017657864f79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff375daca6181a971f4761c3f4672ca2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c82d6073c929f2c61f5222679e0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a64fe8fe5e18fe07af31d0c729946c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563ef5065bdbca515c85978a5e45d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0e00f53b5103ec069cbd4324f00fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2b75f2b285ed04150d3738d1909a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75d1bc2570038af092a996c79dd47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e2d198d9f526e25967f2d7d2917d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc038f534dcfdf27199faf31a04c07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81d767f5f87b1bfbf2574dc2e2736707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ba606ed084b92aeed8d37117b4392708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc699ff421c9ab876fc7e74b54cb40a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efc5009d4ee0e65ec25dcec2876c7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc3541c771664ea39606bf10f5540c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc519defa6d8ba379c62bab866698712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd0964ebd46ea31c405683446ed5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e411291cdcac34322af65bb9a36e4f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f2af27984c0a50ff2624a9a45ef40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b1955fd01da77c03fcd8e8801dd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beb5a08ed499d1cb4a68663a46e31b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8defa663375b936487ffa07bca78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aed73670907cde949b5331cd9ca65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e0d3974522cc321c8f38d3e6017e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a4a06877ab118bb1e42815d15893e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349116d96495eab0e9841f53e8a10c5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6355e50c68fd80174f948870a586066723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6eaadf52cdc605ab3cd344f8dc28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec2f2b439e67bb1d1bb002017274d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b3b97025c42a2acf23f76002db84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d25f67e950fabe2315bc4634a33a18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e160ba905953cdcf4d2c247db9efc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bc616c39350a087577709f138db81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff78433b36e20923d11e995f34e410730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a0e00f819379c702cd98156022fe9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361851cb069cb0a5860f7364dc27470732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be1d3192181b030bf0228fd858bd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c9d4302424fb84e7a4db685d1978d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1acd05f61fe970e563400444cd1132735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2781de713a09ee3553a27552d5427ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec5199c5162def2917d59888e80a88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d85f4289d5acd5301234f61e1148738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123fdc4f81a60f47d8f29d6b0e28782739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bec0c17a83e189a685e1f3c6ceb6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df7e4094ce05842caa93e86b7d107741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec4a89a859a78a97dffe33eb98c626742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cf6d3bd01967722d7c667ba7ff892743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e95156d9d8f4526350fc67367f27ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714372ee9a3af05d383e78cd52916dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ada6c0c6ed7624bfdf29efc59a6ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc377a9d778bcd2805fba6e86820eac7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e07084c5fb9a62af2eacbe837d39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa27727568d6b201567a5c196e223749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b06cec8fafe2ed576f2f12a3d26fb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecbd07ba69239b44955e8856336d13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0075cd97e79fcf04e33d60e5e806084752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c9e3fd35554f6cbfdf5aad3230b9f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>