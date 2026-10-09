--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bfcb931441a711107ef63bbe966561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4171d509d206e44c24eedadd6836e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed9e25e6e41ffb119d7c9bbf24c9263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42696c38ddfbb8a0b118192fcf29734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b69d0e9c0cdcfc252f4a460076fcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171bce4ca346282e7c4791f649c5466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e7cf5a10abbf08a9fd5e15d86fcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dee4defcede120d8d17d0238823968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967959a862e12d4cd4af93bdd5be19239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74cf7e2f7f67f59f92a5bac1b3dd1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d54d8a2320da8f49b7bc17a9605511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bfa8fa9c25563fe838243d4db960512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652b84b15998491402e7fd3973c21113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e88cce7061b806ac5ef65c3d50700814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885467e4103a5d01ec5f15193375ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580940d22000901057ed040f6a7ee4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2bafe0fd3b2c65264aaebb2abec8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339c35943fa16cae9712c07aa599e1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec67d9e3aa2130e0441b42b75c2b3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe13a314fce0c1f72aa6881716cdf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9687b04257c2a623d0ebd78407ffa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b191b606ee4b4f451142586d4d6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29ed36d833937626d5a5953e15a4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f6d30c0348d4a2c8667897c14c6bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f2ef92d9d55c6bca9b76d3bd9cae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6325efa90bdd8da4c7f5994e11ce226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a3a385292d91cb6bd3956753e9ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a40eed94907bbdaeabedc9d75b32b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddccd292129824971b361c7f5adef5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9823886202d819da1e3b6feae5e469430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e561cf3895620374029c12c6553001531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a4a88635c6d5779d0c6b540e2580432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da758ca598a5130673ffad095ac70fca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec661b17a42b5fcab6d02e78534573434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed90de51ad92036a5e765a84782006a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a95a6be408e1019e82a568fd5da6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb21991f921fbd224ec738482ed4b1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e1e59eb2e53a522eb7bedc5a5e1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82dc7aba242d9e4ce050bd9067d62939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803efb408e73d7d2f99593fc76c97c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734febaf2fbc1dee211d1577dc9b7b0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169066f0074561830b2473ad873419142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce29aaa1c4a17cdb7db1a4d60359a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f868d966fc0d564aa6e86d4e3a6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1904d3b317870d3bb7df7236d6e1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea2e468c4b9c214d0d6ec7869f56446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240533f6354865a53627386cd26a4d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db868a10f7e993ddea7fa4344c599bf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91579087b3f1fb26b87b903fb273df0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73fe5145e4c839f20a4439bb8f400e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e16932682842d291063ffbef77739b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e6298c177dd3b026941c3859601a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad5b18d8c83d1532698ceb0c16520553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b20d1e038908136a4e9353aa9d6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1ba26ab0ca8d3dc099d989c7faac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f14d1fb6ab25c19713b0cc52a8778a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa080a7b0ff6c4da351b26708963dcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1d89bfab094d632bb5e3986c77be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86484e4552dc5163b906f5a7a70e947659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935641f07775dcb8cfe840cbf49713060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf11d0af35b875f8649eb4e1285a4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b552c1dd5c1a5fe89792936452c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539bf4c5951fe0006188bd6f56f7aaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad26e5843930fa643efa039e4d2ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b3d6953d8b820346d669984acc2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b6ce4cda983939d959dc88f18a9a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1722321175fb25aff6c9bf48c56cc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36622e88fc7543a760862795726dae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122afc7867e5db06124f615411bcef169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322254376887c28184dad9bc855cfe1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb4559a85cf353d9d631935a1e11171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700b949fb687b1768744d15514b30472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5338edae94860b2793348c874e89b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80032492822f7b39827e34893e9eb9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752aecaa97f51d5168a03b12ae022b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08999f51709b35bf6ef6a66faa84c2d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9728f5e138da7b1a5d26af8e04a89c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ff9a64eb542c8ba13fb34483918a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5658ff3fa37187a14f8386e546392d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef6a29a5d88d3d0403ca0c6fc84aa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb67780c485149ca0c4ded93726ce581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a4a09a4645e5d04e2b4857aae72c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8986f4c8845cb16284a15e5e058a97e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2746e47a8a81b11785a9b01fa0b2b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57f25b0df06fa1e31d863d931460c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06ae0f6ba8d6253f480e95893f31686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc4d2181d15d62370c8c399aa7090287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c941af894f864ad7add2947d843ef088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e2ab8445278b20260a78b47a930cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf96724548774cc00e7ce998425f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220a35ac7b7565a1e3379b51bd1247e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff34b026063defb881477f6220a6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3abb492fa5e732db46b44fb741b50c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cc6de4c05fcf6077d459acfd5c9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455110a0b8bc40a36315fdbb07d87e3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27049d4f10ab82b36aa03aebf7f91d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c474cacb31fdb4fc93303859b56497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad0690152722acf6b0b853e9327fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f4329ca33ba835e3f8bd998bc14ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325f652e6919cc03fcdade82174fc3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43c1c816cb7f412bb5cd28878a2a20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4a6ccdd1a2d662e3dd5d3094f9d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3f5d5db36567bf4b55c81e9522c36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa4f6bc62d6b5b096b52a9638fd87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66263cf27bc3b0ac88e3443ce544111e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c3cf6092f2c7d9fdac98480b3adb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195904fb97f655e3bd67f476dc13e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f190671bba965b50565c89f19104108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d47790a0ee00edb28ffde392b10ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de1c7eb284fd1ef55ed14275bd28bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee535165a8f69cfe6ade73f38b9d3d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a6bea751239cda51225fdaeba9c3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5358e46d40605b82d23847f89370556113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717f2b58cf12b24747dee7badf5352114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c915641b7c833c5dbce1209ac1de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97967e90fc1f7812aab52ce168b7f216116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c74177dec5ca130aff63b2228d148117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e861b61f75ba3d129eb7edf4d1f12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87cdccdfa1568b2b496a0349c25604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d26ae154b6d05b8b8a3077f2512b18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f92870eef1abab477639589ce9d99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a876a533b4fe6cfe81040c0b7b3df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917519029b7e1264d1218c3a3761cff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd342821820494fa14d72dfb6d08978124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d4e398743d2eee062416575eeee95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f429df6ff6f4780f11f019f796b7e8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54467fc32c0040121c2fd22b7ce4711b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93272953626f9a19c3a7f26bf5ff001b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cbd79d5a8a2d699f73d96b1f960d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394106a0bd1f1986ec19ddcc14014c7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272e0e1eb68a60f1596d7bfe923c164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cdc03b9f1c73f440a0197590dff89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915860d0da02c1c803f647febed24a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a5b84ad0cb5133cfb29b4def4b6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5ee47d1b9e633e10013fc368f7bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97948db5efe6941891af554a07aca369136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8afa7be0ac32e9269140fc45c733137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc705b9fcd8b8644434df49c74e822138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5828b202ca58a10cf7ceb8c8e751b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46941d08182c18aebcb238015f79c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068741a88466ee9bd4dc7f22c04ab477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49715da97bbc83a73af8ebebb63e20cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f11b779c254c301390b0a2bc2829df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6d42421418117a2d1556f9c84418a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978d6d7677b5f85a8a328fa9b0ac5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e19ff9a0d8e763c89b9dcb2f40620146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483edfafd57675ad372219d5c3859e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d26d9dfe27c1226e96bb7fbf51ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ead5dda7c50bf62d4ab582f43a05c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2da97e2a033d5adf4e902b332f64a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21055f51e8d09fb86b3a2f40edb0a357151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dc1a46e12f1c8a6d663e3ff27760f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcdc0c89851ef37a73c810aef58b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a9ae5eb2b246001a4bac0f2bf306a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8109e5882c30487d3dfff4ce405b16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb3a1f405f4a4ef4ff7e394ef166a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43ac098d419e54ffa0b79a0306385f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b704eb745e0e7fbdd5ed0cc97ecac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0811aea6367fb68bc348dca92a872b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e9450212d155c785a89a5c28b458160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc9ec5158a3f863a0b2b935d90d3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19680381cbc807f70c986b75c205a213162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ac3970c85558d10dcabed7b0f456163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9137e1b59b06ddac101b5e3cfe233164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8edfc5bdbca6bec4aae267c72ba8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647a223465024f4c895320608d30454166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c5657a73ddaa67fbeed54cc46856167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a99b9967062cf1cf42fc836de6f1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742af49e9cad6d9914e3188842343e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e21060313d53e04a9485232a19391170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da00ec9062e2cd0db472c840a7a76f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cdf0833d61d70e2f043d978b5c136172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1dc36bc875a653930899a2d2003a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088746f5e89a8e92241059a420fd4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1308a1bb9226ae9a3e3542f2174a0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b68c71088b28635b56bc3dde5304e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee3d206d3c22f5128daa333bc7e0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944672dd2c4d2c751c91cbd65b9638178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93190246f678923b8d379bd5f93398d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf04c2029f3b8fb79d834307331323180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddc1a73dcef4fd1003710cc102df18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65911402c962d19fc6eec78175b580182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904b69ed9d87551fc782b42a413087b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b4d3217a90981554768902ad63e8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d0ddce9b65c07e133f5fa7d707d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca602dfdca76f0242e111e95caddb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416824ae7af5d00b60d4b948c2f121b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f202c20353036b3cc8685c89963108188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279fb6cff01839c72a5cfef7937ff0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee3d1cd843a9d92845dc18a56a18d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb256cf9bc45cd0e145ff8dd578397191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23db8042ef823e68e1b704a0d8c7a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc3a9a20c474902b2205056845f9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328d1eea515283082f9902d5af620ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514ed576c66e188d19a04dc32b1337a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bc2d38122d4811eafe0e6f7553067196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540439ed7f4562f163dd007fcb897ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69227b6d8602a95d340d1959c91bed0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c8a2d9e1cf04a19f628fe559259cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000f152abdde89b628a1f0af2ed1f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e765254514d0c9672796fb9bc7dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596172307d3547c62d622cfcdc1cd3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3f91e55fd439f49b5fc58a63d5d12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886c7363927228de0bea5579b22b49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0894952036212a942bb2cb6fd9224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bddfece9ccfe84358818580678a706206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3038860d838bf9ca74947a20c2424207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e9528e990d178348ab73197323445208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e04e1574bf5ce252fa79a81248b8b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444359f71ce81b0273d3c737c62a51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5097b954366ef81258f361c87d8a25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0b188eac88f753666e6b3736d483212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6d4fad28ee9b75f20016ae32fd42c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff72e96944bcb583b42dc2997a7434a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e267bcd5d7c03c7f75edcaa84ffb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed501fdc291c8e9d84783e5c4694b9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be261cb3b3a53c60eccd3e27ae714217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5f899ec8b9c9ff366a6860ed1de58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5f9fb27eef36404af9f4f412abd08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953c00b3f25149d6bc4e7496285917d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a27fb8cb638da2d09ae36a964fb7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276857c1d93cd55ceed7004cdca48f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36169ec1b05bfd063db1de989873616223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2207be5ae52f5fa709b7e610f173af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd44832c58352df2ebc423d4fe08cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97680326326369a2d05a166610be5e13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075096373a33c0db7720e774a0ad5e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2346cf7472b37136cf1f80c0ee83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aaef7b57831de04cd8a4ce96c45c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b8973414c62a04f78bb8d068189bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1025f5bb397e9cdca83f176af9cb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ece28da46f2d42925f8a9150aaa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a4a88a604fc45ef56f354bb807ac4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207595feba90d2c6591e74581a341239234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd465fa3767abc0190ad1b3443cfd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da621a260f78ec072f016cac11add236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830074fa5f13d98ffa6c9728f5e559a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c246e26f0115e56a70209f6330ba1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae85ae6642ee066da66c12e3d62fd1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72375ef7d5b90f213e78531bed34afe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5fa1b952862ebe18b761aafa109f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3393ac9d861c5b8be4cbdde3d5d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dc5f616fc8495f853a03c6195786d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e4a1c991728de53357f2f32885ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18966b3983536af9ab8ef8a36779969245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cf146803df36d069a8ad3e0093a4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18fa665abc8a51eac6748d1f0f47a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f3b57590f1099918c49c47528e2a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b694a8b921bd448ed6aa31db8e30f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9742e3d90def110b5bfc3bf3dc228250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e66897ee803ad7e52f83755af179251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cb447221f60d7038aba59db0d7a08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee776906e7806088ec57944f1143b462253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28206f049c9d3daa3f9dd8cfe4244254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239f7ce7be565063c88b43de46e206255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8701e91ab67bb755178d20df82cc8e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024d32ea74a4b9051dd0693a6de5e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd5e16dbae17893b5147893fea4e05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c34fdd13487b84f00341ec1bb32a9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e9ea93587dd4004b0bed78872c0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8ba8295cf4bb21d2629a51790f677261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9fe5c67ed3e3d5c1b54f1ebc37802262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc99d27f796d68f93e9b2199d005b49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237f6605bfd1da6059aaf7610bfab9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fe52cfe68a127c66c2808c5cd2eaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c55917987f6e41f9acf1224d0b36d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a1edfbaff0b92fed7a31ad838150d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df121c3ba6f541f5582271835ff660268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ced1d27506e35485160f29cd0457269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1009060513657bcffd1cd6abfc8ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ad2d8fcc8fcb60639084ae70e6a9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ddab475493b165de5f4e738963dff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13fedef5676379327cdf44f4704177273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46df53c0133faead290f841532e139274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14903bab37ad7dd3448beb82fe56958d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252c838f1ff448c589fbb950f19e49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025bb1f6f0ebbeee0b96697ffbcbfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f83cfcb2f27fe310d6f5f13ac69b56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54f992c5ff3de1f279409fecef536e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423b48178e7ad4f90b3b768935aa5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea775f3ec391b323cace63ea14282e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764fbfbde31f54d30535c74f46f579282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a01faae1dbedf52caa902bf0ac887283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f369ab7d6a58a1374ceda3865a3e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32044fd435013cfe64eb93dafa7602285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53491628b6c6f2c3fb0f9a5c30acf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfbeed172fc98a5cdaedcd89fe84b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773142c73360735f0166507987ab140288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4bde8d7290054dba6740b01a556f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c6536740bf9aefe9805db5177be60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90e4bdb9d43e5b38238404e1adba5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ea6db05c3b7873f2cd4827665f55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643eaecdeada3b8232eb6de614b5b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82549561a32d03b9cc65d782a3a34e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b78cd13c487d73d1d0a3a308c7d64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56297a3fb14bdb2c7eccd69f70547b01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71a1cf5faf78cb34903c72af8f407c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7929079da79269c2795439967f915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbd53041f37afcaa0d9eaf12946bbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300629459cc1b343f81a639120643d47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8304386dfce75a7cc065af709853f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a257af94a47d654ae42b7b879dcf807302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fc23a17526c0d2d2ffb9642d55f70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362a8b3fbf9a95423f6852c031386f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fb37a6290f290d5f5ea041fffc61c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d8595f63cea54f2d4197fa7864fc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43004b0a49f1cb7eb5d93ce25023cd53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86497d20cb01b1814c242acf5f83bee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75ff4876119f8f470f199679b6e9ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2115ec66e8036895602de0b3c35a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d75972582b59871e47d448248a71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dc059c8a4af648568afc0505830fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a8407d4b0a94cc66b6e5c4219c575313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835dd8896220848b644ce796f923055314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf06ce45eca487dd2e6ae9eae97859315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1155ba95062c9de703cd64c496c20c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80477aa0c49f7bdad35218e0719ee74f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb94b2af23c7c33145eb6d333b10a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497785bcec680b41138eb0c60c9308c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664184788873b09299fbad1d093a4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eafdd24ce6c9efe703f21aa7276770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d5dec036e4a79237aee5ca26ccf96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce6f13e85878b0d46595cfe461277e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2d6e414e1a38d9f746517697970e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7acc81d85cd047a50a118d47df8b21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6984acdd3bc9a478e54f61927f327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f21878a7c79f624317d00c6e6150327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce16260487c89ec5077e3850ec29f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f916fad82f141c4c6e2214f3f7d289329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a079dc1146ff8f57e43a5964f26279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e294a46b3bb6c71a7280d9bf4e1dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7d83a9250c2ece60bca15042dc3ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ae0ce9cd66e689fd3828cf9e3b1a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b01d15814259ecdd6601cda31554a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eff306f8d2872739d117f45a77b030335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3540af1c403050d776460ab64b062336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018dc05d601094394b779f1c25bb305337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30409c0f70421cc5f585bdff6df076e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a4012e841af89d2394af7a59cb46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedac5ad6d0bd2bf717cf221e724084c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77200cae7d33d082c025f8481fefa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfd215b2e692f932b9ff1802fbf333342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ad73c3aedd2e8f77e6d0118fc1872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321bbdbaf4acdd1b5d87e44eb6260c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83502ed7e7ea5b29b9c1ba0d335244345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba6b638ba2d9fd0c9bbae9abd8f4a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350f570b68719004ec3044d29427b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457e33f84878f75bd9e727becea03f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3499e4342b96893a69e6a69a3db08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e8483ec4a98715c33c2caaac554b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe586f86c6dab04728ff6f697f4abfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93ba53574cdf7fc0c75ae1a1172694352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad95e234c3f9ddc70a3bd1434fa24a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5cf1efc169d906b0c097650d88a14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fcaaf8fb9970b76489fb1ce931240355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8652ae9256338764276522054ddd6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e262799832dfed14aab23e9d3b5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe21497c184799c40b95bcd3b88b75c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c209ed6df12c950132f1f953dbf057c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029398980c5e89cd4984c58bf0c0877360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7332c88c6ca12a276771497b050dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6c8b169d8f75c52fe7ab6021c1a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19951ec3550dae0c795a11cb9f87f74f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c8aea76712b118629d1e7199c87a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9b1ab00f8397fa76ec2d2f4fdb66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a04cdb1b6bd33a796e6da505510c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034f3d530b886c141011e76fc4731f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde967819e4b2112de81b3098f7674368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5803178d7646a5a8cb2a18733fa75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cad2b2d67779660e797d8a3f26726370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e860dbf35bd170d704ad961f2e1f86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24cb2191672846c1b2f6a77b407389372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a92c2dd3cdb201539b3d7babf4a7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622430171c84823c97dfc72d7a3daa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add613a65529d340fb23625ba3bc1ab7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83946073e6afe2c1a1f8fcd1ac452a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1cbaf2a8e553bc73b06f7dac6096e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115e36563457e7bbfbb0e5c2f49ab66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054fa75ac3fb9d564f3828425b3748379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3025f10fd43e263b4d26b88d4d5e3ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aab8e49fbe4cab94cfc4bdc29c9c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e50e988e773ad91d8a5c8007c5f780382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bddb8aa424b8305b3b758be1dba872383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f3c671106aaecc6c16a18d94b1f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9575123aaa0b5f7a22c31330f42256b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e12ed891161b543e86808dee2c053386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325cf585f32fa11f94ba3c6d19682d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee353bbc1a32273633e54d777dff483388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac77963e6a11b150c77b824d0370f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b738e96f57251c42a9bbd4a5a90fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10296645809ac898469272dab10eff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3031feaea335fd102c002edebf433392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee623f0975b2da30b972005ef83795393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0fde7972f2216444d36599fd771b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f5d61c068388749d6c80e9bdef05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe44e647f8f11eb59c756661215bc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b29bc8c7d3daf5b1ba44a8738524d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da981a9430daa21b298d3028a9217f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc28dac43d2aecb85cf92694c764b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f71b7b85028461552d7a7db9009d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e88819935fefdeba03a336bd2392c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90387f435550866576d44935b41cd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7118443e3800c271fdb37e3b8a2eb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624ca1d038d21242f3e36cc754270f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7da3e8cf57480950fc892a5e2f66f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a453b94be4af2ee74f46c0ef9b6e22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d77a91814d4b7e1ff80a4cb3b8e468407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c6e58941df703b6e4d951c7f14a4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ed0ac0ecef74e2ad59f190ec2ece3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed5c781aa329ba67d82aa770d5a530410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebfab52a4ffdac55216b6e99a9a675411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5cac1ae29a091a26bad58d5d25e12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5b8e1aed203ce4f22e595081354c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3b130efd295960484384779e8f7f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac4564e7589a64bde851298020cd20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32474c26f5e8679e71baa1dfdb5cf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b27523fb6812c61d69bf18e1b3b769417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9071c57bc1f8cbc6c71f3de0eae29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531fbddabac30d99ec45aea67e6301419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d04f4ddd89db10c2b00806982adb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bcde049f686d53de00d6f4232ba30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf31373bfc29218dc27f12ace78253c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4ec89bd76cc0f70645adc134b3e10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c723d9e2e614783c38168ca13745f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c139f260a7d670143013c5c21f8c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c81a198835ad9c995792f40d068d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168460a26c201579d35bd69eeecab650427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d440e81824ab5a3a9f35afc44ab756b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c163eb62f11ea3ef0ea22c5fabbd9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4eb1d94564f43821d5e4e8b8e9ee2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7460a5c03d5a6f0678623b768fd14b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8838e302b3553bd03b971cce6884198432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcefbce3aa8e1956b663da0d51cf835433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6c1a7f5701abadd49f14ba8b60584434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d5ce5329698b351a66fc68eabb94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef072fdaf8be1940930c537791010436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf03c681571bd9132451786a17d32bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39530d33dd50327101b2c7502ea28d85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355670826c67c2b783dd68d6dd81cde2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904f0d9d183c64dab459fd189e1a89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f29ee3a317d37b7472edf849c308441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d9e19e4e571a38fabee96bc4365d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50814d3768bdd3c3787bc77b4e5727c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606842aeed72a4595f7dce747cd5bdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5988db0e340c55fcaba6b8eb1aefb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9bb8619bcfe58865656134af25d52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e96ac6482f40f6eae87ec172d009b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e95d71fc86df0ec561c1a269f7d19d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d9d956a9a40363e0296921481f1eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95addb3c95bc5bc2438348f67f3afb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0e53f731984880e6f0187922d5d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91e99b640b8cc718cae28fd891bda2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8c4347830b0543b60502dc768faf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c54d83e4f18f2f92691740ce58d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e83d4117a712d718b92b42e049b48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ddbe0f022a5e7ac45ea00bc9b76d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239868df6e6e0a3bee41013d9d41e8a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0639c86aa14a171513eeb5ebc672c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626a054454ea647942644d30d567c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1231361eafb3a54ce5c889696dea38a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41cd892504bf96cea9c4e874a05f4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b653f6f81543460b9af70b4ab9a07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3a0895810af3ec36185f053d62fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b5532795c8269343ed2386f810b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e5e95bedf2365ff07d9435424484465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28ed596e7956ef5d84b4d12108301466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b06f5fac55330f363b22fa188b89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843db00ea206f2ae15f27cd354e107bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd66b47e329d4b3ff947caf0ae777d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d3d48395da3a1c9a4e8f2fda3f17f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e0b193a711e4419b3449f0072404471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd869e29e0d159c68ca67d0fcd35ac5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b301e58188ccd5a7eeb85cebbd4537b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2187a13a426d0d827547c557a6932474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b24ca1de3b418f732ed77f0b5fc80d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ec7a5a555139daac309564083d71f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013620f4e85fc2e8bacd35c1c2e87f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75efba854dc2a696b1f31aaf1006381478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708c034cc273b4d39efeacc9ed5a40c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa23aafd1e6c982871227601248078480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01964b9ab50044e41446bedc0ed1349481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da740195544a21291962b2b072b68858482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de555b551a871a4d16aa0436e5d93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc207dc840d23b44924e35ffb05c61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e20ea2a6e6de3794cbf389a650c32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c38aa9db6eca9ce995d2b39f4d8089486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbe0d956b21b32e02b355923417ff2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f9c2867756bb146d0773ad73ba00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f42ceb7caef130859fa93e94d151d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03c9026d137615672c1c215d62027f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677501803dbf648db4fc524eaa48a45d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2322c35214b5b8a5fe22cba479b4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d708135f6d05832daef59ca88f067493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfff894051b2ca2b7224be08d0cd8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6592bce6f5e7f68822da9612ab893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981306177e58aa4935ea2e85f188077d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883b64f3809636f74178f288ad20c8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bc94345a9c215b38d9ccccc344a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058086922b4a4f4ae77d70d0801ca1ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8acd480888d42b90b8a19c3e8228e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843bcda4d9955318986ad166d89a8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e24ed2f9c5268d1078fd71eb8f25d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b029a1adfeca045d5938b133abcea31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55f63bb69333ee4bd26c09d713db2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a75e436dcb18b82175c5c845e86a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3199ad02d141629a6590a643e36b1bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b08ab01ee731ef7388147783d5d1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3b55a403b4c62d46e5c65b5c5fc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c7c3d28f616dd3350bba989e401ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899915477b799f5d658808be05337b7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac737c28f4c533a91051b12899ae2e58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b65bf3a4faa9ff897f16c3b709888b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c69aa0797ea931f106174bf0baf67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db0e21074311fa7da2e39ae6295a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529674dfd94e643c2ab86404b876b99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2c9d2ba2cd9d103a49be430683eb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714b4915f26b45ba801ede91263f34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e20d3bc0fa15442a9e686e3493796518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e9a202a061891215473701689b35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd9ba976d9c9fd1709f6c14e9978b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9fea616e5829ac798a0907ed79c2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdb7bc8648b2fc097a83a2dfaee05e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013036b69d3deff1cfa3908ecf882d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa43fbe4dab0e58075d75e694d7376524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a09a11888dee5744960c5e21079e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e62b719205abef82444e3085b9393526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488046083a7f51f68ec66f9ad71dfb7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f4f52ae4b66652b46f5f929aaa644528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafdcf642a09c54d27d5f920663f99e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98661f6391819e2cbc8147fae52b86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e262fdef6fb6308989b943bcc43ccb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51027c5d6d70827478e09652010bd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe862158f3b9808799899212696dbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7845b5430f6c115bb23dc1ebb90760534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eab37e7f425c03c68cb3e27c0e93bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dbee4882f1510633b12fc52fe60e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f3def023ad68809522d98771748e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e68523b30be679879af91493dda2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f6f7d36e7769de7a80a2e92c4ddb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c744257b9fed3a3a199e94b80cb891540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c364102ac5a755189884b693f37c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d5cb49077b1685ac4dd273f41b1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e03b1f86b526b0407ced367e98f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fe7e5a85f9734e667d5c5f7618172544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f5928a12fb5ecf3ef172c71d8c51a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464de3f3241af7567885a24fe04b955546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747412f41409341a7cff848f5c8962547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc87dc243c89ad90c9b49b0f53bd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519754e50e630b4329a6f06d72a8ade549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ccaa8067ed8343206b87baae01246550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e783e75c6ec23a6db6499d5545da1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857373f730f54df1cf0036b264afea4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4ad9326d45c9fe5638a83b85b78a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f73bac13495e31e0a1e9d5a81e4e73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb3d7a00287380d43724397353c08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8cb37eb9ef0ee87a55bc189f1b04b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859f40dcbbb049630245052590074e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d063e5b57019b67e27a26e99464dca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b375f5d6b7fa5b884894b4137f95e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e8a764aad112efc96a6d4259dc3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6afd23d53929abe5a5f12330d57bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c074d60a04492d5550b6285553314562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733942c7b6aa1d753c841aef76ae9598563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d90cbc98bf7c42d894de0841c2be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdad5904bdabaeefedf9783a20cb44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440577ed4983ca09c32078c5ac16b37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69f11a0898b1fc931a165779c0661f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14750389a00771ddb5ae572e7bdf5c02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a806fde275161396ea38e61638c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80172af7e4fef67c167136ee0760a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a00932c4ba431a5afbaf2d814f1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ae5ab723d575f3ffcee550ad1d90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61d18bfbd451e8e6ab6f306f041dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cace002430615cab691150399132b81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ee2f8d5999e289c9cf32a239da19c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4adab67c77d9762ef3a2be6d92bdc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f082dc027b9ff3ad36ef9d2145285577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543474e90f6fedf5535957243ae6991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826460dd20c0085ba957455f595370cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f87a5d258f1cdcd9a41403159d2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3baf040225014e3ab4b0cbcce02db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1882d4ff14081f5e0acc901332609582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c979dc570b4debcf5be64d3bd78c584583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a402c21f472eb62512138526598620584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90eb8f6c08c76e1a8f33c1e998934585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eacec76d61cbfbdf11b241820fb556586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d148eaeae8fda49b3f6c9b7d08e7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc51d621ddad6937208addf1bac499a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d9089d6bc6558f76b49f20000f34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc61d43669b87b8059c5221f43519b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5678291087585102b8753202d5c925591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eeefabb0da68310c781a33ecf32dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308787f9bdc768cb3c15e9404a57d1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f344989a10a24ff57d46c4125c0ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501364ba3b8c0bf033d8b3d6a8d183e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c71d839f4abb7d0d2aaf5a3a30c20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f857ed9c9649679c4c38239f3c54a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f8d02a5022795f70a50bb13fe7553598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d928348e19652e2189bd2491794e459599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc36d44d42930f3e94b53b700042811600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70a9cd0b7b7073344aca08e137a145601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb56419a562537faa70d5fe910c9fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d40c0ee99018b219101a5e4af4d4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51074fbe47911c9d8707946dc71b9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77f3bc021166a89e66719bcd58e3b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7894e4aaa3823ff3fd84e769cd6cd2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07365c0be06030880053d4fe6a04b38d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d0a9f8252442f3d119738bb06551608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150752f3aad2a1ff31f07d4e9c2428d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1c06c88409c0484f2923899e5adc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94631c106df011699a8f1b258a91bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7960947dfc7c6c8180ce1ebb89407f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ad00f2644d68cfe45bcd4df2aecc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19dd955a4d019df4a1d139be2be18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34764d8108deea21ab56a4c6d8fde470615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086c476ade11965d3a637b78c21d7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec84f2d030e696f9fe127d14187d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c46ae333895c7604ddae04add9ff6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93749b1d46e0e21edb83167fad4292619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ec4f93b77631d8c7857ab6e36292d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b41e1abed18e36bad36b46490e13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa623471998c42621d1671769bc0b2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3495d78d53aa0a9be031fdb3f26465623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ecc7d31387d72fd1cfe6ede2b69b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40538f7fe40cdafbf96997ccb5fc5a33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc8adb78162892cba5f60acbf40350626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f21bff9373fb786b0b05f34a7463b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897239482cda6dfec777510441c45e18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2583751fdf6359b88c06d86965751629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ce705699271e6eed6bab155ff1ff1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb54214e55f16fc35f8bfe194a6715b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a958e2ff690f7b71bbf0b54330ab4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aee3ceaeed5c5ff95af91b959ef00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7787f1943462c274add937ca8b602634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728cab69486f4c3a54b488e5ef2514635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf534d7c11d6dc54c6d06df01df9b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460133b567ba05e13cec4e9663fd7edf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306daed3dd56a57d425cd0fae32a705638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a921ff446071432ff861823dd1afd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041afb64731bf7e90985c8267b4bc542640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137b4458084607240b093a2ad03e77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2a75cf632ae6939c21ff9bd004619642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0d43cef43f9b18241ca25e97e86a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26160db168f1f83a5460ffa32f5beeec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18bb51f9ca027def35df249622e33e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb94e9ca07a2125607622483329c9dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4073627967a7dd1ee577a14da1f26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f096c0e7b566ab857609741fa4f4f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2feaa5ea90684d76d1cbf5b963a68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45f6276474b04900be37ef480704f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b2919420fe902df789c366ebc078651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18b81df068bcddb7667c492096fe21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd973905c3a0b5f3f685161e1d2eb57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be48697477813488832a00db7a057a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed990a3fb394feb5f3548798d52c2f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d594d5bfb7d4c4863aeb53756966065656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137527a37a7a71f1388ab860390ab267657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d4f27e74353d0702e38176e661169658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa2f61ed1a155f889e14d1628de5ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013525f26cb13d15ac27aa0277569de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5e2142d3b6542a9e0b2181dd32d22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1dc22518411250eee2edb9d64cef0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233533792daa45f6fa7276344a2b1a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacfe7cefa992374a4c02f179aceb72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe58fcdb393834c9fdab64203cc044c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5561e87c5ab48af23940e2472ded17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea7fc72dbbd789622cb52a303d068e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fec6513aa64d5e8d2315c6a358738668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6fe3d690126cf2d862a00056c9bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578cff052f500065cf554f75f1020df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47212f25218898376cd5b1ffe97c6c02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd717950186d0037645ead3f2d5789f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80284c0524b1277dc615dc3dba9a9a2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7aa5d3b45587bd219f299b16c8023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84723cc93890384668502966aea2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952d5c21495f66596cddb851c2fcaaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f02f1b3372dc1d36285f78ee601a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f11b2523d7817e95fb81402c6f60e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f40f7cc66b22d78cec839e579a2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77217fcf8381b683c49b4f9af137b19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541d965eed709ead98c63fdfb8bd44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c10ba62e5dd3c81c60cc605a6bb17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996a1b62452780b5468fc0fa58cbf8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fae3e74241785fd16a0c311932e89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd040fe15635294308c278906355053a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cde3e5bf0ae86a1f6f5c0fc973358686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7df8c75a05b08ec683e048df6fa36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d092a8aeaad7a5fd2fc7cbe80ae5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d274c892167afb5fb983f9736fb1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb99c4ef4f530cbb355e20040ce25f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d52253067ac0a5f96199109b92612691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38139995b089c244359be88295419f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ffdc770ef823fc140ae16322652fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62462391a31b93bb0a9ada474ba583694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f42fb2bd2391bf08b0fd8aa815384695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48526425b6923eb23971f1045fd77205696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a3e50d585fabab2b81a382764d9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2a5f8ef932b2a2479334926b2270698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2b27288168e55e9cd163f6f05d06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfebdef57cd70b4023867eb2490d36a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15db7a776438ee1ee0819df39112d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e787561db45d843640bfefa3550029702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791d7ce2642bf0a1622a90b30afa3ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3621774030d145a95ede30b88aee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf940d612cbc43eecc0c402447c42c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79808270b5b1cd9cdd2974204f83473d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee193359de30508c959e3e698fb9cd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059528e4f1acafb18e343f4f462d3a52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070cad8477e009e928e4cae75f938fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5860bf28c7197ae334e4742a4c826710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880028e1a881134037d1dd4884aeb1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d684666f4617c850015ee5a7ad45550712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91a57ea7d63f34e566ac88664a1bca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83263a88d03915de0f32b4b25e67d28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14033994edbabeaf35b19ddbd0c4bea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9967c053c09234658d5aaf95afb70a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463680efccc648a30a80890b74754f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d89f0649209b281e0d2fb5bb78ec8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fd002bbc18cf44dde7ce8bac39b82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570052cf388558a7c258586a60f0461720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d8b9df4577eef0d08d9f1a3eb87d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b3c048391c9981b4092750c33213722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4f8163f4dd3ad4f9357850cae3e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb87f5204e7a92dee647b2a1bea8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115da472c4f1cc5a446eceb9fa144bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ab64d9f2517d92826d529923e8d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9bdd621a511a4895223a7df8f27bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3013eed65f6d4ea227de84743961728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad15cc63420b764e69aaf027eed2e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfdea32a7a672bcf04f7e371e7b027730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b44d6440348c1c6598eaa5b5e908731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca36516385d412692e344ab785eb4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd93f79909c6de845fe24652d23ed6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac03024cef47d4e723edb2865017b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ff51c474e4e2c58137c609687907735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0611abc7fb8670a5250967655c000736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbdf21cbda1fc266d3a062b6d2dc3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1b1352f1963ae72f59b72c1a9bf12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7787fda27b989236423660fb8b9bde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfcca2cc87a08d192b74859ec94067740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e69bd24d605298c53a8618ea4d0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698938ceea21060c925105bb853dba5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1cd092a9526b89814414e70ef1714743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b1134113a8dde1829c76af759de81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256abc8783d150a800f4ab520b4f1a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78af431fa185de760bbebeef9e48f5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a808d0bfa59956e573c65b6c1d00966747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7ca8b8c961395c5d7de04b85dcb0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17cc3cf015d5b59916ef560e11b8ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976652ee1154e6dae37c0648288aac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd90bcb2ebdbb12bbca46257df743751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111487f9b5dc65b36c151a643b73dd2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211c52da0e49f9913709efd580e8382753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a46da7af7bb5d7c12a33c6b6890ca5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bab191a563541d164b756d47bcd10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bb613a7f9fb6bae486222f3b0c94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dc1457eef882b0a88bae7edd87640757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59b69bda8854f8eb98e9f8e33987cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8262a5db1b9e603fb9dd2470fb7b59759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a85544959ff17a792eb6e165451221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adccd486ba46a613c734292eb42d11c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63555368a412974ce816e5af674e623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bebe8991c4e59120ba0d0a6b4e0944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa5fa12f586d4e8a17af5fad5439295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcab4bfc5524ce0e3a4158917a95966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c5cdb439cb0a54fe871c2b60ec797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163faa5ebaf3cadbc24999eb34ba76b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e58bb1786b598a6c5e9454a6155059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2321ba85da06f3f2b5a8e3689634d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47628294f60066d24e49e0d8b08e94a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716942d6f2c0b7e8954414174c065d0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a173d8dbb47082eea6d197e51a85d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d856b6f068bdf335e6f82010dfb0ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15d48f79208c4876318a01130422315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ed60110e23278352a69091540c40c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52088a5eacfd5c9a8303b81df5ceefc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf758deb3ccfae206a86a7c08ca7e2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c940c79f5dad2467e63bc7b5f80f2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775f7c348c2122e3fdff8eddbf23f9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3ae5c66f7d37ed8b357d8edf5d1a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494776de67ec4f4030d4d35acd4476e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea760a6b89e35a2a4dc26924131b54d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d5a123a4060a658037a9ee93b68924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee6804353d6f8f56b7daaa367391b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c1354f55b642346dc5f4d4d4617926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa613cb9f0623dffca8f6df4629ba71427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2b07faeb47832d4321cb4cad7cf5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f926dd6f1ba9cb6dbd4ac6d075a32229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a880865b617d56134ae0c13be9a4e7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8803dc613ad9671d38e9383867a50ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986bbee9179b02977b122fb7664e0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a69d04c09f08f5102cb053f9503e4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d30a8e3585210a0750a6ffa35371dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa92a17cae2a387c3d4b9fac23cb1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf86fdcd751a91d7dcc33b4f81e17f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b72987ebec19c372fdab457e8d71137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d224f60f9b5dc863e91c71f6ee3996638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0152dee5cba78a831f459e96020439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b392dd449ca8bd6c7e93d8620fac1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d61d7b4eee06a9e6e59ae3e10bd3de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e42b5d31d090a18b8a7dad6ba81042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d151dfeb0c6b243cc9852e4ea71c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1912cddafc287b0c72bf8620423b2c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c91ed40555f65fa786aa29186945f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6201311c5f00f902956f81bb49cfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae259ed0d2d7a4df4afdfd485e5d1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184ed3965ac193f111230bbf11eaa4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ee7bcb3904541f5871d1afa8ecbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80219f951ce43c036452156fae3df5de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae3608563e15eb593efc8f24e271d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27aa031c00b0523ec6780716a444052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657545fda5d942073f2d109eb169d69b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9157222be515ff1736eb5a73997e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa003b5352aa5525cf548a464c5288f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2cb8cbc521a36a91b2e587a44718656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c388bee1511edcb5557db4be60215057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35737d9038b0e44e54c166d89e033958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5fc61161cc00b209d9de69647a33359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf2ca303da0a16d07d36e4ad5b83860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8959810b79fb082cb2da2a6d97028061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2760390aff58b6a7a52ba45a8416bd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f775074cee3b646c0d02b89c73e080163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac205e54ac83a3d7f91774ca3f6a4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d876d6f1e06c16fdc48392cf25aaacd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15a496f42386ae71a36963633151fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e49559009444f99674b4d93710e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bede3608ba21e7f93165b9a3030ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e7b0cec37e2ac91e4074e53ebd8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42672c8c894c9c605532ac423704ee4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27a54ff6e9691cb0a1be2b44454b7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f1c7324770e4e4f1c8def7bacb6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6985ac2466b8a1af379e574d39a2bb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e25320bd9e7d92807353d5f675ada274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f39637b6722c4dcc00b3922fb35fb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527fb74c9aae663e531d19b87d6c1ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7bf7861946fe1b4a5b08e82fc681777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ab62336e1fe2d1db443b4fbc779778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42094b8510bd531f5f1cdacae1e4c88079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443aa255615ffd92a90d2f78505513880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f8ac6611b2877d7e8e3ea5c9a94581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea5aeca6d6810c3acaebd75e9649a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e28248374e1616cd6f4077b82dd1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe9478bb28395bbd221efd9f8775bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977596f345bda77814e9441af6a1f3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ad95c4ab2d2240a0db7ec7ffa6e0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e16b227fe4b653ad9e324901e7d5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9c3147a90f17d6afad89b2c091cbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36ecb6de99934e6ad106bd06b9dd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff41afac81a8d1202d694a1a907819890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88dde09f747995653edac608b9b70791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407ca15ccd8edafdb5a9484f795b0c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3284b0dd6c0432b76558c72361eede93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ef70199759723b4d82214e94f0e2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd506364e634050cbc9b3bd315ebd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9b0ae60bb03c801fd7292bf68c2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b364e812b1486c849118c229a63e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd383378efaa6de187d066e91676ae198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7890315717f95a642ef6cbf0dbc753199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948edf13ecb644d7c629a89d7ca20c7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022ea2ec2b4499b57ef5380e7dcf2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525fbae593993e7359683930592afb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922bfb5839f4d7e6f0f32fe8cb1fdff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d593500f2969146407feeb4f92435f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debcfbae829db1bedf1a55b30f5d610105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d5febfc1b33245ab1e4f94dfd97a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d681d04f13a6e3e2e2173fe31e70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce5fe7f4cc12a8b8a39a068d820b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017013226a717c092842537e2d18d072109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3dccf4391dcce5049d9a36ba6817b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6636c2b1571cae25e4862933982c6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872869fd6d80bc12f567b5647130b76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95ae7b2da51648d66139ca636c73f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f8b07e9119c4b5917a3fdcfc1d52c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f335b6a1312de89e1608794827fe2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c170a190acff909133e9d8b0a3808116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8120144b6fdce4f812a0d3fe3ba66a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a196c81417eb1962320c01165dcf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc129a09843ff62b07dee5a7b8f7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cfb99d285aa7a5e28ab80dd40ea0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc306a4cb42668d38a956328719d42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1365c997a44d32a75b3e77cf0e98dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb838ea2955581c37874bd17663bae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936a2a7324dca2f22a1fdd6c93fb47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bd6235ee28e0a551bca951eb323d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9846cbe9ab4230ab5890797a0526f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d7a1f799e8fa8296fca15a2222308127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d44b4c49cb5345a06ee1068f3559128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe726378b3a45e9d5836e8ef9a0c283129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce6965a5a2f988a21a7050a6e9fbf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02343d277d53006376272c93aa350131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5cd6f25c66fd1fff6a81a584c32f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aaa48d24d5c25cc5d898781f28cfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8faff28835646a149497cb1509696134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7473d25d07dd6edc6c4d2bfc0c32cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab56e79dad4b74fb2100abb2701040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5262aaaa62d9b1bb2a9477e359b581137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1a4ee16e9d373f4a3ad36812eed55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec28931a42604fcff2ab57c5c6f3f78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e337aed5d5df04e1e2684da4939d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837a31d4d848b04de58a7d595cc21b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fdce093d9a09de67c9628d8d25705142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f15366171a22331db6f7e0bb826f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72190238bb58bed286fde50f2ce461144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08955faeb4af554c216a342da1205cb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf46db4e680257ed5fce92526d4533146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc2bc32487da9df3da1da82579b836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77584b12bbd43bf23e91a67fe6bb742148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c26cc35cb5d964d5e6e8a8bb2916149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d5b2bb9a9691294ed504fdbb0bcdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2df63d260bf9f0e47cd61a58cd834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f5ae50a4513cdc9a3962c59d4d530152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5975e4df1ecd4124cc09580d6a516153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b44b97a029be1d62c92cb10dd61f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31708d30e4cd106b9f64de06586d00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae44d74e095179f790a21561738852156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a23d59d26d7fec34739ec85336993157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99590e647d637a6a4641ced74559b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209413e10b0d944488fd9a0997e629f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f46d9d698b4166afc8e0dc6c93c06e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf8305ba22430a6eb00d11dff3dec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab70e56455e9dd07f2882495974719162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533fb0a62f6f6e99ec3259658d601d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc7ebb9897f6fe9e289042cb0396e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b9d5a3db9b163eefb836187d7c745165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4378042102fcb66f17815a99d81e79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c9401b49c5d1b617e0351ed3438d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af8a0cffbaa574ef213209608b5d3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba8df61e5c04d1ff036a45871fc2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e7fb39c3a780d40efa76f6aa3eceb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0729ffb31168e738c2d2b898664db8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3feb7b9c80ef6e68d80546515baa4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a0e01d721d006b8bb62c14266b22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb00e4d16f0866019f7ed17f50ac8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889918ed392832494adb8a4374db1424175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf0dca07e8071979947f28653f96c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05804fd6b7c479c6838a0c5fb3ff692f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2f3d1f9b42b3be8da3b8d86b6b782178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f50b348420553e05221dfa7be81e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34b4ae5394993a5caf888622a51d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad26a7637180eb57c3755e128d8cce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10243a3312d4bf0d7491c7166775e20d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86691574b3aad98ac476aec99a49e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a28f8ff6e49b1e586fa59bc3d81e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461ed2260a7ee0acc4db8f77d2afa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b2030b396ebcd59f4d603cc53f05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6ceaa646c3ead117e79dfa99e3fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acbe072bb71744336151da8f3a79fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b503be7e874bcc65d79673b160084e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a9004256316843dde5f45095f959190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a527bb4693d7bd5ee5a5b9f45d24b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378648c29ec36c7c835a88bf633fe9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a4d55bdcf60def498a262b09ca69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994486500840e4e792c8385979b7c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6226d7f41656611bc8f8bac8bb32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c3ed48791f83c1383aa5b63860e44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe9953fd76b5fe87fa32e09fb0734197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9584c710f777e704d41b4acc2945d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98510f9bf38a9f5e368209d2de99f686199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8158376353ab54c7c8a477dea4367200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae7cd04fc6fe5313d1220702b351d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4b264bd24b5f3addc56d619d34336202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113dc1b5cc6cc21d2a85e7b9aceb67b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c79ad211af122d5df230ee4c9a310204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc09d39db6731ce48158572774bb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a9beef2bbfd580d66fe2dbb67f82b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966b32cf050734b6a50f7d801fbea27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5acc5964ce4d4d6c35b0e69431c961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6c9d11d67e6c652beb235619feb6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaa616c26693278525feef7dc9445f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ace957d1ff54a077c0db221827ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0eba8168d797da93245f0440d7bbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49609c2e7058b69850eab788be430f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650322919a43f000e8c60b999594c3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d818040e03863d1a9363e24b0f3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ca70970a4d083a6cca0958dc7e40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a549c03b21079157bc5222bfb702b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb22b93225dfbbde14de05ffacbdca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18249bd85c02fd41c4bde1a98610f73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ed1e16c24eae14c966baa233c46f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a8b56e76c5091d4d36b9e663bb413221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75e3fe503766e99b40db98c07fb588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfee810c1329381d828b1071336703223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f2b9cafebad315415482c4b708864224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b0b2955ab942380b6f81be533fc9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c0bea969f507effceb88d92609c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4db46ed3ea7115ef4349a029b58f9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf27c070c8f9db2831310732625e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b36941a0b4b9dadf9d0388e7c716229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd70965826881a8d7cfeecc63f1a51d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2fa6a530257247f7861d4afcf2ad9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840b10e2a35c01096c76830c336033232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af8ef4e0dcc5c3e2943f94e601683b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f190f10b02c2819e38b639afecf0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61078691215ba4ab421f187a63e09968235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a089a38cf103dc37adb2f0687e1d01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5cfa6c6940ce1c6430ad7ca7e391a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331d5af04b6e4f7cd7b451d4eaf9f42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad68fc1dd267b8bebafded219b24982239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c65c42497f1155393f0f19dfc9bae4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187850f67e7ee6982d3d945bc27de3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedbdc9dbeb40636f89202652bb3a46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e3f4f3244290f739118fba4513ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852fb00ec13539bb50609c168cb147d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f140038bc315c7b487ba6fdee7b2a00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a05d6c53196bfd2a5ca223e12983d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850cb95f7c2f8079e8eb2da79f5251c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634efa855328ac0e6587b805f4087b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d7e420e8dbc5a668de5db9b22229249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771fb0c92558f7ac92c6488ffe1199e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59bd8e7e034e66900567075a36af0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929798fbb319f66325e13f9a5e6f8ba7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b42bd744e1ab7fac4111cc45e729b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e031e8ecac7814dff48ea0a65a7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226c56ca8032c2c5ca4cb8aab245d87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d242cd2a7c1ecff60c1e6729eeb81c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bd431e68e6956712574bda68d10af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb8c2d99c2978840b8bbba9465448258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4db9372274718b83e853987de28cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ca3bb758ee73e6d9ea815e12a912260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3fb4a16d5d28210b42e89265161c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d24dbba6a095c9d675a4443c5c1b99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62049cf8a561c1eed78ea846a6dd16ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275de4f6c788ce066eb4eb4f702061b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898c2693c75e6f4bb588c10e0e504f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770860e42f5750ab4849ca210645e92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11c8d4611e743b32b71d56c9d35aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b14cb27e85f4bdaf3629033c79b58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8a0dabffe6d844bc9175258f1d39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c2af05de277b954fb5fc27c9b058270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c9c3ed0a6b37fb2a9ab05098d0ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27926cbb079f90cc5571bfb84fcc78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2d82a8fb7f65898736cddebe0d85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dadbc94fe65ca5cb4c828638ed9d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485548ee382004f50332c6eace15df57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54305060225a25f8f84a0e276a49eb87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd4016fff639fda04148ce0261cec6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a164a185f5fa80e1d9b54dfa0168d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe91512c2d2a5722973f007805a5a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db39418d522081dc4fd762f1131cb18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce4ab22363260d3faa83b0907d052d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40654e564eef1f090c8ee64cd386e010282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54105b1b63326e3f24cb6a51cc3dc274283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8afbc18c7f3a57909779ceed90281284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700a9fb4c61de10c56a9bbd5a567f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c68d379847319f2ebdb4e9efc099d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503be917dd898e297dc832e8c54bb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4176cfa9b96bbaa0e15d0eb3080fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c8be1702207822913844934f20264289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bc56ac7bfcc4cb0696b1a31af47dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1acf047a1e4e5e4ffb8d5031b6b192291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5575b9d6b35297843d3a775a60a818292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9c287837190a64362ae1e90f3058293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c75dc0bf7cd5fa8e3cf3b4687a493294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8cf07d81a15189518ec188a81b058295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e764a4375a86a024cf59ecbb45f116296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a0c5ea827c3fe91a2d12ace332444297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f63f869842ba19206f77c8c847d1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9c14fd51cc5118f2ba5c21333bce9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494599686bd1f2ff2845fd03ca6c532a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3049e25f23818b02e8489265777f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304896dad2452d07e4ec3162b3216617302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4191d078ed1a60ba87016e7294497303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30cf1ae8155b3d6d5f9001b01326e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e390ec3e87b1284fabe0b12dc3ad60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79dbb32fd7c3a55b3da8ae405381d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ebef178fe307912b255247b76f75d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a937dffbd8c00a87b12a45856920308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b434747a92cc44657b653b2b02e30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f53a633d36b77dcc54122cc39b21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607fbd3b36c376706bad7c5680699c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7ac10d8ea2a29383f23587553263312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d92c176814127719044209601b9c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310b1749898a66f67e9648e5854c551314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a897e5c06be8cb74f961006aeb5e41a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8adf43c99e515caac349bdf5d54671316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623720b794688351f88a2cdc49927fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f106fe8f992ea6d0559f16e77e697c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1a43caefc11050ecf7491fdb65e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d20ac4d42fb433f17d0246eb35b18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97eaea7ddc7a0973ffeac09bc4d42e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a0edd41b558eda1138c836788f35a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bca3fc396f2a68764b8cc3d7d750b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ddbf0d5aea8be26522f773f339fbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1e0a688e899937a11e7da7f843d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da7989cc7575e95e2075dc7698f692326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb67f9aa814725fad492f6ecb833fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400cb6359c2ed23065875bf71b00950328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa916fef4bec45aaacc07ef2f566627329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824b44b12f0a51f129ef2693fcc7256330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd86455404cefd4a73ef57dd8b3173331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f48d1cc7551b6fa535a68e12a215f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020519aa38713c4b1b6d5381f969df5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ec03f21e89daa8017dcde21e7a1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0c9fe44a822e3ce0db969a99cd717335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c5bfa94137a90274bfa5128347ed1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a824617418c8ef291908db8489f6fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278456a4399ca7ae99f65bf6a763e69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34fbd0c19b27b6cf11f7b831e08ec2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb0a0d44ae86209302ab801b06d4d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f088a7ff2b1b9c6ca16c77ba2462ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1af4752ba8eb323f1fa13504f5d3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf66b485c6044f5ec452aed610642343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92252bf096a7e43595e2b3e4228296a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8df4fc292c45258dd4f06eaf64ed3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03600eeb4813536f3ac4a94efc5eb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e983816952800134de4b4b4203ed1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41564ff8e43519b227191f106163d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724600ebd2ac2303cca2e7d757a6293349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a583ae93aa1f7ace07cd97d3cc0e33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914e89dc158a3d7915dc1ecd4aaadc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841fbd36c1dbd52eb0d5c42b8e16801352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e4a49f362d5c94fbd87dc3a992c4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1446525f38613a575f9068f06d01b13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6da89856253f663e1a3d3279cafa7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715281f2974e88365b68ed5246c2de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d9a5a899e267acb99580b27c7de2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f6a2cc5cf48513cf5834b1588cce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa704cb900769cf0187220b6743b7e90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f02bf4520fd9fc4753b744432445e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449182331a0e841a2f3a680c5ac4abff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6222ff66b9f2662b95adb978ea097f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b983486987af1838263348b36d85955363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717db9d7438e9074c064ff867026edae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adb1ae3afb655ce00d77f007eed04c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4e743748bb7cde3f462ce0451ae3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72797774a97dd7382767e2c03a645f62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66c054bb7b74d36532b76d1dd0fca8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0392e737ae71654d8d1212479fc8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6665c9e2455d5be765c6b49571970370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d275c840e79e47384bc5d1d10ec819371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01824841aeca30de7f286b5a48d2f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20995a99ddf85c969247b0f6b9219e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d21ef929ac00bb548478d80054f433374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5855dad82266260312a2a55ace8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297b7db2a003fef3d9cea98ea3ae6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43903f8768b4cd7059fbaf804639d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda229b74b2a68a4351653748c7d787d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd69686643b82b39616d444c2666daa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce946871f9c93acb9e77c169d1f9d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08720db5a229dea3cb4e96cebaa214c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409895d21da719235422ce4dceca07c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c496fffc46a17164588378b8bb2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26372c4cab2aa3405fc0d31868893384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e830a1b6996d24f84991bf017e2596385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae9d9d0c87ddb2ad8de5cee8c03d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f05c00a37e4a78935aa44938a00c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb7d096ac7112cdbd385fe6cec940d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf8217e3c6f8d3030a7fbbb9509302389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675681b4cd3bbe072f92648d50d19837390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5558636f7709fccfd7fdf4790b451cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8e0465bf2f1e932ef44d771dfed9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce012248edc306c7b1003bde07f447f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aca4dfdb32539e70d892ac672d9c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889478766481a7bc6c48fbcf87289ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01426c48749952b667c8ea1b1e908d21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9d3e974700024184d50ee323c559397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cf51ad7314d1e98a27f431453f525398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4992447fbbd3f333ee7e885832da1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600dacb02bed307d9bdb1bd15cd050e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d988d839f502db914b90262409555401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60763efa2073eee63bce70a525ff5685402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9011949d8c8b0c47d1330fcdaf6ed68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329ceb410b2e6b7fcc7fc4be53d22bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859549e544fd87361ff44f19895fd964405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6482cd3435bb2326d8157d4ad1b1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da61fe60c64d2d1d6c8d5831ffbd09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2595aedb417a286f1aeb2a3b7211fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafa0a0d2693333a1b9c22510077808409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a568bceeae7c0f8798d19a4cf51847410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052741172c49788a4be83d880672ec19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4351575deed9e000ee587151350c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80676cfb3a91c1c55a1740592d384b0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e72a6a43a441dd249b1f50875047fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08ce9842cc1cbf7b3e01146e6d7177415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd183aa3f6fd7a0524da3d4db03fd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5bbb5aa60f27cda69e3aca6d71e02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74139cde71395305dcfb979f7e91ab4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a3259de81dac92e19db721de5f6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b8aeca0dd886b39a836f041e9197420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaadb0ee0a863f1effd25a13d1f463421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605b8f1491b2bf3d6a56a1807a618f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce113474627bb0f7d586dbbdf31475423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e92c43fb0ce5de14a1573722ddc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a5ff003381c8e0f345d60156a0162425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb35886e9b567727baeca1a1ad5092426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e34fe79190d23e1a72680d95b95e9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263672ed6e2bb13c81a57f80254278428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc9e6d2373d81acea93bea71b6de74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd68bc3ba484c3579219d0794c88a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d65193982aa7404d4cddd2d2f6739c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577e5c8f725203daf851bb43372cc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f22d493deadc9c28922e491a988eb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e18e30b29d262876802c0c0ba4b8d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40e861cd8793ffac010b1bea29355435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18405560cae48b6b4656ecfe4493925a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6908b3a80131ede8c87b2e0ebe72e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d327df311237dc8074c095cc19610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59493cc98b9fba649302a5fa7386282f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac15b1ee884679898f38057e4b098c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9137a1a5d70c61613d64b00c9df740441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff961c64a13a7458fe804bfbeccb5d3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b49ebac659681509be3ccaacc8dcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00641882327d8568380f528f5591524f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b36fedf1b9852e27ad96008b17e1b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d541cc6b4d00dc6412b6bdac272f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512bbe5b99c72870583070e32e93cc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a86ea247f4cf820400b9f4dc4e2ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aff937cf5050fc1e78e180b385586449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f89dd2d62b20b67185b75b7f8e20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87349a5a0a97ec6fca2d60f6d0db58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d53d99af13147320cb279656f371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a417b73ae1c21896850e51a8fc8814453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dabc80c9e5eb2411ece02945c4d35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65275366bd1bdbccd5855e6ea32d0d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ea97d1d95c3dc191f61a7ca88f23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327333fce4d5cbbdbbab01a43e1781e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d37243497fb7e56da391ddaa85a971458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785767f3854ce43062f2dcef543583a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c0a6af49b359ffdbe1732a168823460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c6ad93463604bad0868a8cf7c2796461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4300c78a3bf4ca2929b7d7eebebff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a739cba0da0560ca620a06334b94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459753399f4bea9c18b74e19fa88397464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a537c4e6a4e5e7a483f597c6a4e771465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914fa3c827f2436ec187a1521fbf92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb247f349fe54ffc5426067c688e5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1690158fccb49026bc6cf36778827468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576f53ea3a86f88d6e9fe9f9528227d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd5bbcffa254369df89d184d41ed0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4f14dd1f8148c7b1413b2ddd2a4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da7e21738cf2ad5a4205ab9499c1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4bb843b65adeb8642e4de3e8d3db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077517526560e6c6d83ea813742acd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508151ec964ec2982bcd18f9f339299e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d48e3541bd8a4541bbc83fa3965c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba667906239e0330889046acf7da76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b376596559cf0cf6251b3ad433ef2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3fa44a497a284bf3b864a16518de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3276d146d6cea217e9fe6ee77d8aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b5a2ce4f35e463f9abff83fb69b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85261e9a751f19eeb404d57e855044482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b20c4ce336385d9b0ff731eab7260483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01130467f48658e56ac6d0701519500f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cbfdb5cf87e878adef57e8ddf6ef5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5237faa88d3f82b10bce0562486d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eba1f3e888ebffd581759c78887dc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995643089da88e641a7bd17bf5ae01b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d7dc793c83187d1a5c011590e8524489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580a2bcb6d6bb43e4b131728ea4997490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145e3e58ddb7f9d7a367faa228324d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebf07062402fd510503fbca3941be2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce780aebe58735a7efe917fa739ddfb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960ad8fdf4cae7b43813bd6ccec539a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f90189e35a26d54ac8a3b6f960264c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec64db1131af51b0f2e34be7a3e32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b0d4dd7b8c50012f3be471078143497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f25f43cae7d1341bc84e2c32f48ec5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d943e6abc31dcda6b7978e3948d84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f152eaa3401ea4920aa354881db8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbba6ccc2a82042bc62b79295d0e96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776807dfbc54fbcdb64a9b8dee547ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcd4cde29b3e8fe0dee4c2d544c3c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68caf43dfecc6870b29a11425048e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44818aa3108b9be62037baedd4b40de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18220e5a3684d77c8ea25c4b7a3cddc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38599b83e5748e42f90932cdb21a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd59cc32f9de250f5225b3e25fe5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c6b63bc4bf85b8f4a9ff97a8a3e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8321692af2ff15c0cf39e6576708510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626775e00e99e5322f764302e056856511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0e532bcb412f8ae5262587212ed20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b4f2b8d5cb8a0f71c5c4358d2d14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281291bf6f775e384710b9f5cd35c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82242212beae2854af2dfc29129b9d8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8abc56338222118924a901498fcb85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eb0da64c771f43ef0eee22381e216517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956794b9aec5f8f9475642da2918610518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1459eb5c9a1ecc988c81363a8be8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3300e95d799267d9c5d8d8e46abec0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712411aa04584660211096287e9d075b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c1fae543858cd4f2cbac18c76238522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2ae610121795835ef9bd469cc4dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c976e1b586fe19808838372b7c839d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117089a0e119259b1439f443fcc544d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965828981f9299a5a1515016ae1cb3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa4ea635c1405d6289fade9ca196c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6e5a9da9059ca8e30143d0d4ff9c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556e838e12523bb6e7fa4cbf512bc17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634ba57bba51df2a20c47fea1dcdd49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a276978c5d4badc787476d4ea7fbc7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad92945335ee2d04975e65f0d4ce9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a4720dd9ac0f0e1c63a202fef3ba9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02df8fac323f006d4a0fe7b88332bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea72c390973c28b985c90bf7b9d771e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9603d999421bc69ff8dc39530876a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b3776c3d00a5021aca68704a0434f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebfb598504f2deaea5473b09cc19b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd199594943f54dd302789ef3bf0f9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c60ec3669d3bd9ee8ea0c8d42764a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb582c3a0b7f9c7cd5fc19e4af6a0fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aeb2c9bee84b7ba2e75b0e5f745d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5fd1a68fb06393fb86e3e69cde69e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560bf226c37b54d633dd4e625a3e831544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15718df3cc83288d0426e063aacc5bd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc37966c20b9012dd13c9337036b71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ba6d84cbe0e20179552c60b62827547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8c5fa75fde16d26f46cc5408c5a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39621b9477c1857c01fc9bd6113780549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a9dbc96c1ebfb172a53aa0ee811c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320ca2df4856832fbd6b3c83c668992551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045e7a285c7e8359522f359e262a9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628797154d820422310a18461fa3c44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d4952000c7280a1186ccbdbeefa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297fa3f1b4d9ba7b7f6a4e242919567555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436261645ac2f9c0c3190a1a03c6cd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc1719d187b2dc06aae3c95f3d531557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f26654643e4a7ff77627a04d12dd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddda5b3d6531072999582e4163a1fe7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d412ca79bca56d51189c43ae0b73dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e7b9c2dd1bf912142a4b179aaad5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c5ac19094caf88890fe7c92599961562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966d53c01a5d4a08c8dc5e9bb0c0958563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586992480fc125634745c32c6752dc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ebf392c3e72e3885f32dd14df246565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905a16fd377e0ba48981e91cde05ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26548185371bce221792f79ae0cfa7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a577181a45be886f5131f71d257e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d2c95bcafacd3180b00dd12af8902569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14852ca1ab3b06aa93b6627e50b0f576570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bc4a727f6943983211542dd8b905571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aba14ac2a666f23cf1c11c5b9e96a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada6fbf9ce06396698236495862253b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9769468a27e53bd9ddc947f5cbd6e87574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c158d774a3490fa1c6eb38440e372ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a045d1b8733ffa9ada96d0cefe34e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8dcb6489cb561a594c1ac15763a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa6435580eed8d378dd85e2addb33f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a17fceb7cacbe7775eb27b8ef582a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee862fbe85fc346ef3327ef038e52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633445f5c2996ab5c62553e26ab6f0fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f75750d982c6a5259d80312b57183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4c2a0cea2da44f0dcb6a2fff6ff1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92883c4e0d524943b31d7f49d58d0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af31f92c3df4b17af2bc2e9c44cc1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c77fe70ec511d757bbfd119e3adb46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42757714ec83a99ee0c26c032a127587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740c0e99f4e69a66155d5556fcdbf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1482f53673b20e1bc7fa3cacd25a97a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660c0ce0c453355256ef23979836be5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55b8651b2a5886ceaf481abcf8b736591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46ed98256863e6f12038e993f19f9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae428488ed937956424d990ca367282593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec8eb46ea7869a2049e3ec1b4a44c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447c568c62e0b386f0b3a415d964b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd62a341b6a3971a6e2aca3465b07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35522ac85e466bc3c625cef868d85526597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc8440d16a8f9a33b155b8293e61b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae4737771b770191e619a09567d32f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d926fa34d02bd4160854fe9ab393fdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccf4bd8ca16368bd7bac03d64682b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d92743aece7ddc3bc4ac7325016258602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb691dccf1c31a98a3123ab565a989603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966407f783814a7dd3dcbc4dde57726604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038faa5770e0b4dccbe3fd33b5d7bd34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae385d2482cecdc56616f604a9cfacc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244577edfec90fab79ca412cc572fb72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ef5e49214ca6b811e78f27ce28732608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c792986595df39a061e9882bebe36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa944347cef1ee1b769fc30e6b223610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c3411d1008f6fd92e9c195cbff627611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9880af9393495db5165ff07e83b30d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1e491f06abc7b0f818dc9252f276613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691ac4e680e7719920ee0611786ec5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d897b8aaab31be9c5eea524a643b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d615aa3bbbc06a2298c18c91573c174616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219563f4d68be32bc65db532302c9bae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0168158cfe941747c8cc9990836b35f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e9cff6b9ab618201673cb1ac3f3a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d757ff587df3d9227e864b5c9db29c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45d128f905005d7da135bab36b8719621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf60f604111c8dd6fe9941f94b7fdaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1d88f50ba355d58adbc3147af361623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb90ca71c27a28c7f516ec317efec1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980902b9f6638cb46a9ea7eba784d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add4025761e7797008537772303fb9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd95d3db093cd78bd109d2d6ecdae4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc595e25f2857981efca8dccc3203628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e678b67d1f531fd90fc81860269544629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a673e181dd725cda1b8620b47189630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb223f49a386f4e31914dfc1cb57c3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c78b9a3c43ab051f3b702c88aa0705632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b202e8d96d7c570f9f406f4b52582f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de472f8698a11599b384dc43a5f4f17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efad6956e6e4ad7b2e0199caff97e33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cb5514a1fb3fd5abc09be58584962636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ea51b11434cadad8d41bad2191ae8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224af4bd3fb419ce550f1c032ae037638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2a8cd93e379d87f57b257f1673511639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d52ffa730c42b9f1793f06898ec068640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce24ac3ea8e0329f053b07a6c7af2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb261651b0e62930d8db382b726d768642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc15f27c7eeea039db29b09e46611a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee312650c42690dcb9667cf3e1f49b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0b86db4a226cc1f3c6574a267f69c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb833f867f78c90e5ce8461eb97ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f59ebe62cf4f40ba25ce3d69e7a09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a553d8a436b962b7b0ba94e88cfe726648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002389cd9accdf75eac57be695e463a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07615fdcc83f31d97f9ea79950d5e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0479be060af9457cc7a99164f8ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebf1f082b52b2e6a2a3226d331251652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626542b6273db160e0af6202d838e84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda49e9f7cba68c4a8c925bbbe8b2de6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf053eacd8b051291eadde678a604655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f45dbb03016f66f5553f4a195b287656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71178bd83dc659dca0b7076e621670657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf64d6ad0b9f37c2bcfbca6b7f1f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77aafe99038e01daedf532faf75394659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452f638d30525b64303a2b53b3ec91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776f9f3f64c053f7b41a8e6a16684ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea42ac900ec3cfc38d98e2c22298f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45612bf081b0182b8dc7863540272fbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2e67e64d9ccd20ee1400b38f23445664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1862bf1354cbbd80c012b4a0d20280665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7388898ec4723427dca804fc32009666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007808d41aa04c50a9b6a6fab847a98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa426e5505d8bbc886ca9162028bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82169df5ef66ed701f3c3073c83582a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40054cf94b0f61809e7b6eb43456666d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1a266c9dca029156f04380cdcd43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5e33d61a1e2c5fb7bdbd0e18cfe49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc7a9cc3725b53a9afa41b67513ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c80d1b7b0c44a63563df027a6219e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f1b8aa910f0458eba64f928f318f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d165afdc14159100c6fa1a801cc2af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206116e531036f1958f4483e26aed0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3080f67fcb2cbe2dbce144b325402da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758c0112b030c34c8991fff6c1cb67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e825781f8c330a5a60093a7f16b9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26edb5313b43c6276954a8258555c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f48a0a465d169188bc459ceb9094f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504068899f911885896c7ff617f022bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b5dad34651d5476aa9cf54b78d37c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ed24e7abd9854cb4661310ce73629685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36381d402556d2772a804c6aae882686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab09675721cb10a59937310e88ee828687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c3bf87d3d087db50a318818ee5826688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ee5070768f0949a550da2b809e16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38100727b8fa7f69b117ad895d6027690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ba14ef44981b63cff38d6098c572691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdd7754238f85a6b73843017e811f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f29ab5e5079df4dd0d86739731c39f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f04546aaba01c8fa2d44232454185694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7661143b618d7c50325662d1275c36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee553d4aa4c8412cba312a203a2cf457696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109a45306f30a3f576fe644d58b9052697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6d61596821f960cb99019af93252698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1419d72ef065d471a281c6c69b917699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4226d31b71da74b6c509bf32516638700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4a70b7ccbe3bcca62b28818c2cec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d16f04a2f5d2bd213c06167805969702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b138aeef6057674a73fc6e68511a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce88550f9ee5913a7f6fab54d0b97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2bf7c5b6908be947f4b996aeddcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad294768bde1820b16e37e30b8aee579706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf9096810c41c5012e3ad66e13fd43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af6b307771ae47c53831a74bbf973b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ff278b2dbfd7e375685cec7c36df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248cb1f3d2047629e629db60e594741710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa107b0b16b939eee11ab376b6993e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1212074345e38be89919ff26b2295712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4203e16c2d40f519e6910c726358f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15c1c74aa5064934d5e9a93ad3cf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c73c59f13d0bb5a749a60ef7f716e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993f84d4ece28ec4556c83fba92fc73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06cb121a2258c1e5314f9038c45c7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e903696a5015d506117f9c29c0feaad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028ee31ee63562047eceb91242bad3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89dce798cd0fb61caa345e4e41677f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1be6979bc642032630b1ae73537f6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e78fd91755da1bc31b4a7c96779ba3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd557e80dcb55d1f6b1a3d894ab3403723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bbfb123be66c39ceb4eb122ce0727724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad90dfed36aa73c76e25e0e15937a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b0a6be8d51638e425125d580e874726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56324bff62f69bc53c2d3b048e071957727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d46481090b5700d619780eeeba89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceba5de0ad51a8b9dd4c6c504c4b8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c71dcc2c5aca1067d725f93765144730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623b9ef0b7827b8d85a4832d7c899d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48c0f48d7da3ff50eb5296533ed5e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d331be5e6d41fb9952dff67315abbf4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e2ca49f313eb476cf1cfb6c4d80f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a6b438cefa15d2bcb53d9d9138b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bdbbdd3f17ec9325e67c6a3ef3eef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15004630f3fba3be17b60674009ca51a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0746e76cf8994e01525a8d5cdd10e9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b816ac229a0fd1d71a957123ad5e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba0f1768bfd6171e95fdc8d912fed4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e416c720f91d9349e80c9e05b975741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920d04a5730fe513331af0eef0c9bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f284a13b2317b9b804cf0f9ab18a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798daffaf0760c5a8a783bc48dde48f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8212d7b678690c11a69bcd735e5b9ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8f847489ab01657ee9117d9f6feae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b871410d6216a30191e88079331ffc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d5702dca28e715c8a363815f77ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9755ba09e52971056e728468b17236a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a0539640d44db62bb5a9f60c4b14d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee35bdeba0026880f73ae8f302c1600751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea11f0ebd157e298841075e1ff4ea9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3551ebf62b7a1186942592a95936cf8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5a7984042306371de40c8b831a7ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2246e30b222fc544f38e63b7bcfc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c1eed738f4153157b1774cbe8c56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131b398e9f29fd1ec6626e6943b3df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96956678c2ec369cc1e3073acbb04d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb68ec39844591fb83c57886b0f2f71759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>