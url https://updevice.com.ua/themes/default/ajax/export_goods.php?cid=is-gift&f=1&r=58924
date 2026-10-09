--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dc92926472a51d99459e568e5096c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95457960e07f7566a845aa29d3b0643f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa20e1a241a269d4f1d6ffc8b0b83c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e146f1ff16ba497baf440c0475cd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61894bb6bed6f03e6bb00254fb300c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f49eeff265ea1e41a7241315b279c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc8a1c5c309721192f3c640f2893c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25d28ebdcc28cb69e28b408a34c6738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e743c84006b7a08192274b63c4b379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718b66897e68c3bc6e792ef4a4b758810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ceaf4d49a09c9a02d71e4ec1327c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531fc35a0ad706bd8cb1b55b29ea92e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754fec9b32206f732844bb799beca6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4dcaa324081a8f474be7cc86596c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3d5ac403940059d78108a4c15759d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d55a60922ea56152c887d1606941b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf508b95c5608b5770bfe48e952c4ef017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407e39b90af55c21d07ad4a4287615d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce536b72711dd02c908b09cba975e6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98def853871bb491bb87fd4170c68d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8c4bb59d113fcde943dc0f0dc1e2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5934d14952bbafffdf6243f5937c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559dcb0c2f45af41f8a31ec989b4b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87a1d36d4144fdad99ae78d301373424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409897a0f2fdd394faff5a16db218fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ddea236333ee16d7834829588887e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348052287d65423da52142f7eefdfeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc557f8f7a036cac446f9f372959828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686980755c729b8f8060d973170eb9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b16c680b3c556fb9a1a63a49a2115c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6f199536f6779d4a4d289193b144f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66530167105d286ab368654393ac9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd82c251df535adc935d8c9386ef5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce320e3e04e8edde85d86e7dab1ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eea3bcde02fd8a149c1fa1ea0196a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316baa8f5a9c9382c6a1331eab6fc5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203da905bbd066afe33bff08c8d39a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e831e5b71a52d0ceba5bb44561096f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584d893ee15950f55319866e7182dfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd8ba906dbf34c570d1da0aa38636240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfeb66ab581ee9e6ef2abe990761f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c5271844c05b97bc7ca64cb34d1ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01c8b706f549d5bdcc2167d319441d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe6a1054d40d97900d258f134ecf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29395c85e3e4d4d56c04306dd459946b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce23e15bea6c92808ba5361c757b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc899c9accda2cc35f1a9367b2df0e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfefcd9ccedea5e64a910758f067b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48be5dcde68305a688cd6456034bb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33947f3bf16dd9d8f04a62641206b1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5bcb00000a88844534416d5afb72851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a010aa11a521a2dc18e9a892575f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066ae1229e925b41b4d879456cca2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b5754911d7637eed6b6d04947a2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e433901437e626f3cb08511ebda6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca9c5ab5e399059fdacb6198720b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc686aeb04e6aa68a82788d2c744b5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c9747031a5576b54107d7ac47cd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374eff4951c88068ac8e86b730e3a3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84d5f982d225163d2aa4ad77ec83cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76409a3ea6959846d9ffc4802b65d5ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574d1f6733900e2f52a7ac784bba24d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc1155e85f1a0a185a3251667d0ab963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df422b7b69408682fbfd0c2467fcb03d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a501ddb27585e038286a0d4bb62ba1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98a45a592ecb2e159088a6ac38a0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba88ee6f1b0e9b617c379819b5440eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da9490a2b8be36042f4f14fac61a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6958edc9ca32e1785dae90d98e72de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b1cf03d9eb23798243298c62077770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86543fb0f17b15d9a2d09164059e67c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd22d639798d7e53b5dbbfd71e2e8d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3af68a55ca78d0fb49e8cad95c69173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab47ba54428723d339e7b6eeae96e8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec01e7c757d8849ced19c32e4f251175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a74d23afde4a3605c9341da147c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08fe82a6846d40fd671ab0b383323677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b42843e97bb365b53d48b6f5418d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d62e183da57d8358613e4f8325e6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729f59a65578ee37e1f34a6f06a11a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48226852f0c3dc8384466297f84e1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa8bf79a17a9e5157ac834c81158b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb677b28eac6e8e627a72999fdb0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506556c5f165f4a221bc436304fd20784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81191d482804008d833129e53056ce185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9ddacd44ef5445de8848873da08c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f16e553c961ecae67222672d783987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ecdea0ceb070bb25f860c4a4112088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7dfeb9528ccff5843c326dc7f518489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436053f9c12d7df634b4e07ef023d1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b808320102227b9033a0221ba8da791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342282bdb52cd9ab5e6919c850aad36092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df38611e4279baf20be9d4126bfd3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b851e9c963ee9c9c3d88ab149c9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899987e7291fea443a64791f90dfcfe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd371e8e47e4c98f6a841aaedef96e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346dfcac1064b9799dacc4a3ac5b4af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078a3de45ea833dc329d0ab7a80fbda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169ed37d85714c270ce7357a526a8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079bfb0c53ed9ba11ae7059d1bbaa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ded8e5b99df0f5986bf128a70f51bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd49d203004e8dd265fbd039a22b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b269a4b5ed7a4be33c1a2eb1b96ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d1f44724ad0122dd92ef7539667d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eada5d9af0485e57821fcbb6c840c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b30f87ded50222413b6087f6c94835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d72814270d3e2dd8fad0b15d7a93e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaab0df0376f484fa467b2f0c133d21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b2bf815af16b3329bd422a1d6fab1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1175bda65646cc917ce26c1ff382573110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6868cd9a0661684f3db6a15bb34df9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e83fb3d6473f3b1c665580cc3fcc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fda15142ee3332ef6d5cb7a793ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a3c25e7d8e4de97547cd284c108af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d81707a63de300e8fcf7c7cb39615115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837583e03120d0185cc89985b3bc227116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2197f7687c9d8767f802298fced15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba19bdeb34b58345d4431e12b26dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3f2ad8f51c1363e708bfe7b1f4d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcafd1a52c0c7176491f2617ac3477d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136d4154571b957d1cf37ee982a7b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd37cdbcb28417d097c57b2e2d6fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf326eed3c8c7db7fd21c7d0d4622e51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157f0094486f2718df2a4026f9fcac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20752eb8d6dbbb8dc29d413aa87703d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fb7d048ad16f0cad1721e47dd525b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c92c7ad076a447db1043353a8171f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7394e7236c6d7cf29751998372f8853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db21ed8fea43a1cf8e11ec79c0d12c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a527ddd0ba0f9f6069233a544d098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50387b18420d19f5aee3fad60116d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820c0c234428f46869641f9718ffc7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eec7665a29e300690adbf3a950d2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7de82f4dbc7d80c3a6777072c71af8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1041c9883c16d562ace56126161928135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a756a7de25eda0fdfac2d9c795853c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be66c4abbbc859f8c28646664ad4008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fafe756ce4e70ee0ced1b5c4502a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbed057cc2084edd705bb6cee7eeebf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d7d693e4f0ddcdb78bff3df04779140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb46832c3883cb2dcbff262d08d44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d634f3f25d7a19061778455e1f8a74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d2ae526f712756433c65b2dd442d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3d2e2f51e4cc2e8b58c7bcb5253ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af44edb9b7744d083a54f4848d29c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab9dce131d575961e031709344a467146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b84a1ba42f70850768459448607d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d802f2641db4240a833d3a5b0b9ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473b1aeb7159c76cc5f9af0780a3507149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc023f57d912b6176679d9cc3d6bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e54454f494e05c6137fc648ddd00f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c84198fd2b6d1e5375578a1a52b57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794b076c2294820dcd8fd86d56ff1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd6ebe4174790ca5b03e4608e16f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6b8653bedb3160dc5e9d6846bbda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bdc34bd877251cc94385f6adb5d25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee2d8cb551113ac2e9dcdfb3073d86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2feabf6e86ffd53a59635a10d408c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b713f0197fde9afe581fbfedf723e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017b0587ed01a56329b6de8cde9638160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b9893ff02a228776fc4d7b9ae9e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da751359b7d61f3263ae686e509de0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b49dc46590d579728dc2a6c997ddc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7025e9ba9575cf525d5fe579a97f4a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a08601839c17443f92e6f612044efa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547346d18184db702fb647170aac050166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e4bde5fba1ebde42e195a3f8d78b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f907cec2a9be33821fe0a9aa88b2f2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce4b8e4f0312349e816876bc6daa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d3f5aea3b545f6cd9a3b37a50dcac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fa772af9344f4d41fa88c30fed6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e15d808877415293e2aeb88538af4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ee48b85ac587c0cad1a3e02aee55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c242691e763a20a603d4787daf7001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb673602132b2ed563aa149cc7105175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf02f8edcc046725705bf43802f038176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4935cc1d767bbfdd33b4e148c5319177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f6da21867f9eeb8d4b808bc88193178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b9ed759540d1ecaa48caf8087c77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bfebf7e2415a1a103df31f6fe2f7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647a8882d3c54e702c59b0ff647ff52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65496a2691dc55de5d8b2082cfd06139182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f7f8067ee92c54d2756ead0fb5edc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558e43b2f25f7203417514dc172b326184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93030514b067cd6b1ee1bf2c723fd82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcafca87dd23eb7321d19bf15f4074c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df7a4b49681c8742d438051ce2ccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479c431cfbee1e0af8bbf0db255a72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba7821ce9391f81ccef4e44026082189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b931666beab559e0d8ad0e7f66616190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18006d5691acc47597503d47ce021c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e605163ddf1d639a12c33b8bc176192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53081ee41c0f768199c8c5779531cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d9c12e11c4174207495d97f20f86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa85770c6e598485778c98eb8a0690a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2a5de96792abdd847b472cfdba6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10943e1be0323bd65c59325bc770cb09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc167b5d4331c29d59fee3243beaef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ba939a3107e3dc754d88e47e437a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd71351bb0259b33ebf20b01c3c6ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be985fc5714f651e81eb5b377c3e3d37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d596f5ac56743bff2e79ba29c99352202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ae5f8714a20de913fff737aa5eae9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba070f9f8a22e254fbebf657ae7504204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab482e11beecc23d53bad57632509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8566c0b032fa50857f5f610461763e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19273e618e08f480d409455023b4f914207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e45d4a8acb8589fececd04e8ce4c97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112afec9ede2e295626f2800e9855858209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513c32cacc1fd20ca5f80e11aca0c31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95470b5100a0580570214a5726648211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de04497518d1067dc15a06f721c771212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61ec5f4883809305af563b8f99b74e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8bcb4d5722b05fa7f68dd9543362214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b027d80c46fc312e9c5d6b50a631a4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d96c7435a0f3d0c6feea639a0e5c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f67da86e00fae84ab18c31fd6f2e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5497827b7b67d2e190bc481236292218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac343b19f35b8c42885eab196995b76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea127213cfcdb555f37546b50fb530220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede481a813cc07bf348c1536800485c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733271b428d039ebd42c5c1e118a658222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5032ead7da61326fe6f2d9cf1dc91fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806bff02ea18c91acc042015f7d0931224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135b8ca99cd7dd3604b63650422b62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054a2c5e0534f1092c053560c60b83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430e01d32a7b94dfaf0f71a47b2eb6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff941764df5159bc3dcb941f01cb2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284079901dbf4d4e9f20820d7375dc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0008259bf85ce56f7fd8435454da5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff9d3f5f1da3af9d96fcd5b5c0a49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80552a6ef40a2d738045afe83cf63b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e2003683d0ab72a12912e6772b40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77fcacaf160d7fd96ee7d494c80645234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a5ca669f61793dde131bff3567ddf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d5b6a34a70ed2a4976155ba06ae82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38289d4c5dfa51837a6cf62888d86fc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad5cd58e89da2b23a37f827b5f538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f730bba44960a900ddcb41b6e63ae2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0980cb7d355a31c5a9c5eefc23d6913240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eee896ab6e269c6447faa5ec13d31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6ddd2a474817d0f511cae064e41e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d0b74b1b7154fdefb94edede3848243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4458b5363efc139d935cc91faadabd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058cc4a5fa81ed945b7dcac83b2cec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4f9f7cd0ac0f2e7e7a3bdf78b62cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ba2e58704ab2aee338186ed3caed3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe973861214fd4d24cfb176e60e22e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c670c336e3f93c454e51fef6dd0c884249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f063919d1d111cb01015851d358c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f302dc8425427aff1a4b82fbcf6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5a9815b08643fa3f7e03783e50f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d99f1e2963aa747bd216684e8e075253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e439212b78063fa1fe38efcf2bca4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b57923b0aa04e580ad5da59f90a1ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f824b6d74c89d9d08d23fc980b5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c75bd7983f91154971061655767aba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b476f80f7f041a631dd05615bf5795258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459500cb4caf4f9e3c3a95b158500ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1101dfcc0b8ec0061a4fd2f705dc09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b65930db5bc2e0afb825ec2d961a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1993e5b35b55b0e46b9a2e5a68eb42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addf8b267a965487173c4357c2a3ac0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9944a46c841a30aa9440d3d8ec2782c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d242ffbf733dc49cbbc0f40e1ca26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b334019944611b3f5176dad24941179266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068310e2d7a255a183ea7c001c6d1648267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff413edf42cf00c9aa5cfbacb037b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a45a8089fff7b1f1f64fa5fd78b31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ec09ed08147283c1c5f4e330133b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0529e188081b679fb33f8cf440603271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb025cba0c74a71967612584ddb45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf61620ccb016aa5ddfdf0cd043a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caba33dbc3b231a2f32ccaa8430fc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b64443d4ba1633f3766ee4db2967d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff3f7d92d78d8c45f4399d7b9533f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef9f97aa0b633d7b6ef94e2c6e787277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee3e0e816931c65047f1dedead656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fad4484d8d0c83e19c4b91f3cd04d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf628d0d8525616bfadea37561564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f3ee8fe0343613fc21976b62e52b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271987014919209630b319ad16abfb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce6b97a77194ba0c971f78f4cfd25a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b7092b474f0b81ce7cb1cd537921284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d26c4d258f9916b3207eaeacf4330285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f183c6a9353943d3e2181ec836237a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae45548d559e00492405780bf753ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd4bba705f0d5bddb627fecd2a0dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63724a25f5cccd3b9d3183e704e3b17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975282afd503e868cfed453e23c1f9d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734429ad12eb8c95672f1257dfe5a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465031b3527d61c6cd893630be9f921d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362679121252e6365b76c7571735337a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebecbefbd3bc1174b2ce42e7956df9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758179bfdd9377d8169a8d82eff4913c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5423cf1548238c4b640f0db445adc1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a8b9aecd08a95e17dc9a756307143297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064d9363ad0103db0609ea521b79ca9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c682e16254fc3c3d51db259f4f2c86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d82f9c10862f163c373bdb909f88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75562b5aadf45d3c2301430bcf1bd3de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d2aa849d3667b484a81f95ff9ab78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b9f7e62dc7c767b7d6317d524f0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c43a9b6624583cdff42fca1010cc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8bb38f054123c2a641b73fcbf0af5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252b2c144aa89376ad870389508c763306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b64aea0880c917b18a448e8ea5aa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311247491e6f2ef435e4b6d1143a65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcc485e28c48d788e9b9b2a10bfe50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428eaeaa5997b35fedc4388b93193c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214cd124253b9ce60e8e5cbca7c9b55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b095cbe5543682837bc3642a6c142312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceff2bef9129d628013ff526d783fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5305997fbed8ad8cd0419ca1980b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7154390e1baae30e917655c683a30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee513119442c065fa68edd113508d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e31c76379c9e9e10b188c31c7ff70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4cd110a8f2e95e423db20701e62e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924d64beaa041ed04afe9409fd9fd4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f192ae1ea6b967bf5dccd31d4aaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e164902c71c68702b505d2a3da5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1167801a8f179f94811c15f46e91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77752b8276c88b3c23853759b1dece323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf6cfa581dc8571058cedd0dfabc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce227cad215078542d5122d8459308325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceece33be60bba8e55bbbc8db048520326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1da47028121a673d70ea2156ee5906327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bbf91f29e0e50c891767972426e1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e7d43ec0b5caa5a47c69384ab77bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1ffd75cf88e1f6013e209756f7549330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49292c1a2a209267337d1bc5d93c96f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ceb0f981447459644a11f7c3d13d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0224bf6b44441ded88e37d9a80c6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91b1b4927acb72eb62c3b48c008d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b55a98f6bc0c99586e158ee9ca5bef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9ac18061d8bf970548baab81a2db4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab343803b6fd55770297fabb0cb4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8f71e286568841fd4917b214d8b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d5fd9ee60d5ca1e90c97044d7a452339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4db2dbbedd0a9c2f91447dec139b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd5e3552c4be4bd338578ff2c4fe8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81196a1239360bbdca0f8b37a0615c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45c4c4f247da3ea5ee841da3f94eac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8476a9eca7d5ebfa9c672bfce94f0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74df6f059678220aa30fc7606a57d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c73f49dab62a5fa473d1b8b262e67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c898b3fac8c49abf9c01db5ea56da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20adfdb5a2243e53e195b543475bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367652b6ec360fcc39e79526c61ed0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7562c3bec75eed321e6f3e283c93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b90431487cdf1d13e2b5807039b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeaba68f5eebd401869be3c59d6b4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316be7d77a5e3a19d53212d6bc384f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9700ac056049ae221635368b8ecf77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a50f9ddcc297330e830a4c06b815355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871a475a3ff8ee20d64407491c0695356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf86d49de2d95d378cc8acce431ee3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b0675bbe06d5617207deb3c2b3f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eda20cd53688c12a84d6e5fe00a31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cade1a7c05ce082400f39e5937c56b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b89fd6be449cef3d48bcdf5806073361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7510faefd6ca08355de2f0828201c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e9b73ea2d5ff9627a0337e006c6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91fb0ca3e120518616e390df3c41ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f549050e239be53175013bde87f4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0438674f7462c63e79b39e03296650b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00580cbf94a22889312c4c31ea5b9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db0717ccafea4b4423e1b744e8cd8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eb09dd71faf767e33d64678f8cfcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070eee566b4096af495a6a82fd77052370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6d99eb063014677a2a7ac97412761371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47049ac37ae501b1307ae9a86d27e09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21a55fb749ad0a3370cc1286cc49c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c26facce52b697e6e33b5761def3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb14283c6c204f22df84d8e87c88ad1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034a8191308c2eb9dcfef4974a38feb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312474b5efc14726676a878a8e98bcc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe445fd8314d37e56816f7769e489a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b969b461dfc1ebe12c6bd00103d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ac551db28918bb0212a97be743658380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe107907f166daef19872cf0f646c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbb9a4ade822a7c119feda66bf2f31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c681c1639b8ec36d1278250da5b8ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe9031daff99b6e92c610fe14bcc73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb4f25bd25f74b29905a6c22c9ade385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591995363c1931524939b8ac3ea1db9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb546770db67354989ec54aa26cfc84c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7864688c3cbf97240df8fc44ad922ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca1ec6f742bed7756ae7baedc180e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9bf52251a33e2f272db53207d458390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf0c65ce4bafa71f2651e3537c82d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc667cefa6484f62d9bfda6dc4f45593392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852995e31a2cb21ec293100a399fc1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230aa19be678dde59e36ff349c300e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18a4c661239e375370ea288b8ab48b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e088e9dc83f42a80caff47c382ccfe8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad705547d2705f577aae907042ebd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bccbc2d9a24885d8d122334d9e1b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fec754b8187b258ed0549db21adbbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b943d1b206729d513a21ffcee8d60d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f55488004f532f6fb176587f68ba97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fb35a4fd380792030f84202da1018402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056feeeab154b0dd972d37c07fe680d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520dd46b1f25f08af3265a6a1ce953404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ea07ce80bc0a507cad9296c85b3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1903c52113ca967f150e21d23284406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeef63ba642e1b17f6cc67f24829b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661785bd9bdd973e01405d843df46fa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124639815155b46b71361e484ce128a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aaeba3c7a1ed880c55c0dcb51ace2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c681cdfb55061b4bb5e4fbe5cbee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f106f6a0138f840c96a3317d4581f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65723d8d53a4c0af5eecf16263492b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d64c39a164f59337cf51da7768149414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b653f2355a72a42616ea760a61fda6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862297f4d549c86b5718e12809a6ae0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e385ce6d257f1ddfc88186174f0dc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b284510a00cccf3b98dda0f70ccd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62092f13ffcd566b129c875f89f986419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104911f999f9921f98c9e9597e215bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658a0978c1c150893b7f79a72f24806421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6043c9d71fbeb291f788d60120e5935422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23819f13e8a3e7c4608b0c18960dba1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17fa15f7e2f65cef08a8b9a9b6043424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc4616a4908c0d1a3dcf2f381fbdbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6fa35c4f76da031d778c471679779426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2d404cf77ba7676d6577346456f5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7ff5f736f2b51a24f58e64d616898428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db1e85bf1f019f37a7560d4092d64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec1024ca25b965102dd6709042fdd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957892f9043af6745e8fe414b1cba8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675594019a2cb12558a3fa8b9d120b30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaaf7413815daa02d758af92e24d49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9687263180f9fcbadb3b354dab2f5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db3857c26103e87a95d1f83ec463b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b0d5ff2f17ada69ddcdc1b11bbb2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c19db73301718d30f3374f978529a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d27c8ea2caf699f558de26e9edf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa056c7149a887118e83e5d2fb8aade439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6b902b194845d5a1afffa04a4518d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6b8927f2af16e51b57e4dabaf3e93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95d0962d62d2011170427f81b942a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd2bb5324747774d32859fd84cc9b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35988911dab40a6fe938e09cbd3d676b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faad4876e2f86a1c4a3e5c6e2cac26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3535c3209c805b544cbb95f448240d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373c26af37fb99032ed19914f3ee7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49424484ad3fd2386c7eba28ef5b952448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884356e79299da33f6103119ef62691449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab535fe8035a303e7022b4b8453461450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6db54390bfad4406ff6168e8f50bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15d7c1043a56f5838786f9cce6712452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03380ff7178946890263f4cd0cbda8d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb201d0ea8c8a5004384fe04463856f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1629be09615503512be7ff858846f73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e9d301be14e3bb6d4496092eee0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7eb7c4231a8ee3c80f5a065d219cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af018766f53818fe03b7189190b592e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ccf32742c9fe8c49e787812867add459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c30856614b73ff08b058c0e2ff8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf68065653d929a6ee2fb265f9de31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adaae8bb0aac16f31af5461b3baea9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a7be8167385057eb4d5fd28d7799463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edef395b3f6bfcfac1ab729c895a5a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef64abb909055296924347d6a0738465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48fa43a032298059687cbb65754daa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63095a6ee1a2c13054d60e7d941540ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143454dd58f8b6575c2fd55633a5a38e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84494401173402796fcab5e4fbc1ca3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d3a00e85771c75bac39dbdc5f482470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341acc2848a7f071bdbb7819b31b713471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a1f028e5be517d381263a43a4ad4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9924a6461b2e37af2e8c171ee178f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b8145b7e09a394cb239c2f531fdb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5722b0837e43ed10095c0730cd01a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20c570b2fe9038d3fa7f200df9b1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daab407b018be1545f02560a6b1473477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043c5252698c19aad497349cfaabfb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb99f2205b2798822767b753d23cc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbce27796ca510a119f9dc69bcc2f73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4d216b55d7a93a42c0b91f5759a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91be57e168917ddf3e8c45993840168482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7766303ed2abe2ded7a65b0a4809b3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926923fd22250dd3a5cb22aa46a5418484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c51e11b394a504efad7e00fb56470485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad0ef538f4cecbf1cd8b6eec69d1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e0e0ab0a76cd343e9309dadd172f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528d700fccbeedab93e6718cc39758e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f378096b9dcae0eb819b990da9c1857489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedef1c0f08615473fae36bb81fb7570490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86567bbbcd1f5a7e00bd69914c6704491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199137c90de42bdcf422204bc05dc5cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449682892f0037e824fa97559dfb4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb4a4574b954bfd8b86c3d31edfd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f98c43758b01f83b4f54bf556d0f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df356218fcf8473d4617015757c665e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef78173f6d394750af97f0cf51aa5f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980311efd25249d52d0df48b15dd0495498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5072960621452a5f560cb1f5ac0089499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10b56e560165e6334dbab5e222973500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5379395bff842cc3363188e089906501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854835c4abcfedd124f6dc9e8ce9bb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977ba8df1968a2008ad8790290018a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa3b2311807999f62c9e2e0f4df73d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1866200b3a19c5e042f269730c2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6c7bbe2608bfe747d1e7e00897bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2a549ac93d679f3ba1763c297ffdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b9f0da39f3ca7c4f24a3b8958541f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd587e06fbfbbf076376be1944ead648509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c212f7e229663fed9c7502c12185510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8004a639836463bb0ae5234bd9f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0dcdc5c36f6c251345d1d88eea6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df4353bd050beaad2118c2276a074c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca77c1345e6f947292cc15cfd0f684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff79fa83ebde1ee35188b884622b3ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573439f20a98b5fc6e3b4ca3ac23e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9216cde35f8c859fe60b6fbe4adf423517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b550707a120260b7d8366c84b14b8b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fd8243728c1fd9503efe2507e595f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d37db9f44838df9172a8953d2e8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab11dbd30dfd941e4bce317659e4a35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044512d80583b1e10e461d45ab24406f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de379c66c91bbb824fb7aad324874dcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42316abbb005fbf1748662272fc3abb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827447ffd144cecf8ce49a8ba70a20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1015de778819f434b4913184d920f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db52627d56140d3481961a416442f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f0f23cf0fcfba9b2e4bf37294bbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0dd13d0b3a2d401873666d76ad9ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787bf87e5d1955ea67599b453aaba66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3636fe8187da7d408d07833d3803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85f611c16e4368c7236f9b42268bb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04112a1708f117321768fcb12921cbef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a5f123aa8b29f8acc0d2c7d3079f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0aefe19e8d5e5a06436e1faa32f6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab617b5ecd1ced17c2ce6e2a69d7d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e547c3d1da6048a97c77978ee8da0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17597155aca547cfd019af5157ed21c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c12c932609f19eb28ad395734082539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd69688b273367ca1bae375522131540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b0db9e25a75f772c6aaf3da6443c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ef1e530091554a4a164d214f1a5d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342cc859fa5e7c12cb9408b440a81de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664ab5b6332f0389e320bfbca21e94d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6734dcd34d33e830ac860c36a6d0e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4c6b5e1b16c1468a49154eab4fd02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d2b76b89386ebaa85ac2753a0fa44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5078bc7da6066677f1947df7d70d1cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c64bdff5cc849a9600e308502db5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830091ae0f9365efa4d04377ee51cb73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc4f0a458a2450f630f20e5ceb5e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc76c8a5d00e85b948844a1c87384552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bbd6c8e7685e22c1b38ee753b2140553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837ee5e128dbbc118cbf2856868fdf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a61f270837480448a6af15227ca1c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d670798a598ab26f68fe2ef76d0b9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c13bd85a5b208e0246ffbd6ae983557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bfa30f9be105557e5431a39806677558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77993e439b925ba7eb8eef97f4603b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767a139c56ab7d56e5b0988e8fa65e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e46ec85ab19bd24730ff3362e24c5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5eea109b3e0a1c4343d51228cad9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad23954fdcf0f7e0c409940964a801563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8afac4c053480d56c6ebf44e5f1b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e9cc230bec611154257e7405acc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592e50dd4fdbc012bdce4d9ca0e8442566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2766423d2556e50db6f6907fc8e49c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c98a6931683a0d97d5ce418f76d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a2bf62caafdb87cc822f66016e8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e32c7fef91e4ac847a1b991e0b7f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d1faf944e7117e3bc3a8523640e05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49ce44bfb4b5b40df00df27d579add572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e107bd4727ca52785f5b8cf5bd965573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c25ae68ea4b86e4973a28a7146db82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d15bc630172c2d8168bb6f6f7e79b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d38930d4181aa20e23a73dd934cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22049286d4c6a84f8f9908ceb07ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77527e7db052cb085b72fa2e980c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b1686a582c4f5628a28fd5eb5c5a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160b07a2ace66db47251d0e3d63201580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324dd39c06cdde09b5bc9246b027283581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fa3a0ee1a41ec4b54c4759141de1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8c0c7041557d9275095a45dfdce40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03817289fe3bcb34330dccace79f55ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e18656fb9012e1f6559cebdb69bb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f67f4295fc63d8fb6f289ce00ea75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998283a2dbc2fb2067195aae4d6a533587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c5cf6ebf7ef4e58511aae3c6f3ff4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac973f916c7159d92238690b89c528589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62716bf6b1f2b66d72130bcc6013a9af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810ceb04e1e85b986b4eecc38a38e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6bb362aec13126a131444c1789b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465a7c2dcda12a5decc023083aa1e78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c6c1ade10744567dbbf5196d49887594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9289469492717625d9c724f7cac3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852333cd251f5d8e7189cd653fa0a7ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738869d0ec0f0b4ddc6b513289bb687a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7e0ef57d64118eff80e7416064f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143949b34dfba931eaefe9b87e11403599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645d787266802e455130ecd8632d98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a5d10bf8b2dc8ca05c38c876ccd2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df03bbc2148103ec52b3ab410f78d03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d15c68a8386d65d14e99d23a2d3366603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17a757737b2c27c967388682f94eea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3d268ad4bbf31901cb85c9c6e4cb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94850f6cfd2bb28d9d252d09f6ca3122606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022bd5cc836df92e6cb412297c86d14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78b4013867aa706ef3ccb9e1cb904b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe684c79df11fa468e1e883822637d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8228a184e67bf20220535874981ea1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e192058006bab4edb53f40fb6d743a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab1346c5c54e2cdeadc5edeb3507a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098b873ca3536dc10c15771267e8180613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddba0aaefa89445981b10c302a93c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263910288b45d1260ad6159bf8e4661615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceadafb9bb0df8d8b3dccf6aa6190d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857120c086e5324391e391716abe05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed22b457da077f91458b084ca81f5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329bdde88e4372be44f8eedc8080548619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757b1c35355e0f8f0262ed16d8fdc8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40969530259a659bd6988434167fc1c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf64e2100959e2637f9b5ce2c1ecd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe2fd96e0e4e544a3e9f31061affe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf1a8f5b26d2917813b3dddc297ef4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9864d32c9a363be5b60648a6e9fbdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cd56723541cc48c008ebdf770dd57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3216eb9cb9d2badfba2a47200a662627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b232bfbb8f9a02e0cb0606319421738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd046d2673c33c486168eabf034ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3ab15ef1b74f52d826b731ef30e40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb20555970b997c9fa9882adc170a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf37c9fbbfae147b5f8321d7b02c2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82cfebad26d4343ad1cf45886d5da1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571d1af516e313b41b931e7fb5bcb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df815c903d58d05a1edad5555a9cc37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae640d01c45f6eca4cc6ab1e6ef97c97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b57754240413a9c8e6a883739fc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d59db9e01357335a5730885b67f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90db8a98ca179b1d594d16413b3078639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d1a385c1f2f91011f11b64949bcc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a6629cbd9b1719d398b06e71ff4fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92880ffe6d003f795324a0f9456fc38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256b4c8851657e799362878b2eab291643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a5b2618fab870f6768235a4bf6b65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b155f08c54b440bfbab22c2c456ca5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192af32e97f5ee182499effda9ee77c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc9c752e60ed4a4fe43a9ba3ba6162647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cfa5b2243bb56409308a5368ab961648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893028033e480fd07f172971441361fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee250336d88ef65cf099a4a4cf6ae44b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209dea9cb56d278a7a24482b3eb9c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e7e14c31eb464275d4f17889447e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba62c1e6ee9600b19069c88a6929d57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b790e9223832b4108b289dfe284c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293bf3b8d423896f46df4b64c07baf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9746274406d88d77e946b4e9d96421656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafdb066420bb7a5f8a82349cfef18f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9665bbc36337831e48d9c20de628164658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c40a213416a4b35282c3cb339ce4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0524b36beb786cbb5ee1e16be3f960660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83704bb6d6ff1352d2bafecd742321661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd127d923d488c9db311ea881b56a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdeece9133bcaa4d36e9e5bba14474663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8780ba560a0766661b6a255b05e3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ff91426857a4756654ec76d5aae0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6df023ab90c71bd02886693e8d2d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0282dc3d2fa44b4fe9d7c0edc51bfa4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146551538d19b4cb8acef85ee78cb9e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421728dc1c0afa197421d0fc8b5e4f93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32152b298e1c0f25eaa6d1324543d89f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76850cf4422b23e337addc653e1682f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637a3d98333d6fa4f74824f8df0e33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59338f0f22d63ebf06ddc9c635ee9a3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d8a0f43dd1d899c2140ad0bbb0d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41420a7cc9ad70b052b4da24d90f39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe550de3e1427e6d8ad5f653f225e0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7d7c4335f34e96959ea26a46f3b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524d7854717dd5dff9f76b73d750a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e0f7474fea8b1eb59c221a3ec8be1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b217718f14398a4a789269ba2afa91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35f87cd3f972ac092b280288ff0a45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b47ad9d09d623037652472afd8503682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd0400e10aee1544a011174a07947683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c6e1d4257beb9106651ccdd9ade5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b37bf36cb1cab52056d2f2a53214685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5f94a9e06c28a98b39c4c7c9a7acb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da892a43030f61c0ecac2f2adc12b04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd407c1b79358d276e8cec13a996d73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f47555b81f032df53e6561bbd22cb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54fdd4cb56551b3bb2974e6f572c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdec47ddf703fb27ef5dd87683e870691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e386d644dcd603775bf5088cc5d81c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad94ba40b076c6edd53175096b8a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b01f9cbd69ab97cfffffba1135bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2730d995efbf2ffc741c220e40227695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ace01eb8aff7055aa77301905e40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfd2a2e5c40e65aa86c48dc5fe98e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb94247f62f6ffffcb52f743602f88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36369441a33f83c8dc60a12f97d12698699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e9a8584a93a99c591f16ecb81cf80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d144499d963ad55470d825bf1c9cc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261bdf5779e43922cbe9265f2c7f0a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52df9ea771b46c8a24d0bebde20ec0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944ce117484a7a02b0236b3f435cb5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d914824ffde63d48f833e3e4787f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983187326ebb9ca06b70ee4ed96b157706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd26f09347aae83fe0d843d5e93985d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8ae7465ba65ccb9ad7ac72b3bdebd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81c6f3c1c71ead6341aa0985670a95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff86820d68ad690761f2edbbb5e31af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a11ac9a112c643b1e62af5d4e644711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e80f91a377a1600bb25df9523c76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae1d5e7702a0979d22e75431d4df5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756392c93b0683da416b853c29c29e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644118ebe4f7de3469360068eada16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c029215d04e0d78e87c40966a6fac45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb24da9d89de3d4fbbf1d3dfb8155717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5529d4110d5fb4d42b29aef65896a75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b337d263c276798e059bb9c6ebd57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b29527f6918e0a4bf90c6220d685df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117107aa6f7409304aa242e7711f9c18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc65ce23c12a683d690c685511e35a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd022c64bc56a0973b62b42ce249e85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ab73f56df6477f839fcacb2a45d5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9855fe9a5eca5c4746082d51bd8ada725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16813d7d6e45f9df06b5e897aa6cfd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666c632dce4151b72bf7c1b413f268727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd20110280ae8d9268bf14949e672b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ea6bbe363daa138c33473e25d6dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781aefbd7e650c18af46b4714c2825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0002f235c940fcf7e0b632fe67f27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64f418a013dd6985149866452983c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e1985fc2d347d78b1761e8c99bc3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab105e5cd426f49a200d6ca8fc98cd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137863f48d3f6853592dfb621f37b08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ff91d8bc3cabad7f455db6631d7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d43a7cc79aa10cd42ccad461643fb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416717846c4453e99e2235c1d061ce10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a43d3891a5661bedfa2c213e2025739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88a1a15d8d9aca16821b898e6e3ab1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6fdc807b1c1ddd9a2496e65f987c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc743693b15b94aabcd6df69077c1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfce5b3e684f4ffa95e3750fc702a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd66e4f194ed9fe765679e7cb6d5f12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e091540206078d809e7acd4cea93f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd037dc470c7458b60949f88120916a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13fb4bbb96e51ef13ff63b3d66d24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496ab04d0f2fe6468ea17e18628b26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597de7b41b420ad40367576c3cdd969749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1ead1e7417e054fb0387b5b390bf1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c886db6bd98a8f8c14b494043df5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360cc2fb6b25f6adce6746868ab81ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645c57d21fa59ec491f2b8c504ab0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9713202668302e2b31a318860180364754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f300d6b1a7e80197e848526158a6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a05419512de1d0569c6fde1afe48e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c87500cfe3c35267f25a213a267e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1bc24c6a5df2f1e3b467a11fc4704758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d905dc92aec0d025eee9383c28ab52759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863b82bd9947f6c310017d72da5f50f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709961d785c0ecedaae547982ce086312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdefe4f1be9170a225ca2f5d2dab3db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11439cae57b501eba19e275f3bdbd964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c7ea9cd8037bbe67c68a10c1cffd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92fa3262445e1a604fb32ca67bc196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61fb21f9a2ea14872d544cf9ebca437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424d547d77baa60c20a306e6f22afc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b37a6f02bd0d60f3849c263d826c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bdaf181627bd1b7a5a1e870ffacf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560f7dfae741f259cc5466a164cc0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10980e1982536c8da4efa090d7b6fff712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f2b743f7acdbd992b18911540e5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c0a075148a2068d48cfd1a29e78b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53384a277dd60f102c355b67486d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67acd93dde635c8a3d5f8950091bb5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac66412d538c3b5cf13457a1a9856617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a6e5a52482c14a2b2745835e8d8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d969ca91b8fe749a9b8dc8e4ca834cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64213c630c8cab8441f4d733fe81220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbbfb016569b43e1982c894d5f1d1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f53e6f5a934a6dbf73411e63866af822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bf119a944a57ebc03f5cb6ff6e0b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba54d7d5491c914eb44846b161cc05424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205751c3758b6ae55c3c24d7eb9dc3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212dfb865dcd20fcf907f09b31544f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7501b3e8c34fd3e33520cee0600b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f130939c392ef9b733afd810e350d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d89911623ff186851387cdf1862da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ac38f081024f65ce3d9c054d02ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8f64f837612c06b490d7a45bc4db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db311b8b2f0d2cfa84198ac9b94a5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594622e91f11d81d7c696dc20eb368a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a06e170b6080191737230be30a4fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcaba9d38b157bd9ca73aeed2d86cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65cba7e0b0036437cb9a9e9726d19736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e09e46f0b5bbb78e9e4a37127299e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85119dce2521c36319d44e6db6e6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e29684454c07ac23e99908cdac157d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c955ff3436102a7ed19e36461a37f7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe01e83f26ca8603edf572284547441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cdc695586cf195286c99ef059a32f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad92635cc64bba58ae924d0375f6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ac88ea5bb082c59fd13678bb6e0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9990cfa14c643648b2e531760049bbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105560998995b9c6f016cd598a36aa4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58abaf30542c6676f0c05ef87a6eb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca89ba1431535e65d4caae2a1a7ac948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98b9c0b0c07085df54c956503dc1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86497ef4a5282e6514e360b0e85e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0d33f17b39fea17cb145fb597f55d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4f10f7bc1a479cdc0336426daa35b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d8237595e7d88e159e77282692e6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9287bf3ff16c136c28214354b743d7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadee1be0ab458e6670370cd769e47455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9db324c745073d1dd3960e36ffbf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d40649497bcd8b615de8b64e1f0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766ee70e662e35b9634781c7abb4ab458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2886d39e4b0a9b1d9835736681933259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdfa71d291b843d879128a82e7170360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af761b604bd349799ccd362fcac3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8aa552c03f19cc1735bf6769bc5e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19193d3591038369da2585c23bfb8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa52a10e2d6bd0749e9af41b7be19664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ad4b740c835deb304d04af564c07065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e03096ddadfd8a201654e4d0c7f4a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159d54cc16f75d81afe563cb0c2862b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e016ee29bde4b140b7cdb174beb97a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf4cef1f79c361892646db1db983f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf53d529748c194ba0c2ad893c99da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1012e608f4bd2893a6714d705e7dd0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca11939c25639069f9128d13153d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbf08439cb5b004fa59c9954ac8f0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4be14745dcb31516818eddeb740a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301144bcb9763a218cb6d46601dd4f5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49710417bb6d9d3fafb3a4be4a5d33176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8add69d957028017c129566d90c8d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726eafba8c3a36c2f8ef6e4402f3d1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d0e3fa1fa9c94107a10faf8a291279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46b79793fbb2aaf869ee307658afc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba508c86865ad5bd87912c96adfa7fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec702b2708627a2b27b273bdac473de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ab44714525cb41aaf041bb4a2bdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600baeaaa0897068468ca2747995f7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b5732fda9d53acc2debb42d5b96f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246053f6e9e7e37a4f22b5f956d49b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2a36f4cce04be86484268c9deed7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc6e6c474ae07f8eaa5e01ff53f03188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a88301f6515a33bcec3b1c27c7fbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe221773c66682c8ca59d425328ae4f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262596a4a9aa0a318f48dd43c7360a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e0e2660f699fc36f36d8060062f6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda8adbbce5f442620a107970310d9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aee8c661c8384e7f57e0ee9132c9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbe9044da54c2a6d30d09c0b8aac7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52405255d63c64a842f8bc53576174c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb9f364dfe121867ecc1fb949d45e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf0ae3639a819234e3b79c6decaf6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8ed6d568bf8ace9c11c4c2ecbb0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b00c69416802c982608ba31e52d106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e906734d8b8d9229a68d53db0d80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b42f219162d617bd890062857927102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c6d0c0987204250248d92cc4d3bfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd94577575347c305e43b631052435104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f3cede4a7c59f2b32a7c172011f1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeadbf2b786740a4a5eee7aec15e602106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180f8afa40c937ee25c5c1fe683f946107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef2854e27c44b6ad0454be500fe5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af868cfff9f2a4f41da4c420414c9b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788644d5b5b98ed456af50f841dd037110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3eda439b03b48c54acaecd7a73ce4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c0794034e5ec86d7e8339807aafb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c7d2ce6d76bc9830a225268ebab41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb676be334494614750c816ef7557114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f0d063bc2b884f1e615d0d7ce0d51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30269cb293883110c99514cca05cef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a839883986c5fa6dae7dabccda29b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07617f33b327bc50a07e08999c63ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f8b37b16cd23cc20fe46579a4cdc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384924574d8c53a23a2a7cd10c142e10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8093265d270f0a328080e51fc70b689121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080e083775d5c7ab87513e83ede174b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74675086daec4400e5ac420c6ef78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e7cb53f1a5011fa6f5c7a54914c62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bc0e524aaa0439a1fac2a016d51df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db813df32a7499834eda1d2008fcb7c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648be976b384f0e1202475f064e4fa6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19148de3ca04220a5d68718c15e59df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a41b42b7bb165c0c6f83bee5a7c42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857985747e544498f368a6e1624c3a96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56112b36823a539ad8b8331b9d7bbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c76ad69e15f068fddcdd2babe705b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8a084d4d49419145c21c4f26eb5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86323d5689c958fb83a4e8ce967d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d28639b1bc6b96f83174e1fd6391c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d26fcee86f6b84fae09efff39e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20851a2f67a8020ce77c7eea88b63470137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687f004611f9eec074ea651f03b9fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9303635ad238836b7829b8df4b493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644df6b575ad1ccae16f6f82713d81f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950435c7d7c045030bfe1f7a17101c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bc8ae62d3b1838c2c1fb600c18581142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bbf69da509f7c1fb2ef44be2aa1ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5f25a17431dbd03a5ccaf9b904516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c19788bb73017f6e30a96270ec15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12348710969239592a90d3bee18a47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b953cd37303107033ea0ffc936c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb12e01d7dbc1fe7733f81011c112f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83693cbef9c69c672bd56e665c4d7799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae56d9ce8494ad5ef2530670784243c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a24413afd348e8c73009696b1273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c769857260c9727e769ad7ffafdaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e45a1bfd70dff990a64a91a8f25828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c886b740c7d20f1b6d5b9018c553c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd4b7cf084f667aa01a413cfda260155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba130c28d7bd37f200b2fb8c931e0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e529ab0bde24383f0c15600feb8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7a642b478956fdf8574a72f47723158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947bc900b5faab6dfe0366b2d4c512a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559c4fbeeac2019bd4b3f4d20f92c4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf0be824ab799320c7b0cd3c419f0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ab545e713b45fec6110c8acfdbfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9578231d630a40c812c77e2a7afcf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe017f2d38f975baa1492940f6182164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39561a2cc1ff0173480a02a3d92f6d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46fca867a2461f306b46175fd411b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598c4600d129e8e2fd32dadfadfbc51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ecffe5f5a5be07342650db5f7042168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0082cbc152aa819392c1eb3cb7c7d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae13bf47cd8baaf2293a29da35c4ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02012da53ad80b2abad305021bd72e65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa54c2736f302b53f29714144e29006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19697ac1a0b7e40a246c9bf086d55f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4005ed56231dba893e9dff01556c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3972f634ac7c2796723c06cebb0d98a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617eb3ef2f39f69c9e253f5991f03f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f342c568fb0da0a2d584331cf3380177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd06a0ec35ba101897f719e324af04e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab9f924891148d2236670007217865179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2897fb99dc85ddeea1da0e9b69e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda07c8189e623805bdc29f58fa03c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a686cddf4ca5033c418a440419d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743510d253ec30954e46670877a165183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed806dfa9b0e8a9e78b86c7f433256184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b3db45c051e9c8c67fcccfb00aa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3ef349e7e23527883de72b10a891a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee6eec6c4e9c3481525b0a93caf9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128bb096c4d1c6b0ef6f51c99e9fdc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed63a23ee0232dd59d258b49abe907189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e046262391f29eed8a697ef75389a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5155286939aa6ee6af9cea6c7760b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf06a32dd5b71fb41edc1799cd45b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02335edef47b907a930308225f4650f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1dc344e16bc5a611c76c43b695f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae64071e35742ed35b8841198f76f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e487fc07e41e809432d4a1b562cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475306f1393854313228fbe662e8e56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b3afa537cc32e0355acbe18b0b546198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265320c4e8022314ef53a3fce498276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d1217e64ab4bb3e491288d4722ea9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd7fb85f4de5f15dee2a75925fc6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a9fb99bdb3461753f1ff53ae9111f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705b62773a8cf149895a1bf1a2f1d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b881157c1fa32c0b1096b30bb4611204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f80b4f435ef0ca3937a7f97db495d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f38dc2f63a4497cc009510098dc44d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f8790dd3dc7a214f2aa4b66b3239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451c1564d25de2d76141bea584a303c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ff3429f12e1e313d0306ed2f1ef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50fbf45722e15f9e1733fc091de91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a9251409b0f1ec50dcef715ade747211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e5224e8f36bde54ffbeccc9cddd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db9071c146b8b6ab0fc95da11a4f96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ae3272a3ec9401bc7b4746dc8938214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901cb371db09ac2a68355ffd35ff98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3dc047ff4816a33218cc4ecb7454216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2b82325ea36781236402642f6b49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da50ea1db4edac79f87eb069a016fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fe7280d194c892b4c1e16640a1d0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ebc4e9acdde76ed08e7d28e7771b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eed64e5beb57802dbc7261771d04d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715d07232fff7c02a3a14c76d65c5d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200973f47181d4114c64f548a0ab12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198339f4afd8aaa8f74f9d7332ab28d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d136183629ccaff627a1f01a8d00a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc82860235b6c6843c054c4a85f48e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a410aa0c42bc8c96a45b21f605bc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e06509da69cfcd052a30ef57315ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cb421c2f9c91067e8d59c40c3f1e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da655ad8c54f6971a37f3564dd4e4250230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735da51fb7267026682de25fd1fe439231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dae4a30fb7dfd681aaa5d059980c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f5b7cd11ec2cbc5a27ca544486b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc66a446de7314d816bd32086bfc335234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1432beb67ebd3ddde530c8011d7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16c67571238c0e16a79e02b280c165236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae9185902ea844e73a946e0aa8d442237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3503476f6a14680ee7ed761ac239238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb82e59f8d4f071772b17b7c72c88f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd077f44616725ccb41fdfa79eb3e6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0959065cd433047f2c35bed88e223241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a14c9278cd12357430aa458a103eca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505ab0199c00c76dec776ed80bb7330243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30505841c2c0e01a80874642c3cec522244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df6168acd541303cd6b38e4b4bcf4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cbbc171db4151a1035e7b21c46e92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fc0b479d9da28eddf7f7af09ab050247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d04e9c53b9640fabe8cbe0fbc4df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff836468c45c2cc5716e10a6e308ddb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb44253f9d8c4849598b81005ade9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac3b71426470f164a2c28556b0259251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77352a9b40ccee8014ec166a8d1697bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30ebd3e790276e0d623900db7b8bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c41176c7725c730b867c28a8ed74ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8108b2f8a4e1f118c54e01e049b1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63facea702696c429be10b0078ca4c5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd42a7b3ed4d89da80f66e28dcdd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671accbb17595eeb471f98451f1c8c21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5bf3387c19fc2bdf9e3bf418b6987259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9794ea4c8d09225291e65826932abac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b2744fa029bebb1956bd249707bdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c912a6a7be49832fb145a144beae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367b7193762aaf90049f0cc37b96ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a50472fba9f9e400be9e2f3388db66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f6a8615559ff8165a4ee1583abab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1862f861648e676fbd190bf0febe75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d1ccba725aeb5ea28a33923b8b14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca491345516c11b7082ff55e2681497268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc8759d62d4eab7c89531560383c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dfb90705d5294c624a0e35bf60955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffc985eeb4b4ab1e3baabbf616b8b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd72af24d9a9342261877b95df88e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f3b71ced6195adfd0a1f20bbacde0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520589010e39a1303b0ed0b4331820d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298567f795b61cf87b5b17ca51297a02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f48cb214ffc5e986703c5bc46b6790276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833df7afe8e0942613fed2f130c31272277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067911606a41cbb725bcf122996a9503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ed7655bd6dc97c5a066b578de351279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00602c3a51cc5c908dded535bc77bd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059e50f2daea9799bc4ec2324a74cd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7035d034c1ae2dceca1db79f436243282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e0189494da2e06d739975513fad64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc412fa007a3ded529e876540ff13b10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4510eca3b71864f539e4437c5ba036285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73555e44be1ff43383590c20699c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfdc980201264bb16357c75c9c069c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71dc5ffc3ebc7e110fef8ae72ef44b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b0fee35167921672023bcab38f549289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27272464fc4da5d8f908e09d7a770290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1efe011105baa8cecf6d61955eacf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19770df4cb9da14f5c6cecdd2ca0ced292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a57c2df1751d339fa267090f590686293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014012840a5991b061315b43bd9c15b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15632287daed060b0ccb83339f494a10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aacd0c4648db7ca825079d2f7a736f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe580f9175b1c62512020148452a95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7adc9e919ed25f28e5c3329267f7ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c5b54c9e6d07bf865b41c384ce33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001f82d6761cbcda2e3184c629d7438300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a3c3b1cf1f249882ead2a0f9aef07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e330aa4f8c0593c0acf9667e9ef24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e38d86f49304013cc9b9b677b9a557303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836028c3e7720a3e335ac99726f18e11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42208aebb1b387e2071b8ebc9629fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf1b565ea94bc5c0afb96866b294f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8c44b50d3bd62c6d1fcee96719819307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7c9b788149f0ec0bd2eccc6ec5e01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b28951d50df613c8d05e88ee765da7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd65aaf6eeb8753db2c2bb67edcb941310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de01f2693a762aab940865131ad19c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8978610b6b65a7eea210ccb908d3afe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f952885b8fd4da217e7283285f212313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ab3d99bf057f958f09ec1960662a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf933309598ed3a672fb22ad0c807315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b2ab62a472dbc30e8f4d84862c44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd470dded0aff86035495849539aecba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011aa69ba3e26502cc7bb7920ad68e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732cf77e34843ea2718b2368077dbd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d21875a8fa0ff479002c0180e578320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3a91150069e4d2f458a5660b54ceb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ee48c26446d178e33ac5dd3bb3fdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab5cf2e00c0d419b4eb0a018360ba7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe3b790494995077cb6040a686d22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab56fae33f35a62fcaa843bf02b606325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca652d6684f7f203906604bfb6a45ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4a66e8f3b461fc45fb129d9308b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8080bb98bd440b3246485fc77ab7bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6161e6574f6af4d6ec99bd28cd3af5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40ec751ce0a2ab0b07d352b0dc95c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886d0c5a88f975e622862b6f7a8893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a555d74a2ec96d48cebab83137cf2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad62d31acf1f2b1167eb7e6c9eec11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ad7da320b6f786211fbd5a01fbd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33fc48713556dbe0162b8936c1a737335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16450dbd6bd8b6f757918c53416f8317336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d487116341858860556b3b9abb2bad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdac06bd448080b3f0fecd8c08c55b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201538b7822426bf411ecc7be18214339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b7e15a3dcc6d04e6faeb592d3b781340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05281f5faf740cd0c853d8205b0446341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223cf9060acb27af7bbf5278ca0db0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937979f7d83ce46d05396495c8692d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da00c2f9b553d1cb58beca5e9b238d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f3521b32fd856ecb375bc3fae5f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1a37562d2d4e35789c2268bcbc7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42f7ce7b62342182ece9cbff359089347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32950fd05f5c799fb0592300393afa7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214bfcbc56c4dd47e752d9e1014243a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dfb664cf8d7c69099d816a96c9520350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ab6bc1138b2843363502cace44aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97186b67c38969fad84407594487f57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09983446e472d04fc94919654970edf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87884806c4a788bc5e2c575a6216ac80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27747c89ac86857ea1d0a113f249ff85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf69937d03830263b31157c4d0676ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679d0f83465d057619483a22ddc265e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15649b1d824f5930cf3f4a12df8ba0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce192fb59cd4fc86e371381f17e17e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aac12a553c7cfcb108e9edca01f2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67de1601a1e82457d6c7a4b6d54180361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7494521f56d70ff0d3daa6666e0e825362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58de0c415c5a09e3b8e5d2decd63a96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aa7192c67cad7c11a93f9a260399b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e54e24f1f88ef16b3bf736acda5b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cdbfd73f0966d2a4985082c244cdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7342eb1fba364d10e2b994f2915e00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459d9eeb66eafeb0a388592bfdf5d09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f6fb91c39905bdbd857d98e6a623a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571951f33bf8df70a2e404f1bab3683370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278359abe47e0c94f2553f197219562371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a53c9185f7d140398640e7b405638a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39837d12b765cb9d02901190e0347b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f422407d0aa6fffd0c592cabcfb8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889bf887d6a29dfef2036c4eeee005e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b813f76ff2ead72e15c93706b8d88f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf91affdcb4485700463d161845c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7373245b145aa8fb5f1aafacfa9aa8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08deff590d74cc2bc83bdfd690bce97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124436f650cfa46a4a64eae9ea6df4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a357d45eede84e5d73aaa2f25d75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf543db911e1c85c71f1f12d35fb19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63c843135f3ae6c819ea936ce8fe79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87210502efffd9d5fc1b0f83a3c8e7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0629c125dbe892ee865df41243dea35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb6c8cb46c5397e4aab632e4287d1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada713f3630db621ddbf383335145b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0553e53a2148e25c8f3895da64099c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c138745edb695e92df1e7974df88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17982d51d37fe5346e65e5aa1b377aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e2fd48e2ba4c3889883ecb7317063391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db0856891f7b69308a7e19c7a1b2da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b58d2b08f52b888ec3710c21245309393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee033f1c4b55ca5526e573ab105890394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52576b9cc8df1de80dbfc981f41292d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97f5af4b3479a23ee5d41860dc4ada396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed4e2e6436eac44e355c36685d0a36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903b528dc51981212dd16a6212df3cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1978066dbe09f27f71f66c3ac2e593399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870dc82d1c8da82c748e4b3ca6b624400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c421cab24ec3b431ce2b3d85d736401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbddb8be36aa776ecf574f8592c614f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256f44af5ae6f0db228ab179a5bbc44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a057d622ecbdfc341b2cd20481e29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39988737a2fe47271858acdc893783a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67cf79038cb66ff2944734a34670d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20890ed912da5f755009a2f2377ec3d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03783a06cb2e1a7baac14c4a8e6c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a938f0aad09558ca5e0f39870c38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be3e913ac594f9d609d6d08a8b130410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda950c4f79bbe2f40edff5ea5fddf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0405635cd4e9748fc5d2cc8f8ad49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2cd5b1330f6ee440fd5582b25e04e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e641d7e2043459d5ce7e351fbb1d52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cde7afc6c42d790537361095e3cde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6047c6f25137fdcc61a08f986f4206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2b266c73560ac8ada9e9e6e4f6ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822669296b09f974b9785911ca86251418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83604426101ec93b1d00f3470cba52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e41e59b2449a328fda2e19a62c59c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400373663a1076e01283888429708e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b7e3887aff7514065838504e1b8fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd904a5d2bc532e2cc6f8a553bf5a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a671a3f67f9ab254ae5571853b8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2312b33b5125be9b9128fd02f70950425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd0e51994ba492ac9cfa880c68d4d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52a31ad22d31ea688b5069f0d612ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143cec084d13588d16b00ca5b130bf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133ac4c2e1e7d25461ae0be20d9d267429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4acfb58b7b982a086efc3164ec2d8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de67f213d273fd8e1c8ee0556edbbcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc1339b7a8af00a004b9949941a5f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e2166d3e67b7c048fa8534d921bf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c53caea9e0956c61f2a099fd616e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d576342da551aef59fc917280f416e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0fba11dd2d573dd96d7afb41757f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde22861e6e64e71cdc9460dd34169437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a1190707036f561ca4746ca7304e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e2e68a1aebfaf51ba544254543753439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c58912c7f22953d0aab8fce9b6c46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6959d4ef9acd9a6cd8c2f690288818441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2476bd1cdc6f5335d68853d80ffa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a533ac35b81f44dcfd236da02a06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989561b301bf383fade278ee38c74327444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c16439acf69053be30f830e2832f20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f555ee6bab3a40901f2825ade3f86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705fb158406740cd9695d4940b9a3a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219af44bcb65ecb1ef101147476bc5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798094e3f83d24bb5201910e18cb91ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9825f09b96f4814536177d6ab44c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d7d526abbfa64f78dba0f399efffc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d6126d147c5bf14b09c9b25d6c27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09e851eb0495a48951b30e81208b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0746ba58ba10348ef6c787e2e0390454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c3d8ad9d0be5543ca311e07b482c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a4699378fa77d0b0e2287496cf166456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118cb30f4a630c7989e2f730f40b4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2accd90d93ecb81007be3b71dde2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bb4e20e75bbac05142e67571d1747459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b8f6b94f75e61f7b2e36552ebd50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3c2ef9065f3283b6d2340e119683b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f696aa13762695f8d004d9a677fde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87936a92cafc9e00cc9035e939d12828463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3bd2360e2b654eb6c3d16250e46f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b952b8d45ef539b570a526ce28360e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f17f2b4bc2608e0c2b49aaf2fa01e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a941530cf25d71747d432f747e5073467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163d1f5d3e1498f1c9b4845476d53d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f28d84ef4ef25085afa9097cc4638e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553d23714548e85454da4491b4d2ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6004d59ef3d151c89d46fc00911ab2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ec648fe95def4f039ade0a67eee6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f2615d7a92e62d3462dfb7bf294a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55c6abca66e32504d2afb6f1f6918474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669c707db4227a064c7df85ca7df8b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868dac039aa8efe359e272173e9d9a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4251ff4bb3def447b28e69cc150aec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2372f1c27653b611059292e469a9f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43187be86fceddfb8cdc4488c4b9b46c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a14c11a1c8991d99536d06d8d59f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f5e45f36022ec4b6e324ab8ad1050481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb9d7af0d1833976d2480db903eb99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043085e751d9641ec9dd637d54733ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461b0560dfd72a69172749f0ce22cef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b46dad46931b8947eea10dc8aefe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ef183a6415567b2077fe947090a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057e8881545f1a5736e8da5e43778b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc763a36673954437a2e4bd7a37e191488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d109116ea7785c0082c6344d2836489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c5252a0044930aa53711bfa1c90e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7262d21a8b15f25ec1695d0d791c01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede24d514dbbeb573f207758db81e41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e725dea1949de174aedacdfa86861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f1a962f58b841e4abc565fc97ed9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9485ccce4d21afa952241cba383c0d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f38ee60a1c9ac6fe9407a42e778650496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed976c4b257e5aa52dade8b8a98c78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d795059ccd52f4c374040dc95e24f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fd0c35ca6064e431ad183cafc941e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9c7b10b5024aa081ebaec0cfaf4c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feba6e9f3c533811b6b1feeb3c9721501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5089fb466dfc6e40ad5724c5a10ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9f810d5da76aa176a47955367513503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4284185d0fabe5b5f4b509de0b9ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95945d546450ffc909777fed97757a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143755d978d0e3e8a43f97ef965b6a03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c20e2d2663244d731cd9c970a8f88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad084ed6ecd3df50544069c3de3cd1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a904ad07babc3f1e124c14c6ce18e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2749e4c40d20edbe9eafcf09f3d07c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1cad86f17a6160534522b79888757511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e69f051e97a6c794303c41513b8eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8f5f66b1cca2dd617a17464166507513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a990b6a686c56cde11db02dc0b62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c864ca0b39f6d9e773524422898d08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f144bf643004e041b8c014a44d34c20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfba9adfc9266de7b5f0f0e6832f338517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0d05e84b1e8562f42e627c868d52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78914635d02952227afd95f3f278e801519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bb3e37b849d2168b7093c5446dbe6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031ee66788f1c56c43c0e6d54d79d22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e99f560cd721855115f06e68aa0acc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c72064197dc679c6a4823f86272f1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d977a05f7e383340018af6d94a0fad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833228b9a97263b7178d667872e63d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5f7f64ceef0bf8383f10d85a777ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6d684f7e605d6e7b26c3b1fc812e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94cdb844ca065446f338916d5a51cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3733687ff411bdefd4ac37af45e7f56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462cbc07ddb5a8896cb0237a069db33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3edfb92579efa0c72e1e98575d223531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c9af67c1ccd7baebeb672a1c0cae2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeef002c2b43fdbded767cd385bfb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27704be92d7689f373ba4a5b6d0402ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b651eb63a90f7d0e4b2b7a121fa371f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a069c69634110c09de6a43e39dad977536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22c2691377d257fc26a16780dd6fd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be556d17e4851900e2aaed191ef6512538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa069a09e60170e7dbc940694acfa1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df610835c80c86e0f20e938a5e6dbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae567553b2317802a67fb90af732b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee5c725a28a0dd0922e75049f590c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deb39541e5294c560d9cdc5c110a24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447db243f46ce622be78d616544005a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b705674c018aafe6eedaaa32c63ec45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461276769d2a90d3cc0a441ba3ad871546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236108d8e6780ea4a25046094d86cd8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57332b6785ed1e845933e26c186cf9d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d3f35a652035a43aca47c1e1a5d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf18dcecc10542f510090f477fe236550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb10e5152844354b9af99699879bcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91e0a3902ddcbf5c747a396576f491552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9cdd30609706d57843110036c71cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f44a3720a0bc01975b0534030fc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283ea90164b4bdb49dbf5592d2ef0b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a6e21a9ab42a3a552c560cedfab49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6943b921857c4a32fc61d0a9c925fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3521356e6b3761e63c9002158d01a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d840021ca61b029c06c9e60b23c4fcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a134e3eab2ff7bd3099c6621c8455560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc00ae967d1803a83fca68adaf7eee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b78ecad860c5c106d0c05c08054697562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994b7d1de4850afb0942ad07fb48c28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77e0fc5cc529fc1a55aaa21d8c692564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b92b5c40ef6acd4c721086608eae3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbce4d6b371eea47948db89fb722881566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b48c5b14818cc3e0807d61a830128567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a13002668e72576852495ffc3f7bb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a2659d4448322094fab21561a4e2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57261daa9b5e86a2159b55440a50e41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5e39b1785b920ad75297b2898f034571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b472786ace217482f3415a2fe6fc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aa071475c59337ae8f39a403305fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785d4b7c14f5697c31d5cad5e86de42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0fe5ed0126c7a56a3f94898fcf45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77d99bc4cb26217a0b6694aa3fbab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aaa32d10ff69c6b9a11c6f6b223bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5fa686df8028e3ef7211468fad9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97f6979dae0f29d344326f23bdf453579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c611813914b84740587879cefc74de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee6c6bba609b6aee639c9f3562c2c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd6d7467f968fcbbbe7dd47be306a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836139c26b6a588326d1c694502f65c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87810827ef6b40d878df1ffacd6802584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1f99ea351a74e0a7cfacf09194783585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f1e15d7723371488a2f8f93b286e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e529797652d34dbbad4bf84b2a1e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0e6924faa394679a8970f71d2f527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a71e46810154abf85f85dadf4753589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc182de0a714761e4056ecae11546cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478950ae3e5d484e88f65d3477a7d66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b645d82d8139fff5361e964c11abde592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5841f96267fc5770bcecd0a2765a30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1898214913982833656678d7a6ca0d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95068e098b78de38b06a865f1b82c240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38973d669c07afbe63d874bcca599df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53c00d5626aa924c792755027af4f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b5fc028159f639fca9d9853219440598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b5465e61a2a9f5719433bcd7fe76d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75cc91fc3f72640eb8b20613b86da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d2c1953bbd88de64274a2e654ce8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c73fa36c395fc83761ff6c229594c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0551b2cfa09a447d9f9c75b13d7377603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344429dbcf75e4feeea61813bfd1cc5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e99b9c9fafe7543bc14ad75a482ea8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2ec2dfdd90b699190bdc93f002e9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf4468299a356e24137e02b75cc08e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc8289b3f71275c8c1d67c367d8e2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fd3f116a3a9ebf9c5a6451e24b09c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ec051f1988664f87ea24036468c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2834147e190a3454ed44d5737f3ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9015bfa71f4c8cba09a037c1ecc23e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508791f97d7e23dfdca767de0a65aae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25897825d6bf0cdeda5f27681a811c8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f49910e087941b71a8056686ade4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322371a59abfd5a0ff3298aa8dd2c1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9dafee666b02173bd7b7608be954617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e246ad02f75c8703ca486d50795ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f86fcadf98898c19153836478c15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83058c546171e5e0bb7f203bc831b2f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff211ebd1a6b20e07fdc4d90b96dac1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01318985e547211cc5161f5d35e4c58e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491843fc79b08ec1ae2cb070acf818b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab1c2e2f494569155e412e305f531624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc37d111b270948bc0931fc83d04b6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a3ff414939b57b0bc64385245db57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677cf7836de4513a7dd749f19541aa9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1637abf2aa7e1b0775e797915f606d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bd5cf5e166df26e25f58fb0a45b1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a4f9e7e84b04901eca82e6696d41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd8cd4849b2bcb2f575984ed114ced631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c999b7d77d339e5f26ab27b59fd7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3df58bbaed593dc1b34847dfe5655633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011066ad22f409c27dedfe1e5b93a88a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7c6defd7c0bca8dc02e28bd9f8dcb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9466984ef93f38f4104a6ffad709d95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e6459d881d13dc0460fec5121d7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a641ee58e44d42b02730599923937638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb9e1feaa207f89dd963bc94247f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5336bf38e8e02c202340e8b6a5c65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d73de2d3b1620e713a646880c679641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef73a09f87f14cdcb187cde52e13fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9e060e7ce343896dbcec2c850aa93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f1efa01ce40673c96903fb6a07ee9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da05fff9370f9663e2e4c01925a075645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662d7ce7a80650d931cb30ff65df94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf6a7e9c21fc16624083704d07ae39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a89f11afc5c5ba8573481b67b32d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff4df3143316be066835b3e1b291c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828218731862c65f28bd6191eea67f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdbc911636ebd321a0369e5941f564651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bb1ce4f784ff16e51c67858298a94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0a8df51032eb7a8b7f05cbdde0101653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94108527b34f30023481a47ce523c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef62efb13196be4330fe5d4baef56e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585abfc4da0cf05221cbd805fc72f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e5bd14d7fa97e17d0e43c61b312ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130f5b015234ca2068917a592dc710658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34031b5a07890b27cd47e0aaa5ae7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2984ee62389bc9ba8a964a1ce9bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55becae705ab49b70d4e034cd1f9a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc505b3ae746a5ad519047d9e2bafe0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee523d4e0e59383934971dec28a8f68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ba1a88b4d40b2f1f3ca7ee82984a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e2049c2dbeb22dbe4b6165f20c9cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef93c646348e67790d2ec41a48a9cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498bf3fe4607e695a0752060571b5a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c41afa226798586148c804ca1d1df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6139264cdbcf385e2c631bffff9ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2035acbbef4bdd7f8e1189857e5b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923760b2bd9551f6b2a7e2a18a6c78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66fc19b5690b859e7be1f05e058e30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15986a321fd931336700e64a5a3e94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc67aab3cf179edf249f697f095cf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef098e65c88c85fe9d899ea9a134a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aff93327cb928954d9ea691bf06ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713040ef3f51fd751153b0cd883e637677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a0ad31df444157688555e2bdf02ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbe9ce64949001e1423f8ed64735be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c2c4341823e65c87c83c30d95c7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32363fba6b70959a430e6c10893707d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817da52999d7ac2ede8b973324ee793682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff632d9eb1ab4a394919ac4c5c287b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f470e2786d75b8420ef8029e5b3dc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cdcfa35699c1eedc907fc29e84d0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb63966e7dab52b12b8687cc2f5f23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f7b26dedb82e27e985b1589dbb49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36685e72ee1332653cb3ede820d7ce73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d953267966f7393690a28a5521193f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91302d39b2534e589ff5974fae44c57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360396ab6eb346932d25923bfb028cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b5a1429c0bf16b6e9ce400f50f49a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00007dad7035b3518476516e6da3e96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd0019c45650539252defe4365d32a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1f38bc5da12e41162e18f1786136695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b5fd531e7e89ad1e0291828b19bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315a3078d01bdfb5a511d1e0993f000697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5067076b2dfdd1b0f9f0f59d0d02b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c318f0533557ef8422b77405a110aa2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de45f0cce7e970cbc25cac24ce66123700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c4312dd990a851bed1fb4a705f3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfca21b52706c9f5579f382404dd662702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107cdbb89027726a3a623d5d8d6e099703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4dea1faab08c66179bce66f719741704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1a0e769f62a9ca460c5d4c27e7d5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934849896f43ead0f7cba0047c30925706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056d62e0d63a6d5684f4c15d39bab7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dd8465544c1b9eef2c8e7ede299bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1e68406796f71262e243faffb7721709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14718748515d7fcbaa896debf2dfbe7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861beb9fa02bcc8b45378cd1b39fec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9b46112b45210b69b3e6f51ac3ee8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aefa4a12f96cbae4a3b511b4ead63d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0297e12e278a905d90d50f1cc81c15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceb05f29fccc312546aaee58d53943715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad53424788913ab09643cde6f61b8d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aaeb8e6b5e0b3ad12a10cdfcf07c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04977ebc9421b2926eda59c5688214718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb907f70fb9d4318c062bb41bd1b711719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e33aa33d0788a7a20d16c1b64dae2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354296803bdf61dec2273356d06fdd89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780f1c16a3fc1ae49d3e05ad5237255722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b98f44b5b7b0113d9718de8fd15611723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57056d8bc084723aecc5800f937f51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a386dbc1407ab14ed5ef3797c0e10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b8e6d04706f13b21f2b168f0c521726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6739210097dc3e5c67ce3417a48be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee244f3f263a35bafcb8f05909b2b7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43eed692e65dcc986ac0982b7e774d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b000cf88dff77f79e45eedee61a775730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907feae3c397d3fee64e6df086f47ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534f055b5ef95e11d903f177de88a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad7aa40cb3241a4d32e758478a0aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbfc304d7907520ba159f9a582a612734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c22f6ddb321128b614579b5c1fbbb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee8dd1f3e0e8e8111debac17cad57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e634dbf5da5aede38e94dca1278031737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7703e20eb8e36a4ff9a68b75e69552738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb57b31d514fce627379c725af6fa1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e671376ea604d2e96ddc12f252a9fa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6b8c50f44fd18cb125b4bacf663c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518cd2c63d74e7ab61cc4e111529377742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a260ffca9851af736a64610e0bccb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c1666fe0670ad48362ec2b59989ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6df9913ed889ef86fc25e760078ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e661fe9eace52de86229d509d77e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d0a5b6bbff7311ee08a872bfd9c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb2a9fc1df00a54718e28d0b3b4782748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022ae2abc9fdf92bed6cfa6ade07a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57569986d5834b90451df15f7af3232750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5f1458507d01f814809c158430c17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90309a06bf8b387f52beecb865311f7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537abc804082c7a457ad29a0de589a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d129c765efc16199a546b7ebb56d4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e2bcf96143b9fb99d022355a700fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d67261b14dd4d8b62312f4a50ebdf6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca4f369f768eca7843724b3c76a96a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a1815c2aaf3dd89e5c22c09701aec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35167c6fbc80b3c84a35ea12bf8772b1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>