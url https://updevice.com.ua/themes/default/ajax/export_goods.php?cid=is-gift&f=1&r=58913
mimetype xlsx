--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c24564efa8daed5c6e5ed2db94961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4c681219ff32ec9168f764d30e022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e35a6c1278dfe2f519fdf2d5619d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccbff155766fd0b7236f07919259ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd887373d0cb22c2dca96bce6f4a065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865608cf0d22bdf8fca4eb50c0be62e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3842deeac3a00b1f171e5132845bcc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed7a7449afc595c8d068067c58b918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2899be032e206425f4c5a01b5f299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d486613cafcb1b3fdc9d1ee7e8adb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b88109d20586da756e11d95602ab3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cbe703fe461a330a9d88c88f6347712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae4508288744d7bfe37edd1d42fe0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425fd98582e5efb1ab85fa76b1c8e0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd853cf7846fdb03db2041861c226a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418431d0bbaed4a98a4d4454a5559ec016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d0490ea94a90096064a2bb41d0fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917b05ead06431d9481db6be21a44218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c7224f14feff0eb3195f62b5b9cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b5f1b14500fe16a795a270f30dd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4933ac294542dd5c26b86e3eb7b0eea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68b71a806dc5818e2f378af90cc3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa841ed7e46b614f273f56abba059d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb422628d2344d77f8084103abd117f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbce6dd217a91b7771979b5ea627a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9125e98d8268aeccd23e73fe9446c1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e1399196b1a1084484c99cf29d7dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63af9db73d2deb15ec890ebdf159f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfd45a95713c82ffe47eb4295baac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a359e8fc0cd3419ec8d56006fbf06c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7de00a430782a632801328c77a10eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2846d54e375c3433c41023b02f85e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f72bfad4d4e1f7c7d4186de852c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb659673944702cd76f42b923571ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d607a7f50ab047160b09b2e55d5a8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da6e2b6635bc6bfa0c85ed4b7d56c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467141ff2aeea3c75eb926c38bf1261e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563a2ed27bfb1e1836a41ab2ea36fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04186864beb46950296b8c1efef01ff039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a282b553d4c0fd73e6136fbcf1486540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff21c6fb6c6568897f735468611f3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecebd4bb84b4a470ba3e99a58d45f4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da91d68aed273b7f5fb05030761d15a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f564aba48f7d35ce908907c3c7cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dc3123bf85298ddf3919d9b6a605545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c363a66ccef8a56c757daef31ea25546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb5172fda7d1f006229e482db44d3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995628106a8ffff4412c47cb63d0f48848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d602994a8e158d5f4b82095d2e4db0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db4d8c25e4629527a96739ff17abe250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a2588f3d4eaed771a1d78e0d9a75e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091470fb8a9a4e41b766bdc0563640252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b18f5ccef75db4be72b38cdc7087153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e57f4d628d3465ee93703712d20e2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5172f209f0dc9e4bf399c26d46d6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849d75c357e12435e9d9a504a0bbab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dea2725b294429ba6b7753a554df157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb02ed42055c526c77d1451d04f94258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935067c19a51e1cafbd9f90d9458bc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f09732d693bd850f8c2ba8237b53660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80986fbc43f80c62eb4b3397792748f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf39e1ac4dc89d9edbd8f2f282a74a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67a02c5dae2a899077c711fdf7d09f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621a5e75e37210040f629086ac1f52164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4605f0989c58ca6f8a1e67ead5c661a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a59503922d6b752f0ea41cc74fc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe651437f25bbbd263525cc5bb7fc2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c58a46f9dfee83fec2cc8e769c90068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb50671eafcf633a44cffca935ca069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40043eeb9a21dc290fcb9ab277276970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651534db1f471006ee205b30f6cdfab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1b14078b3b00f4151527b382bb6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ad6f599dafab505b80eb0d4b787673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d49ca7ce2cfb5d8bc83812947bb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cc067ca249cb8bf0f53b47aeaadf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15854df5c035252b65aca25595b4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a34e25301c3c6ba029d3759f3ca90e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8520b802a123f7e29fc9aaf2105867978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d67bb4200bb8b61f12b2da4b6085379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7ffd425260325a34ca61d59d319f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871d065d63f921a9e743701c44fe38c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d2bae99abd9199f2c8a4a374c45c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25128663bca0ad337e1c2b34aef9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36716644716d5fbfd8f2ef853cb6e3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7caa0931112d88740e595d7946f0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1270cbb633643a3b2392a207f92ba8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166cfc5d5d577beaa43d4b7b6ec23da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ee4021bd7c65ee67fe77abb4ba94588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d94940dfa4962800ba44cfa64ac0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b158a77f1a9daf5c7c49ef60dea06190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa54ecb647a78112b5e7cb9521c3e6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf554cf93aa84227e9740e0f1fe61392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13872e8a7373f04dcd809cdd73daf7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c83c1ebc0eed49ac02aea69ccd2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbd30493ddf99dc2093aab888e1b0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b946e8233d7f6baba0af591b57a55b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666dc1214e8b463eb3608029c770ba497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136bea6dd351e9d0f506b68c0cede7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a9c4a4a6159a2dc3e09c10ad926e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47d8f7cba6b2eb7466d4b8d036720100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd434ad3111e3583b9f7b49a03bfd754101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88968e1adacdb4f4efad8871543730102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c012448a509725211d9b9a39e5509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5a7855d8c2e0a4dfd46ceb255d1a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c9b5cfc39d8dc2e661dcc99406e74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd20abbde75749ac4640ef55f44e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1df1a1c5f3ce76714d95c48fd91d3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaff519cb2bc957be2ac46081955c7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1f14835ef68d12965f49d2c38f9e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0a7f05b719754bac9b622cc337a7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa6ad5e0bd4187dce37526c0407ff2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b412cceb6cd4dd58318b3036099a9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9639ff306f0943d3aa38962818cba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20224e75affbce88dbb3506d390e0170114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9739ed0b9e7d87602b89322128dd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64076cbd292824b6552401b3322474d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3be48fc5674a90d6ec181750a9efc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015a1d5f5a3ff9f9d154703c5f56e77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab3e5c7175eebcfc28db4aae72fe23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cc555650badb0f2655031cb2f7c85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c5b07b75eda2f62681de09db08ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7934d334d7a47b14f290d54142f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2bfd644c57a776c06f1b42aba0853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dcb6d2af3556d6d981c4b558f95e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3dcbec3fd536df275d32b5b4443af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe75699b9f191f301fe10bc784027b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be25de82972a7274eb96a098d6c2f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab8ce7e982237985d9f4aefeec3483128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41392a72d3de6888a8892d5d4520474d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5678e84a786884d553f25859a73b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764bc2af38c71cb1580a38bd575f81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3c9277af40b096a33c6771d91ea61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918fcfac5e96d1ca21cd81bebc80684133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaba49f4d58a89bcadddc489561a20b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d7c40cf9199b35e8cbdf4cf66a051135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb1b84365c7257715cd4071e62e70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce774d82bca028c74aa464b0485cd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b2b362bbaef6cbec1de03930e9696138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c12428cc36b8696658cdfd438666139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18515a2e5acc66bfff33762dfe4280140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd5dbc45da61c30bc183d406aea428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d57c673ca52d38258d6983f6cd353142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aaa61233fe9632d952444a79c4dbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acf19975cfe346af39b34835f7700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48db43f6da4a32381ea03c674a0eb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29202b03f2496c2b585d6642342be9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed181815129d5d8daaff346d364944147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219114ab5fee844423f04c7e9cf6c93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02496879b86b3f13ce6737aaff023fcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a118c2013c4f0febe94c39150f689150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903557741f06d95bcb72c44d8e83452151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638947d5ad3483323e5c23e29ae75f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3749acd0bb35c53ee9ff22e1144bfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204582b19b6c3c9d3d089cf760a0745154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27f1e18a5b49bb38b80d09e51c132155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180955469954b04865a8a6133fb978a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a228d78bfbd206f33545b3399bb50a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77840120200f7619e5f65e0ba8d76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e31903f8bb879afbd069005d3eab44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3881a274307264b619da6d4609a199e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1aec55f5610dc55349df40f5704cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20880c7cb16af397ba803f945ceec8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca218e25eadac9f9b69225b947ad358163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66121ab498e26bacdbcc40a5e7e041f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7c98a4bb976d74b32e03bccb9c578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67de8aa747797e6721ec74b67b70100166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bccae1f19fc914f5f1d845a7c48fdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2d9dec782848842e44637ed79f6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf802ce6b17a5d0922eb2bbf600ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934bec66993b3e9b55e98bdb0e2b276170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50f79ce307d0b15155f0a50c118aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb698195d24373515d1a1784fc57bac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74eda9b4b9fd4787db74848edec659173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1adf6f739b10aeafdbc743cef63317174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41502f27b968c054cea93b12d820622175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c5200033152400bb59ad7cd64195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1532338e63a4cb35a811b45cc378d3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aee6d722d98eba9579b63e92d19cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269168386b5f7c9340fe14d7fe172f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0419e97eaed2f0276b8c80375ec96fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87525ce35ae19e28597b13ad765527f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e55d48885f04e4f506f75df1fc81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a442e5e5f5423a4ad645c28c86abd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b9453d170afcc836bbbc16ebed7c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20704315ae5002c9b4524db579035c98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64dfcbb39d684cc478e3df47665dfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a9054fb37cfbb2e0703f10efdf44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a3ae4417ca7a3f5cfb923a37b03e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c75a3946fb11706632f3c898ea6feb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0619244e4a2ddd71077ee833486db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b96735c11bbc9648677b038a52b7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e8b2459ff8412d5bfb45caf612dc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201113d1a35a8192fcb67042c5cbf9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c22184918b7dcdd96286ce55f349dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19461718b69f38e53628cc62269b84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d68c9c5e1ee2f260835197a6c255a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489f2b81701bd1f057b80bce9e54b6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d151c6fad02e8e27f95b7095f750717198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf6821f48f94f430414859c3f8ee43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8ae400d44a2c059e8208c13847e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f1010460f51de94c53c3a31d41771201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d73b75d13cf03cb452962c3ebc02c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beae00b06c89bdcc08af6886ad363c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc19524b3c4a61b4b220f977023df1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f504ffaab08ec5e4c1aa7e0fe84b3b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c2dc31e3be71435cbedc5447046a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aed1bf382d7860afc07d40755ec49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff301dc9566dbe3ae2461a18129296208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97999836865f21ff4ec3e9c962bc3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1a0661832dd3dc87b7626b779fd81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ca248ed7683c0d2030faf9cefea7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3c2e7d3b3abbf3efcc5ef0b451fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460b8046fee1d3ab54b1f1e320c8def213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a29a2a1d8a73416bc0c73957866ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af36fb5bf0fa497201c19b91db7ecb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f75681abf251759b153d994d7a1bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c683c56b1f31f25ed1833365beea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979834e8d82a2cdc6c1550e47837b456218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec147d35f8a49c84465093f93eb99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972028cfdd4dc645ec814ad49ff65f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9efe08667ecf9dbbc906fc0cdf3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f0d387a56114ebe94c93d9e740bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4418e29d6a4ab87ef9ef8edf03afe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d12d9ee4932b825b8f487925aba31a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f71f10a179348507d96104e2813d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5006cabd030fabce8fb750d726794b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae218cc0e27a9aff5bfc8bb19d5257227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b5d5dea870da6bffc5cc248103c7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f926adb3e3bf9187b6f5b90b814d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4b0b6c27be0488a2b64f8a78f36c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae353158e94aea2d0ec96f97ebf443231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be557820cce0d5bd061b5b86fceb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd497eb1b1668842ac888b18e6cfcee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880735f0a9ee7c5d061061fa8140d4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3746ca42eb4bfb43e48102ea576906235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea97e9e48264f00a904136cfb4dab40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dc149d141c1545d90fe3ce3119b42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da8b3b0f3d47c73db035ce9521b07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a548a62901d5e2083c0527da53c74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99c193853ad4e5bddf3136ad325804240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e67a2a7fc6f442080b7ba6629dfd7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c91a80ee88bc5479ee728e853aa857242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc4f82c11c82370e864c899eeb331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c8cb5c4eddd19852aa766177bf3ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d9899526a3fd57b34436bceb2f3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338342fae0c4026c4137b38c99076ce5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5f43a7c59f26efefab85ca46fdd8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237aff867f167f7a880ac8cf28bae32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd0041d3979e34e6a2184e637f4908249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea04ba45bf5d154c0e4971eb1e26ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13d204dc10ec95c5de762e0d53d2e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae5e518a910241ea8010750c85b0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97fb31f915d88ce1941d0430d22ca1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8e4c4fe7fb11205caa226afcf1d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324f41f5dbfb594f3368f133e04c087255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666bdb0b32d54c8935631d5f665e7fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaec77ae11e38a4e9367c5e08839b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3c36ea9b98eb5be920c7f5ed9b2cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc719ce6035c0d6012d09c6d5f754e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a26b583d91687f1f27b460d1817d26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d49977801d32b9d8aa2aefdcbff5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af580f88163daedc1483350d40c0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee1f926d0634ee2b988b37dd85064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adceb5caea8d78109acc5beee1aa60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062724b7c30ce7f3686aa9650b3993265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626c0b3f0dd36314080265c716e665266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba3ae5fc8fa91cfbe0acae30498c73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60bb752dff6991e12a5992170f1a64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80be88bc28740c044fc900c2fe0f01a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb48cb2a3a40c2493498659e356d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4220037e8d54c1c1f2bd66991761f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85def0b24e50d9fa579838c9650e9897272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bfc08b2b1603c93a1c914459e7e82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641926231f09025d253dc3ac191e967274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b43cbb926bbd82327fb1dc7442148a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc854a90218ee7472e9bcafe2bae5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec318221456b771ceb61c45af70074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d75414daac1d3b95bcffcb170c875278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e02d4124bbcd3c4e8aa287254f7b18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eb28135c2bea4475415fb16546519280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078fd5ae8ef6eee28d126d6ab139aeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b2a7cfa85ac45fcdec6cb13abd02c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe305112184b0f03cd719a551c29137283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964788563f240d82ad2d619e1c4ea3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ff33597a05f9b4276a7c46c1bf933285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152b3b57fe529edf7324b627bcde264286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e815be5db6e9fdc806e207dfe90c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde326a072ab24e98fe494806e5333ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ac6bb6f5a4e069ba69bb699fef1f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf96edaf5c9d818af8c212bb15dad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f09c5059fffe4b363204a3a8fec1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac46fa4c5b0eddcf4becdadf4faba73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4262aadc2a950a3f387dfb99a4f05d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec793540b2f3d18f00f0e07b80883294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c641a7a1e0474b6bc7de06a0c773d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a42382373ed7053dd26066cd509e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29474ccac39b8511f61531e4fdf2d19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d2563b9dd57fc48c29c9dc9a210c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce2bad50ac06be26aa294e8ba1b8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffdebf7bbacedf6576940c17b9e2d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b42ea4dda6b0ed9a6069db6fd3f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f87ad6414c5b4af27cb8d7c71f81a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12286fed0f8b1a0f645dfd6a7897c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968254b28c3d55420a490ab1edc7424304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09997491070f2223e4182fcf1d15e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f4c2547251d8c32092fc2a93aa124306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49508a67aee8afde74482b8fa8d2c5ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ea54183c80ba0e116db0b22e6182308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8837525ae3c7ce72a9fc167f061938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1b813bcf45349c72539c23bfe246310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d257882398158c5da93deea38719ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f378045a3242918fc8f3b3fd891af87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba049748de8bddbbdee3b4c7f6e08dee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4cc852dd2a4c148c6c9c7675dbc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ec248cd711203250617f33c7ae99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a350b9372c4c466656c35b064292aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d60f4027547353a46161e33b8f6f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce27a2d65a11224a771e8fe2f6eb95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6f3788bf91d482100002e9c3d4ceb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28de50618692c779a43fbf0b967db60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27a9354951ce2243796d909c6d8ff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b083c6eb5e4b29a1da3ffc8ea4612322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347339ffc079c7fe48b0fbbd309dd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e83792da510b94a1631cd651041200324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bcbf8e6042d70913bdd784c02e035325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598abf587c2d7332321414d1eb57ec1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17da7005121577e91d6d5dc9674a6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0956595e8a760d30d6894b698f4e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f24f62705fd3e1fb3e60d2ba100a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a1ad16164ece54cb86a849ed1c13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b11ff6efeab5f44d424833d524a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f661c0fd4702f064f96afa09bc7380332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a7a09b821bd59ae2679c12177d38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a01660fc465e13c723f506babb09d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892827e51b5e80a971c03e1aeba50de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0552a1d0099374211b671c0fa7fb01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0a723255ac2b28785085b4544b9fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c1b46d6df48e1903a29a7c2722089338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d69c352aa95a9bdb3932be3d9114a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f4db82581a92b0b786c70c283356340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2159761a72b8a9e17dca89f46b093c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43fd7bb8e6d4ab526b776792bda5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784b84555a0878cd764814be93af98b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e573291e154b8bdbc92facd6a9c3eeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3acad3eacf6f9d1cf17a72e538760345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624a196021e541ef486678294137a46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f541afb40bc7d72b6025f7eb8c404a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ec389bbaf8c6770fc4121c0c785ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393304e33170138a73ed08d66d17b147349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f995fc4a8772668b94b29a21a8b7904350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25197bd89ee3b8453278d0ad3d4cce3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021debf10c8d1463cd112e61817d4185352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f24ecf7a547972ccb395cec1c0c592353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a18d72afd6850faaaf6f51929e53ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f146616e6eea159bb50bd0d73189a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9efdd20a35e64050075e79ca86dd72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6217560586a15ab99725d537d14774f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788fa001ed3c96f46c45eca7c14c48a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b00b6e4d3b8894ff1a15180714194359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3c2e77c5ccdf77304d5972f56d27b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2805e3be37d2190b4563adce6566f5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3536ea9a59414d0c14f3371a36734362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca62b0eb6cea85ceff68f8bd4bad6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e39cdf82be4dd96396d2fcbbbadb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2ae7da5bfa6a9f0345d7495a20c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb62b5091f4d9d4eff35204c2123b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ab6217afae06240d9cc6e3de6c595367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8b00be912e8e0935d8596b46403e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0363da089e3d720f4415a6b6feca742369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ce68f1be21a05231ebd9eff369a8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c743135cd95ecb83ee2de71b0b70b9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4f5837a4bf0a49a70304d388a4ebe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a286ce95ab7d50f1657261f724dc785373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3112e4ea27e287c165a05cacc278374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381648d240ff1e2ed412463d5899842b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b76094f7bd6560e44cc45c2529d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83911bac84ebf9c3ee998b94dc4c48c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f98111384098876d5735a2b6352d15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc0d95d5451beaafdbd641ea07e7e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f61d022671a68a7e1745fff3d3f55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d79f6c9b64692c636a09579ad1d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1945e7ba9cbb6dacfbf22e42f96afc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808d73f9ec8646b0bdce618aab7d05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46144c4ee7cf17c4176981121985b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe61ae3df301264390d94074aa4673385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62a72258e83e6c2a7f755b8d15892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ce0160e7e38c4570f51425f99dd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab46c242320448252ffdd4c620c20f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c71c966812418ff65ab24b8e8c05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f39ace3a0a611886383c48ac6d5365390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824952a981a7bb98ffa04ac8d2e7be6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995a2c15ad08a45d8333d3d1f7b9db8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf49d6630812008e7a7913cf72218e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcde709ee6413bb38306d00fc9ed5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fdbc82d9c9c795ef6ba2929d466d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da97dfdcb4aa1461ca6d46b9e23b14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f632051e7f0c26044db08333435a8dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fdb2b46d6319ef5fa59cae1ebb48c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dd76c5ab482f2a777b17f92ab3e11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f4fe901166d328d3953d60ea323ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0264909e98ae877e29561b036f187401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475249d4e1cd3bea450adfb1c7cba1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76876d434a9a7c8ff64df51765877b1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8913e97d0866c9cea4077cf69960404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0be9b940d5c6c9b7e7f3224631e48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf625d8b5c6ed24557a3d8d39bbfeba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc316510b665955483d18bdf9435179c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442194f00262f08373200b991660490408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1512af425f668be798c80b8ced231409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb23e905e93140e49971375921ef610410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d26b7d45e33ee84ed92d8eec266be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63abc47703a5b354681342dd0e7c19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33db6ddbc4d81dbc43940da7e1eeb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bd01a668967eb554911ba41444916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568df80d74a2aaf7d5218fd8faafddcd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b801cad4059af3d8dcdb6cea4d574a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468f128ad38e7f87eaec026b0383ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27e27a304d274a73487876f84aafa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa5daba06fe784ececd53c0ac3d327419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc087abcc3f1688c2e4a53d9e545290420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d4f5b7b02c89e905b3376cbabb579421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ffdfe4bedd889bd40aaad66396be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c4586ae76bdd192bdcd057122910423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3897a6eff10e56366ebb4e2baa42d33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1ace65e319076420d5ae0b5540931425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d01ea4a919e8d83cb5fb58e53081426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff17a958b95317d3dfac16ffbc13a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0f4907de94f0855152499a1e6fd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b106645924496e1412b4842524d50a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84198b7c8c9af72ec58eb1a5b59e7aa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983343b3e0908df2153af3428aef12a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966731b183825e2f42088e676769e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af425a2f4c3e362b824ed0af7ac4dc65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a9a224848477c39fcd5c3f538866434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363286ac57cf56e5549c735b506b96b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ad0e1a6e1b1ef4ddbb552a2d04b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e63526c06397c04b19bc61da21d0af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d621fc84a7feae4a9381a08999e6b3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4070a1427698811339e707f710638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11290815d6ae608eab050b580cad2357440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53554271e5d7dead1b17b3ba9305fee1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356dd8d4f111497b51da3b6345dc48c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65585ebd9029ec012c67a2a1db2057d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265342889d010c7ed309f658f00a0fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab491a0b1cd55171d0998968b4c02a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6408abf4b683e8cfb754a3026affa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b8307a356997dd32f22ace603344447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3680e61fab15fdab8924d615388824f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfd92d8f5713cd23f2322638309a1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2637e4bcc325e9411ae6ea7c07269450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788151392a0c2522817b1fdf926a67a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094be21787709271e35a22ddc8bbbf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d20f8de27e4f301ab500e932a306453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a97a28aa47b1fdd86fff7f52e8cf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd2c4bf515b9bd0f5d09d82f1c0110455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc509fcb38a4d0fa48cf70f55e11aab1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c3cb754d32ef092d21a6c4e53cb3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cfa1bc7307cfc664ac9e77add9e55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2facd6ea71b32ab9931876b6855bd31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36228d8d687ace757a0301485c9e634e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe201073f09362b5244b81015d1b207461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9699274b8dd20be46c4a2d19cf19c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c41f8036cc21e2034a76f67daa37a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da74810b8cc18f06c931f591b6c8b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ebd5ad66232e940db7c3e12c37f3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c990155fe8cd7b3a99ed23874d192c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580cea6eb9df703f90e658a27108dca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821bab5488dd18165e92a1b922cf200468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569266c12200fba10fa5a15b24c26860469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab574232a9e12eca3f5bff9b628fedb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583dc976995a7045a9d6faf4fa73b02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d477ef5ef9ab3a7703ddbf13cae400472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e792f23eef7503ca109ed68a3110473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ef1c675e22eb69b5e4403b5e77b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ab69825774da505bb1295bba44ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2054fdc0effce83d37c94e1b276d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdae5124f938591fbd0ec5179e93a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1275ae45c5c89cb8de30f58bd436863478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496e377dad6c271a8e9ec8278fd5936479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3c1eab94127f7dd8f56fcfef113f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872629067d877cce951ffc874fafd9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fea0416af633af7b95bbcb20b7a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5907de3c65c0bad3024d8b90e4866483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6091a85aaaa0fe5628db8708872735484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773df9a6830679cca22fda6b43ea6cdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c408e407ad2ad06565977a5b57a57f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406305d3f69264059f5a2b24b227cef6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676dc50fcd044fa42515fe90f6502ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab99b8f8fbc3cc608ddca56f571266489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529e9ae96c3fce0b8c2361b43d89f2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f1864429999b34afe5e2431b934e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f781892d00308f711004e3708f26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5972e87f9f358385325dcf1766b69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3412375356a1ae3834387dc5f78950494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567646652d9e1793547d37ae3ebf288495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4752637862ce1b3c504652fbeaac7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d6da5849cf783f3da74a79f926332497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f75e8d7c52380520c353e6749a82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242b891cf2be07d8f144cd5c4179e65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af20b664e4798ff3cdabbc546c02ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9896a28a785ba51e5c1a802e0a144501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457658324f77a333e589bbf42f3b39a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d1bbe3d88be2f3ca7ba97c54669e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaefeb4e4765593ff15c65ce8f08ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f073f631b16f856d8c4fbce9461321505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab1300013be194cb87a23a2b6a5ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d82cb726cc7bddfb3c4054579e186507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258fb11f93825910c6e91e524a907c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf1a6a21f5eb128360b57812b139c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea6d2fda90de0905b40b2bd0198b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a9b2713dd29d06bdc61e5772eeb42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89969f4d6596d33f846a232ae0ff60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4729468318357c99fc9f58cf4cd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec3d44f520f4e372f7d42f0fa8a6d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5700ecf92e4ac5f4b0bcdfbbf92b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44043add2ca8a771496f38c5bc1bb792516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae8dee946a10b0103646479fe6a3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779536b792b14832e32008826aa3f885518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a67924fc4628df8bdb80403b45a98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573c8874fcccdf46cb8f325129972d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b597ad8f5010750058e8281e1edad0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c43007d19168605d4e19ec80ca21c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc6f657f964ebbf2b0dd55d7f9fce8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb72fe858688f12f160ca4b901406524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a51af87bbc9acbd462a8820f8e62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c7d3252ef337bf1665fad78a7a44c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61f88ab0debd6471e89d7ea1deee0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee8d8ee1956099f970406115e1c2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1ea5169f149d9979478b2c1e0b31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a16a71a29ba408649765b99b76be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17b513af5a15c8207f2982230cb905531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb185da2000836645165b8d0cf4a5991532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc18e78919413ffb5defb8d079de39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8bee4f0f5393de8f5cb5b503edcaa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e23932ab65fe88f08c2f026ca2d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17fa254f3303d84b066d6c98bd25a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d72ce9fdd58581168346937ca27ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b8ceee90a3b9c58b0b27edcc472e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be4dc4246e631b543e50eab27f465539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15d5a5d22a9d8aac849ebb65f2c16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc192e889204bb16f2ebfccdabe9fcad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c44a8a2ebe23579a92a434d23678e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736ddb85e5268cf8f90f9c494786406543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b4dae1094ca5321f96ea0671d57c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda207901d74cdd7b448b45c26d5591f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64639f900165d4bbb85b1f669162562b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9eee7fe25b9abfc6ad8df69613fa9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73695d841e07254b27ab49c878fad49d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db94b289003a2aaef9bee50e9dd30e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddbaf18382ab7be7f10d3df6bf4cd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a79fd51156c0e86d79d73b033471551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bd86f9218d804c104d2b242a4d69f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3fb099ceb63d84aa6cdea0e9583f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd88c9a81637fa1ff6bc0a68e699d78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098eaead417ae59fb3415e8181ca2dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9319cc09caa4954c7ac877f3443428556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56c3018906b9e165a47265f6c8b2fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f909c8cff9cda71af499bb2cea59e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9be5951746174b574361ea7177ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92a62c29797e26ad76e6f7d0198c0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8732a8baecf61cfc8f5fbda74b3bd32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917db41813e3ec9aa0e8c27dc1428ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75e9a358b2c7e9800e5c58d50b1980563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59115da7868ea2ca958b3e8d2a2f4ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1dd8cc96465fcbe2af1ab2419d5b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a3842d4a9e156a6b5012e6799b76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806967bbbc09bec663448247f62342ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791a82609f69593dd2d5994f288f7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44248475eb28b0dc5d323a6c98d0fd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4190736eddc28f53b99396421ad2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c732d33dadf0b09605681bf90aa3b2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dedc79a5f175f729deeb855752ad59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2b8d84c38e03056245774ad701000573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1fb6cdf3970b8ec93cede01caf5ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81280bf7fb752247be499c2003fd9c74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d7e207849486fc0e943fffc373ba8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a281878cb1afe0ec9ff50213d27311a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f843c457b2887ca00e4139024e89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bef77272565f961514074c6cdf42b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a0f873626ac535702e691319b581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4133babe15375b1cb7d3f4e68b9cfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c707d93a3fb1cf31ddabd2f76c9bfcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc344845c3163741139fed45032af3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50f2ee83579de2570f0c663605d03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee3cabb3f2f890ed25bc7b3de87ddf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd770378d5d8933b91e6640ad6cc42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8636c7a9f1b3462c496fa5985a1bf3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7844895d6e44e819b08025b3495cbfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d74721f5371a1374f635821b898b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b26d505bde24a8a2c157cb3d4a7c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842f44c72404802a67eeb3165ffcb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ea982606bc23702f525632751ac7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b08cba5678ac688d5977b521a80cc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ab3593c7a797bc57192949c9919b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523b08d856f944580f314623e6804ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0422205d7d3854ad7259028889d39c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f22d66cc54036094a430cfdd6192f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fd6c7cd299e9f13d646c8e8508f23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c990cdc8b0e2e2615f9ddd8294627599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae006d41264d47ba15e280a072eae8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdec5ab8cc2137eec80c76698a1df6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0b07364dab032c6f46729f7f59d0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ef1238a0e1050b82e3fd7ff82305603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3081348ca4ffe47171d5f1cfd5d4dc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296e7b10a9506b5c2b1cd94ff4fadd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a1fa30bde0a10a80342e9a1d8787606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be1183dde4ea970873098106d5632607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847dbbd628ef7e8e13e6dc37e8fef1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e5f9089bc2b5be56eba2cb2ae540609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a28c9b82b3bc5a35ee6f224ffe7e9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc2b6d1bf786b550858267cbd5b35a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b34b0b3d02adfe75705a7ad02cc6f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8beca8e31dce6ff22ee2145063ebeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6a99145b61843583d322c98c6779614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315791558e0bd9e27ba6544f23d2c1d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dee5a271c5ebfdfde9d1bc457ba095616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54a925773a1bcd91633e96f9952d29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb79772060fb267bc4c6ae04c3969f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f036bdfff256008e1fa8d96bbc9bb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54728284099a0a6a350b4c1f35572fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb358fc9f2bda5fde4187cd80c6f8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e417d57a67d4dd9f5efcd35c1deb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2442ce818bd0f0c66448af084e87a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc3eea4a0369ae44da3260dc2086ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf53f70fb67549a1d73e0cb7a394f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678b7c830d682686442c397c30cf40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c867b339c1f5cf3ce3507bd4276f731627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc74c813a0d603b5a4f3e266d6ea61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54e8548c6707e590b93a26d069f5f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16857cda79c796900176162e493ccf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd5fd673b71587e09d80d9a840090e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94574759f04c1c0d3d55da28014562b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb931faa1c8b4843d4d0cb13d66bc07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f82e49eef8787f9ec271669034ed6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d4e322a9c6741dd10cae97bc894e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e365a67f50cc56b62cdc466c62d2b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2de039241717b37b007360fb31739637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30eed22bd729a819bdf17611fbc02f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d64614bf9aae1eea8881e5725c709639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c77a9766ae61953fa5645fed81b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de6ca15a4510d4b401ee6ed80431c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933ebe3de478522d667df35456fd77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694c56679849a6c0375c9a7668130b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787eee49b9fbdaa6a126b389ca20fe1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e394cca1ecd3353a21e832485f67f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a67f03fcbb43b7d622faf0f4cd660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fbc1d3bffe84061ed6d8f6c74d723647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8810050dd142af8d18ffcb8b45b289648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6406184ac83fc7a6d5f12a2c351d6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee376eab87fad5cac959a814a3de96c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c2253ea44dd09dbb7e77d9b35f069651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695f40d68983d8ed421b47b337d901d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101562d3fb9978ab4be4e89ad317c62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f58225cceb6d1668c7fc162a2215654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c863cdec691e64dcbcb512261d3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99755bf5a0852455b68fef3383ea54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6ea5383e01736a11e3ad3e888a78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3415c6bcb9fb5a7189b8c106e70b50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522483b1f417e54dfe89c1c4808ef3ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a2af693df7b54cd5e6c85aaed2114660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a209f76aed126ecfc1f36b854fdc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38221f0f7dd238e2880fb797a4e0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57359f866e2c48267386f8d65adfcc94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e2a3116dc4308af3fc1a0fa8d7a3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f83a1986772cccedb7c0c7e45767665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6914d419ef2df6b447ed41f27d42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595dccd1eff43fc316467f1790ce3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe9d7e4129b17ca5b00c3aede12f8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed33099cae68a6777fff9fda59c0ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89413fafe391acb9a64e756e88c00593670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ff5c5524a6557cd7dfc0cd64340c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e281dc2cc0f0c9638e74a2a8092437b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a41320822eb0d8b48bdf26805b5fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b77bc144e780f94530352fe9ac91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae15e9f9f8ca6a074bcbde0dc22365675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256dd7f73bbeb364f1e25bd8c33759676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705ae2786a7e960ad753323827650a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb091c9c1931465be920a8d6609ed1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84189d70dc6912cd891568794a4fefb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067970185485803b5fd7c0082fd0f61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024442551a4460d68198e8eb1ef60078681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2627524e255ff134ae2f2cce699523682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33382926b731d079b6029ef9334a769683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d0f34fb523b78a0a513215e3348fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853a35fb4e233445c5990cca7a0d848685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475391ec84ee6ead62044a646c3d0c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7774ac50999d0bca9c2d1e8b617186687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60842eeec4b807cafc66f464ddb24a9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d9ca997b2cafbc911c34e6fd9075689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aea0a4324058c28441f1f71616a31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af648d7572ddd19aac4173b3f86187d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce18e81ef393fe19505c7eeaaae3cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3641d6c1d7f2c96771eb9607ef4837693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2206e0a008ec8733e88edaf15f98f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40138892354e45a55fe4a9dd6a199b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba748d99c049e1370a5ab02869658696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af79269521f5af506d25c3f68cd60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf865191ec4d05870cb998780a619d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c59d2b402a70b9fffb41c88078c8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b139388fedc69cad048c3314b201b59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cc2cc0f47a045ff0f1c3fded12d1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf2c38f893be97f3ec020912ac9320702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937481c02ed1acb7f3c3f78773f27be6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e365c123e031d34d6ed6619836d4ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6120e1a9846dbd4e763f1c3be18f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a3012397db5d5b46b2a7044cdb220706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc79d12d71f920cac5d0d7b93d6cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35970c80ee07e2e2074748d5514adad4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c8dc217f13338106d46b8e19bba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13dd3599d4f640358c07dc39626953710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7544f09466ae76f98eb4b60834f6bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e90d99ab91540f7404128b6ecb524712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30042609f068bf8863f6d0329fdff2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f654ddf4ac35038783b93f99c704714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37328429646fa574dfe5bc9098da75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c19f0bac47625807f706842c09a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255f3a7847ce8a6baf64f9c25b2a0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac4878c7471311b683b84d348dfeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa138c4dcd59470c03fbd5fa4044809719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d2d71d05ca9a00ef3ad949dfa7e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f0667e400923e6d90f926566291d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b74482deeb28208191062cd887588722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca766d27cb1a8407c104a211ab54967b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff20defe2e0abcb343a1d676e6fb449724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73936a1c399d5e4292f0acfbe2504725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16032b22479156d7934e121c20d67e16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129d80ce64682265a104175b21b1771727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e30372b6e05251fc3338be7ac595b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7955f4cb9d7cbcccade1a4952bb9cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdac4030b294f413a5a874612bc7287730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669dcd2791fb1b0b70172351c4a6770731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0618806b5e0ec1e3e0f2b2cd4748ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78294eec1f2eebbee24ec9b2042359b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a889dd8ce56e1e331b483ba2c7a8aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6b61fcad9202d1de93b2c8683c41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dacb19469c302d4ca21a649933d08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d909e18ea4b7ecdc6b710a65722c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cb656352c174edc90c8a608c4f727738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27fccdcc105818aac93350e25f075a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b23d3da69e64d456488fce109cf2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19946dc7e4f16f3df15d7fb9d3e3c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea9e82f6563829df59b764c1d7727e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d7310b22d7fd02c56257ab8ec3b6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5403b39559935c01ec8943ad80fdc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4194b1db82e8a5e329481762315110745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f940ff4efd19097ae6b25e39356b5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888776fecf95f4a294e359a14daa22d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395e5297adb4153dfb237d23ebf989748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f95cfa42e16d8d0be338b80d93780749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3607b15884ed055501a4b6bdaa466e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f57121e9236e092fccd62bcb7c80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e473c0ee9494064284e182c8063f19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15decdc241a9f84d804ce1ee9452e9e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a0431c9c3a457cfc83ee39a03ea80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc204ff80c322d799c2242e375753f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987adc1870c70ee79fd43bfeed607b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e131287bed7d9b12281a85591805757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353cdbc742f7e9ff54af48e7303e8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394fcd7048ab7a29da59aba8e3f76be759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d59b0bfbbc2d6169ebee5bcd48c801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72d8c44ba8052a4eaec26c4a8ee1532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa110a79d2bfb4393106a01d5d990e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203239f3df57cb624797e631cffa6004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95f3ea97e2e16cbc75f44fb40d4c9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ebfe728a004812121506931596f136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ae50dfbc21f8c34bdc9e2413b21027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475da6e111ba15bb00cc026d303a9dfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec580bc94a0a6e708ae4609e361249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146f33ec19788fa93634b34fe4a94fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb273c507c24660697d3c0c9b158a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa9c885a48cf8456d1d9d6475b1d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6ed62d0196b80923b6807505e9bca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af558c0b9d3f38a047b9901fa8151014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015cf0984146a475bbeb21f1390f64c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52544f0653fd6df752123af5f6a56316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510d3904019fea0f6ee2eb4666cd2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d83a8b067cbc9e1141238a46fc2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c366333177005c8a366e6a879e278219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aff931a1375c7ad0a420e8f23c2f9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263444422effbbc7aa774e760ee7641e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390de8cec5a40adc106dd574f9746122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4bd427c367021423888f4f1a7d07c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9cf808d19f9df084e2ebe9c1d1a8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a5a0097f80da08a4c99f610ad6f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c66a1877e292a8836e8323324e63426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f2b18394d03c28ac7e0dead820c6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3f4e5d56ccc39a3b1e52c8beb81de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a945eeac697ed4de7b6b59c6861f75529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac96035408ae377222bedadf57011a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16f97766748a14ed11c0082f5cee3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902efd61195283dc401ca89a1d7381f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f0f76e364ec0116c1aea3a05a5bea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ee892022a4b1ccdc71d2fa4a8780034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083f2ddf1db1349e2d8e9c40969ed6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca2d7c93958de249d059b0e6477e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185c1df747b0827a305d33c4db2e01337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8e7c074092a12abd3f7f6ad6922aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e06bb89d6e197de292fb82424cc42039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f95996885eea21f9584b1c86b4b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38129d84d6e382da862814fd6fed25b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d730216151ba9d1c5ac1cde03c905642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48307758b7d1ba5ee1c7fa155d8ec56743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62818a83febef622fd7682216f466144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464574a31f9ed7ab7d9d48ec0d3c65b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d3956c7a95ced7471a18c341f424246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb76cadd8e6417cdcfaf1563fba544747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f01ab44f407236265907f79bec7aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351da3fd4c70e2a1c6bfd1192da067149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afeeea6d42801d3a1b2f4d59cfc33050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735580a71b825729949d9569d2a57851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6f920134f9770798e6e13aeb44b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f963a1359ada25c450928a9c4ab840d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dd23b07466ec429b53c980766093b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955762a55876b5ae85a3c3a16d433b1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa0b887891506dce977beebb46eda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32479db3810b0f792bcb057dfb3382f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c066e50b64b2a109a7b746c025fbc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1df7b70c8971c7027875ce2ff0a3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f479d6c296fa297bfa74a552cc88f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b5c9d19456ea262ebdcfef75737461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eadf0517a091fa22b5c95cc87151262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462594942a69b5f8d65d744be64c195863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd0ba8c4276cf3f00b7034f5fb395964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161e7eb04bea601e91a1dbfc062acd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24bf9b0d702e95c15eaa661c6214f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594f181ebc57fec775692f341fef0b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ecda72cc62d61c2cfc7d75c1c1c4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90737a3b32116fc1ff4c47a655a7e9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e4c4cfbb141a4b2e58a73be1350a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722945ea9a89ea95fec1b8ac46fd2a5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a40090d66960ca76aebe6bb164f36372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fd5aac782a0e5bb84cd223074bde773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bfff5efdca8dc1554088dd3151f5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff7e8100817cd551702f35ea5846e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf44d386de613dc68c4854b49f6d5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752c2469f12178ae0561907b6cc32877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4075e166ac21ec8a24bb91a5f9aa6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfdc2aeffb675d4276b7d2cdee03d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951482552fafd848ba0352e85cfedb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28cc2802ac557cbe9c8133933f43c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494bb26e2016c6160791c3b37a3af082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd72e9f5726cb76244496b2532434483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f562256be7b69e1e85393dc02fd9b9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98144b25f815e6c97ba0321ffc468a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc10a4f44e15abb4aecd7ba548aca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fa219e35f16f7689ef871772ca7d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf991a7f38025c085deaee045af977de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b147781116678be84d9b40a78b08589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c30f1951729fb0f218e29efa58cd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5b12bd17299cb9b99b8a08b80fb0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ba3320af92b8b2c8d95fe771d80992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b67655453fa8e7e6018fa21ea64093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453fec13e209c6c076a85b714983f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb00efec88082af163218f56c7b2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999af595161382ab33308813d6340396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ba398352c0a4418dce3beb0a8fa5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d874bfec86292d69cfdc7e32c3d79ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db8d68e5bd67f8b8adc8cac66d3b8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08f35f8ef85794edf4b9da498d02de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d111e4672ff3084ef4e09575430ae9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c645df3623f0e9aeb8d8280080ec55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0645494a6cd561b29aec055aef66334103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328f93dc604c7e475399e1d7ebf7ed1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71efcb2d69b42694970b6691e6b1fa2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a3edf87e2a9e388478e05e7b1eec9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c68485bcb58381f6cb935637047581107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ba5886595c4c57799b1fad72ad383108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f0be43aef80755cb605d6a3530ea8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68b482781cd756d4adc56720584a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5fb4fa948bb3be1b92a4f7b0e9ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e96eefe2cd3abdc73a8bbfe9e184112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90491ac5fb265d1146da50b4e2209537113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c3a6a85d9d4c2a14f85b95fc6261b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf75f0f5ef8b2a9f9f55786d7428223115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a348f4a558ca96aa164b9a74b914a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5d1021a80e3cd92435622a318a7ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb62bbb82807f041f7657dd4864f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d4c54f54b81c8f6de35a1378b0975119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b05d604e6c0ee692f3b0e4abf068120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a93a8f9ac08696c571395efd66552121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e4ce34fd83d9f8b0a674e013b925b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb593630e4abc895ebbbfe749604c94a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132bdd9c28f899f9ea45de886947575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef718e31b2346fbe712edb0f72b8cb20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b068002554e0d0b1826797da3a2d73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e521c473ecd14ed53e9ef74b6991f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8688768bb79fb2eea5ac117f443f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52bdba2152a627482e836af3185b1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602713761bfa346953408b4cc81f0ea2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21853b7b00b0d2d376968916aee3a0b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb81d10847fc70b73372c429f42aa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85099c75d8423e8703e844515306d8d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21088ba8ddfcf63bd2cce01805606ec0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e45bf0ae3d8f21e3be2850c468a80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d83e7c78ec1293fd93bd45c27c777136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f408b9a9664e18ea4f6a4e4d2fbb60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46561ff447035fe4489e813db29483138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f261e2b8ce1afdc98d53b574a3f5c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277cce2b7d3fc6bc6351405f2595c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf618920b83f03de5cdaa1f8770812a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faac60687ac434c229c17c855aa416142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74301a8855726d6c205a8a9d4c987853143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c5598d24273e280c4418653cdad9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d5bae2c31bc9dd30eda00b9d6b33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613913bdbd16e77576d0d4f25dff86d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e70eb94173681effdca8dfccc0473147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca2899494d030780479939254e16f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae33d605b350a55c849ded42ef496e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e647faa6a079b19dfbff3e8bacd51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33d040380e386ea7120b7944473e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee28c8fe86edd94bff18ae93497e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f9f013518537e8c0072bcc2d1b14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45154a548ced4967f1881653dcfe2b6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13015789cb0af6b7a08da6544e83ad87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80435b288b11fe476d703a4a4b7ddd61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4aa4d3dc881cc1fdf486768b422d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb6969ae6aa38d4d9d9142332963e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ff0e33799bf8da97e5fe68b5bbe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890623795cec5b765f740dcd52882f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7741562025567cfb86a58001706d79a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0ec3842ff170e443551b5ae53bd93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf96b1b1ca6a9d0ab05556b9a1012ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f7cffb330cd7c2dadfe5fa120c72e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3abb0c06af4cc9dc3d772eaf9f2c38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f6eabe134f4dcc3ec13681676ef29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcac31ec42bfa4f4321135d437d0a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3b900c4c3479730e6d608f098c8f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f0dbfc1d48cd563a5b4831a31c9d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60568466113568e7d666b955adac27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96321850c5244155bbb23a1cc91ab8b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eba41a953a226bbff371609e44593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3f0308a19f4ae9305588f2d7409b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38727e8deb8eb57fef244f5bb4f9727174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb9a62b8d92801fca585615ed74f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354fc601487aa94c50e1159ccb227e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9757800fc3c76cb6f2b2b3c88e3b65f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151270958aefa45f823a799e8a3e7bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d9b54ba9ee7f6e85c4a3c8752ab10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53059f312a1af4960f5f6dbe8ebad08d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ed21e85b5857447cadf34fc8609d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095e4ce127c10ab2aa8e71ac9477480182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02be8dcdf80b1dbfe779d735ad2586183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adddfcd41aba78602d003d5768684a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e010335ba1719fbf3fa1935256d63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a5815865c096cd28ae2639d2b3e7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dbf3a53c89c1f446bc18267143adb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f17e58fc471196e9dc3d20d26858e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d28240edef0634ab8a03e7b4695a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb56ec90e084157f8c9f9902cc08eee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8a5b8b5e6b70a1e37c33aee0e1cd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99bb09ed4bb3a6661a38d5c9df8f30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9406b327df9304e310d3e6ee5ecc16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfcb354acc0262f2c4e18b5560bfa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc38d436e31452f2a3e1c52091d7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e902cb39fdde57d3b27f16dc75df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c579ea06b1e7010da34f245431945197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd76f1ffaa91060a229a20925a677a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e2b62f0dd97f4c3d713585abef66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a480f3ce84e31a317812ea017f4bbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab649c5f4957347d5e720eb2c01d5b54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec969f452be29d30a432bb69c128d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63833b69b977ad95db60ec25bc9f9eaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ee26f968951df8cfbc4a0c10be63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611a5f4485489104c55c4a8ef063b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f8e4b5312ff6c88d6dd0a64954d82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f044c99c6628e0ebbbf3c1df9b27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171afb09de7499dcde059e045b6258a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7bcfe71c34850d84459293a2a67d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d450d781dde32a5bf1e06050d3163e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaeb0ea545bc1e79d780aabd82918f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f1ab77b548721117ec61494df9f11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf674aba42b5ab799e7f0bede6fc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb486fa9f3e5f5f37ddb035ab30e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea045e2ff60be3ad141a4ded3ac686a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843015c74b37dbeac9ee89a056a8fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452465a439231325e90c3d6bdc102afc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac0dd8f228ae23a450d1d5a509931218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200465faa5fe92d1ba07849551c38be3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe10a44a3543fda17ae350e0ec8c18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926254fcfa9845444d0eba82afcfbe7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3fdee336d9eed87ebcf970355cb49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ebf7bd03e3856c7887bf66a4d99d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dbaf29635a198f6a4dc54102d94a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6b68680e8dc21075314398c38f57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c876e7de8dfaec25dbf77ec71037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22bdab7612a9380d7064f6d625da88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc691dc3d71713e207c24c254e7f18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec64d368f86d1696c6596b02fbdd51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0be40035dbd58973afd25d7b3209dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed73616f631cdcddfd1844f993b06a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30ef0cdc3ab832bb0ab4fff07e495232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442564b4927b3c016f42ebd533032f92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d66c4bb47ccc418950e1fdc12013b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7f1a622dbb81b1a364c04ac4b2315235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209e5670e6bca1d0b463abb8b685b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd5948310d65cad660383b9c2bea8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f19e6edc50ff4a993706a74b612d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef063eb9c36c99ad0e6fc2cc20f48e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628fe5c3af5e071e151a208892c8a7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c695f0a44c5c4de9f8918ed03b48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb7f7cac878923719d9a658b48dfa1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c064026395ebee7fde4d85de7e0bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005e3e3ea7a86bda072a8fe0f3155f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2acb2015e24b34fa83a13ea4340632245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ead73674f4770a848b5630abb87750246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2661ce1d889eca4939102a172c4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b22f0fcf7bef18d119bd9e5d9400248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad89564293602fc48f9147540a9d95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d6de3baee045893fa683f5ac2c80a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060b687238b6c08733346a66314f506251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b726873fe08b95792360d9f40cf41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb96473dc07f3f159c5a87107b5da2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856fefbe15e5d5ba3f845e9a6a97ae3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4da02e8324af1e8525ff3ed77165e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b14788f8dabf74c7c83f2b60bcb04f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936af622d4fafea34f26908b309c538257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f0f5cc71a12dc4e3ef22fef78d61e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051569ff859d40faae45911ae0463b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3de2c7679175f4529fc124f38b2af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80bdc57a6b6aac3ac7ed1c17277199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35f22d6d94520639200acb61fd2c77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e148c637b41d26bd5c227a39d76f12b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b9ad11f62deac6749507d5d8b759264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721b650dcfd4a31cf8c0d5f577e8737265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31416de5b6751f23ca2d05786db4f8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4778e1d059ae17d6efd59cb77e68b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fce6d2703f65356122eaee65e11e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c4aca35a4dfa34d3d34e802b28937269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9b8c9ce254071eb100747b82f66d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f610c7152fcb86ebd31e3402a4ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9005b7b036f6d1c69762000af559b28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae7c16fc486dc1348820684ba8977273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abce20ce8dd7d595260f02dc0443f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36550395bc72bcaf1c82f60eff91b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e2f4b3d973ab6c34a23fc38968b5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a634db735dc7a568be79fdbe8cdcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0467bf149aadd4a66ad6c75f214a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e9607f46788275f185260c5f8d516279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999929781a90aaf773742cf3c2bef544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac11010cab018a239dbc5987415bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317741e1c209046b9e43912daa1c74f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24956af68db6016f6e193ec22c44de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafef9e5399db85ca1fded40dca6b11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3808c40941cdf6803abfcadb808c2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2af1b8629f362ffa9689881b72311286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb73c419e031db534a43c884b8b6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b28aa59e648bb631a1a46b1e36adf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341c259e7df18d971b310a61e599d45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6526706db5c7cdb1db7f2db62194f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899248dbc490bff9c8686ab610a2a9e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac0be0e3a1c60cee488578a44bd194292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbaaeeed00892ac8006b2becba1b34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e92d4f32c6c02177356673c96d32b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24484c69268ac68a47f502d62a755feb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50fbfce85ef1002c72bf3e67afbd98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef515b316dd78d35a2650ce8024a41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84718f586d0c033f387ecd02d355f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fe0ba3f24a732e805acb2f7a124a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d58504c23ffd45842f56f17adb140300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2f8acc51ff02a5d7dc27a272bc857301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22eff6efc1d81e250357b9c7614f7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed018426b8c1ce1a83d87a6b295582c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68d7542799ebac8262d4477c4e8702304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9b057a5c26f20f5898d81c30666f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe3825b24e10ee7e819fdb446bd35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda7b4c9257995c3227ade648068810307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786239e26604a6459f804a48ca8bd56d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625288482679296f3039eaef9c0bdb65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40ab5af2b51f6d404d4767f93330b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303529737ddc0cb13f7846b407022813311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249d1b5f6bc109bcdf2eb11b4374c66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2018b9490e6c4e05e5c36f3fc756a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb240a1e883a7f7b76252268ed968314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0506782a666d7fb55d88959787cbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d765022f5ca2812664e70c796f456b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf8c284c28a1ae801b21a913a4317317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9520c557084191fb578adfc42dace6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa300b09886b270ce3e27cf86323a02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6233993e1fa5297e7adbae2792d0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6b2d0cd791661c647ee4353626908321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd5c45a68b53a4b01bfa7869831de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf00f92d61a20ac979ea48f69525f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d0114ed2dc6cc45341ffc417dc36f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8f6ed528f1d87dbcda408ef77988f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635815ebc4c526e12e1f5235108fe9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ad6c188aeeba306538f0917f80460327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d511a0250a42ca9ad47a84fe919a8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929945897b2539bfc6b1f839b03a8d8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297a35b218efc9ea7a4377c094556e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8767a2ac32043eec6820a513585f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947c1f8f2a81551e10aac78fe1058a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea886fbd7073a3c297e5921dfe11d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4260a2302a5f472304e0ffc6e3d859334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31fcedffb0d75be4927df364e144b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ba5d46f960278051681d0f230095336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe62d332007b59aa9d69edb638e524337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba24efc1db625ac6a87e9a93e3f68d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea5708aa22f7edb1c468793429425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe65dd0548c8255f7360aa28287b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00b986a3c5456dfcdb88e2030da2b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10fca4cdac3b6ba689803aa738a900342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79761cb1b72cdeffb3bcbdcadf7aab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a30890b9d3fcafde40c6c9044791344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5386f0c88fcea1d2f0f5e61e84874fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c561f7668de1ede8e657941a561643346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9022f9ec68bbd6174926e9bc3198f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251d9786deb302f122c34c5ef72b1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e16279b0e60e5aba760c6e8aba8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499912911df14dc61f09d2b1c3399c48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba527f538ce91851953ac626d65181f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f4c139b784164acc903b69e11a0cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5822c82e83c9f2c19366b25e1a874c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447276bf0c85e9fd9e13b357a7fb285354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da41aa2dab73624021520bfff97cdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89715d6467b59df9fc7c2689a7127602356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29442d879439fceaedaa62ef38544833357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14010b486c72a6a4e563b5f2328f8d8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97036412e5a18b89ee1099302dd9d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06229cdb20b887a21008a46ab93f1c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e527a872fa9cd30051ca3eab51cac1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c707a918eb038e941d2069bc07cd38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4fb57fce5f0cdc54f830db90985db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a26fa7ce6d57c023dfb978efa5eecb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044a827f20a7fbcd7d79f90985f6bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d7c8ab3aaf93986a16f547bb1ea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48125ed8fba691fc033ae7fcbfef02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5651e1b5d124f2ea2989828011133a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f815b24f23d5f1d7a2339a66e8a7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c037c9207ba0fee3b6a015e795ff7ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aef33f03df558d7d49bbd8ddf2ba85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de313a557cadbbec3e50148e90e20938372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f0d99a8212210b3b8a7cfe023401e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d358e2f2bf65b377b5c305378f8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb4ef405051dd54ebaad295f30d54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfe2242e89c17d86635b72790a23f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17231b29f89efca48f9dbce9a127d0df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c937098cc21d3a6eaabdf9d2a1c19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447e310723b8d8002ce3c099108181379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d63e5d973049b713917b28c40b9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa937e7d1c1911a433657fef9ab438a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36601ced0669a37011664860178b621382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0ce360f6da1a7d326f308028c679a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f2cd807173717b8d5869b66d3a1e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab41fc02bdc5d4495e36ee4288c98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130f686b0872d4ada646eab6d94edf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86054ad1d7364ed7d1d92f3f7ce723c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58e1d92408efdd106750818149dd99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a544c042ea9ae3d167b20426bc61884389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ede6de0e696c3691bda7a80e6abdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c70fea66ce80ba1a88db8138094e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb1e8e83a6231c5342dc509a394c7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fba24e4caf3fde639ae9cb4e49191f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca335a32fefdc18e7a3632eb419a76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c7ebc16b9d48fa204b7b8222435f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2e4c7a98f57ae59d25318baaa2f1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bf6c9c2bc76a2f484e3ae8a57b415397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30b9b510ed202dd9365e447018f273398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401260b5b198d921e1e1f1d81d565571399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d0563bd328557824583aabbf983b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d617b73b5ce38eed0ac7a7efa078ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077dc4ce762c814a8190ada579f815402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4ddf63428544db7154ecdaa080fb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b317b76d7aa2bd9b687962424164404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbb3e7ee77121425a5bff4256a5ffc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ae5e361d842c5c7f90db2aa73fdbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05e6eb9fb03e2dcfd5fbc0dc3c3dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed2ee7f1cdd17a00fed389384cc69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9983f5648c71558008b2225013d97d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343008d26fc4d762d750f2718d028bec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55976ef8a3c69003327e143c8bddfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d5a51b0c7d65bb67fa597d36f131412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c51406b8eb9650a11f4d9136a15f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d9d409e865d0d8df0507df35627e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f8b9a2dc618604060e1dd1ecb0cc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bf930dec7ac41b36a8766cdf95ea7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750efab8143aebc34b3b628d379fd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b22601b3f93dd934a769c67d32fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b626604a4c2b2adde7cfeb2a6ceba2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668c481d6bfe49572f4d0063a63466420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411200a730a8af6252c4d66d2d86c022421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4b2e37ff75015281e790d3b56972c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91222541bfcc05daf123ac12837a90ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f8dad383d3bda7f9b778e87f998f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43bc3b72286953de077406da10cccc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92675177c2a82a132fdd57c3a603a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c4776ddaa6201fd6cc38c84ef1c58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46c01bebeedeb1ec78d98b9e233a13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905296241c8bcc74646e92eb5ecbef8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b56d64f3edfc5889b5c77bf07527e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029513673b1521533da0d247b5bdf8b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0740b034c5a109b21d586db344b989432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c8433eb03b87e3946caa135d88e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad36cb91d86d128aacc59781a624fa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655310b32f5381f9821a64eb86579f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185418b2bef0438fef0bfed524227a6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908c35d71f222b544a2ccbcf228e010437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9964dae420d752231481e151ceb22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baf48142039a670f6146f9ec886523439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230ca984821367024f6a870fd7cc900440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75351e5e406af32c396c557e32088a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f89ffeb9c0dcc3dba482d0eb52fc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fee47c3901ad777db7365e4ca1f24a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19baa5b8043340dcc7631b212476702444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8639376412fa295cc00b25d55a27500445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b08363d36b8f2d695ffba47a8736f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530965dce8ad0a33252832ceb103acd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905fd590f35c935f67337a5f51977c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e62de4272e3e85dd584668b08284a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab49d0313c7fc953610f71d9937bf4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eb4d2636cfafaddfb929e42be9599451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409b4fa9c9a6f2e0a7ec1fac00dc658452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd3dac4ddf6f52f3da595943aa3cec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb86070daa14c020e4b90c93426061454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d511981fbaf6da8c2ad6a4c64fa531455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6440308d5a381fcb9d8fafa90a107f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2db4e469acbd1307b8a1b246f3609457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5410a9ceca200c54537416af46035b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028daf03c765db6c219956051e7e0e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d10c626c68390bca41ed963850c53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9d40e7bf849db7ddecfb399928498461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65e1f08bc987f2f9d45550bdc8e077462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfab9c85e549011c6fec2fe928361d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae53653f197bcd851fb300cfc6b702d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179a9a55ed5b1a8fb00c5b02de0445e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b56d14afca1dd57d46e0b73e84338466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa044a903db6d8eadf6d77405368c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a41fbcf3171b7037cb85c923b0625468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff7c78e60b768793e0616f6837767469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcb6113c87ce38477b2f04df12fa2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec6b5f5e950715add93029894d3e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5a7e18f32285089ccf766155eb5f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e59628b49df42d122906ce1753d59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730267402ae26d7334f21c7f348e98a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c73d3fbc16f08456a77f63dc7258a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6128faab2a5fd7e1b0c310dd0b33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c47f91c78817d44f264048bdf6c24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12301e7876cee755db0c8e6ac058a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a707b06c302b6a63e9b34888d91a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c92b66de4e2dc3a58794ccb3cdea2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad65fc20a5521d752345a1accd256481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8401d8d629947acf04109dca0a7baa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55085d7f5a4015b9e6fc585d978d2014483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81040c8240ca2cf4d77e8e01d7488cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c27da1e6b3f428b2ab59d2d852293485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230db09335df837cf05c543d9a95b9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3409eb4507f58f45ef5b35805dcde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265faae4a789ce3835c16497b8a2980488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6192048557c03fe04b1a72bcd263835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2358c61259c0a0ab0b815bfed369e1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea57bca4b5194fa48e029fd1577abc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b6aa8b0b23cee2fe73551818bf7f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843f3e3e5ea090194ae305e881da54e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566f13bc9e3a7b0d87b0a8501b15409494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a4f966ecc88c34cb761e4795abf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68f5896548af9ca0c962b8e3b649bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1da23027eeeac2339da412d952208497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c12fc15bdec6842c4be37a5ebad5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27f7b4d01a248239bf816ef4e4699d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203353c60420456461181f5fadf790500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82a48daba1879bfb2753b4bcf9f63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd52df7839dd4ee9e50a5504f3f9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbd6fe55d3c190ce87f7890b748e9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a67034e03ee54f2191ee90d480857d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be7f9e1993d7a72a2a2db6bc3fe606505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d8b9e2191aef4e98903746b4081b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8bb00eb6fd6ba55b8c0f4640e498e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ecc01eeb48e9ce6e3ac217f692903508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953889cd72d084e6943ce569a92a72f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263678f8818c81a55a1813ef32095da0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc09883f268dcf46e439abfb8b5a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af6b77f7ab3174cf39fa25a7fa20f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a43176dee4f73035a2b35a557a039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299febd812eb13dc4082ebdfcb470e58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63070421d8bfa85690c839fb5fa3a2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bd95f353ab4d7c8a2a9baf0c0afa6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1412ff6ad50c3fbcf88289bfaf49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda0aac69ca2842e94692827bb09772518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7935f303e626e8dbfaea1cd20cb12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaa07c09af4117831c829c3b35c557520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc2f846c5ed8dabedce3ec704655c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af32da28089d88a49ea04eb6ab33b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0547815126747fdacc132610ba92f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e46ac9aac71f50383084dd6b764d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267074d07014692e7cdb82960ee7034525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28526f99090931870c914d1ce24294ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f204a83528aa6442843bae052580527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485065784e3262d28ec54cbdaf29f42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03a5b1845bd73b8e8e1597e38fa6fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dfe84bc5f1c4714bb196f9814db59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f4e8f70d4be7ae764f5aa2e927ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53046b0600a1683ab1f821b11047f37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36fab23091de901ce9be8cb25aeec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749868de29cc68000dae600fdc2048b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a683b4b81170eeb7faa49b10d309535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111a44dd8d18a1025313b5ae0e88510536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedadbe4d39675695eeda56ea7be7d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c59cf2ae595048a1cf126679be12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e13a5f1a29dae6a202c78aeeee50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7cc52d47537c7490a5c26607c900c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9315c7f28e6f1ad93d97a1cbc1fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75401d7a753dcd4060d91cc045658d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624be62e30ab270bd137d665bc438d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e810799799aa9b41c934bd0dbf10c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead91fac5ad61d66602a092e20cff72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c96ef3bbe1777de85cc6139f5485546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11973edb2c142d03b5dde70a05d656f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05666d772d6d5a74722a9fe06aab82f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db3ac20dd09018249fec41ceef376c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6c250d82c680b718e2089ddb214d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a472522e861f4c200f406db2c3de2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702a41ca727fd9ec59068c7a97a9c91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47143feb13d48a357fa31b0c97de293e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ef5c311f4dd7a20a5bbd72304eca2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158cbe690f459a19822d4f41257de0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1676185f20906594bae906d4ec35fbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9a7fa97d5b5c1b341a0ae13daff88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f355aecbf2cbf374a87b9244847fd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a666b59fe507a7441dc36033fc40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b168b733abe62e6e6d552642f3481560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977afe995e5d9be3ee5084337b17485a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f232c55c66e6e60d1d7e88369d2e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af9e5506c7c1109d80d7102d8c4e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945ae979f1777892cbc759e2d40cfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019c8e19282cb568a34827382a926aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dfbdd8096b836986b163b37736a30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99417bcbaf3c7d440bb65eb71972049a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f69b4de92536c40ccf09e2593e79b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f9ab0bc38cc5dd9d170e3c19d8936569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce26e3d4999a2fe9de2d85fa31bf13f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ed03600040e9dbfb22367af339d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b9f16789741e7ef32630a9ca0f02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a858ebfe58b5a71ab6261ba37bdc44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b38caaedc9e7b5ff840115c37c308e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c170c6e0367d7fb1ead2f58a49b509575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8a098117213712de53166a74c66b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe5eeb03a129862b1d76ce385f26a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8352c1025a370d5aad1eb50005bbb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540a488e92d38d961342c4b53690f74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974567608103864427ea883ef1a8ddc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac6e673798f6e6363d52f656da77c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5d48c318431f30311bfef5ab861ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37480d26a44177a5231ad6f5776271583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c26c5ddb3932c64e2e3281bb2da98c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446136012e94257fa848063b996307c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e48851d1e7926fed4010b7a8a54947586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85571345d47bd127e608854dc221daf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b948958e5377f36d381b4deec75c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a128750d4c6ed440f65ae55e0e1c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f7f78e617fddbd57526815b011c0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bb56654c13ba68483689db22fcca4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d270388c213f434fd5377bc71571ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0675c2dbaa0cc3689fc6d3bd22256593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb92d808b07f8d3fa89b9ac305616c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfde0e83178f2134a2660d75d45d03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d2a274bde3ed3627bc8e1c77af4a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49755ad04a099cf9e1f7603faafa8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bbc667e495294bfe7ec870d906fc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8358f153d1be989962b0ff5d30720ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f97074c762b6deed60d73eaf5f377600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb55eacaeb9a1d8ff78f1230722ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12966ed123c7ba081a70792631626f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808ce7354d98d964c5bda6669c9ccf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad03cd60137b73d0ffcbca819c7b6f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58871e1d88e6a01f419067533edbb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6856c0a3613e26f831963a0ca48fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d55c23e740c0dbf59023703dd3bfbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d1369e58dc89e7501cf31ecc67af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14952960763693e488969d8dacddb3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb9811a95cf93c48dec946fac90ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58f9cf4e91f1c9454d5a16dbbd8b17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdd41c0ad8009688becc8a857b2fbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8307efe65708b439e93f577984878f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e375ea9c59238802c351faebe43b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006bbbf75ecbe19206145e89ceafc6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537699e9abf678db76f217ae4e1fc1e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d223dcea3892e0fe1e3e617b5cf4038617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2cfd992384512dc86a426b1d8a3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cf4a67a5ffa21232801e39704d0f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b877d1e415f42b6b15c9ab89686ab7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9bfe3c3b063fa2b271f60f4953d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63eefff6eb578ee8720ec2e9aa341a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec02e8e209948dc5ddb84fb5cb460f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027520cd4d3d177ceff3439307d8a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c85d6e279fa6070350ca8bea98d6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87193aaf30203ffb8afcac79480cc65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c04573ec87ad1684d6979c043273d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef55dfb2d74e2337d2ea8cb5b996ce8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507feec2816468d65bef00a81d44faf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e6029c230993ca55330d703677e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7254b8a96c33d9d8e61334469d99529631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eac664343355436d7ba11f68b89e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129a8eff24c6ea45f59e0050dc238fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0589a097f149ea3e14e4c827b59866c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f07a4e56cf513e8b9cc4d249deb90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d04545b499a78839c5dcfe2aeaff64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189674d39756a1d6afedb7cc7ab68b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbe3b88e62dca617d38fc34233d831638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9864873dbead729a350d3fddc84f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20388e2bc61908928e9b52aaecde3f9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23eb5ee6d531811884a654814d1a74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d1885e4178538f6d242d42974f56f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a4df63576f205e9b00d9e5fd35e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace270d980934b46d395f0c7fa5afca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c82f515267da23220fc3dc1c393bd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584c34b5e6eff7721821f59b097a1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cbe59452e15bb8a6fb76ab855bd40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66fefc9318dc499c5844f2c8c0e2c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf17f9eb05271ac83ab713dae95d4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30aa338069e6daab3459afc872bd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8c6b1be26ca5a4231efbd5b84f5cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d355d2d9afb3968aaa60b61087a644652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b0fe2ed100ca942637f36b414890b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86341210cf84bc3ad3cb96d0416a6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d1640b98309178393903f0c38ec2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6b1cb0fc05b9c0aea0c2434e47aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254658a8f3ea48292a37ac31ce20bf0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f498c0605f555cf9402efc94ffd2ba6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21f080464582629430ade38349613659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b24efde5aee0881c14505b275b55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efde6a0518a23a50b2e3ffa5e24929661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3032baf6370363a9b057cba50512662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ccaa2d0f40ef13ce2b6843747766663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585821957997472be5c084b17e4c06b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506be1184f458748091c13168864078665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a41aebc5478521cc3eebe0fd3ed2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386618968878671c7edbba68d7bc0158667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee5ff1d1b2205155ffc28d98287c5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7a431e02367e563aa931461f7d82a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221dafe41f63c79e71e048e8cc59d16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240f3a9af548005e1d740940b71365671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d455de1da8a38ebe8c4b96ebea2ce5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab29adb1c52dbaa40d6e73ce69ead673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083307c0d269fea01c7581e74d4bbe25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132099ee3cf6b5b276f9b942b58032b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2d37aeb970b3bb90af9cee8924ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771be7602beab9d0d54a51c1e7bcf9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe14cabd38eaa758cd8fb1f176db9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cee1988c75963c7a592820c828f7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144bb3de96dc4edb8b5c2ab4a0177a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c5ea2178ba21f44177717ede82d07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702cf525dd6e1ae5fd88686d77fb4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c0118edc55594b332f85fd677cf90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340eb2e513f10b2316ed6631f1e80da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686adc5850435a0cf41505880f85646685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bb85010e11e77b4faf3e62c14bccf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046d893ac22efb2e8a5c6b5344d969b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e18f317d456216fff9f9985d65170688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a26858b98f7f12e649fdd37de8752689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e536771ec053a87af609e2797706c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa998f58a997676e5bced6e0e46829691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9727cc3228fcd82ba71d0efac9a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392987540ed81b2ac4b76a3490ac1200693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e26720b68d9d82ae68a0891a6fee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27ca98363558d37883f19a26b9a526695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17dd098fcee62afba323312603026696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9e210a9cce9cd1f26607d0fd2116697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419694d45cbc40ba299fabe774fca5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45f44a09c6eae27c52bd9c6a7355f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec437efa28bd2a7faacd175d73d2e11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a02cc4be23066914a9607b099b16c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7814b6eb9a1733ac8df2492c4223144702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a796021538b87ad67d83283b4f10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037a53bad996735c48bf45eca137bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89ddfa491f2607df1b03e8fa68857d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300fc4ca8b715db727d5dd98d61e7ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772bdc9373aa91b2da82fc8bec0fdc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e0673ddfb16d904860908a0441bc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a002852066bfa4c12527bea6251e134709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898caefe187fbe7cd143c2fbc1d2b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9617663817fa8c4769b06e4dfe8397f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219685b2e76936d0bd0e1fa204caa28b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87e14e65b0fb28c04e1cfa86d5db6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a113a9f61e1c6c88587e2d8682739c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f30b6d9309876744272274b563033715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad94707d342e55e5831fe2d977d2bac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552616cc8ff7f48713d25b2cd541424717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9c17df1f33ad7c9865dc826d95150718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b05b2148660dadbda7adb225c9056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee88e54d2cb33ce9b38bdde6fcead7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6064e2529e9bb75fde889d03ebe26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14023c810ba6f01a1d9c6b7eda4a2d17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5fc7ea506102b4d4ba65c585e5f1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a89b54c2ed4b7d12a83f68abe25f97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5947dc4bae6a0994759af6063b3c2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2157a74f202500fd63ee0ab6cc13b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0693e143a60a17a8668533e15206db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1f61731989956a0ce209ad2ee7bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019e2b61e1c34e6ce1d09704f7d68a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75e4b0693cca96e40707892ce132d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c5ead8cefaf4fe276b78b41e2822731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e8456f2c361f5f33babc8c971a63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81655f5b1ded5425e55001159366ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6e0f226c06d62d015993788c3790734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e899e1853947f17d8e64865d7b17cd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67043515539350f8f2d689c48507e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d04d53d301501ebc0416af4d0af9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88649b01ec9e847346f7b17e4a98ddc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c6947fde1c06ceaa006fa0b81e36a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8d404cb3a64059b92a937dffa0f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391ab84db2bccddba3049e803cc493741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cde3c6f99a7bc63ee29d180282334742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c4695b5406ffb6b3f3c62ea381bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3eacc38d7ed14f534e27d5e614c54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ed3375d36a77da33bd25d970fbcf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792a2f2544827b6a502c0bc88757585746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162fea829236291196f73d4e0dbe78d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899af4a0090e9b9e35e9855f2399dc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae99b26be92daddc2c9a2438040f23d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca92dccae616f000a45ddde5e1cf1ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569b7c46e7a26fba1a8808013ad6224751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7187c64a24dac3f2c79d470a98acf4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fbb3d827912a4732b7e2b89b4c232753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4680bf7cb7028d34fe8cbf3927a2541754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693bd627931ed7134d5f429258f118c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc456b99861d25afb63cedfa1edf2f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b60b4cd00a777eb058ce562d7993757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6cdc74f594bcfd3f15feb3aa198f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c27b79aa88a826e7a9b0c29a14d05759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>