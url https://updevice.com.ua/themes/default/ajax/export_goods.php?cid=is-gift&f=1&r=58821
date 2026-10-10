--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d855126f67f803fb120d8e09d70647b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801827982294fcb8765012a24ab8cbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f274bf447e065097a0e8e9ae94f5b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99e6f6261ce557f016c09c09f23cf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48150b575d7397fab62b9e19eb0cfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f78dbed2f0c93c6d31ee19163c986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2e12a0e39cc579634e5eb7c4edf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a5e4e8e31768e5a1969e79b2fddf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da9953aea619e782a7d29cd340e149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6909262f718d0b6b7be0ab7255ab7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca51a652f2342e6321a3acea310dca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bea187424c9a6c618b2334ccdcb0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc3574c6fb43fe3082706307ad92a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b155c68486ec61768c495be7058914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a3ed664d3a4aa078342358f739ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5bbce686d7bd5c9a0399f19c88b0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c896b1e61410df921e9c63cb02995fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33cf31fdb87f5a2cb4ce00d3a2673b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c46ad9b98344084dfe328954e6c4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd6259a3241da94b6d446d0377a5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b87302735ff7a1fbc78254d5895f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa813d0ce6efc48dd7523e67a10a18722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8c9c2582a9da782a41dffa7f8970223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c23bfa14f8536cead0624e91952d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b34612c8728bcc2e8dbddb4896b32025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989654472bc1e0b6d3ef886be218f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc86e25b28be7ded8a53f180246c1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b289bfacd2411163791fde62b37679528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1cfa70ec12300da28dad5bf468ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1cb97868213d172ce567b5b4208a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d80176757e38ce8e742ad2e339bbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a4f7e45dcca3696a02e4a68b65ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d47475e376c6c4fcc54e4d1dc5b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3c4f53bb198d496be380394d1fe3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b96913c06d5aa67694f89e71651f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9e32b272d80cc5a2d8c5e65979b7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f5790fe9fb4281d07d1beb45488b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea05915b3e0f769273e14b3ed6fbb8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09f1167785b2ed4e1f3f1e855f84fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b6ec9fc48676634ec488a7e71a12b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf8ab042ea10147acb0dd5f1d416b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94fe2c3f5cbaa3dd70adc8b0e41c3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd1be03062fac20ee0afe800de333a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b818324cfab856316ed76d32b94adb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ae90d16a8fadbb14e9d4ec1f7e2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fafe286b180dbb0c4b7e5330788d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2d2a2d680414ae39078abab6702647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f4c7b7c5310505576cfe78c8c9e8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97628cc5442431c89a29eee66d10049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863807323141b63cc6b7c3bf72556f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57241cba3794346fb9b9ca59248363b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c102b8610674e137ff524d16dfad6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fda3bb31e3b251e204a8c981ec56653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea100f0bb5150638657724f4534e6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548e177867dbac49c09db7423481dd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54863b38c4e5466b8a9a48dcf3bebf7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb4d794e1d4fcd045e8cd3e4a122e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab238004873a14d1631d126fec39e9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f204b0034fa9ab5046f4cc28715259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dbd3845d46f9876adb374d5e0dff860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffadb547a8d59d4fa16e452b4c4e4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12634b8917e8e77f23b241733a19ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a57e84572ab316dd3897b06471fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d813f8a000d86bea1be8ab2f90cf97464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c6c02293ee20953c04d1a4f645ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b526c60d62e34e5e37d9a8f2be6294366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e11dd64c34b0fc334d29724042fd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b22e10f210c820ecafe9fc7e23f46368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e9f62c2998b538c59b32a4a7c321469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35ddb18eabaea3ab17bccbfa2e34070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f747ae4822ff24491f84097e35ae2bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e0421f880e57bd95a01d440f2244272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cb5b3da691dc4a5a0e540f782b9a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10d897052cb65571831708da2f41e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f9b96d1b66aec96abff86c0a103075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd40990cdd2811e22976c3727ed0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972743c151906f99677208c271b135177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b87051431e570735f199b065697078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709f0f51a1cf43e315512a0b7e5da979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972e779945941da9f081000f5f216c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9180540a9c760b529fbdbe0cd9c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd580dbce5b92c041eb8ca5e90959982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239f750458c74fd9d9d4c08ad7a5e8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665bcd291d5ddb6feb0332a7f1c4fcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cff80208cb88790b8fadc4b5331cac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cb768df1036469b430fb89c63499f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb5140fc85c32a8472df15788321987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472b78eb01f32413813ded2b2ffef8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987e44655e92e1f30e8bfbeaa7e5c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091e633184d1167e6c321e2b186a11b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a492ecaae8b6c67ea3a28e0f5255cd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c03493e6d522bfc9e146cbfbd28992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1990ff1cbbab92eda80f2f2305376d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e21419b28767959c330525f9506de694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251386b7d4d5f9b0c2e089d0a4cca595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1726e6882ac194cdad9e2560060c51196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eb8682cdd789ead3b08fda373c36f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaea76dd105a32f93bdf0ad063d61a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfac9786e7f7802584570bca09a1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b15740e96aa3a84d5ad400df0d936100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1ef76f6afd5d9456c77c3aae5221101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d4841d19c0b22926a47a9fc27e3a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f97789e3d4d8672f70ff8f5cfeb3b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6462ab1822bfb11078851d738f7e23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a92f519ab15f52edf1d3bc6903ca0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef253bed35187c0feea55d53b55b5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818d89a5e0393645d39ff7d9b7e36b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ecb3cfe09888cbe179a31d2975c55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e479f1162cb6d1d461f24ad501807109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28f815fc1fa4b7c2ec6019da9c519110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe780d65bb2773b85ac10a515191ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d713a65b8cefdd8a2f946266dfb3a47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f57c907110e045055d15ae673a51a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c8704e66e933c7437292c23eb854114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e92c4f934f91bc9c418ea97675c90b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b34528be67daa35db3f5c899bba164116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6457265ec6558fb2f75914237ec13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a795440e4333e6aed606e72187e7c1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d2c1e230b7036945f793933e87f5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3722c97523895350cb9a29f6b0079120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334088eba86aeeaaf88cadc13d25700121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7a2cb56331ff8d1ecb6e76738e667122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c09a51e5f093ef9557d1dc40caf2df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760d430d4bc39e8c0b5a9494808ca7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb2d82e54617f9ebdeea893d5db6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ddd28d84711ecece776b9a7e9748126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688912d94bdf2c4683b60997305e79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5bb29c3fb475866a7ce5446fbf8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81b7bd4bb5b69ebdfb5d5028c7de32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9cc22034db1ef33219331e7b34eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83dca30a5116f04d2c084ba11045c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb6e54415b48872719acfd174138b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94dd58c1c2b2616065c078ed8ebf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261952d09e7c4fb337e1ecc0ee51e90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2cb241a758c27d0bcdb0e878cca5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea32138fd27392d9865d61d6ce2a833136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525b6d8cc4df996d3e88d9aaa770447137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547d0a257ad8d678cf4f43e76634ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182491867e76ec00bef38e27f569e37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f76acc3ad2828855670d12755f8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0b5bc333f1080ebcc5b18862a9ff3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6f32da36f8aae4821ddfda3923cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ede808eb14bd829975ae786855977143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e246ad98d6a4aded318f3675cb139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3737ddef2c12d3bdf6199a1b6415a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2c038f2746b199e74e0b64bf9d03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc90dce65c66ddd447b9114a22ea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069265757db32789601eb93b8cb8aa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe33953c6c9e05c082c04de794bbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020b22592152a379fd9dc3d9c228143150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f193269b863889d79e5d652926d32a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434686faec866f0afd9b9cf231cb9870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c718ecf483571510f600cfe25c2b508153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ff6600410f8d1c65e00de764b1f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd95af044cd2cab3f850e1fc4b1139155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24913970f18df3007a0459370ee89f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2694ee35d010a3ed6460b78a09b56ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5395dc324186811707dadcbe49b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b09375c2d7a73f574005e31175777b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17c0e3ef28a2d709609cb9f6279108160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649270f071cae50f8aee452bc550d028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6cae29af04f838d2e4486cd30bb96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071fb81389ab5bd84ef685be42bc2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c40f6454c1b0772e6a36c7b9d59d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e12f16708058722a4106848c7285165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd5b0b700c9ed708ad5201f016888a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f72f517add49911a6b2dee9013b3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38492adbbcbfc3183c86581fb4080d1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0fdcaeb704a44cf234d7121a396f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee57554a5e9f5cec9a7ca7eed56526170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6704c2a39c7cb2eedd3739983919046171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b1ae756e35ae369c1b4ff1f49ad3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61ae1897bec52843093dde2729829c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fb950f40701ba7eb2cc88baa7e92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5ee2451f5fdd5ffa513e6189f948175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73463dbc71990760c926ef0234c62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e969820d069c9410293193e8d26f79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e7c6819dab691a2df2f5aa1ebf9b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd483da45985aa5ad41bcc1a2f7ef43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd500a43869010a71d908c93ff188180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf97d41eb46a6038d4fb57f713f969181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24464c1fea9dc5574e72459a999e09b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd80300b9cfeb1afaf1a18c206497fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc2889261a1c1064b61e4992127e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5e0d8aed98beae64af150eab4212a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a020fa60c867721df109f753529da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54738133e5d2e23190d62736a4d0ec32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae41cf02f2e5c8bfc4d2908e6d220f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db24727fa5a3e830b84a3cbc0cddc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4519e4c7312c900c59c2b091a470a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8827d05ae930afc964c6954f5ad1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0ae8dc1104bdd58ef93969162890d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd60971d7ce9fa1f7ced9166a2a70dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f985258922737ff326011eab400079194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f79282497b5e9858966798ce71a04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b104484dda6b2241b2b10f19370dfd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab374574cfafa8ba24458013859ea89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe551317c199db83a987cf61a9dc61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652740d23d65b8025f722ca4c215f26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2866de47d2dee22cbbe2584b52b67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86ee34d1bc66da44efb566fab8de78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6953f9e2aa114fa692a6db252c7f51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9bd098d7e120fb240d0f16d5723b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b6a1fdd46ce48622a56ce8c2a5194204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2c1b6ed9a4fbc89dbbf36601a875e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4942c04a22443ef25a9e7b09e3e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b9f1a68c00dd3a10b483923a0291207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fc463aa1c73221cbad3cb7fd2b9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508073c223df280c879913ab15a1a544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f9f5abcda95330174ba9ca7b63be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad97ec0fdaadf0cbc1dec7adf6f462211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837296f61344d275eaebb13ceff0b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9750b59ffb6eaec6278f785f07af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1facd58f6e2e2e1a1b778e50aa3be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf54a0051fe2762dc404ec8fd7402215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f177e6895a8f0498da2c04ece495d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7624f2ccbba69aac1cf604203940f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe2cc70e71096962c699a65565ac2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ee8c4521088358a28756508a7344219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4040f34f4ed8dc5517d2559024b27d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4292a0450831277b2b8ed6c6413e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5badd61700d9d486c2c24d845f7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015ee4d185ef0bf1c7a875a46c6487223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea74d714b2e224f0b36cd6366309d94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de47dd3f1026130061a183875b52d2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414496dc7820e46118311055e721e75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505190753fd62cadf0f050a3a5ac55b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38018c82c9ee4e59b8866b103c8bb884228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859ec3d9e295d4cfb9d0381c80600d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613fa23091726bc08352bc9b560d45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f87063e30d4cce19183fd77481f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7016e30b885720409925e114c4e3414232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4a4774eb8d67ce1845c5a072a5c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5d5449ab084fc4e85a612fe64b86b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a7f5c486adeefd133d1728030b44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49908f9d9bc16a98b3188592c56d3a7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49d4207f65a0aad4aefa97c7477f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1070111986cd9167a251bb4c227c97f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58441281558e9ebd022eb852408c3bbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f634ebc3156ae43ddc5ef5733b0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80383ed1274ba79d4f5f84c09ed78727241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3361611d146fea23e5e48a5cee9bf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746b4b65d3ed148fe80b06773d99d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372fd0cea58c4824e3b6438b8cb4ef2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166fc3a02ec5db4bb2b90c49fb2b6bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b88d0ba83a42fa197d9e4614e4fcf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7884c45fcc745deb496c5fbceb2f051247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35de945ffbb6da1c6627b5594fb0fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe41efdfa799fa6ea24ab167cb0f448249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2a3dad244774f1bf8fd51c80f36d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa9090a7d001a8350ce4c92210b61b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa37f159c99178824c747372282a401252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926963373e42850d05afa18b59bf9544253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0989ddd28a22ffa4d427fe93326c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87c4a3d449244b0dbf35b48ba6beb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f7f280cd694052beaa64361b6e77a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead052f41e03d1c0eb11a074a891404257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a26e845314d2006eea56e622c1da5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ce288ab38282bbfad33f5aa2b31c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9c44a7a5966ff4671bf7efb32c4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14283b2e41da86bdd0d7d90b4d096261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750271b467bdbce0c84d04093dc735b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc71614801512fb54d16304de85bb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6133d8eac1709c3730a7afe54fc14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72460c110e1841c96f0dc8a8102a1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75144e45e1aa6a715534ba38f8904266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1201463a69560e6cfdedfbfe535be72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9528783b8b59ccb65dd462ed054617f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c5277d636e5a580b9cb775bc1ab4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d0c2286218243ffcb4863720425ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3e89bc17fcb03f6ae52b08501580c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09728e83bf0cc4f83e8bc518e0efe3cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cb4faf56fa91c55ca99a5506977a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709598846eb619cf3fa9b211bbe966b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192e24f07bae457e11e2a45ab1ed48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faef10e5fae7406102f92ff39bb029276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727193ae29d92f4c7eb5cd39e5ac8d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c89d9a91402f323e89a6fb1fcf27b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49656a0165b16f55efe0d1ba10ed8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf26cfa7fe76a7319a6f6868f71ff3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f14c2e5c395d08d7a441f924564ea0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce4e0897c5716dab354b8b624cf282282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099628247465862d8fe61ccff7cc8194283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c14dd770fa3fc42fa0802667d14f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085404a49b3744ae7e6bf1b99c93a0a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5c1062be65637b43b57fb3c835ac5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a442889cf9f8b80ea0b67404e268fc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f30a8bdebfc02cf4dbc3472d2959288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2e306cfd51645a74cc3d05f41b411289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9699dc41ede51c0434a38813170eab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f160bb95699f6a7ced7ef166a4fd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919dcbc161af60e353f0de224122bd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3f02c75468f0713976c15ae629fb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9129cbc1e19b118a67e81cca0d35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806293890ef3054e31d275f90d8ec672295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5622cc607e3b1c0f61854d4cac4a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce379b9caee8d5133585835ee38f4695297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6241324cae4a336ba41579fc95e9f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd775ea07e43c6ad2b716291da85a34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0338c6a2063700e937bc70491c6fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65b5b81d991ebeef25c53bcdaa01e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a7ea74f38058f75553a2ffebf6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41f8bcb30058dfd4edade9bc21f663303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee6008aeb6715f78c23e4a0a968398304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80978ed1c6cb45cfa987728f688f4d5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24628b8760e96b3af5aeeee43b943c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f654d8e5ea00f62e6a2020fa9d0d85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61644aca176422c6c3595542ee4fccc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afafd723d7b57eecce136992752736b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797b8259a937d8263407d3f0024d9cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176f0b4696fb1ae58ee3ff125bf0695311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b14d08f8e81ec3a7c7cbfc0d922e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88665c3f28c7940949ffee9045b571c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b49a4f18443bbdca99c05a85bbd8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff340ed00763c12f47c1b9dbd5dfd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6950a2076bd136fd85a787a5a4aa14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d30d16f9c842a72a3d5136c381409317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c19d6d9cbcafe42f21b519a5e4dd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e871a581c324f5e7d9fc00404790f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44734195c2a553aef09ce4382c4ae3bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92389a131c269bc286514e083242494d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc296ce1aae3f2f99e51a6fef2eeda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0517d5077798e6416e9d723b7df4346323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec05990710ac255a6540be825f633324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a193e68734c99763e073428b9ccf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f69dd5f159239de3b22a8316ecc23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0b0f8c636312d9f8318844f3bf107327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dddf9757d9acd8ae513861f790b15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ced3dc8b2337308eb7aee8ea8405e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e99d063fc1a05d4e5a4688117438330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ccffb357894ec4bdd9f00c98565d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b9dce7b53039154606ae4bf262ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a28b0fcab07705650bb8bf5c45da8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d4249cb3e3a69e1530abab803f46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe66e5c22b7a56a577562c6d0bacc37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95120c7fcd6c35245912e9bc721e88c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738a19c8617ab4612405c39898fa54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd6389dc22cb23059b4e2d2d42b60b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fac2a0d86ad9213fc40b82ff20aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39695728e059b2b58c0113c920582c27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853468e31013b325710db6fa12de6530341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ba6e2ea25804cf82a32df4964b9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020d3fb2ee0cd86652881acab572e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571c3d32836a143c6d4354d6b6ddf52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a25ec43b77e3bae421243b705e82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea2d097f33af01a592698c173d3463346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072461008916ea567022592ca53d14c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c2871c7225accd97441414be9213348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b48ff10ede796aa3ff7834322457349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75bf7e5899544a32ab623370055d8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f09c3969b5cf9a65f3e1812988867a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e41a23399c1380fd3be0a05ff26d63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e01e2c825c538b2ccce49d44777d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dc23742514cc4bbc03e64753d9616354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838c51eae7aff9c7ab7f187cf17298a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ffc4071c3437b0e4af71ba5a1ba9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6b61f977e0c41af6ecd61b7734de6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91682878c1c4407f7eab000e8b86f017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6817365837acd03a0152a84fa0ea8f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e17cdf36ef67cab647567fb502cb12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0d4e48a4873cbd856e1090d02c2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35540888bf973813092bac8e90628f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeb3c6e2b76ef3392cc03cfa983ef3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c061d510be35dbc74744dcc7edb19f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d8d6c45090357d9837498ed36c6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12b973303cf5bbf8fbaaaa5005f49b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a1b2dcfc973f9e8bfd349b486446367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efbdc85d459d220ba8ab3443bbdc25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048046aa6ca129bcd4f2e8557b6e072369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd814349de95fb6ccba75711009711370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4212805def7a4867f4440ed05df97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8867aaf647c310b5b8b119044c3f69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b851bc3665772ebaeaebd7a6c75a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd3ab725eef61699fdafb07f124db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0f76de6f0e130ab1b6a24c1493d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745400e20905537b3b64e3633b47c148376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f285d34f761383e5b3895553b2138ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dc572f6a3b4e770719835721c141e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0582a4ac7eb60e328d130965994f78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47925a49d51d600a6a3aa36095ff22c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dea9fb08991a4a8aa58373132399e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf844fc07e5c2223d7d90f3b34ba6a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90755bc4fdd007613f3282ac26fa3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354045d882bb29e7d4eead40e7b0af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08abc2753aee91bde996a750a2a3c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7481cb8753df9ddaa75b1f87bee2d37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c801246f5d6dc1aa114499b509354387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b93906bf2eedaa96f02d20bea8c65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c69a60d243a0aba3c4a4226acc018389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8416b2ed87ad8ee78e33846831fa2fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c99b68b063690f309e7085b4ca8226391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbff333a7deb8adbe36ac27fea881392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b613fc6356fe286186d72e2cb5bc0fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e630e3fc8090bc1f196935385a2fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83df29cfec36117288cfa45e2a7e3a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f009c563265b69c8d62fed57967c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69714736c434a8fda9a71d249cff89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e0efae41118a5da72fed2d48e16d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475486a9afb5b90b2238efc5a1589969399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8a259b2994165b1abdeb4fb36ecb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903f55883f61e173426ccc0673ad3a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef8bd11262b445f02612a778b7acda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf536985273d12551a3d81e7cd04f84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493919d9160f7e0eb9240f52707b51ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354d52fba6697569a1c68b94268825405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d51e4688e1f7694fbfb7b60f1724406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f152d9203ee78dd33c584d01e6e70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a2bc507eb3cd69781b736b42f29cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d85667166608caf849865e33f32d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe7508c3321a6ec075a6dcc6c6bd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f7597b09b3a46c917192c6eabc4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d10b6a75184d92434e45e1de1ac640412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99cb3020d6bdd708447b4065411e2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f2971009b5bac5b5d85069fb482f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d202d51689ae478e9bc4c057bf06f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300363d5ec254a64c43f952de74900d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642de14526a32b3aaebe6a04d2e7d17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4f1defd5a19a9e9bcabe5d3b503db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba97e2cb6474f667bfbf880c67a4eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a111874c3282deb9b1ef25158498a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d27ee9a691a172befa19c8a9e7463421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f831a003e214cda5f886edc1b61fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895eeb7e36a2a77865b2f0084a750ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac7b117b532816e239afa201dc2db2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7a88f933d33dae16f3206c9945bcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a113c1b6e70fa4fc756a8ff94da7807426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fc625388e162a1855849b3b3b90eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9e4438cdf5fe2b6697cc0f9e03c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090059d3e512b9ebbf2c307bb88a8584429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76282858bd5ff2911aadd0217cce3da5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab743452bd34fdf8e332c9176c49a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283bc65dd18f8f08ceb5766ddf2d85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4bc5bfb811ae6035f812f3c5383f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87aa2944f7289fa1d150d6ea111382434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54e1d25645d44b8650700b8bf92a3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783f3de5faaaf6f5c6e221eea400e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d27de9edb06ee31e38aca2a80093b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb403127d9a14aefcd97c2005a388c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf091962f018e4f859bf4039164416439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3bbe45f2d11bc315e6b1b28f2c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd186cf1297dcb27389d97a7ef7cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68343c29bd899a3981a57d930009cce1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db1d167f2f9969c9eacd81432e63ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cbfe7c9e97ee48df437f53a552daa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b4152296399721613c09ce922165445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502400534cdf92db5922b21158c80b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc946db213c5bfb3d3b230809d2b1a0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ddcad8826adaa372780bd4eaa5398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f0d53df24d86e0bfa87a12c2a437449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be6d9530c6d3e5d7e181693909fced450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39447dc7b659792d8122385e3b9b6982451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4af0695980f07365e4958ea2d224452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5792fc5db68ab995a8ff08ed0eaed4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f558ebdac36f50f683d70c439ff2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07ddc63b2c04a15c9dd62db089b2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d838baa40253f3bbbedc8d1a52be2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a85897236a376e95a209b5905c3212457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686faeafd496cf7e6b637d940ef6c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de86c817865951105edaa5c9227ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3f747a6743e58715bcc95778bbb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178154171caaa0dba0a1f8121a03dc3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff0024a58bb7c2f022b239a71c50b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c88dcecd6bd1639cd1c775714ed7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c354086976e03c526343f1e6790e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6cce14efea66b8c323cec0d8b8734465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2909f6f4849c570b361b1e225e19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c650aaddc2170da028192c89cf07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782466d83c13f0082c15c704ca21d09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8259bfaa9fca80846f6b56b98138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09297f011fe62210cef6be686c22e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b3c8c18741ba01742b3af3286b75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4340a445ed301317dd532b241b627472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4bf2300bf62add5e79872eafae3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210176be05cadd5c8bf424e416ceba9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3523058a0437e0d873ac8cc6f4074475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b590fb9eb4c17927133bbf26f2cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee36a67353566dd0ce05df5048589c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a26006d576a4bed42ba3384f7158e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bbab7452cd63b7ceb1ab32d2e33bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f0f295faa2374ddb13403b3856a2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff849cb07aeca3a74ce8af76349a2d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787204145b4bec50bc036e0181d4c9b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43451ecf8308553c700d88a82b613c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed43514ca1b893fdd920df8e199b6f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a0dbc72ee24440e74241b5d2e3878485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260d11d455306ad804b00f00a664c4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b979a20cf4cce9fcdf54c3406857487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613fcfa6f20e2507b0641acdc0ceee7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a6f1f8be5f0b28de4c49f5a02c957489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb1adf5568480d6eb440c6ecb898b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16170846e18cb710d1829e35f6fbc1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c57947cb34569cd2b136f8f36d4c87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dedf6112ee49c02c71b050b75219fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49e79f1434e500a4dcb2710e2fcf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10dfe1cca0beb25d1fdfb6dea6e0f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186b07c5a2a36deb5a8023ee4a874f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc3107599d0d2c3da6781602faa77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990d54fea134c30b549c43317135b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28919d854fac651fb7663aa703691e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c87d9f475a7cc368eb1b77b959bba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ccb83b106b5379ea176d382e4345501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9153bbb80d0761e574c83e35196782502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eabb6dc6523e4d5c7eb17c4443e61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c522dfe142aaec7097146c3fb4355c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a483f81b481e58029ee78fd15df24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032987e76631d1a2093609354830a02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78f5e048df7c153e7b2cd42d2c87a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bb47b702098610c00d4230514ddcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b5e211f5ac0379adf0d78b7c1dae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df261ec0097572f4704397feaed920fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc39b67ecaa9321b33f3dfb0d9552511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da26df812f04aba7e7adf4a139466e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece8d1c4b3c68c8b813045fc031621c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a15c51dea8e0b40b39f8853267ae7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98626b461894c96e2475714569b48d72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964033598ccf73a72e18ff9c09f2704516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a1431f54a241779d2526e58d9c46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a53e21e9b9875f7f733211138153c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98eed95be5bfd29ed96a04298b7607519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c1dd6f4b651c024598bb1dc63928b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e2cfd5ccec7b850e4f93f29f55174521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aecdcd79ebd58441eba19b7f8f3a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2965c621368a43c204a612b5a0c0d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770291762ce0962f1985a2615647be3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86425c26a06141c0fa4e801b1add415525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee06b76bd2c86e54960d989b595b0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e7f79ce80ff5e16bce46da8d04b12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8cf3f656025a27bb18ac3881b825e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c12514c52c2d39e3cd1f211d7426c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ccd1843646715ae6a0c90e7ae1df9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eebd98741896014fbb07e59ca4267531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad457b587592c2027cb032a9b324346532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c59c7d5829a62d6f0207fe0ca085b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ba3aa7c53d12d0a434aab029f4715534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd368351c20645a228095ab2431980535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143abd79b4bc76e05bc6a313ffbe89c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f63665700145f1592679269d6d4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9af05e4f769cba803a93bb8ef68a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd1df3c3be963a4b13afc437ba356b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a968ac756159b0c1d0ca41d665a92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b77ebcdaeb2114f182c8ed8a21f85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0834f6e89135cbd7720ddf0e94affa3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc198b9785e67716c2fa0bd958a304543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e047bba2af680f13fc097aef879ba0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946225726f03f321178a36d11fe2c46f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e04866fff6c118e5b4fbf3e6371268546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b7ba69105261ba64b2a3ca5a7f92b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad3db6bc2a44a7d773e55a7f72bb4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07bca0e7e28d28cc423d3844f31bf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b309d7c8b35965da27abed61451101550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d783a94319476830135e7866aa4469551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c18a2349c941edc6348bbccb720b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7cc11a08763271853d99871e2a493553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d453c3bbe15f9cb9cc19266dbc9555b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc446c56b8691449eec2d17dd0599e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aee8d80e8fe48147c706c295219ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b802f35cc997baa294b7214cc222557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302abb1ed63358a1db5269add541f4eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a0c15d949a9ea450c8927c8ed891c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9548a3eb48d758b44b17feaba665444560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb1cc7f8c92ce610c095d96705b325561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3092d35e31e5c091066f03a7aed26e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce187d9fe8e1117a8da7cfaa3d862a2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb184229518b54367593a649e9e60d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb365e59568f43b4b88cfd83a5ea20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4766764dc17b78607b429a2ec2571566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7559fc6a885ad4e3a2bc7e4bdc42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d3c86309e98b242f2219b792c3229568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239c5da82e2de2927ca278db58aab1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dbbaa690c6b6103b41891130c622e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931330d9bf647575b441a601187a56a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a861efcc73949a36b872da553abad0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd06c375c931c863d69fd68278e8de1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961168ecfb32faef27c2bc1f6226195574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cbfc50745a7348a4293fe14b24296575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8191c9382d9f0f26bed302b0f9186576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcd77b4bf3f8cfc3f938a97bb7cab8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c402bf5eb3a11252767f71fd6292228578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafe405403d14b7b1a8c5ba1f1a393d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d120ba475a5e8ccba9be59e342115a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f78f7c28b751ce3005c471f0b8ce95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0340057f1fc1daff462ee999970d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ea303bf1175d080898298a16bdef8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b715f75e6b9fa4a4e71b83261c92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6bfa7ce29fe4a9dda10c6e822b0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d156d997d4e2f84527417efdaf00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127b3b38a722e67a97a05deb26268d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a259d98587c34b28a77d6746198b38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50651a336ac1c3990ca8030587f49fde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673d3e1796c2ecc13dabd3aa8bcd20d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea763a0f062085ff055815df852ce39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d579d335c68c5d00be949b974c44d71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34dbafbb3cffc28055f6e2d8bba8a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758e2a79377715e9539998f6e0bf6d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8a774db9537d1bf1aa6e95f4abb5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f66cdc0aab2b6f59ef32439c1b8da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4565137d5a58c71f3b7fcc0ab626cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a2cf23165368acd7508fac8ee229c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd138f3c582a53a9760217605d73ca6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835dee23dd155e8fbbbe6267225ab4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de5a8179b08aef9f2ded72b033f88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5abf52e490ef00864c81ee1f951a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee3ec44344edbe551a8363c1f3b22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc403bd28a8d44b363375ad5452d2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70355905228777d1825f4cf947b4e66c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c843e08fb30def0b9d177d13e793b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cf043e8735950bfa1d15e1bde159e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e812781c49fe2459d49a50ad922b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f936865b77107d8905bdfd29a95a3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795fd0fc3eb0eb7944cd1e564d8ae9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579d41eaba57012df7da974a07bc8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74e722a27255544a0d9a79b97fb0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4e4e666cfc8ee1378aaf8b55958d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd1bbc69f335dcf14598bd3f00136614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99d8dce2bc01a1483e78f1f52721fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca12a935a1bb8ce875d6c780e0531e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be67471c5ba4c50a76e27c796e0573617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73855cc9f5676711e27759ca2a2635c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834a20d904bf4cc0b7777403724206e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b3e9c08a60385870de6e3c76b37a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c0cd3be4fb0da2d5fdbacd091daea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c954f032f5bdfa2cfffb3cfdc2726622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314fc9d546013a89945e63d8a6c1db7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7347a9c0641e95bdde7b758a53327624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0029389ad27a002c98c41753d437b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a55b653f5b852a67bcd4318b9ca1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efb12799fb6dcfe7e6bf4332f9f424627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b0853ec2bd82cde755a7588b7f70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910a3d7414aac50e19f119032d463d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527313aa613072b32e896f23be8e7c88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d60990c4a226dc42bb689d75b6edea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe920e079abc6e4c52e776c5a1fe88a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b642e1fc7d4758cc66f34653e559633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7d43dd7fb7d455847f80442f689e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88362cafa12834564f43054fb35b307635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3412fc85d1f6750596f7c0089fa0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252238eb20cfb3e54a06dec9934945637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee09b1ed6b0938216351d3c421693e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014072d77fafe6cd917a45d7c398491639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d8398dc4dd542ec45bccd2d9d051640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ba3cddfcf2c7332a9859506b2ea1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062422bc0039336818e323f443bb14e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec61f7969a9707df75ac91778b6dea1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3e11bd02e9e9382f9bbbd7c805bbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a69e013f1e289b070eadd60bcb754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923e0c7038c95128b3fee14dc2114fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f403d91737046fd9dae764ef827b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fb7d67c1d1ba5fb577cc8121622a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4a523dfcb1062cbf5a60985c3ef68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218aa3dcdfb6d33f5849611e77aa5c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd802f63ed39b178722132152362da8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c522790135e54c9f894b4e6046431652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b34d3ecff5de10f96d3581b24b2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec6c7d9c314b5a1584ab98e669df9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d48a15e177a13653bde98f04a4d14b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535719aac8cea0b534acbcce0285aa9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75903f3df3c998492e15785c8ada058657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc59a9ad302eb525f1125a9cbb39e20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689a072b707e4a61a0d4d7924aa6c54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096b40d4c46900006cdfdd28d1634e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5351d9d00d3ddcf23134eac7c4a85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88ea76840d5c0f89f746c5decf4141662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17cb321ff9a413599a1212cbf8978b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e760fe9d6f4f9cfcd52935e569878c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aaa43d967110e618257c0654f253d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b283c24522ced87e732d93f2aa81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e5d4b6ddba3c15c760ee3c0b54a64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab669abc7f55a9d8ad29d258a8f9f68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c30220e17c3ea6da9de81ce4c68978669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8546356fae171b48a2fac632a498d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db38d143828e57668158802c80981671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81efb8841a8835ded4eda04d7e417672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de091a747cc08b875551c86338279b72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53f4ec081bc0443603793e2a4c052674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86260ce517afed1e2f7112bb1cab9fe5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd300f21bc77402593b4a3016ff169ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f528c97a041dfa81117dfd5dd54f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983256084576d570c57c610ef44dd1cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605c96295448ba1a8399303367a93fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbe86264713d70bcd90d8d68be66a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a523e2c8f47b825844deb18defa03d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331941ae0aa27089b611ac09dd3d58f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9dd71bd7295967ebf419d9c05017d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ba139c24a5515de95bd8269b66e74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b90428c05427afbb3ad6b312f2bd0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7eee21f85750d2ae2a49ca90c56f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465793ceb4909d016ced760e9a616e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce2b320790490c28bb78306e30bb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37032645c320a49a8a00dcc24dd00566689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d163efb7c8af45c7070be9cea56d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b3f58383676283b7451149d0d270691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd050f4c386adc86718b6adb65f52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a604c4ad06ac2c5df6e284dac31d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db00488dfce6d57971e599d3a3e54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c344d218e0a76bd3d9e35fbda2b085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f81d7fec2fa6bde5994fdfaed907e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7852a9ebc4fb990b0067b75f086ad87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3abe7f193732a0c187f669a5cff9b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc54cf57d5223da0220cf7bc0102f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ade05c69936506399770880912ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1156bd50042e3f81069009b64d83a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092491df85ae6460db820b82b5b31fcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb09f501ea4b7b3b11c9dba8c7a83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f73dcdd83780d2eee406df547015c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb7e6a31d9f53286449f13602ff850705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ad7eeb67cdacfabe1da10200cff39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f415d18bd7c745f32cbb3c9a6db4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5054e132c2a07efa5abdb6d51d6a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d315ce1e4fe8c5bc1a6476e3de8f5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef73160367f01d5d4bb69f1be45bade710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c1bf32dd6ec7cb878eb7998f9496d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26832146d15c2af51729c203c96555712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16f3948b2ffba39c8a448dc47c082713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad878966493d6d16a0c76cb3b840bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62d179fb089aee3b47184f63d02387715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030accaf071c827ed49d977e15711ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8f4d1ecd114c6706231edce17768717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683ac18237b1c18408d37af555b7d6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236df3b017a08631c7d6ea280d58c0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901948b7b0e7188b0d43a543e374ad4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c588f7200a40e2151ad838991398ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dacdecaa2f2bb161e2aa87b5c00bb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceabd008e52516be9950ca02c4c44c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64acbeb913317f08e76f79d327b4957724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6d1b575606e7349941695a296f007725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054683554099770be7cd0c1ffbd7432726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f3901ca32baa845978c72ac6dbc7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e0079a2fbb2c1a1942a69addc3c65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5251933ade2adf96146d3aa5e197d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2e57516f6521cc6751faada385721730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45cf58fd7f278526d2405e19d1e9e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d23dd5f75c1a6bd62092791edd6997732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95e9b027732c753536409c0072914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1634610b0eb107b8c83611c7e0388e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef15664b2f642c7f1049d424619186b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02495545002fef7785a952b7c26d4a33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e599801cd3af2dc4ab096c29d71ef38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bef4e53ef85d72eab8b57dc7a0623738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f3e8794d743ae24cc3e8e1447baf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc214bfbaa556904516f56a4f8f45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87704aaf6294cc1ce6de1019cb6603b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133c3243c82e615ef2a2dba0526655742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe546e573950749945fa6b1561f8b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4ce25548c92513d2abfd21c587dd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a856fe98093002fd0e03231c206d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134484132e8b38f82a8bea74d25f65d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2335a8a1a0e4db7246b2d0230eaa8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84008e209d44d87fb666e4dfe4bdd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dabd10dc1030bfbd54fc27b1aa607749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20f02b8eff9e08521a7545766e544750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e7da84e6757c99fa660b167ab174751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff0c60871f53b526c7acc7c983d0d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6c05599b8a7d60bccdc2518091ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759937f0abf666a6d5bf1c70d48279754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6593f57b5a02fc428e707700c343d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d634eaf5f0d9c2d136e86cd765077ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858756812a8dbdfa200e706c8bf182a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a245ffd537687914ae47236168889758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e91bea130e0f65974afb04d742758759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d87e01f4e9fe1435f99483453d96c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6ad52b56340e49c93c4591098eb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d6d35e9dfd565060882b254c5be63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd226a3a912fea5d9647fe76f2529e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed545fba2e4c4f1fb55d24c3a88c74d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d9368e9d504a750c86cf5a0d69d806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49dd6b36cee654e87820f6de76c4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a72c952060239fb4dc06a6f83f1348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3db1fbf90e9cdfe70f37b2db785e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789ce6a668e2733c1b3f2170b14af7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c23348968e4f3b47dd250cd479db411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dde032c0c1fbda8d1b7468865b22912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c72501a8bc3d15683c25516cfd12ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ea091c214bb762173b95709b99f3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d8a2c58c3e0a0c9b23d86a5b991515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c1950975b9864bdddfeecd6ebf75e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c229fc97a9e7e959699e7ab30a6a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad6c1b85505f64386d0ae817fb56e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f028ab24ad957e4b2a64c2b2b068a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923435c274bc173e04208143ced337120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eff1a4c720a5d7039393db8d5ca42a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d13d5b0b22571f496044c09de845c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0609d35deba7599dae16a3438d9de3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffae071a4ac21004c4c031b0a2ea3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76d5f6b65c2f328656b3d0b2220c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfcb147438134f6fefc9c96bbc36c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8b50ec83146b92ce33906ca2661b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3bcfd4f834b8e219b12f0a864d81c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632de9fde524300e5a21005b0864df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e690e755f0a55272b8f1e3114577930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1949dfdc63c5821c3136799c3f57531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660debab48efa6955121379b7516e29a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c427b050de20a56a85e3143e39847733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39704d59cef4dbd7a72324ea8b178ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7ecdf8f69705bc17c497f952c966635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2161035c61ce992f878c55f09752e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e816b02af2c16ea897e4e92721b831537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6427786fe7180ef84911b48d0f70a6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8a054f9c624d08a5ee543a423018a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac12886ea9c84ce9b4377e57e0a70540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc452c44c61961cb4dd4dfb7fad717841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c297748c483b404ae94846ee10adf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799517fe603ea7a87fcf9d2d333066a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158ba96f020ff9f9d0d4093a40cdcde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b384f5d2756d626dd66449606e8b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1bff56708dcbd54e7cd470be186346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060768fc184b47fa68486a6ce1d877b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc724399e833b8b455ecb6943957f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc6594bf9323ea40423dc9cd11e9a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bd52b1e5ac59af3d260e8b306573350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032932f89bd669c460885915ff7195851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e179f734f54cdca5becd62cf9d32152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830252f6912394e002ffcca1fe3ff44d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bcb3a46f82345329f20f6ce1083af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a888e0f91e8fc831f6737d0e5995555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8a988ae5dd077d9dc57cb34d19de756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f5931a6ede6eb79850e0516a6b9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3f7f0f63b9b39a06362d985c0fad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ec898653879264c645de3d34fbe659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33cc92ae34ac5cab4d4fd3e9b68c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f49e00c9b8dfab3d459aabac1c02b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb6133e94508cf47eab716eb832ca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c8621ce71431c7319b48c120f78e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742a631312ffe1025f5f3b64c2b2a4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db456713003416d171eaebed76036da865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84043d9164e1f28162b3665fca799366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104495693ab431b80623210319289d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342594bf4635a853d3bd276992b3c8a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf21370d85e014b9735f071e5badb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9458c33051ec28ecaf121e45fad770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c0aa862f8c81bd8d8456f8d467f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1686697d3526ae967dba68e347185272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642873e563c4164ec576a82be2a29073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b53322dcd0cce3cd2e5cdb0d2671b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182feea1a86eb2f10b5a3ed1c52ed875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e14ae2b355989a607d2f9727ac485776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918e98c366c7f74f6c5137716be64c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0062cbcf3785e973eec94de84be6ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d14ec0682647694c298a05086c5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132990851be318b51c0325c0acaf8d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dbc8bc424318447a43d6adb74e34581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe489354563a79b0f5ba1f849435aae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46657e85435b6cb598489d5bf38a0fa483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148edcff5092c311e055aeabd27a0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4499caed2d501e5e69f6ce5dc2a78b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164a985dc046426d5373ee07ca0e27286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f800a1c6d9bc82e49df94d73a9ecbe287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c8cc94362b08bf0cafb4684cbf25b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738935a4e3ebc5ac3713224d51f60f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f797017c77ca04db6ac828a5882bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d52dc7b2c47d2acffb4e1fa51fa3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c348f1f11124f74a82bb8503970857592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf969e0a376233d8c83b33c7a017e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250a9de78bef32cee2f75cf5eb14d9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325fc2bdf17238125cd2295e689c2b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d971c1b4c95c597dd9bc75622d566f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003462483f6d38a6d1d04ebdb1dd278f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94aea406121a485cb2fcfaf82a02e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6114a39c7b953f013c8433bc7e5df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba3f9cbd62cb1d46271e59e7d2e10b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145caa322e4f2bae480f8af78d7f5a0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e78ed6de46d985e0dc6a7fc4b8a68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f68a820352b44ef287f591d351d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2d06176909a8d49573c0798ad0fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e469f103519a3a69d9bea741b98f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb74eb84bc40775487bc11a04e03463106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eec5de6fd17547d4896070626ce0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd92a9a7eb6d4882e3695abafe97c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8c650965275220270b7bf95d0f35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf358f2e4c15082b86c95fed00a21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc60981cdbf5f22d91ac92c386a6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdcf1c3faae237f48c655036e9a5d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd8a369dbea09806d8400fa5fb52f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e7be3d64750b745c4013e8e225a7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396553bab6f2e31273ebe1cc4bc931c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49fd15cd11988c52d14d86095c8020116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219ad67c04820817038fffc5ef4ef0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532464704dfffe36c0779c5817d36cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cf732ea9eb334d9e5d326c038ad2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bf914787049141d292c80f1425e4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee54db97d2c8d53e89a1066b6d3d18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b191ae3ff5e1be7253d6b1de98a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758b1fe8d5e4fbf5b0be0b99335da9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a492f44c2f4944aa78193f383aa91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df122a7490b95af7e69bde77496fb02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a980aff7eba13d8f2f6d1c89955eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86e0555ab2581229989714fed54d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e495bc8fae018cfe3f1a176adeacc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3888ea9f59a73633f4cdb78abc83b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69137eba5c12992f0efec66154d360130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c196b6bc8cdc7a231a630efd6d21a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04103e86893498c8ece1f807dccdab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928024bda13cbd4df5c597ff01d421133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b10d3d913d08acccf0c5c7e0c8329134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f434860458e18721723cc7460c2a4ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e1cdeb50ec8070e916c2c7d292fc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f5d8101c36d118d4e6553d91b4e27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968c8fc9adad04e9ce41c818b1982fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ffcadd502cec8ecc3a1bcc16a0f19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f88b8e2c4d602a118ea4a834a89b36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f1150582b74b2e95e40d09a40f60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613054b34e1ca6da75875ec47c307bc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fea68250fcbdf089b5e857a88a0a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd65b5e8d4de2e232963c8d057f72b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ecd67174e9b72aeeb1a71e61d62c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ee7fd729b3ebc70d511779866148e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba75aef745fc4ae57816a16867c07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11394101be9b17b3de0d72093b9ce98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933396ff9d80606debae7f32175cb113149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fafcc9620cbd3df48dfe5aa5989b98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8f803c3f5bd54705a6152b1d759b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7a1c8cc3532e85d8d52b03a7d3a13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b996dd116071e6a5f85398499b37d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025109d8378ea61537976f39150df85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4bba7a58ec16a402a470adbc4836f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc052b3b51616bb053ec18b35bdfd0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cc2f466720d436ebf93db8a87abb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba9295c3be6f8e498b6ba4a2c81edd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717f74f97f75c6a2546e5755e68e81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23938c2406243090a1c7668943f09e9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e1d6adb791a3134ef9d387fef951c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ad9c5d15bac53f3e1c04e858deb4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d0f4c05f4f898fc4dd83a0faac36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c5251cad9760cc19b0225f12c81f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75491c5ede552f73114623cab61d0be5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3767470b9f53e4be2535e14ae7a486166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce562bbd7194b32864bd7a2dc0c9ac7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf03ac04322c9bcde5f92d50d0454168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f213850ce0838f969ceeeda53e2f2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d732dc7d0bc1066196390a226878c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2358f960b4e0150969cf16994b6396f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9510ee8938fdf26270ef6be6b35d9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaaade0c6c7267d1e7cd93f1d031d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e38c1530d572dbfb13b870d6078c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b305a91a1b58567a3a7b5360246c94a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc86b5f3398c78c9fe461944a2bbc09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c0043feaee3a99aa6c27b8730c7bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58de5dd1d680d5c7737a9753717c4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1773e840716d55a8032a3e9e8ce1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9fb3040c68ced98a1c146feaa7344180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78a8133a5b00ea7f289fb1929def30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af85502e4bfc56f243427fcb3ee87a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf38173409db45a7c9bc5e7c8fd500183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d275b68df4901508f6bb7f4106bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33332a2f156fd178c1df20df6db4e8eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbda2e98d40706d4952db7a61ed3b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f30c78bfe2feb4e8913eb52a4c4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a98ebb01b244095e6982d4224642fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea8ece109e972a66358d309e5c97f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdccbd0cd5adf5cd979f439f43ace3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02116489d79e645452027567dad6ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da274debb8072bc92b43566fef6fc1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a48034a081a3eaafcc65b13f92c007193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e315f051b5e2a984a4e2d3514fe191194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9585ff3803ae34d78ed70d3c8b967195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dee2849a8f8f4dc36c7c5a9ec739f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0badbdff792d6b0c7da2225be18abb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd69974df23f8d62179324c15e45e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7315f8eb73e6ea3b70fdc245bbc4e2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c598a8ed17b5159931424497a1367b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc840d94dbf8179fe721070f760ab7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a21057d51a9eee12cc82b8e4f15d62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d8b19d5b9bff8e1ab19a1a428be01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a672ae274948bdd806867178613661204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389ca91d79d401d4f45ce478ce2544205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49785390ed72515f0f78d073460a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16442ee89e8c3b3cd065649992d6e14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948b8b5e3386f78548b413fabe657e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae7a151320bd81bf7fd9cbda862de3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab9f15e5f718ce75a83727023ac94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116ac6d5a5a01964f7cd84b8328ce7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73228e06b10fd1dce874768e6b3e10d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cef5416e26d1b0f4a793641c5159f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ea6be29ea286c3803d266e581151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aca26e83c5c2aec6c37e39e06e620d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604893c9ccbe44aab485554de7be981216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df58c4d4d7309946959ec6881f24ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9a192a099f96e8d3d57b49ab24219218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c183b24ea7470d836a8f40d924f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db7e0342bd47ae2a10ec56813644a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5e156ba138f98e13a2903e247eac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503185d6abdf765c39ef331a80c5bfa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f240f8ff83607c04e593074e523e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d9c71e314a749cb969b22e5957787224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436b6d1a1e5de938d074fea690f5d79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca60d2de6c838a1dd8fe2d10e03ba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53bc53cffad5ab724eb822c31b95cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e781f244af122210b7b18b7817c94e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d50977b42c9f773d20bffbaefeee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc20b6218c4626d8012073322a600230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbad97b4a64808b17f2968fe270aa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b17ece556ed8ccc3f57fcead08ea0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a22e98e852456f59f954bb64dbecf7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c03cfef97c02cdeb33b1dcb452f213234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafd59e33d0a4ed9e3115d9768e0be0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648437f5a5548993623822d4afcbc16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accc3db4369a5f475d1436303992183237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb045652b91ebd32d12f48f9120ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf90029db384d6dfa0b1fbb3c67a92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8196e23db799ac4f8d56c26160818240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e13f04184527f8b53fac18fbf2a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aa4a39e390a3ef76ef235e54c9358242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d96ace814e19d5747447f8db069483243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232b436e4bb3234738d5889c69a58a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeae3e42f0fb0e297a5baae939b2d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcc8dd359361db9ade2c4e4950418f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57173c5fb5842ed421f19af5995136247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f61412918e16d54a08a2725d539e68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eee39df64d81ae2b54a503c2d11c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032aefc06454bf88c101fa244806618250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1afedcb953a780dd16adf9ad2f8fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167202f890b1c3824fdb51b6bc7166252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14a44c90b2bc70300a33aa6a826dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf27012d9f488944ecfb955bb4dec8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11203dcaf614f42f3351c8977b2a49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3303b4dce9fd21f21a7f0c355e2c863256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0c761f700f040f8f5e0d724115c9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfdaf0abe7b6be80ed821f43602dc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ce47eed5afed5272c4132fcc7205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36fc105afa8af33ab812d96ccc3f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca13f1ffd130e910c100f0148e40c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e3620b1252ff8a8acaa65a73811d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc4e45caf77bb37735142c8c53c93c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec946f3a9ff264661e5d5385bf39b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034ab7002ce98fdfe04c6be1dcef3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ca200a651b4b96764dd2dbcb49ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2b174ae02a01e6eec19efe342b039267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae9e524cfeafa7b4aedba5a942fa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c61934179cb85b9cf3eb92a470a4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d0d8a3ca6fbd6dde45ad34c9b5a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4bc9610d997f31e0d208a111dbbe0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115f0c33b03f14883d2ef7bff0a0c36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2659ef2115c2735ec99ded9a647dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f2390c3f632fd7c62483240b8b82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868871ecedc73fbf9f2a843dda9cc21f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588119dd457dd56a32bc11c19afc6993276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4fd9a9549720d9b5cb7115f2a378a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888a9fbfc0a1d6e42f971feafaec45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b762dcc6491fdc77d9044e6e0fd808279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13422b861aee910d8bddde7f34329e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9f15531e05533467df7de79ed4fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f25df6dfeedce74afbef3c9500db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641a4d5748bea2d73bc6a216dcf757283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656b5fa9fa2cd628de2d70a940d1b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787429d765fe40a1cd6dc80a459c8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c16459d2ed1bf87a10f2a685cdcae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56673404964aab7e63b180b5840879c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32343831a1ac8f8800a57d64a48f50c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6f12246b5b1972e8d183233ab541289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdba4c8531e73a697fc6a7209ca566290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6535224101e2566d99fb6b5b1f0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e258d6893e0f818e2d2e7d1cb14e87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83951d173d894f250de11ba1d407756293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d06536bcb7a33f702db53522d31a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfbcbfa5667e937d0a795306c72971295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c170e9304c56bf2ef338ff52b08da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76ec1a8e647232903a620f2bc34428297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc27b2ae380eacfae78073ce11a68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed271176bb5902f4d997c1b948d76d81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f4ead65abc2b99d11b218e74b7fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4060c4ef601b8aa002bc5cae465d72f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09749d576b1b9f0c92789028a15ed8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a929290b509ab75aa315abb22ae4ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be165e833dd0b1dfa7b9fa225d5edb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67258def06a404cd7f76dcca9db798305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341eb28101a3044abd6c6ab174fbd14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9bd5bdd9b29a50a3c053435ac9c97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011a086b6e185f615f12bb2565406cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dede866c9d4791110a7aa95a1ca51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44a4927cbb0006deeabd7bcfa5edb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbd57a010aa84d47c57c9c31d1e9d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9f9cc1379c8d01d2602f1faec36fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955d33df4fdc3e5e7ccd2887a1c8d9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142cbf3e705a18cdd8bdb5b5d220ab0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5ebfafdbdf24e742fcb4df7251da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cad6b361db72c941de752451d9a81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea76da3c9d180136425bc4d8a43a25d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3158a2f020f63f6c8600f74d43303318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e46dbc1512bd77a9bbcb58eb6e5ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584efa13fb8116d367b2adb94c7ac087320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11da56537164117211e77c0ba56fc2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da006dd8566a8e4d2449ab37eff4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786542bbe52f6b6c3b8eca4038e423f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac9d77b4de3860508bcd7b2b76659b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63ec4a3bb34593793c29111a631bb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d19fe3e93a46122093b1e5f7cd6bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdec694ffabea18e84231d5df02f17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feedfa8bc854b5906dac360f2f411ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e537fc692fabf8ed8bc52a0eebbad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152dc43409a8748718a73948adccf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489fcaae1cc3a1e117a59e4d8fb4c14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396e5fd23d05f59dc267180dfb9964e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d075d098be372b7e738f372ace15ffd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8603924ec3ed7f0f92e1a8d2e4a0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c59c2f3750820df43367aabe58249335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea99b7b0b78cd3dd2619ea7ee4a15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c2e21d9798f50d475184dbd2cdc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b7fd87c307a6ea1f3bc7db62f534338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6994af196e567ef3442705a670b1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e47a75eb78ad1f1b9220741e024f2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64145b541ec110fe230da215b64f88f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c2daaffb3fbb1d377657e468f763342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fc16f63ab73edd2a522bfb543c9b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4042b2c0eeed2b586377dd89357f53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddcff048dded09a960306cdec64a02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfd66942b015c685773abc7b85b8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74fcb7832639553d6abf3d740c00cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21e7f537b3e9fe2f25214f22a29119348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b30675d7a86cef00f61db240d0673b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cafc0ab251cb7a69785e34fd484f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b14ca7c54745201440dfa6b9ac335351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98626d3215c2278c87c1459bdea3c237352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9babedd43eabfd535dffa035d4a8788353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93a382ef0d3abf5ea339e9e861b38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8fb9822861f109cf96285e259253b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f58fabd4c2cd53105db0fd280b9bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5854c0de716abcd5e6aa8ccc694b048357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d693c6af4c75ba57bc5d8c06ffe3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbab6383c3d5750b859984b9eeffe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff69858ce99f47972beba06ea923952360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1487617f681754f95efe0b7b4ed32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b06f3206e9965bb1405b704567ce43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefe0afdf46f9cc147ef975cb0f77f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03a2524a1ccd000b83ad4ad24d3e97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558062a43a2aa46f37b6d5b541fcf67c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047406af140c7913398ff6ce51783bac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dd218ce1e45570fe9a377c532d584367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2625ccfa277a8a3274f3f0baacdafb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc61989d56bd2b73d283536b63fb82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967b002a230e3a38a9815600fdf60d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888adaa7ae2b208d8ff89f9a07d582e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad97e7efa0b7a6bd22d6bcd836667372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ca9245ba586c10a4668092a220cc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d1aacb04d30edeb58d86a2e019607374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ef836f9c7f802ac9cb7199e1d6420375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74b184322606804d119122ab98672376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb510a170a3dc943f65af19697f7441377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2607de0515620f16232d9b5a5e7ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd51a075c4cd21f89f109e8d6cea44d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd823e17257441ff64ecf8809189998380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0ef17ca1350b1edfe81bb6ab14602381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc3c702c13335dad9ff331fc361463382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0419fcc83a4a14d11ee386fec50745383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693148f10d3a698051d2ac6c1b54d83c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82247931ae0592a7ee3172d1d638abe5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5af18da9e2d25e3dedc285bf5a781386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9e8fac245c09a3e594400be57510387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2bb668124d51744bd6e5c059922cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563bc8966e79134e179c8d001287670389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8170b8c575b370df5479158ed5bdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3641266903e8bf7e86fd7925944c984391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2726adad69139c2a406ec098c3938bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6aad1b12849ab854ded94c8c9c6a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca89a4194707916f70ba15fe30d2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b2524731f2bdfb3de3947b39cc766395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a394fb7067151654ae5216d3d66639396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57567a96fe3bf1a464d3db391fead4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897347052208819d36ca86967bbd725398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a1241affc2d0e949cc6089bee139399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df913ab746ee5b3dcd959335dfdc5e8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518471b792f3349193c03dee29f607e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8c749ec1ae5224c37a86f8b5a2160402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c37c52374333597ba74e44bba8c3ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343846cd3dfd2428cc0ae0e1e6bdba7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b56bb77a5f0e6228469f4a72551d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0d02f04c269f80b34c8dc91d6764f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a49fd73590c48d99f307ccae7597c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0874417239628254aae87a651af8fa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe100cfbac31d5ad323dee7fe4a04053409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380068fc0e2417739faf9a92e18e1c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d612c3728816ac46073dac7b9cf051411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae4d5fff525c0f02e140a2964a152412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a998e749e8feca9c9bae9a0166b4e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b3aee1e22238d2fb9cf6eb4aaf335414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f2ba8b6c9798468e8b66fcc2391ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495f2f17cf2795e98ff76f69dce656416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f613b15dc062a9fec8a7a484011e07f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17012b1cf42358f303e95d989b66a951418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c6c53a3e8e21d524dbf430a24c971419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51914200c7f7563f4466504afb781af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834c9bba02171842ce6129ed4ad292421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f752e7c25c5dde4b3a97f442b985da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc042a13e6380239dfc1a4d0891194d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f75fa9d0f2f150b8dc176777f8687424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650908d04c297ff9a8b8d4ac578cb3fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e434e6147f9a1f2288739c532c664be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360764833a81d8450c520b5aab9a227427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2923607e7aea357f2d001aa2039a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b2a637cc1cf5e7f63c7c977d4b59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dde25924bd7899a9fd2a104acd6ec5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab5a8d4461578f8bb7f46462d73d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c1dba47c45a8ec2c499c8c0cee9c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bda8a6396cca38dadb557ad8c1d3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a76fd98948636821603736360619a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfed49e834294b1d7dd38b46f591d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba031b5f4d1ebec9597fbc7a3d3b18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8284f816aa07e27ad214d8662732437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b653e4fc5135c8699f2cb3d8b0640c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75996dce3c09e13879a252afecbf15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56212310b7d3f9c1b696cf5a1d6d93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d423ef09aea7dfcb1cc67b520999441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eba218db4fa3c2f3ee481f8ab1aa2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6cea5d930eba47704ac30efd9dee3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3100fd4c26e507d714f97f30c11d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048256f75cfdd7ad2b4271ddc016e84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3c83d5e94ab608da590cafbe5ae9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef29239d380a30201a23ab95d942f5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ca77ca087f1bc2d18f9e447ca6431448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ec15163d0fde9e7066152fcdc27cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e18e866bd99c32d6de428145c0982450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729140b3d827d7e416c6399fad8dab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e72fa911893c8368c0928b55e21be8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912fd657243517fb4690cb87d22a9b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7621099386a1597c18de2949640b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1f57876afa538d3260c12fde0d21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3dea0ce08d77c0a88c507d4569bba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf1c0c19af3808d9eb24505d9d7718457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a4f311330ab98c278db87d70f234458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f826f2161cbc2059b3268e1f8908459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d6e1bcf8216e54cd41d451517dff5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3fca83f1a2134c89498026abb8a10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdcbed522661688960abf1e0d893eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255b0ad1060652a4f0365e8284a720463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9024eeae35f6e05a9993b7950cfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3371b2abbcc23cfa7427aff92e014465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aba75e5762c911e2ded5bf02b70ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb119d44294bff5207d5ad2ab8c0ce9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca75e0e1d3ade27a4784b0e3d7bf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc262e2b0abce49be47e3e333702255469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d5079f9db5234195a5e8dd58fff2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d44e2553b69aa17e6f5a00ad294c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b94fc8fa24e856b9418bdb794109a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2fb2edd1f60bb0ecca7c72fddc3c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01591e0ab017e5d586e1716c7ee81f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b40d1f02709d5f21b6f7a8de8980475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d796a37bc55697b0244245236c77de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6adf7c599b65a57c40f5f15d81a893477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0227102dea898312f9bfcaa8a98599f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082da2dc28ace74e3d4bf817eb319ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726856a657668d1606d3b8dd9a446489480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4baefb03289b34cdf8b5f7ff796ac5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5b3d18ab05e3210cb6c01b2644770482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849235ba7f2d0ef651cb6509584ff40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515ba064da1fbccb7d40c4a63409ba8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ce2a68f4b4144128457c4c947319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01dd61d3f24a0344cf1a864a7a5d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe30d7945eef15fb71f209b4602e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4c66707ef2272c260e463f56f3575488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15512d958f90dd260b406bf95b9fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9236f35e79d31847d94498e040da28c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a91d58416bc3642cde668e83624f00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a637a6be585862a328d083d5b671ebd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39e27ca5643233c0bd4e82d6ea3c3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84366130f78903b68116e78057aa866e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23682200039c42db030217ae752a09f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91010054fbafcaa671a0640e8bda2290496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103bd10d7bb45832e65703c87dfeeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3afe02e0243c75df7388366d1923c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ba7adbfde08ee3521b5d304a6caa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6824132148780392304e483861df6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d8eabd62e89e4de2c7d0236902a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d72bcd33f92e4bf280751e94a19e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9167813592d67330bc88341e67eb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63a61bc9da1ec2fff924718a2c6c57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae43d9338ccf7795362a22240b849505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72414c3a5aef9982896e877c144923a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d47e2b4a2b2130c3ff78de73cb2ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925547af25b859e6d9e38f11477a7fa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed155e8fe2cc18419aa972d3d378164509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5836c70c04a80cd5f5d3b6a8749861f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92b50403123db8fb4af7e2c96f5a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e57c5c085b830fc6c74fad35769a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39b455b822045f6433b294db2eb37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19895f39a2d7ae38d70284a70647bae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a81964c0775cf0bd4a2a92732a58c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdadd544a784ef8abca0982fba17e86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51b7710646e14a8164df637b90c4ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2e1e37dd69105699a47efc229682b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c362518b158b8959ec22c6163484b0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664aae76e9e30a48def6e17ad7d437a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070963dbd6be0fbc2680b4e3c0d9c20c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f1da3964b790da26944433c000fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ca5d0602e724bd0de62ecfe30c31f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af71c2c49f2c2fa13192ea66ec69d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3841d91e93a2ea65c241557008b9f0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4269ac5c17cb40c7950223e8d885ead526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ce6f4e673b07763b899ef7c02a8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5dd266ff0cc7068dde47f9e5e56c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f13055d4119386a8a0dfc24374cadd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38179885c123ccf9bf83adabedd724e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2cf2e726af664de5a1abf728a98f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a8bb8980fa920bcaa23d2ff04ea8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d719ef1cf6057d282794b0d202dc5e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b1f0a3b27466f054ba46fc3e58048534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ac92ff143bcfcd24651c652686be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a938f2735703489dc2e600295fd060f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae685c03684f4167feb037b568ff42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c2d9de1de224df87252ec4063f518538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43881dce36327b22fbd34ef477dfb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac8bdfd1dd26c273d9cba718490b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f02241e1d45ab553c47b61239a58e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f53a490aff1c75601d55b9ee403de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db986b150b982332becd33989474169543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d087d4360116fc5c01957ec833360db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0233de24f98891e0d82f0004cbfd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff7096c9bb00e6b8b5951661f4ded546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1eafe380918733368cc595f378fa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6806fa6c0db7f0945fb175c68b3cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abe42c2c2a3ea35852ff8fe34e9a56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda3746db721ed777cea0a633f7f1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf6a5dac5b818dbcb9b24cd55ace0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34f95d77a5873e57136a468ef44c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476fd67fb8d57423d0fef20024fe387553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e181508607bacdf5289f7065d1b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519beab298e38112ba18aa1a388b03d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe96edc36edfa0bbe4cda8320255f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3543f9ba20a0935dcf2b6db649ecb0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6ca0f8762025c8f44f56317e5f00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d81fe83f2d58e11e0efcde28f44c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed9434cc2e1cc689cfa9169c26625560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce0674145c035f63d508037217cbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41e775c38c7474a732ebc0dbcbfdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8983afc6ce4dbf78dd6be0b51edaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158602d7b2cccec5fdc2d26d4935f73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236bb910a6ee04751b0a5d3387bb309565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecfe5359e8b736191e0558e44c6f79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78144cad6a67075a0fcdee01fb7e9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096dfd127e4f2249c600615aefc91d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196335227e4a693aafbae8388e9bf0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc06ee8cb83b1f0c3b7d16dba51b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb81a3fb87e2f54b8ecb4ad6abf4e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584c8f912521ea4809df68ae023e947572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a309a028602646ec50335a94c40c82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f66b3fd23fb2ab6ae781ab118d654574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f70c33eff693a3c67cd9356db0e967575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd49d298f562bd996a3f7049d88cdf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab89b11f682c7445fdf601e005ec7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675450abb4c15e04fb87be2f6da68f15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf527bd80473edf3ebb6167672ed1f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dade45593d39b6f68be2e8ecea80b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92741b46fae5fec8f28a82bc3ebc1025581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0d50a10064cba32033228f2af6d60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71511d2d636eafc8ec171c4b9c1a99b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0324fa18f8679b2df1734ef7454683584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c0d2a9ef6ea86caa610d2960f8212585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f220537999b711bfa290ba1a51c6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925f0b25cfead72fba7bf02d83bdf8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cfabf169853777a407c1242780934588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504688b4110202f9f67526d1611f477589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b5e6f582551aa6fb9015103370c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e52cf388e9c46198c4708768df2fd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6f8a34d55f8012a3260e256b4804592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e7887c1b3178ab12d6aea4a94ff7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f252936767672da5400d2846f83f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee31dc328cc835e5036ab0a5374be1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4e108f1f9917e4d8af45522c196f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a466efd089b8eb3a9ed9306f71b7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d796892bca8cec3ff5a89595508ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f6d8ffb24b74343222a32a11eecee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2868a6ff3ac4377c677759d6469af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017632d9ad79302417b71f8fe4fe86f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1acaea8d166766c14a596b11161e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee727d8b292d6c0aed8c4b7bb397ed10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23380e3cbaa6c72e4599bf033d6887604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e895f37de1551bc0ac57c064a963605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09c7088fdbdd956f612d4d622c69de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07129f1de75a7c859b263068b73993607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069576479dfb30c3d163b7ce333ec1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a9ff025af0f87080e9171c4d7aec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d40a3954e211d3c15082d385e7b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c763666c1b09fa7ff40e71ce05747611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c7e56c30e1d49acad173fe2f80ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e970fabe6d39e47b91f88febd65a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d77781b703e34dee356b0998ae64e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc8ededd0bb17eb420365a01e33408615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e82e7e9883bbd35f4a4bddd8673e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c85e0df43d83dbe84403ac3c5199a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d49926816025cccb79f6d970fa7b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b8204cbf812a6dd9f44ed4fbbbc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136642e6387e580f7800a2e41e47fed0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3fb53974fb94b97bed3075659ddbb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045b19d0153dc960c4da6d48c1ecc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa6e4f0cd507a42002c4d6f6dce7c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bd4e29105c483e06a1989c3003f1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c18f1faf5dfda28630836deba45466625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71892fc6194eba47aac6a447ae61f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf52e2887231d35fc2ef1e42f9f245627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1195219e88cec06afa2765ea29b6b63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f63c2b193832868457387cc8ec69f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732c738071e148dc0d34b5f1141c09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37cc40c3801432df8006406719eab5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861514f247ddd69cf360080969b23b10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4269b0e2b875161e5aad25b3555e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7cfd8ce7be05a98939b5172f65549634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bea80a5d76addfa7887f92de6dab4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb10f19b6277d9a8507f7c5973d13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400ce5b355d8165d9b330a196071ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e61ae019c23498f317e97631ee84a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615f59d32551a779051820cca2c9f87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054df2476556fc18cd526041cc860d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c93f8c19404c89a0d1588442fd18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf93b68e9d2a3b4b13dcb8dd05c76d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be718036e955272636a8e637f35b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94376a6166f1d8f40d25f3ce5a781c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7758e927a0ed4c881d895cef70ef2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d6cff6054d3cd01ae9bb68285d799646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8fecf7a78274f532b013f4628c01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca983c88b213ea7045308c1d0c9db5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba1cb634fbf5d3a281f8425c67c853649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c39af2f281566e4e0329741ca4c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc6b13534c4cf4cc4eeff74300a7df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba1b976777f31de6a13b81b5924928652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b252bfaae41ed255bf7f2e1afb05b19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb22053ae55cdeca4af2b6f8d026d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1019f69bf508dbcf7d679c2b0d5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a2cdb3bddd21a587d8d87e5e6aaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b687c26e30c4dcf6434a46ed6f6c05c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f70cac0c14a7281c8ede1251532a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a7922f6025d8d2bc2e8e7eb5f0ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc913bb06e30906d310c9310545127d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bc50222ab5a64a056b2acdaed29fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a22d657b053a9cbc9adfa50d39016662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ca3c52aeaadc930302fd7bdb1ed4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b05b6e3db21e6d99109f85d2e43b01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6fd85941472606ebf30da55ad93fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c5af78d7b89412a1ff2f0367f13dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b85e86bec98b5b45c76e92e4bca58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1886bc165f69d2cf9d66d0834fb4701668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372e3d4012a1ba5da0c7c80717d952669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149211d2160560fba1eb519b9fb646d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cdfa30b21d3a271c764d32a4e29b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca198847ef025c727d7f653f912f55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be77f10732b945af1be92ed7c2f106673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c0e6b4efc3103358a7afd30979cb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5130493fff73abacfb216eb6e112cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52792df48bf5c0d3b2d54226b10e51f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edcd296876a8e86601e9851649a67e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7544f7013f8a99c1b67d41c77161ffd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea891ef1dccce73bb80997f3d44fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f8cc75afd59f251631d5a5646118f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c7657adcac03e26dc9c28d0b9a7b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99419b6a917d1bd8f3516563ecb4cd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cf092f8fc3096a47bd15be8b19362683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd683d911ce5c4a64cc282c769c9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d8fc09657372dba7fcb52642e51cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7727a775634a95954f1a27f4f5bbd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe4ae0822ec1ccdf5f2f91d1e82e13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559cdf02c842c06fc970320b1074a97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedb9299e73f57e61642e1d40f48b5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71743d9f2f679417f820ed981c91b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c5696175421b6a4aa58f76d1f5b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38100a5efaeb3caef958df78fa974e48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a0091cedad4418990962aa0927983693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843551b51df3c6c7f898ffdf4e259772694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede10c83b44524a53da29532c6b0c6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344192265d2bc37c436cf27157edf1ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d647676d37bff58d5203a343df4c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6726e6d2457b0750aa6824745cd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b50c9d02b57cc2d746e0f3b9f96a5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0f4383074fcf75f342b27f0702b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec51d0d870b1f8e8a13ac58770e4691701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d591c10518d4e6fa1f949bb45e8d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8165a2137da3d6824a8c5f53d5367c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b604c5ff880997be79cd1c287c1f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbec97485a34c96ac4e7b01e481f4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26213949da0aaba70b2008bfe02db1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074284f62748996f69004f37531aa07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c2da6754d749cda975e04bf562a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae54fe27f158b8d050b569d2f1070709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67c5b7348b347b91c166a525138c71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a521f05287a05cfcf3f8eea948ed9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd7ed5e7cf220234b247c0528fa3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5911a23f18eaffd2c3e0ee75821b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196aa256ea2696fd9a03c36deac1fad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f4b5a53c3e2fd905e2d1858e8fb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0022ca06e2572c2736372663282ea0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c0389939748b8619aa76884867b7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac480e8015c728777ea6a8237ceee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4edafeb70f946733f9ee7499746926719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ab795c54eac41cb7456293bae047720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b99cb34413cfb0fa77f09f8fdb4e02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1bf04374ea114596e429edd69a4f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672451d6cf5a478c583e2136284fbc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf3623a74b19dc0c12dee0477f76a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a6325c0e9589a25ffded4fb11e8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa613461024047bcac82ae7e9d7f73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29872fadd55aec94a0f34715fe6fb4ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c9d15a3f0c3f557d6385c4d112cb1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a0bbdb7f411824cde81121d54a17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50855518bf5c0dd10a5027e3a31303e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07b88c5fc46429eb33b64afbc91ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b27b840477adb4505da926adc989732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3700703194e928a919aeca6f135e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d851e5e59b3afeaed51fd93fc8dd39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba775db441dfc826008a9ed0fc13f18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067b4102e21f69da1a3cea162d789d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5ca0a10b34f81ce11e2110e7e4af3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf451165b86e3d3a284ac9550373ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa62054e1c671bdd2462b6b1a2afc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d527c973e59c953e53ee781155269740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213134f090c480c3fc27e1753a8abe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90757454a14c7f897739acc9dd09f414742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97569d85f8f613cf0609142c0a8aa25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b618379cbb5b9c57fc647c07d7ee78e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c125289a7e11c87306f065c003e6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a705376d01db4507b8e67fe2f966b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93fe0dd141ab6fd36f0b515b3c14a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca7866a81150ab65bea976c757118748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021e66a7fe1cff321404d44270d049749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef850d04e5e2f9b0ba9e58988b244f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90970ecfa6b6b3a487e273703cf3665751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e65805529e88100ce49ba45e99493752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b24bc782b2bf328b38fd52d19dda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac77ec1dddf011740343b872225f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eaeb8fed72f598eccb10fec599582755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f79258aeb025acc2ae76451ea6f3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3d35273faecc22eeb1668112f86ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d585853c097ca9280680a644f0fec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66b7b2ebf891355c8602dbc1364d82759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>