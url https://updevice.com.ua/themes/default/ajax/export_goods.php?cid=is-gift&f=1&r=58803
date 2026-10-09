--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59968de310fada8c353ee3d71d5b6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9f6f168ccd82031851b25fdd840f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff0e917713049e09e3e79ee9a542d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a882f2881d55bbd2c4aea616576684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd52c36145cb2d5e30e42fef81b8735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e57fc83569a3e40b9c445cd539efe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639fe6c6347a65a016da5cc3a589fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bd1f757973b890c2ccfbff5fdfee58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38739b1a83fa80c1821017f44718a549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5c26942f35407eb68a9f2b24a51fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a869c97f75c00fb557f86dd024db711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076fc39742017e70053706dd30b8daf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed68e68570f35844b2680814b6717f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb52e4c216d99c35dc486b7181bbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4207043bc0762b6081c3e8d6f53a28b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0097757556916f4094fb174f9f87616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f3fcb57de59ba75a04609d63bace17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c99a0ec4958e946cddba412609599318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccec51aa49882609b70d7b5049305619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263fe827e2e5c7abd3fe48ba52366d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187dbc4d092233f833154793258cbdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e558e5fac1f02c2f18c3870fd7703c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad370027e505f5cb389470f54f93ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6aaf8d31713c20825f3c9448a0b7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de7f5029d8801dfff9df85e8a70c2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a8458d877b7af0cea89823acc11a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f27375dc305063551a89e7efe280a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63000f3d17ad534e529900b467063128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9d9c45f84bc651298762d2842214429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc353516ff9ef8df6a972096b86396630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226061e5d966fef2600b67c0570a87be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a322b57a3fd9ddbe0f420e051d2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee5104fc7d96d63702095b3ccf2c9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f47ce87f35027003be54823a8f8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4093ab73281d0f22e17dc0e512da91535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae41304d7bcfe2e9b8effaa0a98ad4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acf6886559c066230414d814bfcb6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe7e2999e6dfa973cef6a739f4d52838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a423dfd9ff60fd5956dfb989cb54239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612e32f37065c1b429127f443bd936740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785adbf4bd3bb712a6baca430a411b0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df601aaa80f8b20f153e09b1b0673442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7d9bf5ee9d4cbbc7dc0058e2631a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcf066c98166f6033a6fe7b4bdb8e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fe223892150b72f38870260d0a31a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a390db59690f8bc4d49b25e4ae88546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a262ee2c1ffa4c22333064be65f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896bae7b1611e3f5b0e9cc5afabbefb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ae67efd1a6506a69532a6e82cd55049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e8649eb9f08c212b1960a3168687050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75473df7225407a3dc0bc97218b9161951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3ef7a4b1c5c1820ba1bc9871f3fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff9e518caec7358d62075ffccd982053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dff51dedff3b0ddb755505d51d28c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f35f8feddb203d22345bedcc7838255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea604ff4ec792358df696c977762c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810023db07214eca2f029f2974fe618457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d7e40f4e45987537cfb6e265c71658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78a9c440a731617aeec17b44222a6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079867b3b0aeda7ac92110c2a9353c4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e4c2729360a1feb46d99654d27e0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbe73643d1bca8cb662c9ba34cfcef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e117f8087e9eadfa0a9ce36ebaa2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c772db7809d9718b38f6cea6b7fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac33c187fecd21d6e2ec9547c0faa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a8c06a7dbfc2f600b5c77b33924c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f43faf18add7bafc87c1585fa80e0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44873a3a8d13cd7773c9e02879ff7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df8bac36fea89b2c5ba98a7267eadd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de7352eefb99c67e1a00367a27cb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5f3e71c558b31559383ff0716854471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e07d3f7a7219c8993058074ddffd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6788711785e1b7058da263d1aaa51d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337720637e1c3d01e9dbef9c041daad774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d35760ed2281ccf804a9f3d71cf1a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6e3cc3e455d4af1edc57408120caa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e63484babdc334aa91fb5b9864c1f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e42fc215ded3f077f1f903b76da978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77cba15ab0dd53eff408bedbc2b89d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5c3932cf8dca1b65c3741df506dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b328152a8c013597b89f7ae3af5794181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2669c00f3dec58680bc9e90d823fb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ffc47f40145b7c998fefd8fe659f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7b02899607f72284c2520bebe13a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c80ccdd6b62f7993f1c401ed4a1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496dcf46d4fbc60b8e4d1a708e2014186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce7b6211da727f4a200e92480465e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bf1c2dd4362b31ba52355796187a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318de5795e7ccdb390b35b2e311755489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cbfa6ea5049c724adf9fe71d57f3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c331b1003f9927d4d1898be2d7c4a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb769e4692b7466b289fe70a9c57ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea26bec438638943d2195177fb17a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c840df651104726ee610dd23e80cded94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7c0e8cf09b06064262bc42adb60995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ddacb9a456f6317685bf9685634bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d839c4fab5ae2d97eacc55987c32bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0774d46f03987a0ca636661cc36da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cef6d805363645e0d44d276a4f0bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf95ac4a844aef14dcf134f3ee3bc85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515126d094110d131073228ebcaaec6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b3f3f4d5e02e5ab30b676f15f183102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510a78f806d6279a06e276321d46f62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e694dac719048335a145fde4b207b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe15e93884731f1424cece66d37da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc03afc50608b3a699f83a09166ed7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acc42c728cbe8fe1637ea0c029ba21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb3cee6ae23947207f78f8f3e953e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd8a7ae56a92b4f8e3bbc640b1386f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1fd57eab9eba538c59cab6ac7b520110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6fdec3c5ba2e3b81eb319c792991111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb163a66079b3f66f7202c3096d20ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fedb980245ea4f29eba0b000dbb441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7792e428881a605292c74d43a5e87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbd8643082a9ed5bdf21b48f893dcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6c92cdc7bb0a784eaab26297ff9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1108be65613ec8d33be1f882f01de4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37162334cb7128d7b6302b0956d64aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0da85347ec25c1a9c0900274d5b0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37af6ef215e9112a9901eac7ffce057120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053719833fbdedc2bb85c65c7204ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48750afc5d19086e91a6a72a4ce78115122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e7cd65e77cff50d9ca38096f7d410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4497017afb8e04f03cf28cbe9bcf60e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e165495e1302b7d749ded18ab20c910125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dea238980efb45081b614f7f0492a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd902cbc121a554f015eeb78695b99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63607708fd75563d09387ce11a371f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286bff5b18b8a38921149e5a6faab77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6344f75ac4d9151de6d7430a3218b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de18bbbf9b7bbd43436e55271eb891131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e18b0161765cad2f548621ea2aa2bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492978442fc8c462b5adba3e97a45e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5e125c0974a58506ee29789acef5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00292fc70e5247aee326a4a865eadc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd405b13310e5971ae5d99d7120fe6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26457956acbe58d0491a8bd6b9511095137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006d359549b99c06cc965ad0d88a76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf9b319dee968bf0c22fc7950eb85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202c2f4f45a2fe59d27e7ccf38d62b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f934fde3c9f9f79ddbcac2968869f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529cee7592e2fc2bc86fcf6463ab4bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6ff797180ae6306b78d758de1050143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48556354bc9d89588e9e606cc438d55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76882f219415b9d8f1f14f3a7b673145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1c3f2e3a3855c91061b4d658238e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a3eee7357857a82e022c6b98fd5a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91593efa791147c063a952cf2e5f5fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d0fa6816de4d13b805d1ec4194d97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae3c9cc4bf0a2663f6beb6b2397c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38349ab0be7d13860312c3c960c08484151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad23e9324406e0fa8c36e07823531d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98173f2b932204a28ef93499efd33ba1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42fbdfc60d0d86c04836ed37483c1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366450f1fa82033e6c44bf6d02debf08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7a15590782e2dd96ed432d8bb2b8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b650b943d294342eece671252df4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582a203895d93a3d9773703f5f56d81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad8a5ae3c3702c2bdf455af717e4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1167fe7baca422156a3272fffdb3a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99daa361ad116cdb4cce55102590ffe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad758d28c9861aa174b9830104c3f568162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b35c6a9ddd31f1aa4960808d9d802e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24988a12d4f0006c59f15a85764c2be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24344d7d4e3d7b396e7a8c945e55f18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32a9e2231e2f65b5b12c2e261a34b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9343f537988032cbee10c6fe830654167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99c068e3395e27c7a44fbf51c08a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933ed362b1a8f98e6d82d2702858772169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41801a761d9132a91129f02317751b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e05d5a44542c8482e3ec3e388033171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f396f2a374f2a6bc0c991704ab927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab816b5e5f8f22b3844d16f2e3fdf46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31347ae1e9ecce5c32c0de6cf3685be3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df317bde0e7b2901e38fbc4c1ee6b0a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d254eccbd43d810c2616911aaafe41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c66a17cc52dff424c156e8861a2ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebf21c82b54212f890e1b997aa472f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a8b3f94fc813f5294c693e1bcc9dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d2903c2afaa229b23bb485da2410180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec396936c06f159547191a3f82b803181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccaa89903736e54297d58501f2aeb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57ff06cac5bcaeaa80f757192cf556183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935d53daba5b9aec5ca26e5abd4d3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685ddf025c081c9b873890f78fa33df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cc71c6530c0c2ac70e59377a3b1c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ade60a8bac4d659302c089907d25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d96739ef67097e22553b6c4577cb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e95bb60cf8d098d82891a575c6a95b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59300344a3906b02c684bae8fb4dfc6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba745ce14d01d5cdeafad654b5bb06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f84f7159244a265a9617ef2d9f00aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0d85cdbf3a2c6e68f4524d849acf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91441bec0a68ce63aba4e586e56ca4b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae16263f2b5d9df0f5acd1794d617195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3657ad87bcda4e6ffbb2c04aec280196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182b8626e1d1f537433f4aa8fd5d39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7f7a9dff92a1f3f4dbc4190cae6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a4393b90a118787c56e296473d64b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc38c5284156087fe723fada4c4156200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fdee30a5b29d4ef0f61ec8920fc61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b29d84c87ffecefddf30192742783b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661c8dee392a14c40a41a4b0605912203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209713ff213b99f3cf6ed96cf49dcfec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f80177b568b1965dfcb515f5a4a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a66cd01f44694c8dcd993a1566eff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a11b729a5db3d5206217acfb76493207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dcd4ed8112390e020c1a37f2a9d5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46625362d83d97a3c4aa3bf363e49ce1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e66994459c91f51bb5b8b52cb1b3af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8725de0820363005dad48fa12ad39d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d3dee548005253c242d970a33d34d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cd3bca6622bb14c9d0096f59f20ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441282c731ea735918c199f7bc1faa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557fc85e860533e965bee540166d967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb49c7467fdf5ce2307d6bb42b95ba8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ed248593488f89947f1cf33b392e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac054f4b965ac23f9da79e48f3ef5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccc0e1695f68dbec4a32fff2d9ae42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e31ed003a38a8c9de19bc0dd974d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d5ebedb26452412dc684a3716a76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03fc70e319c6cecb151ac0a5433efa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15807a9f430fa99190314c922f26b4d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edb54f95d8315c1bbab7f4593ae1cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc078d36a6ebc385246bc62e7c540225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d22b3922ee8444ceddb93fed85f93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31251d7776bfc925e64cb8480a3084e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b674987610dc306eaf13d9dc00e71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d486850cbbeeba04048e5f81bb36c50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739f131fefc84013bc2e8cd5cdfd07d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de834641b859fb562106bea804772e78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d904f375687911951bcfc4a20a9841c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4cd059644e7e98ce8e459ac47d726233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea88e512d731650d11978051da69820234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e971214a3f9b4d894015eb4f035c7e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee175c31ff05ea57d8649587de418236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2972c0a10934d048babfb16ead6f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c1a0b840bfe04f46e3fbee8d7fa91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3fd20fba68acee0d1b4fc1b155bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a7a11b2c794dc2daadc127290e954240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaee4edbe53a5f109e8c180b735015241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e5577c9ffe6aaa9a0d6f7979dfd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318303bda5b5e0dc4b50c47890e1f93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef92a6ac1e2bf2dc021a6b5a0ff08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38499b3c10cc4ae9fcdd018f6be89ba8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434bb3cc09b8c0d182db12d2e3e3cb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15451e2c0a6c08b099e0bee1c40512b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3bb54930ff09edea205201867b302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6bb5e101fb9bab0d1d8351256115249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be43abcec34bb2d3d444131bc7693250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465a1bc302789d543f812d5fb7b96a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968c9debe4cd449ae5bb716bf6df2aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91a3568a3586899c3cc78fd8ccfd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87eb46525f6838caec0f8a2e8676da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741684db321dde6d67f68fabe0c2d39b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96453f0cf0c7b9586d1e2add94ff170256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae1ea9e8c23801d41ec0c31abaee2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423b45fe1ff9ababe16e9429e7fb20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5abbfe25bb0634afae21fa2825e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001310c9e46295b2adafcdc224a598a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9116477f216a5d796b35d0b593eecb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0fad39053130eb118a8d086d5e95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21969b1b308a90900e1124412c0a733f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223259970bdac718b414880f07755cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e901a9a0c0e43d69f89a5d7dd0d5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788675573e87d5034f9afff5267b1152266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b788885daaeef6aa95c77448d55561c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd285d8c8e1cb5a813c9a6d41c40152268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566236898250c8c5aac4d07c44e45e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748a5b53eb08156ee81a6161be1c31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dfdfa111cd1f3901173ceac64e95b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb4d6e8f4d61c519f386ec57be89cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29fd4fdac7b6271bd5575ca647752273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5323c0c7873e137d5dd6c93b8ac14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7245b9367f8e18d962eca40b4145275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1152e3a14f56783aa0e3b7a52683fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97fce69069fc53be67c40ad87ce083277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d18848f64c38ebd8567cf38b6d9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdec81d30b9be6ec9cae5f41295c0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d90f9eca547df34f4d527c52b6e45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c701a74a75ac90a59e1e71d7ab004281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0606a00aa893c877a5e761e60f3463a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da47916dd7f745c931bfde0fea39c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dc605b41e4f9b67315d6557b03096284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130ce44f258c1c151cd47d02ce7c28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc96e7dad9131cee283bad4b0fa63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354181191f20b805cd84ec2004244ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd83157a998c04a294e5573c89984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c9b56360aca85b9c78cc0ed46c70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d578930e95cb674dc2d3de9b1233f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8381064737c2a79a2907f828bf4685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b9d4134057f4ea94cd7cf19edfad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf96ce99fcc85becc0def1c4543af2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6a8e8822c14828fd537e960386a9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329352ee568366d6fcbc4a3b603c1939295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71250a2c44058e983ac2c9361286c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f9686f8dc26165811714cb0f7a65f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6215620cbb41fb28c261ee294285d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6ce5435f5a9825d5d3908e19e9094299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646532e9ab783da5d0ba199266870b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd159a4e861fd0acd44f401d6116148301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0e3d909d7c6eadf9fee7cfdd8e864302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279edb2e4c6b5e8454f48cafd020fb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a17a9e488d2d9c7dd7dd53661dd5c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a12a9854287049e0a3b75fca34bde0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092c921e5a2207325a5733148d3efb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b99687176c6e96f33252e9f04b8ec9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da5167845069ea330c18bb0cfc868b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fc27e206ebfc68a0ad5931999a1f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b80a80fdb1d565881e5d68d7b10e9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1981e91b2753ee1c9844fc9defd447311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b6c571941c5045d5fd698205d3355312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aef66ef50eae9f4da097460c82253d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31fcaf3c29eb20094b6a98442d3b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc9e888c3edee27be839f0c70c17c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302973a86121f8a0a0fcbb034e7cd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702870309017601b4ca191912215ede317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae1e302dfb20945816057b9b2ce53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a8654f8ea082aea2573780a9dcdd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb739d9202a74e6568f86cd2f8c0664320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072cd78702b9c74cf25f1375943f5d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821819ca700d5a0b8c60ce838efed7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb708fb1d2d07cbb58460702589a29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce815d3db82c134cb2b908fbff035b3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f179f995cf274e84b57ceb49f964325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ecd6d0021b83fad447e717f34a8e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38759ba6ee73fa32e139f55b0ac369327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36adf976e58ece6458a321f9bea81f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefbad39af5414c12720b7fdc342c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21822f4cab315c2d05f4685c8dddb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcc6a9163f6f63fe8c03ad939375d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea1e993c5cfc1136c99265ca32738d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab4a45b89a6664719b7a1b5d365e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bf26b9e21610124c16ff3fcd63b25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc1298679f07941199a24ad9e5b4c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c4c260064e9afc55a82099718a1da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153f1f9ef43ac41f11f05b0dc8b10e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f85a50a87375971745058282b42f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4262ca938a200f011c02f6efcd7d66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc995a97d0ad920aadaed2fadd2f32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88cc0bbb950a45a4807b0321c3e81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2221b6597bef005da540c762cb8092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2cdcb3d2cc045aaaabab145c7db5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c99d31981dc0d859054710be6cf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1fd050c91959de01369010054969345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc86d0a3b7704f6a9db288ccc0895346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a95e515492134d167ed3b69aeb2ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ec706a3275a490caff86198eeffc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3191c0b04f34fa1c0303425aedd0e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969e3afb47645e69ef41f89828a660350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb07c401f8c1a8657b2b91a55b25c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451fa89e3fc18b158572147e82fb67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6f338de9a1badf11283de19535a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45a48af0b2eac6d7ec43b7920c7ea1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc358a51dc4943e5be0f5bd70ffe0cdc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a5493b7781795a1ea25d9e747183356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142ebb7f813ca6a10f2f73da301a3cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6582e20e24460acb6ff5c8f57a0c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4af4d39f34fea9be0a4358c4b81b69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492be6ca47a573ee0acc7f89b8a6ed8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec800211e0dd677a9be6a19e3e3cdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc2c34915adc0b92688fd46693b70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4b048376dceb3cef66597a089ea4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b662e5c0fa30adaccf0b186f0fa76a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc5753fd2cf20855ab2b23ded2076365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147b1aaf627a9bf59dd7835739a51ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995b064473362faffe4c49484b2503e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d261f14630c9b48067f0c03ce23bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666a7e36ef8960438b508f0c3a75f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641b8894818e1a3dd35ae8ba8395048370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef5d6d62bfd22618cbac3e636257d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70e82d9c920498f886d7dcb59f6bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9a7f1c5c147db1e0f7db49e9b2fc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6517e01b7274cdd2183780fff5a39c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af3d9c31af14fdd7c4482a3eff7e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd04b649ac6bcdfb0a8086d7a8e2a5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a15e00714f6f281c90aa61a0d8cd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea698aa8c6b762541d3785018a72c223378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ce6d7a4a8bc2a99381c3a3647fd32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd48ab5c70683a2624632eecfd34f62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765becdc73c0c6fcd2f41e7a0f81b349381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3906043af012bee289ab2913d30d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377d0c22eea3c5be2780de36135115c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dae3b3201d52678b05241326d8be5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96183201e1c6d6ab3b7bf26315d3e682385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050265e2978697a4e3482a0db15d483386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65341fcac2cd0d4e06210b8fa07a08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadeabeb7809e17241df4dd37c3de1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58198bd5f52e95536c128d25501ba916389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82665eb508ea2f3fe2d8c419445dcf4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d557ecb99b448198a9221aeb707709391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b27cfd413537b8accc0ed34b23ea34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdbba934c22d134ecac10e5f905c1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27439346335bb28893ad233158a630394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f616184eaf9c171630073ffffa64c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9460a8912fde36bca8f42622f741c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d3763ede94c4b2a51c12ae8c7a96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5faf507b47ce9cf95b811d20cd22d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ead8f39be6656e8fb601ad4a5675c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4072a5600fb710516311de3b7e94b31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958a648f9d82dc209a5877a1171bdeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264d409286e90646ed35e0765df48d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a3eb53e0bd3ad1eafe9e3e249a8b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d257293199ca1e3fc1b9fa549c9b37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed13f2c91ffbc5d18b35d63b8c290d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dac4616679d93b03482164d124b43a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b0a3df7460beece759d0573ca9ed4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367b456c40a700137f2e94566cdf8a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f69fc843ce1231e82bd05e0eda558409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17501fbf3ba3b378b98197917139dc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2365e0740c6ffa54ae8d56dc58800e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4abd42644d67031d2291802ee19350412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1920962b6a08b2fe45d400accf286413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87803ef3a280255ab94e632096229b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da231c0c49a80dba0881bc42d91f0d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05caa4e6160d8801c23356531caea7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797db608ff77de922b8e73b23cec3b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32f63eff306494d1856fc66bdb12c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5614fec2c365424bf1cc80de0ad27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64395e6657b3a58805db0b5b935e81d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c45b23781d20e8697cb372a132b3e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fcf4354c76c69a6677b70ed02f4ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a416327abc4b44a99d3a3259989add423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f02919a4130b1afdcee5355367ab4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf2a97c11a0f180da961981e74c682425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f27030181aae63b025805c5d0a14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7f3ffe992fff9f85a9e431ff0d88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7680f12618c32b14f6a040966910da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e57362c854be5b61f49cc7c139259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5c717db987a6b1bb93002df57d5c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152abe3ccf727efc811ed99b5875a2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f6decd5d0650de95d70e834a3a90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7616e9aef70105f0a2582be1bf08d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f11288cca8dac51eaff82e15cd527434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de18229831ad0d51e155cc48f70899c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bad08daebf0f3c449ffb5e1e54ee4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985bcea273fbb0d506cac0a5f384b83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53781a572222cb46d578bfef7614952438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e15cdffd94fec784752d423df029439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e43f9ca2622d74dcc15596453f041440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d38b1a3b40e513532f7eb7a61517b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe9ac2681850a91e20058ef19fd05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fb94d51dd01af33ad00458fdb15b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f7f0e0db260163974fa2caa23147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa3aa9a0c3d5fe5fcee0b9c8d673c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159fcc9d950b6d963070aed2d62649f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d909730c42cfb8459ff8f810aedb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9019abae85aefa5b94c5cc880f429a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b31c504930bdfe23d0dedc049872a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c85b34f8b908fdd01f424fdde0f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bdef2921d35873dec88ab88690f9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d620e0b829a1e02f1a6acea353d88b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d59d75c6723e546d08b2726394213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8732f45ec374ac5fd19dda48b4b03c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baec3f74e69515db9278cca07c3125455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d7455c4574b2a20e7d07d2872877456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43824fe80e8635c9a725c9777619f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25887162b39d3e1e23d7b5a3a9a1a8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df9710b0d2fbfe35dada495470709f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc8cf1c10d2e088e8df728ba55224c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41062d2d118559c929f361c9b745ce1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f8e07d5e54987c948762ab56e4d49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46050f662cd0e4b08e7f196c46bac409463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd72da54002fc11b0a809d8ded628464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a1dce79608e935aeadf34a977d005465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31ce9a9eb3ba74713b628332368344466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6619b50cf5026dcab817448df844e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea37d729ad168b7101620b1702876468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70b475d308e2d28401c83e1bd3551469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d9a6aa3845e2a9bd11e553055afea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a2a65999fc0b3b5077be37f671c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe8fae808e7148c8f916ece91e277472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d4a35620d6abc21f35dd7ec29901473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56c6ee0cc85a47d940e6691b393d23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b01edbb6bbe6cacdb69935044d0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513583177151a693bc7ba2c38422ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368010ecc15492cf9146434545e13f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60449d94db7343404fa98c2c73c175478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92224da21f58e89fe42982d89849231e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348155b17042cf7b4d1543ce7fc4a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d1f5b1eff68cf2188fb448cdd0815481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c8053638b91c50728ae6e614582b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2b13b1791593e24b96a9bc2c2b96b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa3cd6774b168a87ebfcc3811e642f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a696063b41ab77831831580adbafb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b7a6802b01f4b5848fff2125e7a32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f100c46d612b0e743d58701c1a1ea59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ec62912f682924583a6e841713a8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0ed7afb20ba1be33df26db9f3c321489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9745e6cb1bb4015ef7321ffb14ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db797725a76c69c32e4a49189fa9dec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca4cdebcd81790415bf92a30adb5cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b441902ad45cd8c306589acb313954493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d3fa577577cc7399cb7d0fcde388494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45aedaa61e1044c357e2792cfa36ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fb5fe975846ee0ceb24b50bcde9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bb495cb380f2b9899e2cedc9ed19c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e098506058a5f73ca0e6566ec675876498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677ad3bf770f3ab4ba4608fce5fa5f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3e42a7be2ce1c52dccb52353ca594500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0035eaba9c938cfa0bb3977b93d4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9516cc0c53152a2015f9253d35a71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a3c7e03d8e5283e63724ae8aabdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635b70c2c408b6aed34b043316bd0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e7caf0a3792daa9b75252030a90a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e639f3fc100bd16bcddecaffd2b85d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8fb3440e2abefa324a13eccb3cbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd3a5513adc4432822f0ab4db1defe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611ad72ccc70a5631c2b2cc31e803c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918361f3bb98592a0043ce6a15536b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d1914558e7d5a66760ed87a416600511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bec56906a41d82645a7167a40a268512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c713aebca0719dca2c2c4200114d311513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725772a3cc64f4d1b3a23ac53819907514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55729fc1ec90d09475310cff292608515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c04f942e9aaba1568b434170aef41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c644f1c2c1a6c64a954abea0b79315d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14cd03f5ee396fb5d87289ea7e37cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22faa49bdabe6d44b337c7f2b264e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fcd28800550025789eaffc74e89e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aadfbd408b72521da693aab26d5bcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d6c7996797f7cba297cf11cd03330522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f73d782187094466b246e6046090d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c46b8ac054183e6ed89065bf905f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaca07e5a04438c53cabaf3b562c98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb35481e7332263be5247c5d274b625526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b5b4fd4214b55c9ff70145921edc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a8808349c2a04159327d190c8483528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce74cc6e4f46ff15d1db8c884b1ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f67ce9eaa52c4501414e60e5e027b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a9804d11c80fb0de9a18aa3ea13c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599016a97d1fea48cbc8d553e37718b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cbf1b02d60d4391f06301d3518cae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf052ce25d4878f219d274d1a4c11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde0f4955daeb03bd93fa979c40b4a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6d8ce5d11657af6e907f3e768660536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6034894fd326e0cd185e92699d20d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31d68ddbcadb2ac5d6de4f20bb6fda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778e883ec166255ed1e90a48a174f8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0822b091289c3018ae9c3758a808d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62a7186b66949771ccb42432b02718541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70329e0fdce55937754857928333a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddc131b9898a574bd4e4237ddd651f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314d952bd13262e37806c5d8d1ad494544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0894f2ab4bd21d76a89e7b4ab42ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8515c8ac0dbcc6ed73699be702f15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d0229840f01b600636a8a1682e071547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18f26256d575e5931ece75fbd218de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923919cebf8f08cac7bf7fd14756a58e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105169c962ee95ba630b2ba14dae0bec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a217515a3fb1956d0b9d349bd1225d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ab0814953107392786f731aa8983a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f879b6d5fb217890e8fffc4848f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d427c8820d999a823f90d8637c5e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353e1cfa31704b7daf8e150c281878d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f045e4d3d8886572c95741b949fe03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1631f4e1965427d3a768e84b344f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59760a9d83e054f56e6d8748834f275558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d71ad0366c47876081554ba11558559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1a2e9e6fff393f22122cd7a68b6f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd368fd9bc7ef4f0f89ee78b8adc9937561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a972922079df590970ccc9ccbf79db5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8af3be499c2d5311ba5a0d080ab32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111ae8f72f17161d40e60faeb525494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b86b6c22d0fa0600ea288e7f90bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e019ac1727bab94f55a545b35aa4587566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25086b78222551ad436a36f412a92c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62f93c8adc9cd58dcced5f404b2dda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d70d82f1e78ae860a66941a195d586569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd290607a607bfd4ea5bbe51da5b2f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d8315a78a1095f314f43aeccd1bb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e30b47a29d4a2a5c224953d3f59d91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9304c4d3ae4af793a121e328335d249573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d15ec89fc6fb27d1be24214066b95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd518ede982a2bcfec03ee3a568e9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38035355b8e8aea1fc7c161c8a863c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57594b98d434db65a79e18e619b137df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a8a5015dc0a6813f303a5bb01f6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345cc7721c4fa8e0693ca5c6ab26b7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf332b9ad3a451296b755ead662fd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8aadcc8f8604ac45a997a355e9424581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaa12dcee85d68605930cc2905ac1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02427db1386e4e208c1cb1c6c80f6595583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf0002a724a98d697d1d953b4e5341584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f04b8de48eae1413d823e468d8885585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97829952969c6115f0e406d1533193c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3ac074b1f08e57d14b83faee28e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5bd4bda90aab3491e33297e601bb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937451f4046401ca39f94633932e847589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45ee77d55fc2c98d92958793c9d85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e068756973b9003d6f01482e69989591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb4850082bacd787ece49d8267bce7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1eb4d0799f51caaaa92eb0fdfc56b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233fd3d444602acac649120fb5ddc43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1513a4f4fe913565453c129d1eb7bc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf141ccbae1f5a6df202f4e2d9623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065470921ccd21326a96edfdf62d6836597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142543c766df3eb0ccf612d3cc4dc9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b94acdb4edb1b23f36ce8331bc2a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cea6fff92e5ef382456b32ee12fb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523306a38ffa1e3f61c4eaa2ba7692601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74d1966e673f9e0db404699e45b4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f84a5c7a9dec0938e8e029f434f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba35055c7016fa7bb2ed0d37430d5f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e305cc89e96818d74a99b1e3e5fe4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc26b46c87db4ab83967ed2d43fcfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4a6de2d5a34058f777abdc4b0abb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6197ae5906b7c612b7638a4be7d48ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ed0584be1e32b9fcee494fd4810c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285668df38bf02a8c246ca20f5beb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55336f92b5358c43576828ae70ff3d6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918a36d71bd2a3b64bcf9ce84a3209612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8888472c047d2edc9289c17667b74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47f3b638842e05617901aaab96b25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393ac4010011675e1884addc8b7ee91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c2e5d82024de6a7b1ab8a4a61c4dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9848c292a0ec40a4fa98611c1119e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11122cab9f0704e07f2ddb2e1c764b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21045f79809fe60aa98b657b4951a195619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4528d40a451d81dafc97c4efe4fef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a886c02dd0163e11d8b56574373d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86577413af138909e3041e7dafe15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc299ad99ac46e87fd56a6c63eb9de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e7f41bea340a56c31f894541aca19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09cbc231c2f1c4c2c10cd079b07d9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569f80292022fcfb3324c1d3c5b52da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a391205b9b4e5540346aab6310b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6bffe76fa77149e05fb778efa0331628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b958245ead301e9782756c561b9d23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe98d44df34f148bbb70cb54574d2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b8452f07cda374449bc3e7977462631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa36b3f466bdc72fb8766c66116f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eb469ebcb26e406f227e03bfecf72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d9cf2008925ed034bca561283b41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1068a553f46c10efda3ab9b488c365635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c95a4fe8e242942100e72710e0cc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf94d2930e31b26a974cec9d839685637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d17b78cb2a454b03627dfcd8fa2cd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8bf07209c04d376276517fda00f01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4384f56102be2c093968c7cb3a620af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6c8fe8471968d911eaa1a271daa22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc12b7769c6d30f97e7403fbc5c97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103dd8bf7393731556304a03ca1d42a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08574e8bc4c3b3fc0c6e82bb69aa13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0973fed5cb3bc3d9ac230a7ab34f9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260240e5d9847edc8f0662efdd0f8b1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5f8ec480c7d2c07636d812851e1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4617d4bbe4e009120c91266fa595580648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa36cdc7be5add2329c45913147ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5468b55f8b4f6ce8f8ec01b451876650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d8593facbfddea0093a9576f26b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346675c781d22eec4206860fdd2ffd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14567a4a16ba5df0824e754e9e1fe7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9885f3fef85d8405ca7501c140f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96f2333b5bc219f856501a7239b0a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f01ddb07a32ab9222a2c83206b88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e4406917742b50f460e5acfd1ea0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a89d4033fc21860cd1b9fd20969cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3031971fc8995b67d27122cf65f9a7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8ea15a1d780fb8ce2a7cd4cf2b1a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99797cabd2f89b58af6262b0886d5fa3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77121b00f7b00fc96d3b9525e99c172662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be2e4f531502aaa4bcd3a16de346c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78141d2635df1aa34369118ce0fb0151664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a13a51ae71aded77b69d120c4924b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb4a3c03e3118b001777ee2c0356e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42860df2f380d11d575bf21fdd8e21a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab34e71a5bc7d10139b090ac81fc784668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86064fe5be40c92f23586041ace902669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf19d9043743bfd75ab46eaff0d816670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020eea2f9ca8a5ee3994baf7e21ba34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c6b0d1f12880a2f537d5f6504914672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e2cc34202e4471b22540be85822e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5014b4411ca0970080dfdcd636e0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267ddb46a107d97931ace3dfe1af0ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25157c08977f2f2001d9d1d56139b300676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6891b97bc595b451ca411a3f6a8ed70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea37c9546473336c45cfc5333d4bf8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53496662df213a23c948b0e27d2663679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93f2af45a1739f6947a540e8c7a38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6c7c6c00d921c0155be85e51a38f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f80c184bde740be7628f4cbbb356682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70814b280f9ed61ac9ff7505d046a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291dd04c4853f29174dd5dcc23b1711684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762fc507b66b70ee867d55a158a79cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8755ffd81137d2fc0412e4b704534686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91961d696275936c052818213fdb3b6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208796727e07009afa4169151a2fd15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0805b21786501f218533604e5656f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3229659ac0b6286e7d54fc78fcdbeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946ca9519bc88b35dcb121db3d725a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f602996d93cc1ddb18515cb25314eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965f607fcad6d8ea0ed963270e6e0f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722b655ea15dcb49f7e916cb5eaba9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0fea40539e1c88544534427fb85d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f4453ad544b263904a84b3aa4c01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be20957e640fa181ecece884fef88c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa0530627d2e04d0dfc4febd63950698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea92d474aca4515555ab2d2b5e3f330699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff837b1c061dd30f0ad04e8b3d6e95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742aa5cfdbf64238c5b4933f6c47090701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3902bee4593f6bb8cd0cc4a26e339702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205c958b2fb999cb78eca0242285193703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5c058ba2f6e3910229499d013440b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a917a5b49086ba78c97e1a288b0b48a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0465df743307fd7215d7b09df681b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e3b53486fb8b2a4b9431e72a10680707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4548a7bdfa30b07d087512c55faacc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dbe57c817c38e502cc84e9ecaed0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaaa248740d472e44c32abfdcca021710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12184a7c74a03b7e28d13ec2307a0c7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bce3065ccc1c836ad363049ca9346712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f6056ddef5fc3070d7aedf973628f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96d62b14b5e1c85e9836cbd4f3f90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d385151e5391d5518a9e7875f16e70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a53b09fd56e93228b05b245aa29ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce5aadbce71c657d71683aba52af96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec53be59aff2d88f4fc58e210c521718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e3ae9af43572ca2ee6563bfc0bc5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97ec177aaec10fb24be73ad1efa5b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286fcf7473947994623c98c516bf8f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e6b9d643496a286e5653d5084417722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16180a748fab8b332d57f087e42efcb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3076517b95dff9706e7999dd7265d5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911ecb12a91b30f7578481846961a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e08d8cb6f0a454517c8a2daf63e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b5b7f57cfe376634c1eff1d29feb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c5af1185f693e227a735ecc297ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be9cf5fcf6339100fd879e522eb55f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fe648c566fdd5f9409bf957959b1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4931ebaad07de510fd02eae454eefff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc845976b70c20e696bc8fb584d0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caba52ecdd99db7b619658524e9f17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29fa4e1a709db6410968fb02d47169734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d57b8d700ac34b7b53dca1e8744403735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c577c6b0829c4e165bd14259a2782e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee21abc8d33655f9fdef9b5903cf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721e90f0f53e3fa5ef4c1f42d219369738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7240fa6e182265951f81ce58fd586be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad78833ae52ecfde75098688d6cc7a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd8a2338413b4cd1ada10b29ad1d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e308f6664dcabb08fd367c4120d8cd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94a014a70e503140b82bfc14daf7d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb34bf626a07b439e49c5e83bc58d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d913afae4b9a2a34407e902af6357745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafeca6f5e7fbcef008c1882318cb58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b297f0dd148142f2f745da193ecfc04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9e12ce1af4181f100696e0c6fc48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d387049147e946241c88b84419f0202749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd125dd4e6b6f66b320f0047f88b03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec554b9af4a5b8a3577f0aeac77517751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75ad1af4588b935b3eac6f390e356f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222a53e5795b1646bb543bff8830beb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b335814206e45684913537c1ab8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02a3c7eee04264dc775522d9ba918c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aa205f06993e04a707bb110fdfe8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef226937ec4a47d654d6610305a4bd7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99147c29fe24730d7db91d98902c714758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a503ae787638081aa8b29093080456759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b3bffb4dc69e8da9fb2976e2da711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd44e64f468fd67fe613f15c43b4832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fde82922cf88f3bf59b78e1a2f3ebe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd63c9646100aedf1fe95b6eb7accf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205cf69d5c16ad99e0e70cdb9c28cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8eb5fb0a85fe2391ee110ee31e1986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c4bf3e7ed3e8afa2e7d82388178c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec51468ca4d1484a0b4e895477ea368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd453a3242df1447404892e9249659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea661d7dd2535920aab5af2a076f01310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8a196605d1da7a53619c5e6a983b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed273742b515cdbbcade956b87d56712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48742fc67a9d339cadd0383e1ead2e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5371dcaa3703f0ad86172414644f5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3e1f69abe5704e8922c43e998aa9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9a1df6c4fd223bc9542a56a1d9ea616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131613682f1035dfa3054b41377edd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941d2e5a0b03525b38ba61078d063618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9c73b9e474834f6390a3366129daf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64ffc3180681f5eb597474cb31ed2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de29931ff6222a4a89cbfece0f0208521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d315ede4918f7d9caf9cd515e21822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd252588ee26473c504fff939bb88d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee62a192c6cdc3fb32720c1f28a68924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86105704cbb72d03c23c4a50963ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b978a32a4ab8632c27a5a874bd35a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedcc75adea623a3f3a874b6d50f81e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674baf2f4eb44ee29c278344ccc7cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a97816c3cecc4c79331cc92bee50129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5840fa5e2201281c10ad2403d3416d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f90806b84035dd7071d62f3a136e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67126dcf320daa159cb640f08b42dbcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e311e489e9e489b1a31fa30d3c6a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0075ab92c08177acee62c5b319872d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9daa72df7449a737d62fc575996cde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3d75414bf84683f982d861bc79df636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8e54472ecce0ca1af893145532f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5f058f10984cdaa66a321d2590c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e91794f6768c98ba41e3942eb4acf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b106fdae76ba047da004f24f473a5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036fb16853c3655a15a701638645eda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea872c590b3ae5cec8c408874625216a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e58b09ab68f8c9078bb1236953f61e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352779c250ac828cd3e738f35898a1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40bea036dd400261aa0319b59213fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9b05d59f7eecd2f13d5817df3f19d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f71dceb7db2f48effa5b1a5420ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd153606baf72e53b6a47320fc41848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a4b808244743a72d3763880017cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0eb0ea19f1a481dfb83a46e52f24150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2950ccc64b135cab9dd1e14aa5b8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdb499f5bb7b65afde2dc351390d8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c1d577ab747fd4081012e60f3d0c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367557ff91398d84cfe79c20e7e5e1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f180e02715477a4ed69014f82b0ea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0385fa39b52fe3b0ac6d7ba1babc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a28aea390accfb05353a9465a967157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea69248251a03139ca15a00744aa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054114191cb403bcc329f9cd423ec9da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91f3819c36cbbdffda0d9a7b5923860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49b4d040266ea2d42a7b63419d6a7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d0e8457435cc57110859d961afb5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270c064be61c2b6d09c196e288dfd7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d38ce86bc0ebc97cdc028242da48b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9eb1acc9fa796726b0d804810b16d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d805778dc076e2779c1237c2e0ca3b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17881fc3b85066cd49375e71fc0e863167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cd8ccdfc512f258f1f5bb967f39bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c76f78622ef87f634049bf4e1c8d3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e69cf980379cc64689663301294a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f602a63af53d5892a0560e29ecb4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e89aea62cca844eb9facec46208ab772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed078e48d291e07860261a43e859ec9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45bbecde99ac9ee223e34d1c1e787c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030b7dd328ed8887e021038eb64f05e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d5a5be306e1cf6dcb897d07494c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461f6ec380dbc62fe5d93e311e8280477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e6607b6ad7b0845378310f752f80978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c8df66fadd23cce946360dc3bed7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d01b88cbd907b72273e247195162380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69091f6b47f3409f2775d46ab96a49f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c515c86c6706a7cd41d99144265cd9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2450c6e1c6736136c647e993143ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3425bd6a2288a88b427a7d923642784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dec38e6ef803c87a9cd4545b09531185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121442b122f53cf13d17f1ad13e8d8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bc026ef64a2c50a07369e0e81ebdf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de768e464d12d0f65a41901cd1fc2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561694bccdb93388cff5e12508d4dc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd18a489b9f2d15396f5c91c55f8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c5a2f786bac3f6a7559650d77f6cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a2d186b2246f3bfa42f79090a09a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb35361f82a31cf11f7827e2c49c0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1a80f359782ef7bb8249a609926794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393a17bce4b88f80bf2a344a8fe6de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f552519b5265c01d0ee7d5d77cb7d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a359bfe9a631a6892cf4f217c0401c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c7dbc86ad69ec27f4479e43ec736c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c0fe91eab570c4c1e1b98e2461b3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b931efef5e1568f9fe44a61a68712d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d221b3e490f095e45b44035277e87c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984d2d4803b0cd5076a24b380cc5c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c75a88d778bd2010c008d9e6caea70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586731cc4a8dd6cf476eb7b1d743aad9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31539000e00f432ebf05fbdc06c793105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078173812ae6ae402ec68814b289b06f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4028f6492e185f2d43887c35f69bd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927ff91616b6a8ec4b8f9473df5d4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70bec895bb6f23a5f2a15615273f17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c59be2252228a7daa05e7c704075110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03575647d16199e885d6fcd8dab5f8bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0120bc7c8de36fde25d21f63f6d05bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577f150d0cfc723bd35cd6c01ad7275113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843c7dcfadb10fa7b50b0dcead105a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2453d0d0c9f51cdd4d23c2a50b56a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec1dd226619b262dfbe853740ef5df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d951df8d5faacb06d75556006a28c23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36ba3f91f77b18895a10bae6f75fa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a8ff6c7d4d72f445579583b5e403119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c841ce6a155f2ab46ec3671678f46e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd53da9453bac231df25e66c65661d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68d1af54ce4c5b0727f264f8f38c5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d3d54e94d328ffb71317908c4176123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa27b6d020b2bdf5b3947180090e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e799568f81d25793ab1c05074ca53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012c2c65ae77c113a87a0f013dd992f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a0fab742497a26ede5bc2ef632c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf84d5845577a69abe83f20555eea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267cbc58fb92f35217abda86c86223c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b81fd4940aed2774ab693ad805a58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397abf21b0e0bac549c2d041d2fc7b30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418472c83f29d843eef931046e4b310c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce26acb12be60385a0304b14fa96821133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ade200bf4b8ccf007b54a8c109b29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6384e5fadce125c27379eb1fec8f11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c0a5cfd30a5dcbeddde5159b5ecba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870daa2a28aba2a25d4b946271e73d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc01a17ad9bd8e99e513c30cd9771d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf3fee5c0baf3da3635424e486e63b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e413b9428a2d5d81cef5efe6c9a07ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac171fc8f66df1a5112f827c7ff6b55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19aab77675dbb052eba82460729222142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820b28c0c8ee6ced3cc1fd4b882a81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03161b51d3bae29288301d4ee96ae1e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c756a4100cd42a19441b6d268f978f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed9b06fadb24f43048dbea7594741a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66eff9809a6e1d0db7c885179c213147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f065c6e47b0aba80beb802f20d5d648148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18948498793bbaba452eccba2c06d576149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6649b12852e9dd1c120bb24d4408872150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc86801b28c3eb306e59eb181a5a9f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba56d8808379e7c8d0809886460697d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a284ded811b23063824f3009d889eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e15765cac4d3518fd5018cadad878154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8707ecc7df9dd861422e5e885624b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508884b8e2e081d20acb336138d070cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5103d481cbfc8ee22c93a319e5704157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300d0a40c541aad8dc6a808f46e98b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685bed98e0a37f88b5cdf60da9fc969159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa35050001f3ecb1d9d520c2a657b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e269e4979724bacbd7c1b3fa7a07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f98b49b9f763d0ed578d7171a2daf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8b4bc746957640e99124dce1ad922163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f96cb179d4c93e3809e2993b39f8a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be2bcd3418483fa05f47a7af266a6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4773bb4e14ba89214e18fb23c9f7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240522c1e1efabdd3183d885923d602167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47be9f1e9cde72ef3673695395ca67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe784c6dea73c6dae29c2c9f895b9231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147e27ae62dc920cca23e8243fa34e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bce7e2c6e183fddc0798d6331cafa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d3573b5a283433f46bb1624ebf8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab7e2721fcbfaece20a149532fcf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0361ddbb138aa6b1be173c33853ccc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2da0f0750d08dce18cfb2b89cac83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d97610d9c5bd34d6dc35123cc3b37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f5cd9818958ec19f0de8cf95c1e73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659c648beabeaa8e0c0e5344086db56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b39f44809de190ec6778133895c7d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a826cb376245f616c535a74e40b74a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b113068a6aaff1ff2d7b8645c01f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8349515010043b3dfc509f99851af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc9b8b039dd4765dc3da34001e44db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0124c1e7ac1aad99f4e540a38a557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838a14c14b93a0fc96ca30da9de142e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb1cdb798d97415f78c425d51ebad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cb0db097705228287952bddef5e6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad77a0fdb1cee91a13885d01de8f47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be80c8f1d0650579a29cfbc0a155dd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8537dab722f7d3944b8d5240467a4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d13b4c96496a32ac63bbf5fe06433191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebef82be520f73f2b7b61cfa9b267e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c32550a1cfdf225c50f0c1e8437740193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460523324a47b62ba188f024e9a1392194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e391e8d0d2c2eaefdece85408d8bfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6907aeefd402c96f7f43c8fc7717b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c973bc768704b5f4053a2984a9168197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e2a4ef39f0577d7f9a3aae0aed90f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8b0a62dd035b1377a86015696e29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df36f31158618e49a01aefa1bc7ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de7953f870ae98599cd41a620eb6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76593159a311b742167b4a20d0cf4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877165286398474767a016619852bf7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78508701bcd202cb6e700116d11cedfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d623e860b6cc29fa94982e06632846205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4bdcbc8c8fead443fb852d752d9cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c97eb7229a37787c78f982ad2915f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0133f6835acf9b917dddb09d061d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d904e4d734f945b7fff15004de558f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25272258e669bd7bf840b04479baee13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c724812c3d304caf2d5f64e9bfa8d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f908efeaf59448a79c6cb55622b71d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ccdef8cbb896ef064b8052fabcd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c329b51dcdc041cd93a82a4c3a375214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd0f60172da15a0feb8cb5dc4b471215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f78d7a88099b63994f2b45ff25a57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f131f06891c2da7a1329dabc42503217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a1abb474c9d579fc6a8cdee5af0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f679902ae7d8e5571e6e965ce58e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559667f22bc3093426e3cecde9cf69fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bbc9610d92ab6cfb59074ccb84253221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8cbfca817d1f74cc494f5e33cdbba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c197541fa5b0a2850301aa9ca5bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b225ab74bcb46c5f51cbe8831937be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08c084d94bc58fc81c4388e1d8398225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c8eeefa261ad3ee515f6575756fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dedb27cfb83b3a45401dc5a5755b8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2081f862508dcfad41f1151a080862228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06857c5449b46bbd94a2c228da5711229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f1e6090e7e3b692b0c0523eec1bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35720b04c2e417dd75148b8c2d93f61c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e2ee3bc1d04ddb034115913cceea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790949db47bbeb74ace377e9b5cfb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aff6b37483c98d5b4d6c98269d70b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58818aabd79b2749d1f494864577e646235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df3d565a97bafc3d28b2265a6a5b33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c58427ac17241b4d8cf71ca4a6bd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed9ab0ace2f081943cd0a41bf386f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b152d833dd99e44efda67b23b10b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5357b870ce946f3db5c673ec4757be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e5c5810e9f72943773604a1f75f7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d57c5f9e282bfda47259a28f8400f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f148db556f78287577b0f201fd66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163262beb73fc4e029a04ed9d39da82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0fa98038d0d5f6873a0d02ddf699e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1bce53731a49b92a13d097c7dd18e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f2b703ce79fa432d1770a65c3ed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12386fbc7d252098b44f97696e10f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4848683e1610d85150a2157eadf26b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da8ab66859716673aa4e676e2580f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254006d99afe5d6c5c41e22966eb7e60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c4c95a733de8d0b2e442573d1c16b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0fec93af13d69a2b71954d7a05073253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d339136736229f376bb0debce84fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f77177772b2458c02ac18514bd06c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45af5e2afc009ffbb51e89ec6e34eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb88d56da3ac52bd8d5358f2cad74f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969747bae3fd35155f35dbf57e6656bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4411266232bdadb9a18ea5dfc1d29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88b3d07c9e28d0a7e5d17b235f9feb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf831325cf243ea92ee83ddff8d0881261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b120ecc06053ad1f8b98e6d05f404262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181c9e6b5da2271947622b79d10ef2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8820719bd20859e54e20577630566a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e10a1e44584f2f689d00211a544f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fe2794c89396761a854dccfbadeb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6adefbc1743414b4b8cb936d96d68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3aa921a5b33c64fe3867bcbd17422268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0116394e35d512afffd7161e5f0d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3f199a0217ec628bfb87894536c2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f1f5caed070b835dffa8713df94c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b401dd0d8d3adbdd01ca71c6c06a73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d199ef9708815e4b76bd84114ec42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ff40624238403df97592d21c46f6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f4dd9bef52aa3f74e06b5032b79ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa1aecb3ad7389c54a449f36d5cc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5fa5776fb8e368bcb4efd147591fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd897f62945df649d8bd5bb56f7112cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4191440c39aec02342323c299b0dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116d5fa8059d496d4b3b343e6f0996280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd1b6637e8328fcdc346b815baae7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71209c2414e12582dc4a8b6652fc7ca4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932c1190653c88a981791900203585c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839af36847cd0754260f902b94c2bde6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260bb7815fcdc57b0012ab11e955776285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802adba65de43f67d41f19c00ed8f31d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbe15b59de9f47b6f060de0ce2532a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e31b043037b2cff559089dae6cd075288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25e25383107c44ed337b4e7c388727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e74188439539d4a64edb5ec100045290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada205a931f0574453d9bca5ff31f810291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea18aacaeac48f03ef49cb48f9feccb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca407bf5bd48a4a5985f3da2c80ea9cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066fbccb1d1e71889a606e14ea26d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe9988effc92d222ec70e927e3835d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8424e5c8d8ab2b7c96191dd62109a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d1b377bca8716be106c751079d5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce1e24eaf4b81ae1c481760b4bf13d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cdd8b5f781ae0654a6dafa29640cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd358657fc88ed0379f40e10c1c577300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad110669b9d07403ae6a224ece166c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe8d5e80303fdf8329e8abf8f6ae1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1312f042033af777627f2019aec8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8cf34bca87f37f1c6bdac2427eba1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7db18b16731cc3485d9513c6385c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec6082ceceec9c48e45f00a99aa2e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23410364f0cfdd59fe8050e9daa1ab79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f727510a1e83f9f3f9fe1ca627ce6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c1d44eb6f806d7a200c3ff17247b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657dc7dbe7649a8998261cb29874e3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f9f9d6c55994ebf0db863d63209bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489fb219985a86ad36dc680155aa419312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcee72b0f6b90a554c303b32040180313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f49003d131e783fc1b8d8abd5f65d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397bba8ab1c24442786af3551328c6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f256a82c8bb309b211a941d84952906316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6367727e15b633b77d2eae424deaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028aa1129aefbb1290d14d31f7420a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314dea0c1d57267769b2cfbcb33e118319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c00e3aa1a06501d12c44b272a2ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853ea9b07162cafd51fb723768937f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ae443fea629e3a3bdef3c46c0f63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81d51f31dd992312171993827227b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffde07de3549d3c4ba6b7e04c93bb56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e112f48ef8ef371d08ee04e1ca8972325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb72151b05ce670d9453f32ee2321c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420f2c0250c3597842916d0edcc0d35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81976b1acf0906a627c0b12bfec9e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a523acfd0758caa551bed9364a15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737360cf33b0328d11d55854925333330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec037cee3f9b2e3efe88456c9538b0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096af9fab9fcfe3bd1553cc28fe90f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2427ee7bc2cd81479318ddfc9a2e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21396e4d45f515406d1f4e902b08bf28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e0ed5732fe17c8946dc26aef7adca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa748df1b81f59d45b32500e4e7e7a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6ba9e01db8857c05887d28f453066337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bfe5e3c4720df7ed0f040e7b9c82d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ddcebb7ae4f0cf72b8169f8e18759339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f3436ef93727280e008b81080410c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8146368a9527443bb9fa25edfa785c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a06457c43a809fd47740af4866ae7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00774560c4d792f65fa54d16b8ed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ce97232cf820e639fb6678af812b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f80691126ec301c4a2801c5ecaf23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79b721b49a429dc169431d8496af3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b3f5d1765c5edb0d18350bc03ad8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219b6ecf1e38bd6d1272f5a39ab96dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f23dc4251014ae22e4e1a325fe176c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890e27d31ab13a709d78b136e5675b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4009a01e3b21ce93a6d3883553244351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf0a7bf7a4b77099f9ad75249d3712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c5f1c13311e6ea8a5ba769ae2f03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574936d1c5a32472d45118c3e8762f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2e1a8e76cf7d9cd06e258fdfa458355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f419833ed96f0650a27cd6695e198a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776bc49e31dd78c19a5894b250e6c37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d766851a5ac8d51c25ab269a3b5b93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a69efe20a8f5943639a4662181e31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655381f4d6c0f9d8371227fc3aee229360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230957f3651341167053fa096da686de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ed77f16129f8a6d020fe4a857d5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3a46f7e50b983019c362a6d3aa858363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c770c99993e2282fc984c86fe8f4c9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31d1de6f9f1f4f9b68a9cb5318482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21d90186be8e99f2f2c8082a2d903b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db3f407fddbed7a68de33f3964d79a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2a951ea17b0ed39a4fd62c3a44ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4715d6cec936c5e40ef846315e200c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d542cbacce4bee9d689740941c9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1b6f2a1488050405b4eb977b52e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e34bc6d65d2f96034a4eea3285a2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372234463a18a3fa6741ac04575c88b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1f3b706be97c6cb6d5f967c17f04f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd5d680c225bdb67d32033d5cc98bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d28eae1fab4c400f11e531e5685cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa788d913bc372d2724ed91e01beb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4dc6f0014c0054cdd97a4a184084378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab59022b6d617c9015c37558f369f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7bb649709a8e6f347d476a3333f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf2b5bc809c2d7c2032e90b6515815381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389af9fd11b570fd7b9346652fb5986382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc6b5f53126308e0dfdd4b746b6a27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9331902ab7e9846322a4d090993f1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbff9212c0c9194e383af0b1f5900c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6f346a7d35b67d16163dcd2c5056e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b941f05b55d92f718767c8a4a06d67a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854bd5fef2d759a8da98837d39b4808388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254d254b2193958c661ca54a9438a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c267c0e2f274cc65d9baf27d7183390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd28be04cd1cc65a886efa329f2a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1207233bcae9e4761af3d62e7c0b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b4c1137ffd13e745e3d5158c862d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e3514e014dad22e917dcab0ffda2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e45bcddc21f9132d376714495ddc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574386303c2d8c89975bec586b0d455396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa5cb889d718b0b606a73e298ede11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93720a5ed24ad7f4fbc50b25e88b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66821c6f96afd4f5ed2310c1dfdf55b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734900af1627ecfecaae10d410e0287400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7338d46153afe3fc47f3d8230c95ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449b28a6285f3896428ba4bff5d48b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c254fd89d851615c3ba3114bfc5509c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbabef93244094da886644ca7d85339404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1398a577692f6817bc4a0e4c8a00d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955d179a132c38b5c9b29487ff6caf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c719892134a2e93c3cd54ec81cb7fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187751b44fb659e283cb04c615018c72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0fbc2cdacbb4ba89c3a4f6006d84f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8e0fd3d96fad16d0659b28d182ae7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e9b610fcf0879e9a767468cb00e44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e2ccc06c9cda8c5c119fd3aa096b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a545f55de38ffffce9610c9d715fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c168025b4b4d86e16cb185c7ea8d1b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d36e78b30088b5a3298b6affe173415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704fcdaabde0833f818155906f7dc2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42670a3971fbe6e61d08de0e63adc4a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f6e8c8c78e8e881950ec3b0cb321d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf946ca3fc50093c6742cce999ff7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918fae98f7b012d17d4e9e0e1ba980d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1e25933b62b6f5fbf4db9e600ae6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257857a5c19a426b54abc8475d1c5273422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd48211ac39ceee9b9a90d572e61447423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647e296656934ad362d73a7365b6068424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd55ac1240311c09b47307b9f647f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0585954ef72078c0711de7385616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd42c3ec32865b8ceaad1cd8bcb11e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020348b9836c4871cba4d49e3a9f417428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b032abd806f7ed245d7b1283dc43e5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c66f63e19b4dd082f5ceb7b2c13e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58cc230456736c1077fabbc70f5560431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d088758089fe5346e8e20259d9d9d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8228373ef6644df96a47241420d66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b585e2c8db494b59eed1a75e5bbc36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4442d4b6debee4ed314a8d0975ed1e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e4fb42fd97d30e3865b4106957bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c940cacac26c791bafa76f012a7b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b712561712f0ef1b18941b0203dcfca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b307d55c94977d3acc8fc289f445de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54df588cb393085564e1b383319eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c656bfd39081933a9e30890c50ad1d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336f800df99773b3ae299f2ebdda64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a3c703c03a453c8eeca09ee6064e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cef3b4cabc504f810d58c1f0ccbed8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611324d95fef40cbcc0aafe6ac795954445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455e2703a982d1e9284fffb4c972ff4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76403952d9e3c49685ac834e3f958d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae096a9e087d1004fe47a923cec0d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93df9db9c0dc3a1c0ce5f4c24d6ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d586ad2a294c26da7322afa9a65f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2865ab37dcad74914a0f0800b47878451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080508f2da5dedd2cf6ce8f11408476452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f8e481ccdad03af0bcab3a4c74a42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478947a88640820246c7d10e8d8045e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7b80d2f9c51b03ffbed53553fda7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efe3f91511dcf0d8d410c8486a1310456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e141008d63b0a45dc24c38f49e079457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd5ac7b14b424e0fac82783aea1b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb8f30cdef7aa6d8d83b9706e1e42b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe408f75db7544e442ee3fb964c4f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc051205554d8019e0d71642fa2973c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b562c95f32db77b72739c0c51d02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5ca7c066cf1e5267da1a308cdabe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbba6b1e33149ce199ee563749d9a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7cd331170da64af10afb0a8dbcb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc95167f060880b2f6e8678f3192338466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139bfc1f77dc8a56ede9723919e6c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec2014e1d116cb25a9ec7fbae18e80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff9ed920dbb79bfc376be7019783a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191be8e338d15bd8afe25529863f680470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992a7311d13c22c3047607f013a077471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73ad9dadf151ab8734fb015431d175472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3e9dd54f96dc347e35ba75d9b7d98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ed0caa97fa3be3deb80a46c3c759d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52311f8562ad42366ccf3e0078bb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69b1d4b6ee687e39f02bc032e78f8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f163211c2f4599ab0ca69d003fc62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0731b1c706ea6d6b02dbccb3b5b4b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43f2053cadcf82ef686b8c9f38002f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401515f24e60dc438f32132d7bb6a98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc084e2ee591ffec20afe5b9b7fd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ca83e64c249e70422e2f1887d709d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819de17d908597c551786a63879eab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf9be29eff9398094fca8d9b6a2cad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715d6638e743c0013ee1bd9cce9f07b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad261541e5a9d92798cff7474420fc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1588dac5ae55f4d537578f000a5a51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583ba1b32b6617b3ea870477d878e5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e5f568e50ef1cf15feb8f3b7b9b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b120a08a1ebfa947bad3e2f1403e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877cccd24bb37b70f28d4d7937dcb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185bf53b268c1f811d87c6e291f5ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fe5332e05a57f1997d1ddb7db3be5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72df4b32a4948eb51a708411aecbf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e78ac6f6797469d76de7c0edd14e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b697dfc64d15394edd38f09cbe9b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c075a301b81284d40eccaa0e1646497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e0e4daf8be429d7005273e9b40e71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0edd19dc89229308b3ce065649f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b47c85d6cd2fab45e865265db548bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91593bb380310608a6473fe4c4f57abb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed206ca0bc6d914998426601221439502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffe824472086e45df5e0172451f8ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70896832c00534a4c18645f296d17c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a0d6d2e575101ab176cc830e104ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4e241ca273af397062daef9dcda7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9c614c06e6592db900678e3fd05c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a62ce0cde2abaaca225d666bc175508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb004a03eff531ca789dc5afdf6a2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d738cf6186fe7653342a06ef55c9c03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0dff608c54b89c9757b7e7c72582d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293416e593ec789b853858241af6a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263af830c9976067a4e2f8d1607b35e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4675dec07fb3c36be94632dd22dcb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32889e80d555cf48aa7d1bb00e5ca6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c240a504c388c64d55ef5551207958516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996327a57196261fe6fd423611c855517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fe676f834cf58c31086e9953474f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b73a328f9a66feb1b3ad157e2a857519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7613bdcc290076136ed7e5d71824289520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634c614a397fde064f35cfe266226f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e278466c0e3c0804582faf03160f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd99f0d503755dd8a2995af058de76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd34f0a2b72be244c452492f8f5605524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b79c1cc0bd53aaf82bcda6d9b1be4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a745a1b36c5ecafa9ed382473dbe7e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7bb34abcea9d21b1743a2d8cff5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a593f8d13f0093832f1f1473f92c8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2905a4d1b0bbe03a13ece541ffb07d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdceee7c581ed63762d6a4c1ac4772b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afec96d4d05704206145d0398250ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bc25585bed6c614b04618210a4de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce8c0c23a6e826fa3f2f2f2e6caa8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab5456cb989fb1ad2197810e459bf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50dc929a7a608b55b748be72fc15a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c6ab2b9aaf7ab49846bff4b9b95b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93507226b3b357bc343e3b5e7a625a5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cafedb624b0812a9bcb12acb0556b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5f65c480dbb5538cc56f8b3f737c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aaa0e225715af7287cfb6beccb7ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb96035b0cf18f3c1022bf1382f947541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c63f41aae41deeee39f8f7c404ffb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203810a99b0981b6777e9b08e6b8deb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55871aaa680e1d1aa6eb2bb7d1c3a43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a994b25d1949fe175145b68f9c14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b8a19994472cef0f1f1874a1cc74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25589a252449522134611ef050c710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf62fc80bcd0eae087d19174c16a9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0367b1190db4cc8ef115e87659cb55a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404ce4b97976ff07b8323f7fe2a96f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbb95f11ef41ec499e4cbc814c607d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ea52f2a76e3a7b57faa57899c7a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f242c35be955ca2d9c3f39445e61d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd1e962a0039ac6e0ce4953202758554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0b018aa975ee09a2c757ea9eadf4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793541b6ddd402ab0eb2595b3758afd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72863fdca82698e2565174808079215557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4179a8b7795a1fa7d37137a1274203c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab69a16a795d42b96ee6ee4334a7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebc78782a5ec51198565b576ab9eef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee90b4348af70939c2c4b3f783094b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2016aa7fa0f74a55e10583420a132562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2194d831e9e685e1a786040c7ec0122563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c720939edd00e23def389c72480de95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5db378a46e14beb86263329a0b2d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36226b43150e7139d6d27c8ff18909e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfce89b995cd9f25d3b07fdee35cf22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73dc2f3229bf83a1163b4503256b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb064d7beda1419a90359b781b2b594569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a467f69b52cbec1c29b021d9b51108570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac895cf407ee0eed95e3b4496aac8b63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2856310c2c155bcbdd8b13250c3bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea6450bd868b5f5e72f5400cbdc6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc145f9aeb974c596d806894e0b317f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d37c0b9139d16ef275d96e9679c82a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a25df63fbaecbc70fa982b12af84ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e491df9ad21ece757da04581b5138cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a767635e4a4e2a81ee1eb200d2e6ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bb56ad039fcba2898a6db2dc1aadb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df106b5d9060e7ef87a946a28068c1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df7a7685d7359e0b1d47dc10dff35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f8f9946b2699c761b479996883b4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55ad8b3a33c6516c16e930208a699583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256aa5cd47b1ab7f23b54c3708402a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df21749feea3ac221d18d42b85388585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a249bd3b3a2a34af1a9e7b22c109586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ed8bb984a8d132445ef2c3f97e90a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd89ae8a9d154949d517ce0d918ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea248507fbf243616b32f9435c804589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133687313695f77c93e2fab103e21e82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2675db4bc1a0ef8c3e091049ef43ec3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc427c9bb6fbff91376d2e3a3cbd294f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a576e2cab0e9d87a6016fca32ef5ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0c2e1c23cd1ebdae8a50debd35f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b27ea413043a7547473141fcb306595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4c17b41c710070023791510f08da4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b51fac23bc1bf014853dc8baa7dd0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c686d33215c59e643c8c86bc13af94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b11f475060f06e44ab312deb03f2f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e336f2bae7ac7ce78f3346c80c613600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e9db0e88940d7e94ce328baa37b75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc11f37bbd002e5835c70190d39525b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba51c203b0f16f55d895322dd53f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce195d7e553ef91375bdaf1172f4584604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c015ab166229c22fb1d5ced9757d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629294aa1d9894c2bc875303c259efb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4311f344a61e58376db008d14e7e10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5231d683533458f23f85cdd52890ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8c7a897d5d151455906fc1df78c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a484b1973f7506d30d115a13e7c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f867e121c0694668e6c9b19c7c03600611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b285278b46fe0fd30d04f43f1d49c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34191a94eba9f47aff5e7a1d8fcafd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44ee90299bf7e1e3e1ca8be3f56737614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ed7488d6b40f8d1eae1138c285588615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784417bbdb2f5f3167022b64174ac21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e873e8b1d90588564604dce7736c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924812957696371cf8ff97bd643f1e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b28c3a32906c0b324cfc62159ad779619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b69fb7024c9dbe21af04c58ede8b10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd066f7bd44853506deb1694832a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840186ba5a43ac7d6b2ed5e5af879141622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451a09a86bf0d91fff353773ed196d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c142a1ca31532fa438832d43674301624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f4519484537d081636ad43a21387625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad15f014e2953f0ddbda365543d2a55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7357e77a03754ce864915095cc508627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee747be1a3c4e38c8f747e71ecb63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c640ddf83993d5af8543b673fe5ed7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ff792b69656b15ebd2826c2ade0df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e78ad86c77e9fa380205656f2d3508631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7be5d0d58e63e370bc2361b6fc04c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fafb565a8b1d87e0ef2181b1989b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2626e3699238b9ce272f037c68460634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18724d0c1651160765b4fbf55e0e1294635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7dd9b32da8fa934f773d87aa0b15f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88993032db728d41e13a9b390b1f08a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a557cf9a9b241f062198874400d43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e6a489f13d92c71606dc94dcad00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a874b5293e4a78322dc548251fdfb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c08d8c19057b59014d80bfe5bbec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea324728b650cd8206282ee05b664b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca31cabd67f2fdf6b4d1e1fc9c2150643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f08436aaa51af11430804ea25bb6c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a1aa479667bd3b79c6bd733099c31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b096bdae6753a93f0e1387a249074646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db7541dd44f1a228f66bdc6b1056b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb0248c67ebbf3ee7f61148fb2292e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f036d3c09b3bfe56d88c82b3fd2a4d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71509c65370b6468bca8650d5c56b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef80e75fa1ba7af10859e66c9e275cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756d5d6d813d6d4a17106ab84ec8e06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e2bb5cbf1e1a3f309e4d1370a4d97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea49d206bca6bcdb3bc7e94232d1744654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf07451ee764315df0f11fcca278ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f7e4fafe9f31d460664b5ed0adacd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f89a4569ea67941bf9d560e905f678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f539321e7de7a00ed1857f12fce90d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a0dc374291098c8fc554dd23facb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda7701d0a4628c2acf16edce57681c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d2a1d41c24fa6d4e8a4c389fb547a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2db39c28927399053627738fee6f01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb4ace840a926b663cb28e98e885a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914e8e096d446000107d8b069ca6551664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d8bc7ec127fc9ba44383822a55ecc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f588c8c5f41686e2e962a7e4a0efc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c95b00ccc5d132a0e23d6c38d6edb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347770f4a1d1b120994220d7cf5c263668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35068c6aa82354b608621d19359978d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69743778e6b25ab6ccf91e3836a9684c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6c1ef687af62a9b66b6e21ea140b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617c8156671414c7799403c9fee159672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49b5173415117f834649939684a09b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c4935daaa522f1562e4bf9b11780674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6911b5d3433aa70281a8fbbbed796675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62193fae265198f1559d911ede8f9199676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c110c5bd3e233d3a64cf7b8c76254677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf972c90a91196c341f95a7e61c5fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8818462cda2e545c7ee6c117cb7960679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e072b57e10a2317882329e5783421e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848e9f285be654634ec3f05025c2672681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ae44d68e0995574091820bde11c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39acc108a2b8592bba70edd00915bbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4df8a1cc9588979bae5a2abbc7ffaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2c1c58589173ed54c4d7a7a0c4d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f84060133a40fab7c949fc4eb6744f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f68d1707071e8296e1949fc39963687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96457f7d9fcf5db62ade3f18a0dcfe2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6fde6bf81df38cee38a59769ec359689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58636ab7f5f7b83988096835ded21bdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce652786eb983e230d69357af961a484691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490444886e73d67e4973086100af4f50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e96444d0fdd80b461feddc5af783693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d36222a4f7bae5bc31fa8321e3da9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba799a8498465496a6b4f1c712b3869695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ebc6b7dd3e3f0c9326d8281258c0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c78d0a0cc6bd5cce94e19b724987697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e88e40466fb5646aa1ac4c880e00a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbf0e79983ccd7213ed68270c55b9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895396c557e71108b632cc1b4d0d1280700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8b565a3e9dc2b78cb7639c0c46bcf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bfcd627b34defc22297f4ef5b6023702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d1d97d4f498b192d4262e45adc373703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e272e36c10cf5b8a873146c0eda23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf092b915125a739ed5657057c8ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a17482fc7555716641439c7ec51d51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbbad6534420891a0225ab4cf5296f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38fe15b1ae6eaeffaff5c8671517cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71aa871b13e6004fec4b328876a87c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a2a9b533df60e6367a16222e649d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccefbdfa2d9924a2cc05facd4d0768711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0786b6e27a952fd1bdbeb5952d41a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce2d8ac70e7f72dd341d7e1ac9199f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc884192a568409a8e01c3e9ef291c17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b493d5b45a6d5a557a7860f338885715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a858960935447fa6ed3373a9b7c0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b31efa5e40c3784e981664b0f1d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71f49fab14b91f56a1fb5eba0d5fef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f16bd9854204b563695aab8aa6b84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cb9a168085b84ccf04e3c7f62a99a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d3636c8a33d516fb4f7c58b5c269d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e42abafc88b6aeee97c5543145ecf0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f657e6df223a3138271b6dbd3ba9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fac28f7b438bb58e5f72323b745083724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e181d6e6248c9791c7d556e2eb8f06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e062f9886934bedd94ce10c2c36f008726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3595efacd3b1e5ada3c5348f78b83f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11587efb3561a8c3aae196233f04e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f03b7919ca4f6fd1a2bb5ba59a130729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8ec7de121d480eac772b5d6fef89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10d029d9924484c5f32c72f831c49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c2c0e821bf699b3bec31a01e4b30f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9790817ae1f7d8b7529cfa1240fa6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734705bb838dcb67daf0237b4e823ce2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc75263fba38105cf46373a48d00424735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466cac7749208dce728e1427c7a40ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d3494e9cbff14e3baeb9cbb60006a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77228610f78315a13a7dc7169e527c8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be78e30162a57a681e6c963ec3d11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d5c4d31a7f0dcd893a397e9784074740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69942045a5fdc2cd0bc019f8576b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513c1331052821679c3f922df0ff89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01fd90650728b583305eb2f034851743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe21a640d43ce399f4f89ceb021fdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583cac6cb8d6fccbc668928326afc18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33660ddff687c14ef7e24ced328f0a6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679504db82e2ccf27c1e5114343669747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e9ba5a7f7cef461979379b4b9a0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7add40edc11af84917c070d0cfbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee52a1c26e6287206d91005fe389c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5b623f00fb549ec6ad48f61f4552751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e15faf555b03d66e7d607046f498b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41e744a8712a8628116d2734320fe8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b060d3574e311af8a9328afc1ffc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bde640a0bd8aeb5d9552347840b39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a305cbf50a4c6464e3db2881e5357756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaee844686136e8c7378808b04d02e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7932dc770b0112d5c5ab123295e2a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d0a47dca6c422bfa141f0fd546b1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>