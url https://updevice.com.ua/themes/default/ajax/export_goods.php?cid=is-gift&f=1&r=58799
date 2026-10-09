--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919e79fb69db54870dfec36a96c9d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e2700318223fa2585cc9feb1890052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a593e15d2213d84e103a4775701c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63df5670d59335e52182bf4d42c4214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b37cf341b008bbe151d17a8b4044825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c85816e628c1dc2722aa242ee2396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6860ebb06c94bc52d62d7fa9d86cf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9d63d8e2956e2c8bf6ec467e9cb7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c6ce3f48b825072da688935ddf3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a542062a66535927a89eef4077b80610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f5d54f23f0531e44cd5fe4c7486ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8c27c45c7bedf8291df5683ca2f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e47137daa64bcc629d92c575f09f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c43924d6a3b2b0546acc32724a891814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644b0530908421c97123b9a656e93815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abeaeb67d2b82b37bcbc86b3a46dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b277ab760fbdae4320e848d9b1aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc076102326cea64cd95cac30927c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1cb238fc88aae68307da0f86f684219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf9bbc64a1919f85fd8630040083220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17610073778491a8b0f8e1d8935f72f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0578ddb1372512d30a091ddbb2c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b990af48edd11b9575e6fe1e58ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac7d9543a7962068787216dbc626c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd4ee5960597477ab4f6eb14e5b1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a2cc55c91e2d386f23a9739a5991d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24869368b8ac5b0156a606a93faeb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06adca67918a9408a93c2a5e51c841c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e0cc27ad0000d30afde883aeefe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6d097d449dfdba91f0b861892376330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d14ccc0fe2d65e3b8f05dd91418a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917545d4774139c366f59ebb5c1805132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd448fadb8c28ae4c1dabe191a23cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdd8440f5a3b8206d9c2faff301c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770c3e3c629855534dcfdf430969a2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce42cc0049118c13ce0efb0517981c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e06de7bfa780815fe459071715528d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220939c0a8e9897857b05ad4bf11cf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d60801bae2ccb5b18c0f27cc7d37be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f620cb782d7bc7f5706a9c7d1c0002840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961689875c1bc0567935243fb4da32b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f92fa5927102d9b3d14efd6d8e45142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e647cea30c7173017e14a3c1718a5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7914e1edafce2cf844a13256a78e9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f074e55605d7207077ee9444000f5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a17278b4ce24ca04fd5f36c66679ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db307418fd09b4eb9c17ce082fa8d8b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585f75bf8fd31e505651a71cd97c1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21557a2e876e0c5dd11ea00a9d21989d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b2478194b337425b3b3d769acc3e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec46a7844cb716919cf2269f83e53151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fbf59cc729798a866885bf0c05d1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e0a1bd8e4b402e4a8e18fb401a9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f3d89a110cbe4a0c72079acd0f24954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe6d4c18a487b4498735f04a9ca6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ba6017e7e1fa07d65f8deeeb832ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c4cd613e71ac9f1cc3d98fad79ddb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744061ae698a2eaa321310e7dbe733758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0bdf4e6693a05a840ac7e2745220a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491145f5f3286e43b551d60c54245e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec1789a6bfc131a2b0319ce2ff5b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6fdcefd862840f20a94e74e76806062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d27316d4495ca4455e1aa195e521c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f922048d0742c1539ae02449068adfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2f74bfc646000501ba68db14909765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee52f0428d7856488fe6ccaff2bf6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8172952a17ab20a261723e1f98164567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b996ec87dcecd440474f8d0901e433368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbd2136ea71f1c19be36a8bbd6140e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e47886d41d368c0c849fc673e8b8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40edacd40059bf01cbba4cc67fdb2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b859ca7eb3a81c80e79dec4801bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc279f8ff1cd82ef4d6cf1409bd85f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f236418411b4b0563d6b77063e27774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc46c62665d97eb862d001538a1d9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4e539603b8bc504bb8953a49a276376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8bd5c7e7c9d3501fa552f1f65c7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d5b83b11d6401443a4e46a3b20bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4996c0f43760fa404fc84935ff50679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ab66a593abd4b13cf0fc5eb775b8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd87f5d1f6a4408fb0ce36a826abf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e34639d2e60d55e0b805b910772d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c306a3dd59cd2776732a6eb2ae97283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478cd35a12cd5f14f064357f8fa9c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9917ddfcaf567564a413adc224808785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebf004c2f478ecb2e3ded2f52806f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33249b186a51d59c9d367feab30fa387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb07254204cff06c647eae2db27a8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b89c75e3d69691224407a3c131934889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd424d80cdc57fa66369a05f5907d5d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac061de166c38078400ab28bcd212491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6573b6dc7536aad2d65bae6fa041892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b3a9c183f270b08bba90bfe01792093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a45f81c9d161eef642eeea8179a49594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc667e8617868091db7cf0d070e31f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adde8eb3a4c6735e109d7d553c51a8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d112aeb07aa49478955c1133e3734197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590c6524e4639973045799584ddd4c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad7f63c78cdf0194c0daf9e9325b9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e16cfc3377aa4d5d1e42880d39eece100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677e9cc5240b4ba1ff4a419ab3b9b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fdd61dab0a8f35fa5003462137770102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd080010ca548a3625086bdf7a366103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ebf0464c6d2a40e76274e9a0468c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c576282c77d5e28edd07fd17c0e3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b080e47c7755d27cfada93c90bebe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d97840179e713b8a973473724de51c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edb249af00a107d729df82339a821108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc93deaba04fa4f5655e1ec8fad67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b376b2ec43c29015500bcfdf4e6e11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637646b50d9782896bb3797475026b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d697ba6c3962f9bba14dc55035449112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6c9b80e97123be98fb107ca91ac4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de809e4b45dece5b8685a3f40fa62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee679453e2837bb842ba7b8a907323c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ed715ca7e4a607a32190b5a37efa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553115b9e250efe1ee083e8efa60d5fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4fc8ad3f305b32e37e92fd533d79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302369e327edaa2a85aa3d8c00f1cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08db6aa01da10ae0631fda05d7ce56c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a607e5b4bcc447021a9d81885379d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ee5bfe569aaaa69483011e006a32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a8ac85ef1d8875a518abca5c130b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465d04e5bb7aca2d3602c3fb29a4d90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6e52b5fe14191120eab34d94ca12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023ed43dcc6b148cef81b0beba5dab5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d11bf918236ae0e1a061a2f175c04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50fcea064094aa4a1b5e417e9ec0f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3671cbac7e192b136a7f70908a3e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3542f7d5d800a6623090b30469ae3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9b6460e558ce35398c249d5ba6856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758221c6c7daae97b743a52be04eaf0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52375befa9e649530c9046f01dc98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba5c257893980a6ce2e5715cc9dc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786039a55d0aa8141e98a08cb410ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c7f76a357929e0b131a75d454e92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0305a1591373f8b3be0ef81418b4a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acd31343bcb2edc1ee2b49c078b172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df5808e3a74b844600160a7c149df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547f5201b22e1d852fb268c463b8fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94331b568e30b652fbad3dbae39df683141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17aa7b981e46148c35ae538632f356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775022a13af4468c98e64c1814ed876143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53372d4080c6297dd51bdcc4a563a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fda571e1470eb3b500ec7fa568762145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccc1b664b9f91656764f06cfd8b190146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc48d2c036d479654898670128422147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad856a3bd9c04073b4327575f4935d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aadca0f30293430e8a8a735d7f388149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b76a5da97ac41ae4ecc67a9b9c524150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e5b6404dacce343a0e504ca565994151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd11f6db33d102e6e19f8e6de908bc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff0643183a3cc7c594fcfd22224b39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd19f6faf3499d53a020ebc6d263189154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2407404b3644014f8b03f9f16d0a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272f1b1d1b9ff751dbdf9965efc76e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be8f9be3391f228a3a41b51572e7be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1329af52ebb5ad114437bbc3d23326158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500153a3dbff72ae2f23d306353deb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983868045601ac0aab4a00a096597c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d56728a3672fe866c5b57498d28b87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5f24556cead3810be161ae7479fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770453eb5f836e9dc5c8053c198472b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e66540d0102187addfeb2a33d1279164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571932236bfe9307dd61fca74479e9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60557136256980b1399ccd3646f4c60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9e4e2331147a66efd179b7c7964a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d884aca77d167da0e5eebbe7464d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ac05d412090f0243be135bc99bfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e5a990c1ac7055d90af4e5ee7f469170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b6793ea29c862974a0664ee1dcd9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca80524273a48f6b2b2345828808ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae8d26cdf657afad2c1f51b5d55cc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d3a9684633807aaf7a027952d2bc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f85a9d0153ac68d08550b9b7dd0fb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d9059e324d2bbfb293ed5545b2c1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679de6b4d71f845434169b5c256452d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1744ca371acd61c07feba32272de9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79cc55531d45b62e8184c7e928cbe1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de307a5352040599890c69cccd34fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4584e091232e2f107550eba6e68d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dade94a98284e16ad8fff80eccc3ee9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e38857b296680efadcab40f63c52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d799dd0b7cfb48ab7554d3ba722daf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ee3816f3d15744b82bdd70e49161185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9967fc337ebd31f31399a4be823d34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dd953b0bb97a07a8c5d50edc71c4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c84d17aa10c7a99c23315a8f4aaf35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60d3b24b8226b49f9719b263d8944189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c3ce6b91020512517dddaa61cd2e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d1471bdb5189c0bd786c9dd62fa08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c2210f8a6d511ca000330dabe6f3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d3c1091f70ef7188ea25a194fbeb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66741cfe96273842fa81e81725a4590e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375def19287ae9965b8135b8f1d44eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120b03d2fb1d8b1b353afb261822f44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88604da1d0bb40e2759544c5d674c775197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f1b8b44b2f1cb5325f8020228295198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94259e81961f0934052f1ae9548352b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f09240cd409a6f313d39009235dbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef555a94b2031c7e8aa3dbfcfd76d88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb350e67d09fd84e4efa57db13291202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e594adaef133fcc9ec64f86069ee61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cc9e42f8535436353f9be6709c068204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c10dc4b0c3ba132490ccbb8305ea5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959f00cafa1adbdd2daf5c5f86952f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11881c2575708adc35d0d4a94f9b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509cc346239f765ec624e08dca58080208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c108e80a8277bbb18fe9e56dc85424209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a3f4af90bc1f415f53ba1eacb37e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb8de6ff98b5775794887a7c019f5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884cd91684ae360c8914e17963ac958212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b9f0222c6f2b291d99ba35016202213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d18a5f9e03b9e7d6cd0405f9ced89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbd374ab858b03ef0187c6b2b4f12b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113cf909df0212e23014993d91ea9a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7b7d8ca1919dae219bd170b735406217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e113170f923f48cd10d16869b3fcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b209b94f2acac452e902360e94bc87f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3caacdf3b401064f725c0911c452d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2bb0dcfa0fa6dcafc11e95503b0d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62778ccbc598b0f4312507bac6ab1e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d798a11650e1a56db65cf0339b8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50593a855830f5b90697cc6a090cba4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f919b92ae36f1a799791023c87cbf8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5041de323514eb288de04bd97c303226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b8b98cc83f3ea1d1306d3a6c85524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e70c771c02fb768f1eb4832718b48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be1a5eb89fc5b790a017135c3989bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ba9555e3b6a169acf80ff1a123b0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c311e20282f359d2f62024413151c1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b116567d60b71da5bb02dd71166158232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a088904c38df3691791b455c370db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83092810d9fa7014057a5f821db7bfb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686deaac31e0f249a6763fdb384345c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27683d51a3c08a29dc8f9dab47910c66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd7afda6229f9ce788655eb2e1bc2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f36b74a94b8ed4f3046fc2a65b1b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9475c92d0156cbdb48cccc33ca9e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98e5ea377371fd59249a91ca8fceb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c67c38c8ecefffadb5d7a2ebb19eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56abcf84c6215f53d53e432e415238242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be74d1f0600f6cfb722a806b355bd20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec096fe7b1a3deaad83c5c6e2348181a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ea0b1ea53ccc3743be246f7aed53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92e21d45403953ea7c01ab7f1d4ffb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f7ff7bf6f118acc4d1e1f3d896ac4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a30adbbc6b1d204779f206ffaea9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac50b5c23ab78b4f75141c224c2d2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a758e7b2ea25f824f475f8f18fb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ff6a1a8eac5b47c5e5709ada480d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb01e4b3ef803405ff2a3de012237a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899503cba4863251720742e04242ee3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa5ef00eda371accd6663b774c68e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38543f7ac72e5601ffb6bc681c911a7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc540d16835a41f7ba71784206127f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009efb0051f6844e93924041c00df9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9e58b0510b4ac42e6f2268918fa2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ec4480809c247fb84506e842cd2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1465572c65e02a54edceffe0143e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffc4dff6aa47b61ac6f2d9f6d0b4ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c9c170a002456420837d4cc7adb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112f42c12d05ef7691b2ae4c1b1e51b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6567565918895b1208085ce9653b058264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3d97975800b8da95ded7896052c0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2658943eb71b34f9db5a54d025da5d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378392fcfbe75df00134bdde046326e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1961f5f82acc759ae267d18c7c27ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722380a7bcb598a55d83ff58892e1352269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2a1e298a1dbf881024c65b7ec1753270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e81029f88c59b62cd8e7962d40de5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62eb135f8192882d072fe468698bb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c938dde694bf69e1511d06b451c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596800c24e7578cef68326c5dfdcc23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3113daf4439ab9ff09c988b9a54e05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acf5fc39660377c0cd0eb48d4ebc4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8ef031cb70c1e7024e8ab8a0aa324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa5defd7c3960fab30e34ba6a00ebe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f24ea46bd7ceb4355d96b34151dcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a220c4ce9d6752b38ed3337e461f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519ffc1b2948082e7993c00c0bc0e8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caac687635bd7716ec58f74d12e76a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a65c7453abed420bed6b63167894d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb92a7b156a6723462abfa93903610284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4b59ef05edda598cc162f5c2f3b4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96869a53b3d58a9e3beafff1f44a32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bf5f16e2fedd3d70837e25450ce93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3c476470eba2cdc8219f2a9823e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b917fcbd772709add30d074f2303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa42a61e004874f7eda4160d4d870f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab74ffabf70b28f396240fd82c5b1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec1e9a6d0028e706f2ded68ae022d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ef0f9f1358f7a3bc740c8f66f1fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb71f64ebcc288f18ac9aa95d89015294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7948f457b063a2ee13dd936e21e82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c1c4ebd6b5fedbe1b70d448593e58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2ce2564a76a408eda8ae86c423e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce079d5e6bcaaf0e361b4850d7599298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b5d4cd5417772e2cc52e9ada0cc38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6adbbda331df8cc80ab2ad702ac4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c148c1468a2e1ea097aaf41f076a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebd4864851aeb4ec2ec6f500a4cc47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fba9063244247e1622be36c9f86c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ada6728f409e39f8b9ee6b6dae51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6a287fe7be01ce2cd39cf40245b4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcef4cd00abce48621f391c5d4768a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b98e7403f44186c9db94ac604a56c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7572b1cad7255b8cd570407dc45a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ce5c3f9121a1eb0535cf48f5f37ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456000823443bf829b039e75a69debf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8f4bdba7fc23f7751b116549f3286311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08141d9fbc08d93f40b72d2a509fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb69cd5540f580baaafda281dee557313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe452b974f19e716b90b546a98fd4b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de94273ac2703c6804f4e6196e6d68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782fc8ccbd11f6bbdcb6fb2bf447312316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cd2e0de75d0197b009296d0005407317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81309440a989592608f3fa97fb86b50a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b711337cb13461a8f7a921862077b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780979b87dbb64842d4d0c577b3ced320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1fb4a4e49018605c1ad63208444c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef87dee8a763eb18db0151ae6e50ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65043de71ec7f39c9730a44586558f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5decfdbd8df3835a7a7fbe9cea6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e425c4a07e8d3ef231382c008c2a149325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb6dc3c96bbc067c84f1f02b3141b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a162d3532e5e0eb9446812931e8045327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fb1127e4a104b90595283a4b015ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e2049e15b1c71979642fbb195a74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64fc8f8f88c40042124a31072ea5f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d36cecb655b7b3999a116eef7f95b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731abd181727c3b0ba79bbb4bdd84a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98f783899e9f79e19114abd70a14ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57880f2ed63131eb9e7700e971b8ebb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab274fe122354acdad0c819614273072335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15d6bddf886fd9bee6828dde74768336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c24c57ddc86d098f70b364b5117548337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304915ee4106823a5738ff2d282604f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed4f8af36601cc5d849eba76c96ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2be2800ee0f62596b676cfce1614340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57223d86b6872744d0e0f10292926341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdf40fb8621b9d78304af66a4a379d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f35edb3b4506879ae5dc02cf1de4ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad207fcdf21134bf6dd677612904f47e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac92db8d1ff1d64c263487ce4f57ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6cebccf27c27e62453cb506c1d731346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e49d1371faa573685331908d341fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e9b76050eaf27bef5e0644084eb69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ed1e4d9cc186a94de1e952d15516b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9bac4e32297332bb42e4ee7d414c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2108615fa28a1621daa2e9e70492c15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a4de2db4fa6109c7b577c56e592e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251a872d47e62f0360a09e87d8c71c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58717a91ee2df62c47a14fceee458b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6d4c79b57ee9febdcd3c23b5e443355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5718a4f3620b4c4524bc8c7946b45a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10959fcafc08fc9ad28d54dad7273a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad4ab5731d82561041d974bbe88acb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3f928b90551c17783dcb05430fca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eee65600f9af000d4f0803436062d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413288e19ef9aaa51236fde87961d2d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95a11972504fc7b384d2ed1bc6faab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9d27bfd5d0721eb0904e9f79e486b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c29a5579a2c95113128e7a251dd62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b547723d7428059fc4ef3390d97658a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9473758526d82ba1a12849092b97f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d388703140406bf5f447accfe60511e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737b91c76a598bb9ffe4d2daaeadf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24bb96867d5b0d5b43c5e62b79448369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94643182c47e05210c3a56084fde912370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc0ec56d14a412890e870c89eb9502371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa51122386324ffee5b60b59af275e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7a1556a0d07b3b7750a57109dcd69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170b007fba683fc0e6c1b4016214a44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da77ebd8fc57b016def119dd7d87b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b8322c6402b352fb1511311387011376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6af8bca1772e4cdddb6e55f5bf58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c138ab5d2f5082bf3600ff62fcce5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5cda88c45d811fbf9fad0adec6f4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0cfebe8af6881b8c8cc4734b5faa9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea6a5abfb60d4a15ac49c1de77161381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e2abab5c008134acd29b2e15eabcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507ebf17d4fa8e2d6e0a9d0a74b019b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b64fea9a1e3acace608d89c2944ffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e3a9ab56bf676d284204479a3ca17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409071e0ec07ec59fe9c1a006c812f0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd294b2caaae75bc955bae7f918b047387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6114840b1f124d7c6d669a0bbb1e48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b6abc5578c67c9cf8fd5c00dd534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069a8d3b25805bae231549d75e8317390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bea2d87a9f0e8713261e553cbbd6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8609250024aaa23bcbb31baf41f22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1f91ac7ba2bcdd0c0ec7b4c0b3752393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed67da13a5cf31b966de7e5f39b3e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302572ce01d5e7138e50307c26986514395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2891c455fa58e6860066049855bceab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed7bdeec1d1ec29d68c5e601662de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424406ec3695980303e0f26f5dfed9da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42cbb6a07ee6b8e958219516239e40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32395f5c984d03c92ff1d3096786e33c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0496b1075de51a7f0d20c555f60182401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a00780c843976aa9e628c2d0007e81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a228ab45a421348b29d79727d0b323b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a020fc41dec69599188fea97815a1e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403a723c6e7fd970075eb24a23a302405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ec007c06b52196294c5766fbdcff2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b1d13f75d1ec7a294943cae0ed3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b56177af190bf5c2e52b165224274408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a4b5a748ccae702751092b2495fe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ee163b339df521442165a70ae065410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba03b473099322524877f235a999f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c06466fde84e0e3eee17eaa0c56c2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d4988678bd88891e5c885882e816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fae644529b3e296943d0590b734245414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb82d113d06d46fa75af6d4ff7c3b3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b8695b91cd47d41d5eff677f9d8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefa7a3f76436c7ec96d83119859610417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0fd9026c0eab4ffbabb73e0ae2fc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101071f9258451ff2fd844a65a769dfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b02e09e14a6e2a38ea017fcd850d32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01db674f8d95c1466897f69b9c1ceb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426de27d431f34bd18204552bc2a523e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509ecc5f17a83806701f8867c35bd6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34741fc259269b7b10f14444c7288424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a152d1c6f0492a6d10df3e00a705425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4a288234836bc0f32bfcb888edddb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543d7d6346e3bd2be5e7112e2dc2b7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca5ebb6aa0ba4e67afc37177a9f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f30c5c987566bd8bd4840d8a140004429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb24e03543bc3a68028c3c86f7d17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bb41100fa257dfa101a5561b21fc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4250888b8d495401c187e8a634ec57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee9ae73b54e579702366072c946927433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686e72e8acf56c5d983298b20f12713434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e046125a9ddab4592e57c15adab57d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863112a08d4777fa16b0a608add585436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458f429f9785d2c194e2e9aa404d389437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b2ecee8e9e5d999de836f87df2f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018209cef7582bb6bd8510f549f9af08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72880c9eb3568870a8534c6704bf3809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36837fa0ebe04945ebbd889d5f465b1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6960e8981bb5d6341f21e4090dd79c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18cfe396cefa6269fb3e6bb9108442443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5df4067105622a59e8846c0d7100b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336252b66db4e238557e1cd9dfc5135445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459becc6bfc4cce39bf070f21a38662446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98828b204e0e75aee42b61c44c1fc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9cba6e1ce18242badb76907ea0bca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd496471ac93e230e525a76117eb72b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e022e0dcf8ee5a571295a18109d88d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd536e621e127fcc459514f7c434e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8222ef69f0fb0bdd925c44164d7bc98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf4a04ffb02dd8c14039214d4d1fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502d45054fbe08e414ebac95c00cfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad592b61bdba14b7310b24261116e5b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00e61ced328b384651eb9f358ae80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904acc8895afe2d90f6c70a442c95710457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092e66dba2742c53cf86d645a75d7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec14de5b34f35823063b7f5bc812b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d41b0c23bb59229f6307d0b7a8a27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a893b7852291397820c4be89b8a29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61551e9ce7ed1b6632850d66b928b15d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084f53aaf2c6b9d48c11799318a17fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719bdc101fc9633d0d42eddb2ae611d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296473af47021706b0081986634e1ad6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa18bce8005383a4524e24d8992f3f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7eeed2a06ec622c71ab12338393e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad0648f8953fc336ed7687ee48d73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d433813814582f6ece84b243d4ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec38f04cbd32615f57685a11df4e5b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babec5ed69fd34f5b1a5c0da28aabe1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651cf50bdb3a10b6f8daada64569fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b4eab71a2498ed01e8628351b0c67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3099b507fd8a2939cacd333049805e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bbe58df57ba2b84e30c5b9256edf1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347acbdc48ebba026a157f031ebca0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648ab2e8d657f313c67fa2bcbdbf68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abfc64b521583a1ee54e8de313b27b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd992359f52af7eac22334b1a478b6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc5eebcd9e2ebb40d3b13313b10cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e07a6efce9743cd1d819a16f0c762481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f00d5eaddd6fe651c384293b1fcece482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab6beacf75ce9e2691dc1d9ce77bf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7bf3136d5d123dabd234274162943484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6905e844be5b2fae5c54271127c750b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71912de2fe0f168441a81f84985b5055486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f617d181918a2149e46f8d5255a4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b21fbd1f279f44ea8ca6b377cd6a08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fc99325216a7f6194cd505e6e30c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3fbf667bf714cc66a3921f2d59133490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b214e682e3d7b0beb2e05ef23d80a2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a4c82cadca5d3f4a498d5decb30f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172bc8651c0b85d830f0420548ded10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351e828c9b356d10a1181c67cb62f61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605aacb16969901e7e0918f980e8de5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71fb59956fabf18a8ae5852161bdde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4a43d296283b335fc588aa1f71926497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e39d0592d8b269150ae559064c910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7d572727f9dcf31b4a5c8c32afabf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de682d676a0e976d66bfae30d5ad47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0efe79b5e77fd156c5d7cd5cb6917501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722de6ee519e569754879b5bc1028e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6be720a98d7af70e4b1b242bac484503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5bbb9c2269d2b193183bb903b0f0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fb500584b00fec16463f0becfa630505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecffd3d091e60e05dc040905b27497506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d43c1226a4ecc506c454ffdf829930507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f509ebc3affc280164fe365cd23ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a9ea880abccc78a451228b8dd621509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc77cf32f8ce0db53a689fdfeaa09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f36cd6f089fb00bab08f382d9058ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5bb925ef38ae5ea5317dd2f8b9981512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404994e9458ab7ae1885fb09e56cac3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05023df6e4cb5bd79d55d5e12c995e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af1aaf7d21ca9c211857e759d9cd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c47b1a82ff8ab1a42350ca68dcb38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c217117c4bcc72b5b641220eb224e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d1c0c974bb5f2550ce08aaf3f713518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ef1fa4b2413b55fc51899604d948519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3f725183029aec552726558098ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9106154ca02cedcbcfafc42ca733af2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433c66b7c83b1508c34eb511208798522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c744ce3ff7cd9e8dbc10a677474c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034abccfd80d82eaea82c9aaf155c67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da410c9ca82626b0343bbe9b5d044525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9080942e47af5e5610350ef03d7d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718685ca3189b99d1fb5c87bb2b4e1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baa387aedf469d8fadd0b5714f90b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a42ea18193653c6759e9c0074122529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3af9d2fcc8904b9deb35ad2efcc5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc662e09d294750500d17597a4b722b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8be811a49bfff431c8089cf27073ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1ae5055239856adfd7954796e34b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed52bea443da2f2474c81fb79602a2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dc94073e22c281568bde7f11102e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460857f4ada74ee629eb74be9309c44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3538d1dd97685c04bfc47673eb6bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd806b85aa7cb117287e4e61a8a50c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbdb95d895f3b938a0752258b727a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a0f73a13b8b0dcae93209b7dfe72e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb0b40b0d87d84d6507b0d3dacef9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b451d022438a5f0f4299a39b050c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c961a7ead78e792ff04c05d06705c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de1d059139104d82256ecaeb9194f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb1158d3299b30bf60f5c92186e1e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1699216ec9ed6206036a2d12d4d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd68b3490e3ec0bcb953ee007640392547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730b1eed799344824e745a57d9f847548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e5cbfdb5753851d1cbe6470217f24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b948932bda90163789bab5a2e314550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897d4df491d65c83aef51382dde8db0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb78024eb2da54329ddc51003c7e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9fdbb07750343a5b38dc2716d06ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd64c05bb32078eece8ebde4a180fc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f77cd551e3141818d79eab1b8c7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e32e87e54426f499b72f2fd56693d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6da3e27f1f07c11f03f80fbb380f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0eb8aecdee8f3b99a427126ca16af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c3d712a291770ec5a6ce4308f34f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513204200a5af321f97ef6df75d6483560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63cf3180e7ec9a2a53716fb02fc29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f0f916353296d1ca3a4a131265f21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb05631677a42991549776140416776563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050473adb6ced8fd9e6e8433068ef758564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0771d6f1c13a055c2f91134265fe14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facdcf453fe0532757aecc1cda27519566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea52f2ab7b1f6352c9d8848ce0b5769567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0ca040e898e2d461c2ae95d46366c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fea1e43f8c04bd5ef6d2d3366cc47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122e3f3a13a0ead14123221e9b42f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415e3069e588fdd42ee725726c0cdf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6195c0ccac6cd6e913b79b3272e283572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b86c46c45cc5a6bc7e9d9cf3fdb40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c0ef03c643222b8312d78ed4fa60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d489d3fa17379c8b45730d4a99840575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad024745fcc52160d2158fd32cc301576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219979182249280d348345a6dac9e567577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de34e2c26a0c7a040bd988bbd418a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ed5c197b27c354a478b52fb3cda6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2229715e418e0745361c00dcecc51f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83070afd719b68e33c57a7bdfbb7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176663e63eba1e50bb4a36448d4a847582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ec3532f43fc6036017df926ff813583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751591c50bb7d0575b720f3751b1837584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188614da4411cb08b2895ebc902735de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8960dfb7dcb52842d11463656d53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384a1b0338d0f6e49ca2726103e8080587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e876f7ecbaa55512748fa6350ab81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154cccd1805b833635186f8277107e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1cae72dd5f96738b9e3917ac77aa0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6496cd9897e7968ac9fcdb331ba9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650bc0dc282c176b15ed5faf39b294a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa6a9d2b683fe123865230d33e6ec5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc26093ff89ff736854ff58493623d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae31cf09ec54734d5c0f883becefd0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706385af78f2d7d8ffe9ee2c1705297596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4d7254f6c31374ee87829b7520f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9737dec1998fb3d8dbee1ca363a2e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e806f7e0ed9db5bb453b5a02d0b1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ff61a8f85973edccc670aa8544d9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0183cf6c685c9096b8d3325b93c54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c855024ba71db6fd06cc6b824064e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3c75a5d87a20bd9377954ac88bb5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329a646d7d3913dffb84d8d6f2eabd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241baa7d2c11db1444b1ec41e5943a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c46731eaca7a716cfbcc8161b2fb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db0acd613717636d91648d8e6012d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e5d852648aa97530140a782f920d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6dfbf33e287fe487c412f3563221609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e83eed9ab31a5cdabe4ea14c7e8cd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf2b7c9d4d7bca4990ed4c22ce0ed5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569390502e5756e370f8bbbc2807186612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09bab2383d9db94f6f40245df1f7fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3213561c28f41791172cf4a520cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36013e88252c9492433d064849e32028615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de29147f9dce93f0cc02b54e95f79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d41617370a428a9e1ec77a7b7580f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4eab2a6e0de6d0a597ee3d3d2d64d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc6dda67b0542ad56a7502d30bdf7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c129b89765422129e2b1fa0241353e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090af32ce660477d3c62bc09e45f4fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45bb7f17417adb1e6ad15b3e96d4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed345d973fc3c904bdf3675ff2ba54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce8aa3577a77b459fe9915586f63da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceccaa89b1c6fba3e30a5e0f571190e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079698c201e35f4f671e0b9b57c2c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4026555d782277da8bdd4480edcb4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb537b409a4218c42688f648324b17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08876957b69480c524f650ef26b54108629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3cb13727580ec576eecf3797735b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40da68e0cd1db5072edeff978b927fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568340d0a51edad311a0c5eaba4c6521632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced52b35c8c1e5cf9b5fac1c53bde71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3cb43b425f6ad8f0109c9a0ea9c59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daed85c07ee3d941cf6529ab110302635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d5037c4de3db96a8bf09db32b234636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4922e499193f9c38570847dac7fa0bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779944ddde6afea03f84eb8dd66f40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d6eb7d182681ef0b5028cbd83775f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b473a5688e783425b2ef5a2a42e0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f951cdb1eed4176c5211f06231ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6449fb8d1594b0b0b2d24dc5fc83672642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92da53f8210c4f5786f9fcf3c2a73d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b5cc850250eac3be6fb7e9bb7b93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb50095c24854b742f1534fdeba48d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52df0a130e4f95f6ed51a0df415b3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cac83e452d3d07080ba263f4d4356647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b952898be97558d323cf9d20a483b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aec2922c662754cc525b66f167ce9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb190841e968e4e2e0ed85f30f9d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6233fd2d576393b1ae2d5ebfe88e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e93b0b579a8136e42635744ac17c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9314d6d4933977b33cdb07a9283961653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177aa94f9bbe54036cff139c0d66773654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0b416ba1ce2125d8001bcd1b7e1db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5ed324bfc006b9b812634061460d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f576d2878cacc46da098065a2b4e2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1098e7889d652259af77065860601e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d30882674a02ce75dc3a38b0db739f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8211cd16845991ba38ff34735814a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7f494e8bf7bb96e132a76cb1cb6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cd7388895dbc0de66508ac6c562ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469f01594095944c4800b315aa93939663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe6e52fe9aa752052dc7b9ba8f443664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa10ce8a680217f08db5749bbeab659665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c0a4c5e7c167eb511384f1d41209666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a767a1c85f69ac093ab68637151c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de054e11cc3d15d0a36edf02418a75a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56c93e1f297f174c96d1f4bbb2c5de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e871c87f8273b82a004e5aecdd4327670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb2518bf37eb5ba5dcdda1f7741cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aaf7d22bdd750c8f8e8ec2229dcdc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03124ccb2f60fe08dea47d23fd055cee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c38ed41c1b2e0dfc6f648e43bcafe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048be5fbe99aa0f6c452cffceeb60b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44f2bd4709bdbb70f557e36677f614676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d26fc17d412dbdb36ff86f3d9898b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442f821f26d2a7c62bcd412e792203678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2f154bde53e588bb5e2d69067385679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f003394e7e29906f541601a01f04f71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825772dd344367df66717520206ea68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180db0fa36bfdc11dd43645849f50663682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2cf3e4e9ed6707ce2345cb976f981683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6f839dd1e3825f2a1b511a757749684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6831f3a8a18d75ce732fefae6ba4bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3713e92433d4d2fbefaf70d950af08c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a8605fd4b319f2590849f23da4e09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62f736da1e91c5155bd130ead0e577688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486a9f4651e4432a2e7ac76bb410cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c3808a18d182266a726e74122cc4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d13faf0a985b68efaf26472f2d5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e348b273f1d9c1728ccd797714caf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc09b4aa7f2a7f7bd195d1ced82ac90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280f7f6227edb789361dcbaa9ec244694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6b54afffc17b9be70e228ea21fc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579619652ca097b92b6720b665dc1f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ed33158f737c8484cbf6625ef2864697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86413e0fe9ce51d6849cb308d50a14a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd750db1bf025241e6adaa1c00b9557b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2d9ed84b48c3f259c85f3b3b1bc6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1137a6ad77b60e6fb971a67fcdd2fa7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc63632bcc0d002e54bfaee65b3db95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5519c2ac522595f190c70168a20ee1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffc67c698574845de876790b19e86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4221bf39a037fc854b1a6620977c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f793c5be1236d62f13befc793653b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6bbc24ea556a4e200babd9781a2d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29071c10221080e54c4d9a68e34be6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e72805a74bad9b59740e8d9d9d0692709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7f87ac95cc8987d24008a465f9698710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf66fa281c667d9a0eaec800b05342711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd675166b42380a65e867001fa9a586712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a59650c640fbdef31a30a08f58a680713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faa6ab04225f46e226e0fc5b1ea8fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613906e24b6361dc5923eb9b8b61c884715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cbe433a5c12449729da9c0cbf1614716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712abc9ddff585c1264ca5c84e7d1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72beafbe45b5adf0b16a332ffea28b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97af3b26749059ea61892ba7871819719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112811f2c9cda6b8de97a552b79145f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3f60cc1c49e7434616fd2bb040e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e433ce08c505e88280fd5406dd6281722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d07c3cd05666650ebcc337f62b08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e4af04f0fe67f91caa677fb0dd262724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c9d05504d11ae9af4489a1282542725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d73fcb49b2c544d2f8738b214ee4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf676ca2c136501dbea0399b8dd1a21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17367ae15c08dc4d92475642595a66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f854bfd36b20f9fa4ca65e5a3e94304729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557ad59a9f283abe9bbd23a58862fbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5d703646c63f456eeaef517ae564731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46be6d0785f53c1df1f76ba41ad093732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72def23f28192909b79a5cefcc0c2ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b06026dfcd56a706df1f1f3fc2bd0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673581940323dbf66e83b86d4d5ac994735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e686d9ebbb5929a1e4f2883c6ae9a0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290e3b8d11ea6289e90eeb629a39b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672681fb2cce28d1129518b1ed7815738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede07b933f9d5547baf76ae31f2ddc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b85286fb15b2f0f08a04e21d14082c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb418f437d401ff2f2655043eed176741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1eb38e323d605da859ae5aab0a349742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc77f23725519378e725a3d98cef32b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f1b4192fa92ff8b61201745bfdff3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f0ae039b54661cace9eafde9ff0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e6b021bc59ead5ce727292b42112746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042293c24352d6c6119db2662fee9992747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6608f5d96cac5ef159019c8f8bba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a602d2fd2cc789ddbdd2740130c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f225b520677a4117b5cfa39a43f66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef829d58e74238b72660c511e7e53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c65b2bbf8c51a74eeff4fab0259bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee66e42ca6a06a7b792d7daaabc036753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09de31c5d911a15c70c1b6622ca5fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f718af86e0f3a688cddd302570c6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893125e5b3754cfed90514cd14dee6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4fece4d9e789059b65d8abd73861a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d35fdc95cd8426f3f821a456d24808758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ba2f8321e01d66bc97ba381a482f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40974a800e6930b6d6e6199f7600c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d215d6d91e56063250bac3fbfc0ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42469a3c4d43c03116f139f14db3e8bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a5d953adb451fd8ed6ed9552eeb494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ebc202884894948e6c65a4cca1cb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe740af90b4835eb6eb608feb32f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b18a60c2109fc4e38bb8899561dee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f151f2877604b27b6869ea5c4ee67f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46c63b02a8a442cce708a560650cc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a72766495587182d8588ce4244cd8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f552723b823257c35054c2182f84fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94990961aab72fb35ace568ea3cd6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f65d79675dae9a27c55fe43050d22413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8871739526477043b87d6849b40f4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595d3c201f57b6c5ae21c63413a20f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aa26dc74059a35e6ff8fb1c598f7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f1d169584495fef3d596fa2a796917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a326433b8d46cfc00b19ac918f921018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57a2da92c7653139daaa581e72ddcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c4a9e9d6750e8f90d914a7b7b37620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf656501f1a3b50ae6f488c295ad55421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9b0f1d6816f1df1c711d72fd39ebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426034b38b9d32b9d188347295d7748e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dbffc926072aac2047e7fa8466eb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c73b3eb95276b985509af1e87e38ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ee2f8896adc0ba21e7234615b7b5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41591554a685a6de3df4f63c547935827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048cf28e7d60d0c646b5545b197db2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eab11b3319e22f44d73bcf8d9eebd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f952b2f1af41d6c6777afeab8ee13c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693653bd0f88800a82b536ec79dbd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fe778b332ce10ca4e5bf601b499b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9ce43216016e8649f41ea8909341733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1fec54efcdd8f2c95439707f646634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c504b460bbe901d5fad398b2b3713835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b503969d0e9f4f29509cc922486ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad9de49dba42a8de74ee63850b29b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439875581a52fc71d1b5686ea26314b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d826938afdfa260bc4830b15efd57a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6dba4d24ad937bd6862836ac1ce540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae20020b8fb820156aca2f07d2899d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd956cf008e2c13e32227c78db3f52e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10d09bf4142ed0b8e7cb78ef4f348543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c040cf80d732d7566e493187983344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a5f8ea1a6d336206b59e194d85e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e543360b2c56eee1f6d72af9dbf7a0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58086f7a71b0db5604ae75d823c3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683844cabfb66f48212891cee9af482348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb49cbe0580e3d41311bb6af2c11e0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b3bf29c197061c2d46e3e4f89193f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd44e7877667293cf777f800cabda051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ff0cd8c19f943bec21d6c5d8b30a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f54314e0cb4199bf4fcd746479ffb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8fcfbc1c0fd5bdf2412f963a31d8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d6c654746ea1f10ad102c344e4acc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f537cdbe139d6a56dd6aa2d4a8f7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bb9cc7a29c42c15a9337a29ebd75557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a15d02af1621855743742a775f7b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef9733e2a001a74bf30cc027c367d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea215dfa0e5bc5f73be812aa65c1f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b910eb6d082445fabada457f90e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515b31b53e2aed4e5372410f84528362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecde6453c5720e80b10b5d149644a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3069745f08de3598a0f5b595f06d5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a2890cb47c463f3b89c0494d706d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a81ee85f671002ce969109771f30066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74d9d1a713215abbced887c35fd63e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8fe151d840d8c85c162fc1b1586e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4f1d7eb98354e5761710cbd1173c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e783000267b3fe89faef2f36a52b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9f50ff1861283b4afaf12d809179771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a23873f32ae9f3673be309a1b02fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc903436f5348f18885c6ccb97e9424873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298a981ab435d9d13869b229937186a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227fca8c5173183b4d5d8513b47b9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815bb3be280e3b96b852c564225b3d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485512eca144a5d04cc9579075764577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116523f45417fb81e0498c931b49ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec870edef377ffce6e6f0247be42967679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8c07da9d21257ad01aceb778677780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dc9ee8c45bc0868710d4eb1dde26e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4a7a57790a14ff65fd5d583d6718582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a091e148080ca2ed13d7cc16fc72a6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5760f810d9f3644fa22dcfcb449d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b4d1e972ff10e0d71bafff31ff83085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616aa5fb3a1ffaea7f14ddc9a8d903d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a7f7d58178bc1a8c0345a68fbe34d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f3c8f958437bfda95acae792976b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e04f4a0fd738c1db2ea1cab0a64ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ad7a4e18bd85b68433e62abd5cf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76adcfa023999e4653b74af33ed135a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff3bed3b540b76633d315d16ce660e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecc17b3ddb3cb087b92394657e180993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c94f79c7f53a048096229e0adb3af994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a2248c07ed099243f25c475b0389b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baab2ece7b19229089f917672c4b0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30625938c54116b1e5662e4fe0038097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275287bb8ead7f5c959d5c76a9b6d2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e44b576b531493f2407cfc610f8b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444410a59656f3f05197491283c50685100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ed59b46f5eba2915c010038833346101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fb1da73ead4baa7b002481ae7830f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d771d0a11f480a8c3a791bcc343d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da747ab18430401fd98cce072be6e106104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f893bf2362774c3c60562a4986ef14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1b1c9c84ca2eb29c3925690cc47a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ba982e620e190b8d1ade61a1f4e0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a19270185225c0130d6c027342444d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16edb43ecc14f492d973d4969729871109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac659c27235e84ae54f243dd68bfb12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a7d45b08c5c5afb771328be0ab2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e2c78f7460622f0300a577f78bd41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904855eb068836140eadb546684e933113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facdd74cf9c58ef1daff14c02edca86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f555dfeea2de89b87067b4c56670a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c5a4e3e6ab3efb4f590f13771783e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f73da835c09169bef129f3564f5d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31559afa731db3a708031a2f0c0df1e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60632dca3076d3d5ab0bf5159c67d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798b56d812022df606deb7c47d9a38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe2eb2485131beca7874f2eb076c63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084fcaa96769f3dba90cd9054438805122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7acfc85f04a7b6324436161b52dc77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd30d278f502556117966cffee82e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc084e6a67d3f27565b3037ef6ec196125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74a8ee61e3d6e1e4084e232a93da4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9a61c91b5b395eaa056c3af5b840127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a2c45b28177eff62573fd2bac1d54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca55cc31703a789622968f8a8245036129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8875075c6db3c1cc16400f359ab5e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a2c6ba8cb45d7b0875d358a0c000f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b7fda8f11971cda45bdafce59dafd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee68b68af0d96321620a141ab96df0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc746ddefe4fb719cf8114a3832fa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d301d6838441bbc1f0fe04031ffa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90f4fbe2cc9e36cd6d2e41eb35687a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d9fe254ac9125c65034add78bac9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4896b7be10c984037aa0ebef80f0828138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a1e1ea6c31ab597a5d4464a5f710c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d3f643e7359fcd29d7b2fb030264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377798c2feda9c10693209f86ef28e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a8b28c0edeb674698e76970dcc58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b023a711405d9186d9cc2868136c2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a02b8190c0e42a4f4a6ae605ae24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fdf2c3cd5c68e9b42932a8d6e9a71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5fe3fb08b9ff1a23afbb561f84716146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8d450021647ce5305e2a7177385c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb2eedc13ecf2acbbae412c09d234b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a8abd26885a0184fc0d8631e2c18e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966593fac33f71f96a1753096b48a2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17cc4e1ed96ecc0b3bbca9f99b8fb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd1f0a92fcc60dc46023bbc41b676b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b9fa0eecc014b6f750800fd51012153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead166f46cb88be5b515167ea433000154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7601b4bf78aa52872a691122332de9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eecf2a9041eeb633a900d98e63992156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10a9bc2f1231908ca2b724defc6fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846433cab4b96fca1c420ec8c89103f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939e2b42fe41f06e4303ddba690c5e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1609bd4c110b98b50d4f4a9a34e289160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab16d7632e7a891c3c1241dc956a0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f01636f936c355e55f67eca6bb2018162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09686d5151d35c489af727bd3f563728163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b21c48002e103555c5a3b83f45bb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857659813b94ce54b970fcc55d165f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7d6527472953f47bcea5cb298ad7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1950ec6e856c137d2bda4bfad7719f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec1074b6e48e9d77a086255745b97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f477a81c52a8054766016d05206c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e66abb6ae2ec1da5c31d32bc0245170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bec7cb7e9d2372342acf11bc39ea8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac911116ea57b1d5bf246a7debfd53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558148d52a5a0918a83d1ca103ed0d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab82ea4f456d75149d3f7cbfb022a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beff2d33b4912072ea8cff0a4938f17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabdeb1375761ee3e3df8621be71560176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c00dcf6b4700063b968dbe32a72cc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c11518b7a0e66103b5cfca12ede7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269374c50cce9314ec691232c77fd9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0cebdda0c94ebe29ca9f3335616d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b003e534dd6625013a70d30f3332181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce22fb33b7fc9b5ce93febe9cbe534a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956614b8f2e4066d3c7df2b9a4bd864a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e051249d8c3ba3913ae142e74bfd75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ab4244764f54046c991536f30f486185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872877ceb876836adb97b3ed29c1ab68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c4db2240ec2974f7c8ab8316831b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81884650faf251c5f226301628fd0cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e533d4a0ba0ca3026f22dad26da43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91dcfed79d2d3bf54d98ba64e7d2ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2234ddf9e07d08d71d6e361359b76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61221907ccaf4ef8f3afeac13ff9befc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6df119eeb28471c7fde61634dad8e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd551716a9639ce796b73de388cef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4f43ce063c32fea4d3b91544ff1d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a13ae65c7492126bac5c03ffbbeb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb862e2a67fa57e9d5d4197c4adae9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23552b183bf2fc7f2335655654569081198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89980966c9d6eff4db73e5b602e6802199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c923650b8708cf5a0b2daa7595efd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b86380de7925696e1dea542d55dba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b342dbae036c9f4c2d4ec5b4a11d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf910239bcce980528d04cabc411fcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e534c0e6019a0a7e0d0ffa7f752e63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe3394b5812296bf31328e10c81b9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28808185a1dad801051d56ad695d8ea1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee00444bbf7f8dc7867a276cdb23cdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640985d0a3dbf961b38f6d8f75f7bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bba0bc82937cd28b092d76475dc38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31070ecb8c202eec9ab3fccad20c9fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400a7ffc4950172d1df50d2ec5431f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e4ac8f68e79cf50db795756b0dfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e22d59d116c8f5d7d63bbfcc20e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b53760decdc9ea22d45bb69b1a0e7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f129e2451e5d5dc9ae6210403edf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44596a2505c7d26073187569a6b56d87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13033d02ded4059b8a42215ea90d47a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15cd89110acd20bc7c7d01d1b4554d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda3dee2a05a03b6810255ac3ad0e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567fc29c545be172f76d61422929f65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14055c3df22ff9bf35cf27d3d2a9ff13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd25c073d0c4f1e7ca1f47169587156222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd71a33df8bb7b565bc7cd9aca3147e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8f3185c4e051acaa01c5eb78f960224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd12c8d7dae528c08086c8c694354c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b873e78a671445132b823b763167cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afdf53a1d0fbe81a52eedd0c6a99f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397c87a02068295f15fd8614826d752228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad9ab8b05b3457d96f050cb19a7f6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736ea02f924140ce91161171db7797b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52350d7b8e696803d98c042a5a3c4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d516011dd64d0d5a1732bf9188f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc1749b76675c51ca66f88325c90a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e517042bb9d77581590d4d5732327c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c03328134c972a014924bf53fd6c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32689282f67ed7cf9a65942ff9be602b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f6bd9bc47ac1b210a93397d36f52c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee20795cd19fc914a3407897b812768238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67522ffddf8c3ecbe399ef0a1a4ad8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e48a323efadd317c6d84c9fef566b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dfb741c919efffcc6d280be10eb4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a330c18d7ae9f39f27e4a2f676fcc97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1cdcd80a7cb0d9ed472aa4d37e506243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268436bedfd5011e095d292a61c0237244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c1022010e87bbeb050e1da4560f95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151cafecdccf8d54be9744aa7d6a8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636cdd4498eeb2a9555e43a6faf601e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f67e0855ab01eca99f144b56e5ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ba816f02aa12fba835996e6fd63e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da4c8fe2f3e98bd563f6e0d173450250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb38f0439cbf4762d5260ced7f8bbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea810ec9a456d09b1f222a068a8aa7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbda645844f61998cf90ed35c6507253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f33d2665e051863c77ea7b38268f6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb804d882ce6c3f5a622d581a1b6a68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192d9dc81a4c780694373fbc8b2ae5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b780c058a6b81b92340a4f77f40338257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ce20b36d2cb2a49084cf6169d5aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c61687ed6b14d2e22d35a586754cc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b396111ad58df6954f5b848a4198260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd0e967aeca349d7a97c8be103881261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a57c07595c37755c32d61ce0c0b31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8cd2c65d2ef5cf78027849287a85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa88b032c23a74778275c3e2f98f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5fd7b5da633d119ced5fa1928273b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36aeaf2e67dcc5eb404252362fc1ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d673da1f629632c3dfc0f27c963b94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52fad5495e8639ca83566acaf132a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce588d08741e71ca4a9109ac61d4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41695826097ca90cfaf5886a40aa21e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22589ed8649990980477cc6db13055a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b4999eb519fb660c69063cbf33aa9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e3899c91ce195d7e3f05edead756273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ced26b4114cfa199bf6f0b29d66b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb7ecc1621347d961f63726b48e9fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49227f33efaf07d145bab357bcaf28cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94333a9c644744299be6a8c30acc1fc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498bdc22164c1e87571df56c9a7004b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9378c2bd7e1be7b6ea33378129aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d497e5a9aced956fa9838c784c8be5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5ecad3d9fe90dac886898676f5aa2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06351860db9fefbde3fbfc629ece19e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675b0790f4aff50b780e32e238b98f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388c8c3fe905df01ba7e0aafc454b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271f686f45ade989476260f9f8ed62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0526376f41bec951f68c47306f2be7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930421982116751fa9e289163640d8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be99043c3061f9ea0878e7c9a0ef7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450ec74a23a0aea3f4aad9af1b81a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398fd8b120e16fa6edd0b6ae5a983f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25378b9fe0da75a4c807e0c1062a9a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b01941aacdb037ac8ed16ed52af7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c84ef433e2ebfcebbff506ef43a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207db9498b885967b0b9a41b1efccc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d155d54069702e7128f2c9b431a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1de922af1d53fba4e4d32bc849353296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033de53d00830f00f844720d5932d61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89171a2ad5e044e55cb6197a0e3b47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e6ae7c5a5d870ba11650639a4353c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced8d7e3a6019b8829c1e53e3cae8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab95ede79938f2cbb8b212684e055a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a97ae8ce999d69d79534ac7f5bf24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fd518f75ae05628dbfec7fab1d784303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa6bb61d2d44920117c595b7d93e69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cc845863f62addc2a0642860ef00d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bbf1af13d8aae153187b3f215c100306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851f421ca581d7cd931840823a80ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c699ec3e31a5d013ad6964b077bbbef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a00006b3316aa372d645a5d78ca81d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f546504eaa23a0c6655026ab50f94b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136caddc63da2cd277e236e3f50fc25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790951ce5824aff0c8fd98f056993466312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c004c6d5744d4b183c0cca0a0da0f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b79a5d7147c2d2f12d692557ad7c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a94f7a354b48f4c27e2396f8a1423315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ee9a94fe041c1d1b7ebf9e6e2510a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042fc72d6be221463ff2288db37ecb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147c76396d1aec14721ec796e30b9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064a432187ac9c6918b6f3e6dfc0f21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635ff141fe58b0a211cb53ca6a0c395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b48fc53295780decd3db9cca7a2eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a68a48a0074d294c612891f3b3947e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec829f9086cddb60644eb8ce2cc795323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247666431f2c45c307ce5fea058610324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03a0c38446b14f593b55ee8831eea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b924915c38286994536c2d795bd328326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c940c15d67984b966a34c16f256696327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0cce48531d4f2ab0fe41f95fce3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7572858d231f7b30d3edff7bc7156ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e425f3c100ecab00e32d535926e2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4ff25ce5bc84169d8045e020b5130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4e8ff84745d5abd8deba34655356332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30ba71b8217ce39a8ce8c39bd6a8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e037eb4cc067da6dfa8cf916705967334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649151e834b3db05d881c0e4ff474a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3b00b2c900f34776aa6e9609fe8f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8944835297f04c0bfc85b470a115da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c84403ce3a1200878a81e13fab485338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288706ff972428d5c66c4e1d14113567339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b90c85877ab9a7d0fb11b20d21962340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773db05b8395ac75a7fade2f763327b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc356723c53aa9fea57ebda7839ef1b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450221656b22026cd9221b269044bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b247e0adde4675cc4b8f3b6879d55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63227620aa9a31d25b7dd5df76719358345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b79dc09e2dde44bd6c73a3d888ff58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425f71c24acf255b9cb4aa69a7ed91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b917becb4694050c7adca3431012a39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6263f199049d7ad63c71a5670941a28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd168349092e10ced222a6c0077d714f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fbbb7ec391d986158ce029a7b4e98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a51193969f29bd4c543c5ae3b7745352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5d399e5a66364265a9de13ed125d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c90d4c6a76d68a6736974de7d9287354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb33bdf31bd9ad82d5294e1e945e5d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef615fc009b46e7a6cdc9095c6bfa880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ad068ba25e2915bee1bfd7f2430db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00913653e34988a84e52ab6ac57bfdd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f0e8bbc89145b0bf1d2396324e7ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95cc42193a741bf76fb9f338352c02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62515b127aae0b4baf596904b5554fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce8bb836f363d19c4637e95b25f7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23542dada83ad3c1d959101922a893c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99406567f4f236025598a0e554de770c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638f6bd1f5f75e3876d4aa20cdec000365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d21fe4f62157d53e4ff1b9a997e8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26fb409ba26b684b41f82404448d05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4a21e0a296525bfec9b676d582fa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7998a3b1cea70675f9d6ccab5ea8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad71af3f0e18b4143ffede497fb73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b17661ee1fd342c87698b339529666371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88634a5f521501e1f951759789ad9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1e571008af0f9bda13c593c04da91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415579a75616acaadf0d8f36a1224cc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac7c2fa2a53a6d48efa0281b24c0d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c786e2c9f9766dcdd929327d403c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe2fb0bfc56ab981505d0856163bb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270bd8d1059de97c2b855ec294bfd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53a845792fce0147cabe180f5e322379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc9c498cebadc57d3af1c8e3b8312380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cec658edf7cb1967dcee86b90ef44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444a9a24757847b81bee235fefcf8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d2f13efbc2534269d42ace52ab49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6197785b6a830729968616ca304793384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0858af5d886020be7a1fca07cab8e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0d440dcea2d978734bfe29f213073386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2bac21ed6613da28e19b8c1de0929387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af976bbf5e64842a8fc48c3d2cc82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaba48c951ffdfef74c9f4284b6262389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ffe6947a47836b0a26044ced28f3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498078a5403cd339590363b7bae550e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1935ffa026e1edcdf86c3a920d777392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7eeadbf8385914eada0726effdd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c2589ecd10da6a006e869b49823ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4808424e059d1d1f6530d119fc48e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b790d724e88813fa28175c7808b3812396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587174853cf2fc85f30b77bd67369c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad8c1dd21d865dc31cf16587fce80c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c8dcbf725bd4bda56b22f47aef58c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e8d4e1a9dddece7400cb0d6374d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e84db5e9bb81bac9928e4a8eec5f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261e7de937100e8abf79b00d52efe5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25b0ff57dba06234d020b2f67d6a0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa276badca9d26a1e59da8149c879b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ff7292a5575bbebe5ef2acc14b5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fbfd88930fbba2dec6ef9f83cfc86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2431b51077aeff3c4cafbf4a26b327f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260b4aeaf3cb5bd671606c5362d0b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc5dedc4e1a98f4c786792c34ceec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1a51f8b71fe5159894fbf224d400d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594e04e7602970418f0d2e5628e08d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611e694b0d1e0a6299b6fe56328fbe3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f291eac9d16a41d1cb57bbf433d39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4523c2a929931f7330647fa230ec0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f43b5e9293524914550bda46e57dd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01f69c62f9726663298bb403ce4b48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd84d813a91f157873dd3f05db4fdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1319c96caed1ca8e57ebec7888cbb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb25239c3a9414dad1b09a35d1178419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643cc284fc362dbc91138debab699ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde76db82da1766b98c79eff8604e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072819be6044073888ca53ab2e16c557422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325fa027cd81cf45690cb1dc6dc1a2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b963dc5725c0f89c24ed6a76bb4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff7d44c43c4acfe59f08c5b3b520f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ab9f8fa39edc0607382ccf67d5371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19baa63b6d8a2fc1ec9147cdae381427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458c4b2761a94b31a0379c5606e579428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a63a88de8bead24ede58e7ec39c4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463763a6eb0553c5f5c217115b712200430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f02e456339435b5ca39cd6e7596f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c64b812b8310930f89a77e8cf1bcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b00e30e77fe4ae75beaf0e255e633433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61856693359d28bf94c62acbc37dae31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9688469e89612abdc5386d5963ac6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46026b997d9e9f0caec07e39fbe2f63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2013a65c3d10770e5de2cb3aae9798c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b20f434addccd653c72a4c35aafac9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b913f1ac7b13a5a8b710370c4d6a9bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f3b64c49471b915d34d0dd9b905d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545f531cc6c8cfc073d47ef04f16263441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834cd2d8c03dfbb98956830d461ec11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730901d2a799e342335308906786fb4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e95c594248cd50139c7a47a7d4e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262ae2e14eac1c40fed4fa6f6d4de4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1cf2b418acee91dfa692af2f76e50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144acd30d2970481753799e27caa2fbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd768d543c0a63ffa0f4338b3a85e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5924241cd71933021f914046d94c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db591851a210315f5c1e31e1ccddae10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db14a282fef6b75554245ac304769c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a266c09f06912e77e7a9121f09e1312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546725d1192cb9473db623676a18e8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b98ad213ceaa29f18538b6fddebfcd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c8330b56782f5e825001aaeca02f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d90f165188695f8877ded4530a45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5372716cb2457e0f084cac6a4372ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566f0e2abaa7ba6041e3d7d4be5af2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300ce22681c26941e90e060e6bc7e49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b972e6d5407ea704f3b29653253747460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d33f1749d7ff59b458f9c04236048461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc35fe714da7262c5668d4f1e883bc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f207c1837522dbf554e99350d62df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdacbd7b8df1197696a527cee1d01c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b858cef28d53bab23548c55911a1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef754548467283bca32396f6f6cdf48a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767af8b1b1be071630f13e82284745dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55052bbbd9af571604d16a5d544e29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00525e8f22deafab7e02302ee947b90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939a9bae3e70549ae162a5b6fa6fc73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75368aacbfce797536c12ae76e0351c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f47d41cf8ec36f76f04d5b53677bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ad1aaa171852def6185262815dbc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315bf495ddc687a530eaf50aaccce2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf5cbb87b846812af0c517227b1cd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1434719c9006376c00181bb15fc2b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019c6f40204ff07dbc2ce4186708123477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7a7accd8b219c9968c8f788660bd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff8281036aba3c49a8160a8efb3c60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05942d8ec3a00b2910b50b128c4ea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92651b6a83285a093da1228a4c5212db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad927dd92cb3ece6e5ff2b8520a768c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136283ba48708d9a36354b570c6f933483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c79ebd109958ad8e3553b03cb0bab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0d286571160308c65333c6cb49280485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb790210e71f22e82670c7bc8854e91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ce8cdd4b421dee7f0fbfe6abf286487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b19ba7e5e7fcf1a5bce8d62a998d31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c436080ced319e9d6c149c561e0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b880cda10a68b6b0934ceb1a9d251f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d52afcc3d54a3dfa87c43c23620139491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f450cfd13855e0a42d3410faa03cfe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbad4dbaba3fbf10dfb99a5892db334493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03674cf76148c9add207d0b45a444f77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837a2bfa1011435b1c0c59ebd0e9a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f92694cd49d04c6a8525bd2cdc3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328dcf14bbf0c88a845f21a23783d4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3ef25e2e6dc6d772cf6ef74aee5a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024786036ee90be99f0c8d582e1854b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b210641567dcd386ae1ce300981f49e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b28ead86951fc0f2768b77d430b16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e141c4d8ca449d3891419fd350489502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9379bb73b04c016f251582fb8deae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2378d012137a5a11f5f76fcd61139fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51e674247835f7d9c4e1bd70b04efa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796f45bfeaa3c9f64a8119c26fc4e38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e940a1df896f2079aeb7dc892fc56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ec7cfffbad34b71ccc6ab975a132508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf90ec1fac3686c4ae55b6cb0ab616509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322a8ba5ba3495af0791e003be6756e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a8a70889bd89893ba4d660c9b6b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14483ec94605ad0d5c00b417d024caf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ed8223cce8f2da828771d1fdd5b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58c08958909e7e8b9d412dc02c9aa0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd54c9fae8e4df0a1a8ba0895df10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65a6fe8dd186639c253a2c89d834dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24513c9b2bd93bdb49394539e7a1c3aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cc878cccfb3fa2fb63090cc5d4501518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0760a8057c57d57692e4edbf97ad8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a768ac3796652336444fa670ba571520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772dc500b0233d8392890550126d90b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78455fd40f9daf0b8b4704c5e08b21e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4de3f64f3242b089473be354f02725523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2cb068c5c27648b6ee55df0a7e2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ba87b8174f297ad3b5345a0562b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05992801c56880341560620f2de4a916526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4b22865ac426407bd126f695a0197527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43ba8d89002999653b3d6c3d3f46b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb173a202b85f5cc0ec763cb3b81504529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a1cc166c0c8a8eb3588541175c0ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca4033de75a0a49c12f2b38dd4176531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd216a11fe7e237741ce9b95166f34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d55d9ec0e5e9de050e01888609c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3938ee35ceb4da39c5845651ec41f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5133e135d72d3d8dfef1856530402a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7dde5edabda5c0dd6c97f3782d3c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1163490536edbbf2ffb0d288e74e9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205074d3061fa74fa9530ad2d3a46b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a656a148d68c6a57aa1667ce5a3ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b363377bd2c67a8e95c79df2352d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b007eea75e7488150275f2872272b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ed89e41fd38f263e814c6377fce5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e98b7be730af6cbb870a96844dc4ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf90128ecda35bc93a0f9e77839084544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040434e02421002f45bf08d33a64c06d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b692fe42163fa0e098383b6a874d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd755f578cc2bd913117720de9ac1f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011b92c741f2e84d596842fd310428548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780941aea6db2cba030b3eced5f60f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0713c06d59e4ccb5b954efcbe248d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876eea5eac32d05c4a8891d125dc234551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7231af3b26b67441eb11249d28e6abf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e8b216574ca3beaef798fa84d3f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03775a8061ef36e4ab3f19760ba9808554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6946b89637aad0621d88855e74203555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af840ea786a1cc03c4aea1b772924ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab61937e05ccf1254b6373850b807557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c644cc58a119b66ba37b314633bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbb71df2b6f450852f348f5c0e9977559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc06d25e8610581b51c1e7a228beb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939d65967d4d35806d015d733df9131561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4716422b710a9973d07703137e67504562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983138c5077de7495e37b9e8420d0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca66797f9e363261b88e1919cb13e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85679d98a4bf816bb434699290e16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58253532da0b9a9f611bb2be92c56f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67107d49787ba51504297e0dea328fb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2f2c7316631dd70ba63ada34c3a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab159b215eca782227dac12b419bd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606b91722d84701d20bf1f6fde7ba86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309776817afe361024d47781ba8105d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1df8c1857880e5ef70471756abb13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef5ea2b95337ee8635707d1596aecf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957e500277d09c6f598f53f04bb395574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433851aa35968b550bf9838fa8187201575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0446280da2225629fe4d73710ebb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea070d29fd350c37725a9469230a3cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e55f0381048d034e3af4f6c76744a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fcb0409ecbaf62c95ff696801c928579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef6f0fc8347c913e404b26a2caff3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5db25f09c61c27e0a15037a466175581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa4b23fd288f3cb27889f1f5ad995582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0cd8fb6f1223acfdaa748ad69d7f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77158d99a659c1dde1f42dc40cb4a15c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750593d328cae2cf28a9d204bb5369d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aef6ae2c981502cde63e45aa5e229586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6140a78efe486a523903d533264d218587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44392889f2c096166a2b8c7e3bdb3144588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bdcc04e82ee9f0711ad46bb5875a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48471e9dcd53cd5dccf461acf040fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0dae396575c56e1c623db39639c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc775902638976dbfda85bfee3463592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc74aa5d344e64f556fae461cd4e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd202f86b9aba8552a3caa3eb7ea3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21f4618bcca810785cce405655a69e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60017061874830fe24d70716942fd2bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39bb80a43e5f2ab6fa8fa4984dbc52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d267c20886e162580971c8abed5f28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251d076bbdc4ee0edffe4dfdfe5d0f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323610763b4b33c3752ee441be13518600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da99e3ca5748c5b1cfce1e399f6a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660d3f292038a11b828e3c719ce31f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be090575824b738b5f88c4d83009a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98dd1796fc4398b98df2d3d6f5af31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495f9ded39f0cdd69e382e1d9c0b08d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133f1da19d30c224ad0515fcf999c65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c60f3a6f1532401c26dc9c3da3cf06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7d9a41ad850a8dd9f174865744bf2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b28b12ed15f82287422407aa8ee265609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd0b5598b66511e21bc250c36cde7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196c75e110e989e200266bb5598bb4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295144e1dd81f1aa8b2465c32781f001612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdde01744db3d4acaa04007714eacd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b47a45caa4c293779dce96a23c78d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb056444188b96882cb2b34c284491fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b16d04606c4523962c998f2d4de3de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d7bd9d70def87871bb0246224478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e9c7c8d6e0b497bf1de633373825d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc4a4a39dc6c7bbbc46fb0d17dbe1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f991e686dc5d349abb00a2d73d75e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1558ad1489bae48ce949b9d076b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa732387e1233019fd78a8039da8ac5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18870a72e2356245ad52f7878ca9e979623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c53eb72efa28506244fc5e82ea6a95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4f4ea74f954d768f3fb16d79d2cb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147db29dbfc2747fcaa1d03ab6dfcc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b9367c1abad87f3f07160bd26c1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de3634d3ba27394f5cf75e74fa813a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb23ea929710e4e7caedef3408ae540629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ef2487ff36cbd50d8431e1a0977b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde0ebeef50a7802141cab531d6924631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1f6cfb6212d908a5ccbb902558b83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d07e588ffe0606e748b10b7c140c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ef18a557a3a54ed2730e44cffa071634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76998ddc18fd294bbad989e2d20522cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965ad3568f5c1696f16c0b459039355636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4bb2cbc5645652ed3491bfc6be178637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51d99cb53198f17e21d82ddc446e29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee03a93d10a302fd0a465d1dd82ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6738f83b5eaa9f707e849ce9b2e2bf4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037066ac4737b3350d44c1341fb661f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fe5aaf1514fa678fbd52404fe4979642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee1592ac521b8b62e73262da5fa06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf136be165a7250beb7dfabeb461e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3e3059cf84fa07724e4cbcec604ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895614d669a1cdd49037d103099e62ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554695767e8a5ccf747b66b93029568647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964bd897793da8e98f79695ab848897648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbef3662335e635a87df30365e7a23d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fcd53a7886c4eb7012e02a4b3ebf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996cedd08b8048d342379367631fbb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7bdb3f9dd45cb1a429315ff2efa0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14744f06912f4dcf8082e115fa5622653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d102044ea3812ec46d1821e626869b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c789cc4e719fb4adf03ecdaf0d9a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb5faa7b058894c03d35a901b2456656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02226a751a4941a9669aec476cfe071657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94159819b6a3bcb17bae6115778f4de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217ac4efdbefee15b8931f16e209111659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a613c3b6b524db280ea421dd56815660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ef0c2da82bb5a646e672e0feeafb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61919643161433339a8b0b0be1ea4d93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd23b10138cf813259d449ff1a517663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4954bd5d2923459ab2212098a8717c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c3fbab7dd5504f71bb08d388cfab1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7ea42d88db85e849ee42d42210344666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093c3f9e7dfc69d90fe7127a761e65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc28908b1248cef19cfb069e74c259668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56d9f2bc5770915d9d4ae37902de2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdb84d6b6ef263b005f0b4c8d5e95d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ada80e4934c8d21dd5759ef6506f0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d6526965fab114197fb0d5d4b4e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d44b94344988197e06a9d3bd2d18e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387911885d39b6af067ef6d99de69c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19da8e7bd439b6abfc7ef22d9d4ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41954302c5f4e1d70130bf02a523714e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63e58df557e012e01450125c887cae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e676b64932e715204f4c3bcb6c06b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f1d34f2f41bd480062a786bb3ec5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4038db76ce518b31d85bb837af9358d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea4d4232ece67a72aebc0d99e61682681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213f31ac9416963dbf190c00a51aa14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c83bcf79a88fe77512588034d2207683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ace4e0231eae9522c168e3d9b9a12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434790596625afb12a463bcfe175245685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908b0f20a20e141f4b419ae89d5f0f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc327e15942adcabc8a7cb812355c65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb49801d220fca98bbf206c4c738738688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94840825ca7c18590a73d9a46fe3c480689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0347e7b498be1444da0fcc9bea7442f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1c3d52ae258e1ceaa5e328887905691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de503eb45dee17f1b3f3ee73d34178692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb019542b38ca15bbc00f1838497f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063132e5100bb32393f345804c984f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c90e0246ada10d0b0a7ce872f5e53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb224b7d2f410f42ccb35b2774611636696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f9701dbc28585d8449b520a624ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed791937c96496b4d8c189b80d06b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602d1959e2c14b192537cffa38f221699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9242857bb36279a5ad5e4314fe49713700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddf6a1718e7b79bd72da138208cd4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eefe234746f0b59bd8869b34e9e50b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed58afc274338000a75b87ea33533703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89489d8e8e0ffd522f2827528371f20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4875238e7d744853d1f33fa4ae701d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb746a9e6bade16217ef922ef295a95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b804845167a0c471d4119675bf913707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ddd59b9e29b068b7ea2b6aa3055c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e70b2953b4625d4fb8a7a76abfb072709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c1157fa35dfcac96a1f90251c37d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a949693314ef1232c3f19e2bb0e3dfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cf50ba79fe41cdd49e42f9010f39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe14c76450a80a15a58abef1db2501713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad48520e39e6b491957372c9712b4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288402dddf9376f9e72cee19417d50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5515ab91bbb3138da21ea36562d617716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adf2965e25db4dbe5ebea493534473717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df14f69c88fe17309ce3d027e992e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeeb59ee967dff9bf8e5fa0f04aa4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f490fc9bb1f443c995d7660a9859cd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f576d61677cfd3385118e544bd6ad8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8810b1d1a4dc55062374e0ae5fb491722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e21791ad7905f312807c8d2241e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b268e0c724340860481d133f00a391724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbc7e02cef4b2b7f2ba678d50ef3b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e954671f8f3ef88fd8a8fad83606726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a485775be69dffe9cad7620c65d6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47564a47234cb9158e8e6ce376c88318728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb3130c71d1a923d3b8373f01004e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39944be3d29359195744eb69b1f8b31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a4ce4c4a4d5bf18cf7b3b0b5d4a55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec9642fe7f871f2199f97b850b8be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eb1593cd1081d99f7926b9b5c03fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5166c9684c7bfde4f29a3b66c250b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2532b762ab16c878125ae69db11c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef938ce86d661581443e4d7cdec8ee6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906fb6fc1c7b90c20d5276b8c3578f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d675bd39020ba510a504b9e4104a5b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e97a20f618fc4e01a5441c6f35e487739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557fee2751e7b4b3658b0ae002fe51b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64303c5a76058c57517e238c389f4342741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4f3e90d93a719236693a3e355b348742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d08c4b955421dd7b1c03075aec8b4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0b8283100490d73a2568fedd37eae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6931c13ec51cb4dc934b214ac8e8793745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c2ed5fa8819df433c5616ca978c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada91170bf31b78161a0ff5199473a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81139751df1c6f355e410689e884020748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eceaa81f79a79d787d83c3461bea3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c10538c8495fecd249b3f0ca2ce648750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d671ffa0b11ecfe768eb7efc2753751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a08b3a0bdf742f2b3a8e49a604c846752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5818c418149823ce36f1036fc63fc0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447947ff3b31a61887a05d9c6ff2757d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086f9dc7bab7292e60848c732afc56f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81ce97a37204bb087dce5f03f9aed8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3284216bd45f655e888dceb13569fb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b205538b9aea196dae6cf06c2d302758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2ec7d8fdf13e1e1f375754cdd6fec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>